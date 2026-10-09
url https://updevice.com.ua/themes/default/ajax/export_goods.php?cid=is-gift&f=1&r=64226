--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe234e584c5ddc9b6afa88117db29e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b48427b34a4e1c946577c18c2bee592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b19148c547d96614e9fdc9eda7c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4360501ed8e43693f2d9ef6cf3617e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d826fabf141a752a17c8e6af84ec65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a862cc632bcbf04146557cbe1c6266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a462aa24f995c5bd5fb6ddcb6894b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d6c89768fa737dafaaedd5a9b3338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab11cef870858c7cbc5ab247388d9fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503c4e61050f733c22a7f62172316110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cfefb515dcb6db328b0aeb789eee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e658367abcbc932c99008c56d3aabe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ec7ae23d47f9edf2a0c5abf27806d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122bb57af4aa1d764bd4c482fd30c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d489e2600c1950834cd18a5b459ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492778c2a8a197c07459f30a178bd7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc987986bc70968b1e7e1ea91d919317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b40d66d63981f84ff74c9589ce3c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a77ffb1a0708300028c69e72502f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb06b0774bed6707757305fe09fc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56fbca20ca3e8168d668d59d7ed0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b8dd2e1a693842c3fe6dcc93718822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40e5d64b4b9d8f987abcae549143eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78143e70af60093b4b2894e4c144a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e415b68479358e71876ec1ea144a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c94d1102b0d462590eda09aed1ed3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c0f92658568dc6591b57e9297ab627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f6cbaf4728535589fff34d78e17a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bef09a66bcd9e489846867dd6dd8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d68d8643bddb7ebde3ecc60ab838830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35401c2a13bb0e59558df7d51584486731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b1c136b84e7780e7e1651638c0ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63eae18d5b990c4a648872f5b45b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1118b2e2674afe4b65e958617c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e37c2780a96614da92e08531e39835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc7ecb4ee943d44d04ef8e80c4fcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c2cb92d163fac71374234eedb35937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5828cae64d4dbac33c9201db98c3ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10592093360cbc9bafde0975b9ef48739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385a67cdb465208b8e94b2d3ab977940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510ccb1a9b3ebb41fcf4fca5482177041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8e4214ed8df2fd782900287cc02e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5173711d9f6d8676928e2ce6063b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929dfab5ae9d381c797de6e1c87601f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b33efa7ed08564aab3749c2c364345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63a31f3a2c41ce3264aefc7eeb67b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c5c88717710f750a9c47a27bb320547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f606d43951758c2109afc431ff40248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6709fb64874ff54089307b61fb103649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647049d615091305fb6984de145b298850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47658fa7316bd35fbe836587fe84b8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea05f35578b62ea3c9f2abdf35c35752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d93f8b36f7421ee40cb1d480ffc0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e94b418210ec6f6f3d7384b2e45754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e03bbc2f3e7fdb08f3c40f6ef14a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9235c31029b1015a38a393282a3f1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35c2c65eddaf46ad1b10653a9c68d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a6f2cfb34354159919eabd06467258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd1e3c969c3bb9275fe9fe4f4f26b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442b2f199d05861b7ca9e3efa35e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f5b9bde05bc4d75442136c326b0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8710bc1628dc95ec0a0855399fd6bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585190aec6058c0d3f33727d721fa7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070e9a8794679ea64221b2b2c13c1dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd118f0962e30a238387d836a9fa883565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834661c35b3cae2bd7f6691e9c5a4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7600e412fc4d0f3d98b2f3397f7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee75e3d6b4c9dd4cfd5c1aa5962ffb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bdb6a27a633079755471f8d853af669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891128a9cab9c1cb058a5cf22939b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddce0bd65ebfecd3ee926af1c9cb8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca025136444ecebade8e4ecf90f65c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194690c72e3b2ca563b3da494f72012373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316d3c959bac12d8a6ed4e14341cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b1a28c167acf0857c3834875440f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e82f1b4f19327e2e25514f7c646fc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68592343391c74c21f55a765ddb8fc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa6d23941cd6ab08a81b8169b14b1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996caf358fb7a19968ba1664ff6f45779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ffe85dffbac64bcb1969a6db09bc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f742b19a1dfbb6ce33a22760d8bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b07e4700ab2492f164b020897ebb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2cb1c4a463d017c2b176e5927c65483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7968afdbb869ca76b08e651bd3bf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69b1ffd0cc03533e80e1aa3e0161b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbf18653b3bf125790532e29b16fe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0964a8c3d885226bf068b2d355ec587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a969a0ce06546e419cf9ff287a1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e586a1590d4073168709a87afe797889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ac3fd798562cafb50b2b42dca1d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f619a0aa2bc50fab2882abaca93b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11d8178fcd5b67a21316acffb0f4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b55f5330c57821d739c5fa415a67893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f7a677fa527737f74e5ecc3b6c9aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c681bb298cf3199b26aa3af0530f22295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926597cb80db1a061b3ca0abc70ef7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08737b5c47086859fb2e6f3ea221097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae077689bb755ff9f1e88a034b847498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc134d02dcc121715a29697b54c6f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffbea65e2101d56b1b2013e69b3b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da979aba149fcecb7ece51e06acb64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7687209739fdc30c12438310a08a6fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aac17c828f69a89c2267a3fd17ef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d9f78c12239e40b1e0fca4bbbea4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e6faf47b24db6b7d348606818e55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce2331ef6b4f08310cc2465fe04306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6dc6efa4c918774ac764c8c2f2455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac125064577e790075da947fc7a2396108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb050d996950a6cb85ca3c5eebb9e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f240737c46ec20eb94ecc3b6b8fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d5272aa5bf7a0e3d25f74553e647111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9e0ee12aaf34004c39914ab6492c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae04b42f083faa02a4f9734aa8afc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a0421fb6f0be4a25efaaf7bd1f975114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78d8b833a1c35819dbe80a0dc873e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696c0ad0e1b240291a4f0bba393658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d640a3ef007b3c58813359ddc921e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94712704fbab3a1e213f3c2a4ae1c545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a4365785fad339d7a9190f4c2091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c74bbf85a62f12e588bf3b2be4fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203ee4d793aa25249709f4fd0d4221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b309624edbd74df9d8005f266a72a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f182df1ad0c4c43c153d6a3502ddfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7fb5727b72ec733cd2228012daf54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dfea4637864f934e8c8c4ea48509a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41a42109e5824c43f3ed4102595a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e7883d188e9d6078ca672daec4fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da10f63c143b68b916a5c4a8c2d82b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd808ff10272f1d3a4cee0c27ab6b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eadbae9ee0ecec208a0790de63db62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1261baf3b920724536beefcc8f80960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6a3020abd7b45f01a7efc22ca129132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85655c967a9cf70fa2e816ed8c4066d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91001820534704962c69f90e0ad7d0c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80812dd298e8d208b30c7bd9369be9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c19efd3898d27ffdf0c69b751348d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de61ab9ba261587891c405b8749c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a7297209be37b7ca160b9ec71eeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d1078e2491c0aa122bb9d74fe1be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd0df8e20dde1c7a56e200ff26c9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98cef9360c27579e94a270ac92a861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ebd8367ba0ac3968657a011c1b9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07008b8da7f7abfb3ea5819f1726613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944557b43b2329900bbc06f0d4f4f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32f8eb47e27192009ad253c107a8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4250b79296e3a2e217f1e111a2907146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d975036e4d910e404a6e5c418d6c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629b6232f6879fe58cfc4081b6b02f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf24d6a907e35ca7d2e4126a2d431149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c153978f6f1a94948c96f10defd4d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae6da917d6f55da2b191dca7e23a89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f6dfbbc044a336a3046f66eb5e50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e63f3a8d68f8229a590f19ca4a3f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaad426c0154144bf59bee26e9aed0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913bb38bff9151a5fe2e2c50b02369155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e0d49b48c1a09d73fa644f887787156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be330d5bb74e56e7401016bdf53e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ae9c8a3d01286e9d3909144509ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ec23451349f9d224594d809f9a42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee27a5b34c987e450e66dd88510e15c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600e764040ecf383dabc53fdd78536161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b741dc6e16525e42e51e82f55fa08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea74bbccb864b01c537d548bddc37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb594beff77d1472ee02001c753253b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e680d67c7bebbac189c44797c7b45b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95abd02a7af58f8777092c6120f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f055ebee0eca797d474a77ffec9a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd34f99ed8307a0786bc844e5ce05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05cb137c82a6c1fb8999b06f40aae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea15c3473edd3d6c4377eecbe3e817170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2d8e705049f0e8f0cd5ddbe8a965c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db99be5ac646f328b337b6a4f5c70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a875524afd0457a8be081b195aa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0029415c270fd0f543a628c3944afb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f8591394d37fde876fbf968fed857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62031c34df1a06d8503cc4eda73c7f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c910ad26c4b821018699874fcefa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f35e75c3e2700de0bf45fb3c41599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514bfd7b94433159216815c5c68bec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c5cfc96a6bcc7f08b8b7183242c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f37fed6f6174af81a974c90632c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f1af7e7b1fd2e256f6873a39b50c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a237585d4474f278b3854ff6a3ad28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385cfb079ebb5da87ce854c0e9058f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430873609871d642707d84693faaf812185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52390bd9c38702e366df0d81e7502186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b26724d7a7a12e46d11fc855198bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f39fa3f8696711167de35a0321d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758bf521253ee33ac29ae3a2517a668189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7fed6e23ea039931f2b8d2cd15cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128e76149379cfb98cdfb26562e889c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8fb61261358f9d720098ba72dd1a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a76a7a2d40147f0873675d462912193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a123bc67c3383762b493236f7e78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56183582948e67a5a0f0977b76c562195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84173c19824d0dbdcbb9e6a8e92902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80afccd66ceb4e3b03f1cf5f2c7d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4bfec88c784e504687bb545d003ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75966f0587ce524295f6a07785cf40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c381399e57125110be65334a840e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3f2198c4134d57382123084b4ba3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1699d3118813edd9032eb1efb8214a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d78bfefd6628a8c34f5533f259c23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858412edde5b625f38d2667736c53f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d9f21667d42910f2dcc4ac324c5e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e896f0a7d837acdf56117e0c3e74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ece1ef82e6841c3b9aff99ebbbd79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35042dde9e0bd313e168ffcea545f27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04600b059f4c77314786533689e85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13ccf292d866c215a2aabcd0ca022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392244e8f25cf5dc54103b6bbef269be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c3ae6b3ca96701e070c9b5575216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5b16523deef33801f06e8c02a258b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe761034b2eef885abf835d785e80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47b32ce3107ae31ec98eb8720d2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efecc6692f55e4cc34d56fdbf6d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34ee2dc5dd37806240432a22de615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b03e99fd27337c43f5c42741cd76d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232360c73253283a477dd1bb4f984fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8765c1899bcd4ef0ee5379a2bff88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdee1ce7bc3d6e16397064f29bd089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0941d8d2211bd0fcc823638be6c6a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a9f239229b8fc1f0c7cd6220cc60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb74d16681f37229fea50adde542d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c59780223ea822bba39712c0daa8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a18cfab42a61d0de2a879202e1a6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d75514ff976ce79891ae539e463b4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd115e6cd7e7894cef3ec7c9f56fc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ca399d96e835821ea555a9b04b48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e0cffb340f1625f56ce691c7116c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653363f084aec6c70abee87f119e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd00896a8d800ceeee5d116e3d3a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bef9cf2a3c973edc00d25838fd880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155e095db7545a29e291735eaa55bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5247e04533746570e781c9d616490235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f893b42892078f48b48e6bcb5efe5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a00884e22bf4a79fe6d580d01c3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d9c76e20fd8a8d8fbef5f95a0195238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca32a41aa97fda1735103687884f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491018fb1351c854d8098793abfc48e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d822f6db87a17275efd520edbb310c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b1e92a41dc8fdb88462c02ab1b2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d9a84b9192560c167e6430c70a9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7120d23c8d6e7391be21e1329b2b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc99ee1461e8a42311cd614fe95ac8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7d326ac6aeeb8e85b00ec472f972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe9e3522bcc158cda91afcd381e630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e324c2f893baadad8ee69675f783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed47ff03d193c625713381749813e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d52b19ec8ce4ec349452efc73f8d8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9db9961a2ded81a62441e5e6fcff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9378e6cfe09071a170c7520eb55d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe3bc13d1f2439a20d312cbf0c793253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3d0cc982e07a9ac6d3c482166253254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befcfdfb97df7f0312abf8828908ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216c3f018e13224aea9f9c06e89a11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa72d817d7af18dbbd2583dfe4275f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd779534c470a6d2cd9fd8e1401aa6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd8eb806fed2c48e699fe422c458b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ebe9535b371109a69ca8583c110cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415ceedc3481c6156e3c7a37c24958261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051544c37cc10b962fe6596f2e23ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb0fdb1e2d0da97d6ab96a8190f37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c9d0f5d12b9beb41ba5509f8337e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8ecbae52500b617c4e7df3b375d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b734383f5685ce4ccab0f37a4e7185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84a48d9ccb23b76433cbc9f7f7c10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133a5001370d020e432ada2396746e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7484db815602f7125cd84b473a541269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77c9229b73e4ca71c4ec50dccc14c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d686182683fd59d454f3a832e410271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7be81fb47c493f12e12a477976c06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011eff856126ee3efdc10b430a0235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb70eeecb7422e14acbcbfef7ffa12d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777768e5f86497ba3163cc20c24c91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34934a473d779a9fdfeaa09528e87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d68343ccc51a80b8bfced16aea0df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea39a41547cb989d137cdef42fadc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7369c92d0d2e5fb0bdcf79f0927c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed588a1cab72aafe7ffa25bf9869cfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b946c86332c39452eaa8d637fb1cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e6d8154f1d9ee4569eed5414e34cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d33779a907229cee37b49f1d9700f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a1cb3ad2cd6f2f6d3c810f258710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a59682cf6bbc51c5995d370f46d5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2f2d7586a72b4066ec0bcb3163421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd28ef9eb4b49bf01d6bf935d283618287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f670cb57599ab2314eb0c8487cef3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6244d16373ece3c35593e1565fa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0b391a46f0ae20b76e5840ee5d752290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55f27235c34ea7835084ad94f4a13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d8187442c868f759d6592aa4e13f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc762db1214d92e6120274864f5c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edaa996ad62e7bb0adc1d6c87be975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038407740dc2f899f19b33cea3a150c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257812f25cbfbfbe3593da73922378a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f868e7ac25b416d5941d84750d664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b000b92f89c2f37f8e24e3d6628c69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9603ced6bd1c8d86982f1f6d0771299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0f55f3df18beb2e1ec59c61aad77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f85a77ba85ddab75d9f30d473f0d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d40a22256bd7892bada222af8c6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf2782b37c2f83e4a311283676d2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7924e591643bcf6d039cc33b5e3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4ca4135e6bfe9f3a2118606cb4a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3258356e94cbb79489ec97f722961306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9bddbc14721c4129906542455ea22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ea48f912d39d3796f3203c3b920d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe126cc6ec7a9bb5b129a325a559b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f287192cd87f9774ff49f710ffaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0dca2c6bf214ff76b001f5fedd621311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974420c057a618a5b0b22bebeae0c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34188ecb1038004b628a13a7ce9d12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c13818b942ffdbd8be9ae2db962dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1608f8519043748944deda22c3fb600315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1592d160b0e87461689790492c59d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb22c18b3cc3c47c5f8a02b9ffa5fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1984f8fb9b411f25352cadac5fb2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f184a656a6740bd6a43e99dfdc6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54d346a4b1861e191c1eb72752754320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db823ded4bd11edd2ce6f05f4973d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805599d4306f030d0ea949f2a4348d0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268802c20d74cd5d33c06c7f5016a1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa6c63cc52c7fc84ea58333f4c9f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22873b1be01dae46682179c6869a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde9e6b165070277037eded5ca21d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a1a4d72a826355fba39c69a903f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436811aba2a0f7a9d054aee895f007328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb76531ea431c9afe4faec1112f775e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa9414288bb71ac84d9e372ab6797330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fe7fbe3c9fb164c4dc784022b087331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5b06550ed4396f13556ee4ed47f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28407a7f27df15848f09e54040546e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00b4e98ba6a1b1c0d163f8e1214f4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5c983e14edc3a67cb2834d2c9089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f9f47f69b83a4e756252e7985e8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532fef7c970226de72ac50878c22cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2ee0b7d2f66ce7857047c7774fb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8940136a5f1a75c71261c080aab92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271a732f39553817304d96c3d242c98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea8d0fde50acaf4a1093ea8e5e641341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da268ed32f40d1cd8073737f749d623342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a0d0f2f6f46b68bdbe715924cb29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee47f107d20792ed9d04c21984ec02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934df8171b22dfca81eebe40b629962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f6e07321fb60d6dafccc33ac37a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bbe14ebbb938abd92cdd7c13f52fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08111c9f750edf36679bb164762dbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc69cf17d3cc37bf291a06a41bb9f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87622b705ca4d39df3cb2707236d3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eab533e930fdaff3bc775dc34d506351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c601c8c3ab07f87beafc335d286b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb322ba1c560764f2839c43d80dca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213f9b84dd94420ee7354f3e2a69fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5c2fdc47a4a5827bf2fa0f804b50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938d5ae2690256c9a2cd8f29b50a32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ed9d67e0d2771f52f675b9f1841f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b55df4009a29df71cf32966c72b518358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b69b17415f6b3e99aefd033e8771e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1888bd1ea28ab51c98036577beb98f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e620e91998f83e121b44e1104a831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdaa9c8b253c4eb7f1182bb588a071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89faa17bb4eeecfc95c3810e8f9bebe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e82602c6f49afbefe7f84bc33c2575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f965405baf6a761ac3dae8e3d73e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549e97795be89ed8f73c7869114922366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0ef87d9ae51169922085c260d8a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a89dcb7f0dd8b48fcd24f87407dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733cd786ec1914fbe6d0ba94490a11e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a023e08911f6b300586d74ad16b19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8567de783c8e0d6b8dbde764cce47ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16902ac4d9f23dd3c99933eb1538e5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e80333bda841b734cfca15133e5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f6d306682f86cc52b4b502cc406e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863eac5992a125b12553f2e6a20160375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b9da6cfc97b8e55e5c157c079daf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19de6894fe76fc4d11d8a0399034e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87db9ff4f6fca9699ec6e1c2c8f8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15db55a0538166efff79d685fd335f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30e27949d15966cc0ffcf2df027bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b473824bf028871adc9f070c3ac3230381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4eb0880c8f0211e5fc37ef744bbb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b03566ddf51895c2c141eed5ba0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810769ab7430f85ab35f6765433f1010384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a46ab8272130fa85c3896e5a0917385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3d86601fed8fd97a8ce8fc5896cbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313cc71de15c7cb55909b294cc1c8dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391fcf4580c890686e5963cd9b3843b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5aa26c770b8428ae10b28b6a7eee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e3f1d0a71ecb31d0fb24a8d91895390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10969080ae858a3907375ccd3c07526a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f74803aa0fb3d6165f5d70042c9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7102d934047a7f67f5d83bb54215393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea300218a7601eba67faee5a22225d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097e5267530ae2db3a92efe8d0f1fe2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e40bc37ddb1373e2345fb6c03f93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdd1deded6f1ec2f8d95792c4a012c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaee3dd5a91257675062cb92164e8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58cf121947d0d6832b63d5f832d254399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0add3232894ca09ba68d468c580030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eea71902e66328efda40497bcc939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f583342bc38bfdf4a7a62eaf86450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886986c004bbf6d5412518d1d6e75592403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb92d0cf5b49c96b6545bdfbb919f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96d6d7d8db66e6ae68cc0eef3ce2c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302e1b5785e737f9ee62aebb6592ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a4d2c7959a0ffc126794961401a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33321af95f9e33a1f82e8ca19eb47ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0aa00bcfe1c57d8cd648dad57dbf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d685ffa2b890da3eb31d34d695e8c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353db55e8f42036c26cac019bb93ffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d750d11aac7c729cad067d36fbbf07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48350d7e2edbc8cf625fec6e798c4ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79524248c6c753cc739665b68063ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3b16f74ad67537507c064374e909415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007021e0590164659b368469203181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ee4bed5927ddd338f7a559fe76d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e724e933bd3238fe6f573f259496ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6339f17b574eef9de9e272db30ff4d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74848b94d8a6c7b067a29d9c8cf869e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f3a6b6902fcdc7ea6b1d0f598c58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb8dce34be471b152f7cc726e4e65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebbf08a04021669f61ce922e959454423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269184952c676c4458c9d2cadc183e6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba2d61793bae189f4b935726e02b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3d68db2da738a9635750f0a758f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944f32390ed6edcdd8a09b92095d92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a60d67e4f83e0a574fc3c8adcafaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f46279f998509afb341499e9bf1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173cf9564ecdd50958b5bd8125e63e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4df28ad7a793ebee6e9c26d6b0d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b5fb7995008784b81ebc6c4f69cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59273613183963fb704bce1d981652433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65addba86ec4f98498aa6f4466ccef91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987f137c8afa534c72bf3533bf43eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a7804b0b2321e007490a0b57e9dfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9cc9fe6dc2f03ef81f74441a7387a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bacffeedca1f898361d9b279916a31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faaece28a9eca75dba376c12c57ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b68460c513ec3ada96d9fb64eb2ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d26213c95306ab812decc27cd00c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a5f8ef64e387d397857b6ebef50c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57457cf6e228ab91b8447a46e8b28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6a320c19107d9a189b6afec343718444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50ae6925946fc04a48ab5ba7ccc2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159566c384258396dbd949d5ecebadd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944079fa4bbacd57573677a16da19891447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3db73fa7176ee6571d51bdf3fe13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400cfdcfecf0b1557df47ae85b1320f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872257b2be77a853220dbdf21ce3060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235856dad0e54a35ba71ceb1110a1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaced8c4904799127661c4c17ed08f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56679002276f1fa0a46e58a9722a1f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41259d51a9b50b712f92c28592f535c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e4d713e58bfaf0413b8c3c48d737b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2372690aeaa2257760359abfaaba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f649002308b4d7cbd9b0f82e988fd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1896ab9ff334c524c22bac8e805a37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84efc6c56a3022abc62df1f331af6ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cfda7c1583dd6051b65a15e6b7af1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb02fff4b43478c270a53e6e65aa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3067ef67aa1b322fd03c86eea2c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafd5dd58bf389da74e85fbc6bdbaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744149f570407d977f0acc9271fcc636464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc76db5afb622fc6958b5866776c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9ff612adc380d74a1b16db6ff38b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0a501e103b4305826f6548661a6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37492278b78149eb3b9168b3e4f15b41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804578cffe28c6150fbc022de32d430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90778919f74263137929bfac2848a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e8e5d04d3d344571f67f341bb3e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f185d9bad198e5033099a4ca4fb5ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5a44b3d9ca4b89f18d48d297dda12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c1398e8ec41c3b4d25a7db02d40f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678c9365feabe6f57b4207e529a1a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ee61c79cf5ec21898a46bc63838e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756473755b489d985f67ff2e2eb7f775477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297ee16b1d399f6c4ec08e98debe59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf1e521f854a132f859f3e40b1cd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838992bd63d3201cf7cfc9eebf7833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f74db766322d49d2b4b73e3a71ccc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502c1a719ed6d238c3706ae6bf83b3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f32e7dbfdfd890a14c65cd7e57982483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb249a3cd2292230363879ef8daf6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72859aa2bfe38c915adaaaa326731d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d755dc7ce0ea12329ccac272f695486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a431ab470a20bb4924bd6dccdbb0df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b67580f8cadfbcd162236d9373dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a776e244bb44bd89c20e347b3f43b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8e1f205fe3e72539d986084d2762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8450d4e1efa21266cd180acb10c0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fd4a9abec7019eb22a9298331b1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a27e24032e06915c3725634c883335493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1b0a57838053b70a2eb01e0befefa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9d25298058140e3c21aa3909217fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46dd37a7c7fe179638134144c4c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9114dbd47d5afde73deb47524fd5ff4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d81686fddc9d9c144ef40215ab6e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535586e97a22481eeb6f432c779b65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b17ca3149a25f25925ca2422a8b3b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac7c0c56e45d9074f69685071695b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485eb11f84f66979dea97bca96cdae0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba1d4c3674410ec4dca2b453dc66a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9940b8f59fa308f0ec8be79bb7d57c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e16f1edbcbf1c89e1219ec38177ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3474df0b0e61e76cf4b4863b9fa24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5354d348a9e24074c053d20f5e71a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0318b18356f4375dd5d41fa29e886e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14a96d04e0229f303dfa1bbcd6fa3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ed9d88ab6eb99538792a823eb984510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98788f0f0443496e42432036d734e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea8445d528799b8b1f872e0e21f55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c089713357e13b17db915fca506d57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea710f684e7312bfebf312bfcd97740514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979846adb8d60d9377df0626de8f30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9012ea9e8ac7a2f8de24ba8f942b8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5033d53e46343a50904719a9504a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba428b75e1819508c7bc25df7aab24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce161f4685648a8926265c2bcc012c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705e4ea694374a9dc071129cf7a1af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800b6477211f68933bdaed1b0f30de0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf7993ff821b0f218f8376f0a5861522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec7ae4932397a7cfb0dd420595182c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ef811de26e48768495ee8b2658f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5cabfce636eeb0a408c0e1cf3be61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93009cfe76d9c5296bc2a8874c140eef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701ecc4fc7687a1f502ba3dc7d90ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24ca4217b9aeb85f1301ea7f845cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202e264936cc9666034a1e5b9a045e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a17163e476c4898d83da982f5561530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db779b2c59290ba1030b9a1e1ad12b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277662c649a0327e9bbe8917eb0f9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71f7b8038b39c758cc0b50c564ff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72da56851ff61af8bacd32ff297174534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77db442da0c6eba8cea3e7f772318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be177394d7531c248fe02c6d36c2ad86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0b12faf725b4d41dbcc658aa925ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25236a43a941fdc50661f76501ae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0269f3dc6299ef8f85e47f76d157ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fc19b0680bec44a3de88eeccadc08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614540133a3d1599ab26606846fa4327541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b366ef6033a43fb207ad818252b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225b24e941e2217497854e7f0a9d99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ce5950b66a6d9432b600cc1e6bc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727319d1500e2a8aa1dbfe2ddb06dee2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04955a2a357350bc9b20afe5792d839546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1144e01d13a1ec91f3c1a9213f6c67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6531c5a112cd08042a3fbb908694e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d219e6d14eaa18bd4e0e2638990c55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ea6113f2fd31a67e34aa62ef9013550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721e803bb19642090c99800cd3202c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71c947da660a6c436ca4da132e784552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656f934e10a0bef4e4609af513c1c04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129324f0560a5e04b2ae5613a0bdfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77410f84b047f7c89bb6f359a6363198555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0b2e287955d69abd164681aeaeb9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c4b4b03b445b38694e6d981b96e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f8be8031c838e42ff288f443c4ca6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c603a10473a87f1a6cf428a104310559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeefe110464b2e11f46154e6c608f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd08b12a1242cad1c17601917dc9ede561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1260e879647915f14a470bff5f6f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3c361604da43a5a2b9c83caf6ab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203722c162fb4b95a40c0b06878867c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c6f9ad84bfe7dd1f8e14212cf42f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549cd08b3225732e0bf5a5cdf40193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b66dbe7a82509d297e660c5c50f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ababa907c0f3bf62148be375dadea1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff8e64437da8ee4e5c9de2a4d9eb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f1e002efcbdc1eead136c948e313570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db481cf4dae86ed2794f5d7e15c38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f9e374cb796cada9dcc17f932ce8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d20305beb2df1797169829cb37746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57a4277630a60373824f5b0d70f9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469f456539a38ff63bdd10b9b2dd0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1f558df9a2ad21cd539d110cc239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9c60d63cba14153114a7a425fbde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427553c9bb224e97f56e488177f8414578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6e12ae07455837137f872c3d6f5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a4339335755ecaece590a4715c19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a212de53affdb612d70a96185dcee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d2e964ed5fc21afaacb9b94c7061582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2dc336f7e6b74ce2c83c3b19a0b3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb638bb45ea1feb0da8a207c793e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1cfd1c3966fd8af48a4701df34ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72a8123035cc84a34733a8ff71706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7a258dde63b918216398bd854c4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b45ef23f9c660c6b2da8f94f6e53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa7fb5310e54b2754801ae36b216b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b952a72d1ef9f9151eef7f926a9a24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfaa28b54e5825c3444df062b79197591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254655b4ed18e9952be03f860552ce56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163334f46b70161b8c67abafd75155593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc4a4635e15c3762388016a6f0ea8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fdd4540965a3dcf9a3335e9c10e0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21185584fe1a8576730094db24b970596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a843f8f6bad30c7c0f279a3e4fd4b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d5af0f071c3324df4f1fe53550e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76f6134c08aa38ca04c13cb5d78ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0adc7db1b1bb1413352c9e0c4703a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6cf2d819c0d3bf2790c8d7c47473b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee555ee7a86f3514b297ac274cec3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcfcba0583f1b0b69c7de2dccff200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13734dde5482e25622550163e4a433b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a32ba79bf87c33ded08e387b89f73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33559f61d2e57fb5b21521da6b01452606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad202867cb23bc843d4507c048c3d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463b359ffa867bccb9f965ca2b4f7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d612675dd76024c17393c748df0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac16d754fc872080e016883d4d1da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273d9fb55d9e97b3375a9d5de291b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddd0337d8efa32fc9991088143b5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166e981192efe9730400e2ef5fd34f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c78d9b952542cdbcac3f09ed3f38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62940f4c4d525213278ab74677c81b2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffebf0618636211fe3695a5e504cfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c3a35ea5c6d5825f61465a25890bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cab159fe9a0a33b8999d9f5c33cc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd44e019baf066b0e3522e5156116619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86377fe2d019eeeae84b86718a1df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623963652dbf0524694b49dc86f2110621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e769d7644434b0877ab01052af89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae0591d5741bb605c66d5750f7493623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26d422068d0b439a3193b57c20a6e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46d14f922fb9c10a06db75ac98a83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53cd5f93e62f29ae78f6c9247a494c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f3b7fb8803128655b3f07bdc5552627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc1aabe1c2de37c7481cfc0fca67f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf82880ab028d16fef3150279c9437629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635ff4eca22c9e760494ce41e80485630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59a52ba2fe3cd036d63acae54fa5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9e5189508c6afbe7fcbe4a0af9cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc133dd07862ad9574d79d8df3c992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad236fbb5a05d6c60af1fc582f2f98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237b5046b3bb343354101e9f2c6c0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73987e5f9a657dad2f9b5c8d389e93c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7491b47819fd0f0d51ea43a6176f2fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbcf5e749cad30e5bd793015b13647638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105518afc073912a4d0a728c8036ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64cbdd0e9a951d11bd1e0db0d1f6c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d8f6088d9154a7d79b556cd4e8cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023369cddcbda273bc33682a323a360e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ac9a73f5139d1e8e1c313cf17bdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29868d485319a199ddbbdc3c4a9e9e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a39c21ca3ea2f492dc07d9fc4d6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5838ca8a70000c2840c86ba83a6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458136906f6dec008e6926eafa47de12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067536af792d614d17e4c3e44d1ea42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0e5a7828043b7833fc803d54c3da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee0780f9c79a99ee1fb2b5a8ddeee9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e1ec80deb8a925670f07a859a016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3369a3ef3578a20b3a615800f627a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b944ad240883358074acc3b7a39e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b673216ca24cc476e6215deeac1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eba578afe4b5a423dba516614c7aab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f53aba3db53305c82b7eeacefb60f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad72e7e9b8fd09cecd3ba31269b085657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f3ae60c2c4e383629fd5e3b7ce3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a6fd6fa2c1d02825c795f6ef4e9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9c5065ab5b0acb2543d9b4a424c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdb85d66718d500083e4840c10e37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7f024e2f26b9d11b407e55e2cf68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b80dd171047947153647edb9e1f8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e0a89f344880b9f607a567ca7296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb62f5a32c45fd8bd4db30a5d07f764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabbe7c7cd9e074c27f6e09044d2694666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197f215c6d247c3db0800f467e697f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80169c59b405ede2e6225754f9d2294668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba74973e9f826543fcae8c3b53c05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7fc2a927cbe41522e2f3f036a8241670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe85d6e013d1c7d814d2a0d5d30bbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8fa3dad4b9504ce0eb26df850ecd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c6e12a801b2ef9db02965effee15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59ba56fe8f230d03584ca96fb1407674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe8c4a960de381fb6e04e0a3427e4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19f1cea7a22b6f9241361cde35f552676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa81151147791c81345ce8513637e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a511fe107474dc25a5f1f8e7f90f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a6926e8ef21a99524c5a1f68e46b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f45a5060bfe4a822fbc38707f084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a9695f3a9e2a94a8b6b040bcbb5ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff90e94a6162ac72971e4c588a4b3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137be8c0dee0fe2093979b8baa52edf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec069b67a465050179e07e3fbff96a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d12c9a750e26e71ab2cd09fb4e49c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e69aa392d1f8812522a9ad29b093a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079b38253de1406a35bf28b569d7cb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df1176f57008eae6471cc3e1c0fa23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2444fed332476d6a684d2202dccc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c2706dda51ce80223d94eb793e56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb2cfd962ce16d81880985e1f30cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ed7ca6751b6b35f98fb618bbdeb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3919b1f866edab776233e5379ac8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb4948b01cd19ebfacd5cd6311646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253f25c1e07bfc25f1902b014cc5a27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a57e5c3c3655279c1a5458651690e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a89ff5f5e2009047ea5178d35093a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549817961bbde4c615da6aca43b5177d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb38cbb9c95ea0eb8c149761b920e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1a0d653e604fd229f21f77c19c00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f11451a5c3e5461f025b47aadcb9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c3927f5fb77e349b8f3a71f270481702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec1157ba4d7b908f206ed361f43cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4440ed1492831c251de4188192cd70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e018b5b50711caa8d710f16623f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8b3c9afbfe5857a93e2eae205870706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0105fe638c1b15456112e8d8e3424707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5560b0454d13b71978075c7cbbcc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905db6b7462031deb520d316a6ea0a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a551dd274d5c198bbd3d0acd172c6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc024acb0320aab640dc98891ae16f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77189e2f7a20ffe60e97c8ef58119712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d150db2e71cf2e13470655c4da6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad52e89e12c05470ac07a172334fccf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98bbf579541436820eba0efc20ac3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef4f87af6ea5c6abb06e273774602716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71ab01b7de99bcf3843428fc7f75a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241dd18dfc57d34d12d9ad2af06bf87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1829a16e803166bfef93a64ceae88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf6a265db6f3d90104fdd08da457a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec4686572e30d8cfffc2fd2739661721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8001c75541879262bcc9fb3722cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d715f3c2ea7437a3463c6ac269be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f31c3521169efe091972f7332669724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e82231c02095be03c97bae4e4413e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926525c6a97054b1116fc263fc4726726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029b811dfd43cce785000a29909921727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af80024a24384bf291e6a305b30e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df9456b58ea2f9b2c68071ad6cc77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3710e3a430de35153aa0b13c512e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ab512ddd296ee925a8b3a686cd14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe10756ea8eee92e06ff8dbe5b600732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85d02fb0e8c5c050482ffe365bc4ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322020cef3b60d67664c9a433eab7ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2f767695deaba2f5be7928145b52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3166a6aa1a82cd97837737a9045222736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1366a5b601a9f297110703b4ad9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4762fcf6cbc615a0561c176276d7c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5617261f7d92ae0b350e04341d27f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8e44eaa42f92b9e8053ca1d5b501740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b4bf19760c0ebcfed91f2dacda9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350f6aca11eddf11fd2c6271f4963d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72944107a051babc7e6c9cece32ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d976c1736a2a7b3435423921bafc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510ce250d899edceec380b79c38dcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad891c1a3d66c340b39f554bf4d6d7a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7e1a678570af19755a887dcd5944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72601743f785ef4f7cfa9768252722748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da48a72792231ed9ceda38cca7742d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b7908f1fcf1cb70af798f6d2a18a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797045bd10e4d4912a11fcf43f3c239751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c43bfa6e15edaba325c7c3f92f7a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4b9d99e5cd246117c9ddd77f667e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22048fdf88cc5d80844d32ca8cb32c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2acdc9977300cc1c2b72075d884ab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2554895092abf2bc0758d7ba034f66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65024c5abed1f0083d8b3ac39a6fbc30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7114893b15b5eeab4ed7482fc78d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ac5d4971b76738aecaef8ef81f57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed6e3aa47c3895ab4716b43db764b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65d1b11a2d8b6caeacd0203d7dd542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d3fb77ef3d8bde21607b9ef181833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b7c303fd542e190ca6c1ce994d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8926f4da181a6e3cab22dd96aa4085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4982dd9b7764e97df61293d48b7d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58c7a3ddf9279df402668bbad40157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdfc90c4c7672a0c6bbf9215ccf28e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56edced7f42c0d022836db97118b8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798de003c2a49fd9a9585cdf608f6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7bd7bd0069126aa4023ab2e96062811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faec0108be5ef26e878c7149ad6aa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958318dceb675ba0461ce39d518265a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e7d0e98ed480bab3ba37048f0efd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b0a689cdd5cf0eefc8ddb73a6f03215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c153e0fe15e34a1d45339ea900ef49316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24bd785ba3e4e51f6f6ffed1e6f6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b62843df58008de233215967d80118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5306311618b73b71c962b6609556b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319fce00f670505c1fec1cc3d86a52b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081bb2611d1625068200f47240fb12421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc597b448f1b0a7b9b6299a08f0be5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45e8cbf4adc806d8e01d636e8435c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c85fc6df95d91daa7ae2698fc15324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444821517fe309c3e8dc15f07360e7f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48451a42d14205782dad1f9e5b9bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba331618b48b8f0d4a5cc16b40b5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac84f64cf24ea575826c283648d88528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460d60fb909629c2745da79a8b2b3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab4298849e283a9f7035560893b1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287a356f645caba34020b52965c73431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a612d43c9b26b457def76dcf64b51f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198a562d54fcffc2aa8868352ca54f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4ce1c1f2395cc61b01913af6ea6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82e31b396b53ac35554c5e778058e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574d0e36c5a927470b3e7d599d5e8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f725cadd069840afca2df17079e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e84ce74be5b77dc34b015ca85fd6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ae22298c9fd9e99a1b6afeeb311c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490e892bc3a5867b0af35d5334695340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016932b16adc7e04f5fc47e23412be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669fcd0ef9508983ce9aba05ed85c6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd1366de6f7cc3602adc8739d903743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d247326eaa9c379853a6519a6b4bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35b0f23dfd6455a11a3df1956941445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfed3002f5ec0ddb5783686242eec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb3a2bf0f6a29b278836501f765d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104da034e65a516ac231bf24386f8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4906904819c58f5bda718ff4e67b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40920a73f2812f842e1f31b161d4a7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3943d8449a6ebc79f7509365f043651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb5e41a70e808f923425581ce1ecc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7086d871cd7bcc82a85d8d9a735c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0acea11b672f31d21d2a7e39dfefc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31c06f7ef9f67fbe2b219adb62e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebab150edca17e7db9d8633fc23d9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8002687141fb609c2f665abc72db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684e98f69a52b3c10373c00ee5ccca658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f58b9000fbad9f3d711989130e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b23dddd9c1c0b2226d6254c50d0dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a011d0e825eae6d6e345685e7c64b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d3cc4fd1a53e9c608006c16865c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed96c2a0e23f489f3123043abd5ae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c54b70088181ca122598e7770576e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76809509a34b6bf299a68779f39064e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df1b7bdc32ca0da0653d9419d859d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acb2e57248c9832fcc91c7385290b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5d6f2acc5cc38455287e63a3216268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38923b46ff4a208654ab288c1a26969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169d03ac581bea413fcca294b1b01470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ee5f5874710362c54efcc96b8e1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b28557c0423039f756316f4810b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42ab8fadebcf817d82f5e28d98fda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67ab32deddc9d84c7fa9bf472046f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cdaf9ff7ead3b7ca9c8bc4b633bd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f783373310add3ad96ab498fa6390676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ab5cc32429a90b4a4e2f2f842bd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0001f8397a47282bc367324a928978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180ccd018450678d71a38a926bbba479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad64e7821d9217d063c73244e9e5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc07ae9063d16925a33459d2456909b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8788b7464d3e059ada622656b9da5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61015a39f62cd64fd11016ec4de56ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a4f651e7cef7f9262e435f0f05ba684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc294b5f39f2e3a42a102a346c1db2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866b97d70bc295184af59d01885458286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b260fa999685a522e32d5e7e5ba0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f601259a2fd00388d558fe25efe3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ad011cc67f8797dbb1735f90921189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b18d298a20f90d733d4a9173f944a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310685d35f7eeb99bf83fe18254d21091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c001d1ce779a2d6a0a3808a9f919392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eef9f36f01a470df580e5a37c81e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172b2edb1edf8d649ae3f3ef144a8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf217e5a65a97a3fa72cfd981247b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04bf94c9dc8cf3f79ad0c63316a6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883262c959b58a2923c99e1b6dc9a56e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09cc273a10ea23e434ee2af1742a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7dd47266917701d54607d4277259d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e3662ea9d20fd93da3d98c0f7a025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecca9e3224d0a426fb9eb093ab85706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1f56c401c0eee4a635a8a8669b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf574df7b0873aa0eaf96b590b487de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721023ae84f6e8aabe46972d45ec23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ffd34c21309370bdff3485544419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ca09708f437c55bf70cf33ec53166106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651635cb849ced26f3b2d5c76cc701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f647d28adbc8768155aadcc885dc33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cc59b319aafea3227a11cb21d27fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512118225a8625e37cbb04315c0dc1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262e6fa14397e5c1c66ff2379be2f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c921a619750360214e99945c163ad1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d70c5ec9e2da4595186c33228dd0a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa019def2cfa2bec79675ad679075114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c3cf4461251c2eb2730630dc7963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50713cd6cec1b0e9b444177c9309873116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6e06d905868c816ca3ca8975f057117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38119aae24f12c1ddcb0298c38cf7a66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97844e32deda67b9c88352292fe488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bfabe879830ee0ff164ffcad0963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9b169d3c62d3b7e4ddfeca81c407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c742f20379fbe0cca694a413d51ff8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360edd71923b957e81e9c2517925dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f8fe65d3012f7fb1e44901833e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351bfe177bb8cd3a15741ce2c0eeb34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705afdd7988248f5b17e0925b6c7f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c98a9c4aa599233fbaa264241fffc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f4550ecc509977d9242d44eb7801a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea24aa63249e3595a48037587fa83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9b60cb73a4e649daaf0572ef6cd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a734eef434df56152f163f240b84a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0273a0fd245199f4697e220db5a6ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07535cdf427871a3f9d4b05e6474c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9897d938e02f96f35d0037c471ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da9b76742232759ff47e4ef61c0a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb47c88ae4c924b0873a8557e858c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6da433164b08b658ba93b2b848f38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be226acddaa6e759571c16a9987f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c39ac6196c7c9809780e2e606237a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ea790a809500cbfa07e0f46443d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac77b55801a4177eea36cd2c58eb77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0ad4d2ba624dd0766dfd975e63fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b44758a27446bd4a7e8feedc7b9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c9c48bc1d591164d75f68aaf9b51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83f8e461ccd41896c8e86e2145c5a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198d93f0432f218e9bf617e3b6d710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bed0073d151dfd29f7d40896c941e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf46916a6d04a2f1ed850d86862e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ae6882ee36bc0d1ecc545a39c094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6308505becb767debef2211976f5224150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc752f6d27922f4e36eb750125e6da5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0635b82a27a82e7729db24749d90e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cdf178e6a595887907cdf4d254028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478ba76ab47c5b60488cb88d661e55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c17f3148b33f5d36aa3322891973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de53ba963101f28f8ee1cf70ff0942d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497c773cb985b02f10d9781544e8026157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be717e5d6e6858bfa67522006301fc13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20618f6bb052ce291b018544ad5d46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb5aa034211fd086d480b456621cb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6ee49f00f855246c413597c07c0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef48a34bfa0e99974bc48d3a8548ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdebb04a991463b5d7b3b5af5e3832163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43dd6f0a83ceab61f62ee6761c510164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca81679ec5d320ab7e941deea9d8e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651bb8bd7c6d978b669ea29da802dff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc9a701aabc87cdb262a65e8c5effd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072597af4246dca247713b1bc7809f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26766ecbfe4361208dd2fb41adc2bb4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca616fd860a37516449af350dd581953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffdc508a26d7b37e0c1309252c72b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f11d6564beecf26f3f268f1ca6111e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900d2adc38fe341bb6b61b6b9a5b2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3cdba67ea18619ffaf5b39b77cf96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d8ca31950a52b0e7f793cb0e7fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c638550ae76ed5bdbd0b25f06dcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf16c114fb686cbcf11fdd145142e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776ec0573cc4efbb2dbeb6e4a11a24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741f753f22ab1cd0c17b235b90bf00f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d35c6787ba1a1cc5fe1a23a38d31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4b60b2aac88a78e9865b469a301b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129126352624760986fe94c0708479cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357797a7f1f66ccc9ecfca54c380ba05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d26b07fd7ad0243884520f6ddfc7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9a7cfa6ac371876c7c662ed63267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d1fa6f7c70f6aeb361fd656a87df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75796303b6303e0e837959cff14da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fcdd3f2f7c1b5c26b3158aba08c73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee44e36871b18b00051f46d2647fddf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339171a7605d433b6afff28578aa08c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44a1f974a2ad39f0350604ebfb184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a927b97f5de372083c5e5f4ea23a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b8a133dbb1f4fc2b29da6e4c7653193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20c3c53d4287933aa673397299ed9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014990dd80b8ec5aefc246bc2b78d803195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc8b968c6c386649c2e1f6b26f0d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485a48118e40c55539148605e23a85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88371322a18dbcf72bf3019e5b2fd6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ff8c583134d02a8b6652fca810b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01d69f01453d92f2f18e83ac9eb34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d3d5f647a2056c93908bb69f8eb7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f5103d0180694e80fdfe9ce916823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a2ffb4d0b2f9b7c5d44feab8359b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e490823868fcdb487bd18940f430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5594d2e5a30e10b7ef406c9228270205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dfecca231a4958a74b1a05e69a183206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922aba1ab58cea63a46146aba3fee4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e8edc917d03bd3f690a8fed4ac3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82ecb1d77c7da3d84cf10d9883c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a192c63221b68c13d93f6861325f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87d0cf3a3537dd7530e3dbb30e9ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e336f52399464ad66a8483242c4244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e454e54675b01751340113eec573213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2fd5863ee5d1012eaaea484d38d88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a1cee6874edc4e065e1ffb3e47cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4e06ee45158cadc1e6735999e7788216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a86cce0009cbc169356d15a58b5b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff2944fc0247966d82c119cc41022218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505217eb00e4633548793cb25eabe70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7b985c98167651e6cad60770091b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360ee4407b240fd79b959bffad899f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428fc62919be785c31898746a3683d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c781451925f211ce434c5b2ed6500223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487db3616f08c30559c4141b424494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ae09da60ac6608849c27aa996e498225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628bc27a1c80b5d412ba976d6820ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730edcd3ff1b162e4f0026d8ba150c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8f6c4d1551b68d69d6dec4d1864c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f249a19ca77b42486996f102ffb9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e0846988c457c921c97382ee1f239230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907763d66b5dc066744cee35fea81f03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb0f32bd5333c6c7228afea0ae218e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9bdd23709cb17c145b33cebb8cbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcf85d1549f6ccd2161bdeaadb741c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd216d678bdaf04aa9c1e0c34a769473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d436212adf7f44addc8a3a7678de1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d7ff46c52c41302ea8eb57ce457a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9031f98fe1cd29b91aa3d1cfddd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e63b08e7b52745c0cced06f0f359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734f7d9fdf8e566692d1525d849c70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868965019ba418aa5f52fadb80485b98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e49d17d12855115b85c7d2c782c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76867f9a72cfcf35662b49d9f5bcef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaae0c61984c025702a232eec6657da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5cc5df1d8cf6265cfed202664d429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918d7a2587d3111afe745cf1013a9e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf7f7863c28407c13c98793be52a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1838cefdae38351cc74544a78a01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63142fe078e266fd394f69b7c365cf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb84c8094c25f45aec9a543f7766e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e8127843b35341bc852bde92617a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9145659ae38f04c46db3ddc147085252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8a3790c9d2cff0e19c4f557ebb47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988a946e455243dcc6941cbe7212c05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b752efc9bdeca7cc044e8fb61cd2a2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4305888f34e241b5f38d5901c1b1e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29cbb1b43c2b4442c7ad81d753e768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16ecbd44bbebe1958a7457bdaeaa7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4fc19d3245c1b5c5f5966f94cd28a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3342b201c9892718b52ce76ae0cab5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215497b10ffe6a77c7296acb71bb8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612ef61be74a3c6aaf5b1121832971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c2fb784f98f18a2eb8dfd8db2c34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eab1f3cc837b4fdc442f701e2fe59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d3addf4ffe79486f13562ced09af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3c0248493647763ffd07ecc87ca2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a518444c7fe7520fbd5542988c294e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a79f5d3304d6ae4d278365beee19e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1228676bc774a6205cfe057a4a9eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8b1e42cc40be5a7984b3a8bb196d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d783a7f0b5113ef061216a39026c2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8bb491c3087f140829d32881f683272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f87becac3700386ff9d4bbf97abf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68403b9a39c6afc1edf43e553e7ff1bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedb9e5c6b1835a7a0fa033dcd84f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb913ef4c830178f9fa0623acf80dd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a2be39db1dcf77a68f9c4127da707277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87583b3816e96acd6c9b817a21fee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d2baf988ec96eeb93bb48a4c5e38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7bc220ede953f4c00836aa95c262f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6943b4a8baf875101dd46c174f82d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f8909a238008900584426c531484282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a10d5dabecb484f4bbc11cb55d035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab44c7ae5b4e2319ce79f00ceacae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab939ba6fef9871b22c6333ef4a5b60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7ba79a89d2f710343d5eddcf6a94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108a21d84f48aa40413fa5d4a156a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eee9c79c59328045710c899e56e0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14b10010f3170275ba9ed4d8baebe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebe99b288612d75957f139fd2cef63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf03a95ffb072e8d8b9d1bcebc7d6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130edaa578346e074134fbc48e11df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baca960605c10ef58c1aea23e805d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2a544ec88dc97fcc3a2aadcc0ff22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966da388e32de2ab114b56066875cf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac27241d410a78dd780caed19c457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f9da2e1a48372e0994430d509cc02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2dd5185a905491a3d808e24f7c0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fb813d0fe2f89f519e845e76cc1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2bc551c04741ddf9e4639097d45b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd859de9ff972d8c77930a6db454e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9fd451dadcad7f77fe9d0f1fe24a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd59dadf960db26ff6ee310fb7957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77984f1d369e0eb2baea3859b44d8cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369480a785c28c2f3fbbb0496d937a3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc4324d0b05a466507e755a2d26a72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2cbd60b43800a072250f463a58d16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37659e3b0223ddfd2b63f1c86d986d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0d867dd558de112d20dc2ec2b2cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f656cfad1885b573f1a5c910bc4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13104d3226db0cd93d905c950734f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43ff560cf43a1961cb8c63343fe62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c290b3a8f3db949855af2038bfd19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365a2ce49df4fdd9d60f80a39ad3a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab26a50517bb2352aeaf888fc3749e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b045e0c12352813d564c3b5e73c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e2d3b70e0ab35415543be75b3c70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71dea4627f14f37ee85d2d8437fdce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb7c023c698429257444310f1d9429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9db45b14f7cda018e0e729e5a79b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30751621246ca15b7179743048274321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c56f9d244b46f690df2bca78c7c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe92e563769b695db5f8e6f2f26ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f5430ab7facd7642476a5df71d89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d66b02a511bfd7689b8bae8c6d6fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cbbf9e7f2c5857724719786069d91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac65ca16115dd685ca385fc1a5a471327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5498cf142f40dcac96a5d593f1fbe83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb44873c0a6d7b77cb97de4f49fddf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c1e5d9bca6e0410b8c7620a0b89b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743bd8b6d74751fd89bc08f05f2090f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d185e2b9ef92f1afc11c21670bd878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd644f3b5b492a69c14b1f518582a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f47d7f9208647e4619867ac74da48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4c4aa56b4210aa7332188e6c6c47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e6c9b1e7135fdfb187a4e85c9de8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af52a8ca9aa77600862ef48c62b512337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef9bb0e00610c2207691f23b3accb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81234b6d8bc4f6a7076c76222dba18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803427988791ad6efe35b78d6b7d938340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7ba2e957ee000f8b302ea495ea40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256185ca17015be9a55c75981bb34c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442c4ee113a78b157f0082331bf9b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4936205dcdd85452473f0fc178227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048f659f8c14e115cbe0e8ef4489f97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82243e37691dd4adecaa5dd6378019346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed53c6071a518368974d13a8322a3be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3fc0d9aa9859b14af9d00caceacd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74464e01a71fdcd89598b56ebf60c2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c1838c490960765e79d41c7b36bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78175a74344c888cb236a1f390581351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4190b411f37b9be4183a4150e813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609163650130d068cbb1f3348b3ab800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432b751f5f00d52562b8f0ce3efb10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a6eca182dcc6b1cac7709998342a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dca38f8b8027bf4f9c5cd0b51bc92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10768c9738b93e62a77a888ca04e484357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c537e155daff83a508951723f3e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21be76e0bfbbfd3d8844cf29a7508359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e327656a7775f6e443498f7c55ef0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc651a5c1cb4bf8c18f93f1fc7c1938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663086d13f1d87a52b380ba0d960bc4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e892a9e83cde746381077089a378a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4da424c9f2b3fe2e2dddcb462347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23374b7b480d776f87236726792f8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eadbb127c4ce2dfaec204d58b4ff3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf36e29eebe751b301811680a9a40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ea36ca7dfe245a09f7bb5cd296b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1c3d8957c1b52ee49790d35eabbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec67f7195b3e3f48302d2da68897a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb66cbce24f639e9de17776420e1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf35886568e750dc8238d71982cdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b1890bf35a9e233d449844bd7ec87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d95a14a8f2beb07ab7045c7d615a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a063f6669dc0e055ba3290e18de5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03d8ff2111c1bbe5f850d65e65bc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c39e9872dd8f111d5db1608a7f67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa38a6c20bd509a02b3ba2d654cf701378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f389512243b56d7738fd1e58a5402379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8a7be3a74e6407b67875595f130f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d19b0d6003059d471845765d28162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b506e9ca944bde88a668fc498e533382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640199debee36fd8b8523e03271736383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156348cce2512accd276f8850a43b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb125aeacdfd12ee2ce955eeff58200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b3704af4faf922d88dfa347f897e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb353a75be5ea1e64b92e66c3a1e2a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477c8bac2c6e1a5a479fc6f03f73c42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c725f4aba8abc5f7f2f2baefda9d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90d5eefd8f0cbc955d14dd4ded165390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919b70f313db35971c52442e76f7e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e68b1666fc2980db895e19da541a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4262b65344e17768c0806c6d9e25ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a886530abfbe8e0d0295d49e40f527394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c2b44f3b81bf65303aa575b9213e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459513cc155e079ac3efbf22f0a7dc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df358ac2bbb885f1961a18a53e98d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3cf33f00a5ea49ccaae138bad4b39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d810471fa10151179ede5a611d5b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6125b9f0739efbda382c11dd58dbc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad2154b9f83ea457973b4e8eaa532401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f1437215016ec1c35a4d22ecc0c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf6b2896d41884ed8a4eeece7772bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a52d1db7e7678b9ee1fafce76f00a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034180651275733bd9405f769925d5c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5878af9ee70e0e8a2ca1e10d3ed4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b0a00e9d15bf4bc15a5d2ce8920c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a265b7769e9a9721fa9d131b26fd57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c45c318e0859bdfa9b684ed26ab88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599fefeb91bfec255392cd1e2ef43ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa9f21825b4a1eb3e24e4a7d732f59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d83a9f0e4879483fba2bde02a676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff4d85c6941b6be6065436a6750db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3734549bd7e0565a9b1f8db43a70c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c17985373282c430ac8863616b6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a14fb40bef428949a52b33a38cc538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4c71265bb12f42e6fd9ef7968764417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112c6ac2c394d46a34763dc2002dbf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5792dcc804f8a2901ec3640f7b46f35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3602392434f8c3022bd83639cbe48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc4afe92f98ee826b11dc8b14f7a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b867dec979cca77c693fa9c8a105ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cba7d6db0be9c17d8b86812052894423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ab7708a8d50874d0d7b114b8e8b2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73296215ae57feb0df7c31b1727d81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f95cad181c1e1628c49483298b5358426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b98e54448dcaa689886626835f5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a56e0d951d4f909ced59313988ea1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc7f5bc7a5a5673d424506648911dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd1cd5a0de7cf70f4d39a491a21c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4cb8f8976271b62657e85e1ff8e9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a62f7ec95a6969c51e4ffb4dfd62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705bdeb905a570fef0eafe289896906433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c405e91d65984c4c0e61e48d33d342434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334ab9da0929cf4316ba27173de056435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b887b68ec48a243e1212cf52efebc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac1135e3bd9b144b90332a466f5fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a4d7dce7efb8612c0369c476d9e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c77e1ea5204da678cf61707f7662c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81d3130e88a3481a6db9b3b744152440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b591ef4d7dc7773af1d2a3f69f676fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf1be1a8ba513123c2ebd709dc084442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f9f0f8cf6aa8ca8212ac160ca29d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b331dcb6e4d5f8e0b5a17feb5d869444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b326bf18a94589750584f7e7d7168d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8e4d5e8b6e4dc450d7e232ccbe48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7bb6374db683cb5270c44a0d5c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3e304f7e94c7c1a75156a8cadb374448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1552bff1c62727a5ece33faeebd28e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500f3526a9ac2bec504f1e1383a84b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af1ae84064d193dfb8f62df494484451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fec16677a572c95a8b4b60c91c10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1b8481b357b2cbaab8b45d1cf89f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414244b4aac752b4464bce0473101cf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4603453a7d8af415c350e291ff4c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb516856b09d32fc34f48cf930c31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6572c005d77d0671abd0656148cc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d0c1a8960f41683d7131d6a26d71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7ab0198a6181e6233ee3a330f361459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38914bf1131c7085700b63111ecc27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a37afbde5f38fbf8af48346690513d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9ca90d1e0365294ea9336192c40b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e48e7ffd51faccb66e5d7911b05e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef5a98d0e7dc122a7be84511f7b0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f271624fbd388fed1bba3a31a00dc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386078b69c328bab94b769b8d2ff587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603878d5648608043c4eab4f2ef314a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7b17dfa09c141e1dcb266943f1e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9317f52be65153af1218249c72063d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8908d717f1d81200057ea48a2d774470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60633e067a59c3919c7d28083cdadc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78629d62ee6a667016d08c2b9958b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a1616a0f5fe14d9aece820ae3c0f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fe4ff623f2b1c4b4f6d8e929f9c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d17d24b757ff0fbc232bae6efa758475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf662737e6e35b9c23e313128a8af6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5065d3f3a1fee18b0d692ea35a7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831aa5b768bd294f58cf45a947811bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa77464c5e815d37fdba3b6462b1a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70970ddc39c424d65f03b95634a687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96648e96ff710a47b4ffa25ff1f6b0f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf95cdbd9899b2186209ed48ab109482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1cc6475debc38e6743ae4468001483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d70d5165d755574d796383d5f752484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd734497ed226470614e91a66e783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4558bdafc0eecfe4b051d398b67af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afb58cf950e08bad8488b9d778f73b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4a0ce42b933039cba1ae7d7f62fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e859e289a2a1ad275ba4b866d49bea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38a3278f6c13c822cb329ec905501490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251fba76dbbe81246f75a899b52c1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4626f0e770a1ae2b1b2bde38da7a478492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48b00b84d155417e11c66c6b1f363493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89f3e375eb81cc9cfff623ec434f8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7e883cbb5a3aeaabe85a3bc2fd09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90fb99d2ed5114b86f08261144cf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab08c887ef6916d3280a8a09ca7558497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a692732f0e9cd983b6e49f9da20140498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237d14c66188886cdc02e21c978fb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef71c02f89085e6905e2a9a11ea361d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b9db30fa6eb2287fce330ff881839501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7945cf9ffea7d9638f001e3263cc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97740bfccdc9478e806e92702d82e19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064cafee0fb4c2985483a389c7d11c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878657b4b90ea6f13eb34043b87f6e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39321919802d818bba349a847e22e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060609d60206b8f1882dee292f326fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11ea4b6440d4fc6839aadcb8d2547508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060188404a847c565f4b2f51475c49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7e9fc4f01b1bcc1083b81535bfdbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc77da3ed010ac3e441bd2cdc5d0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d07d7e3dded96ccb169b13adf7ce9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651143e33980d16d993cc1250dd20a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5305d7be04a879ad98a3525b23b755514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491b1867a40f24a68d1594c884da25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fa14c527c0cb411995c5ecf408b75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75ecd48db67b6ec20a040446bc1f7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607093e75ba21689dffefa95fca5c0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b9e3890c7882d7eead4a1489730b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bc2ec7a9a97a31eba36f832c1d59e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfcd44d4bc125ee7d9b5b61543b12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ca46befd88d8bee0f67a136fca874522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01486a465cbcc04e1531e2c1b00f198523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef773bae2a26c1d42e04874283434524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d1a47f77abccf1a09f2060e7f28c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c459613b0a745eed73977ffa9a15a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b274d469e7e3fd812319af8d2cae8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bee1c40fe31477dce30bf88f79b4f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35ba5efeb033632fdcc15ab48c17c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd66bb5590a0431179a3eb00bb40f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb3edaeb68e199a6a5e2b098e1c150531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0abdde8823ce4cc2a0287c00946a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013636647244766331abc362d0686541533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433872527dbd95c88b7d7a687994aa2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12255122bf6835e823334b3a55a3437a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12152631431362899d18b845c4adc8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47cb6cc421e14bfc645d73af355ec7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5596f4bae95dfb3b142adc7c9daf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ddcddc39cd7230cdd2df434821411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3253acbb18861e51dee2beee271f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a2e6f8bac6a70d5bfc9313a9379c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1a0ca06b48081d5c328d1695400a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a2b6579c8ddf6acc22aeb94ff4f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efee4567046c9fb704cbecf85fdadc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d65cb4d052f2ab94f01ac342c2ddb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63b23b3be0ec36c6afe56f2174e0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf5750e8561ce08f46ef6fa441615547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3c1a7fcbd695bbc4fe915eeb6a7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededec1f2f9b1058ade6bd56dce87240549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabdf9aa93cfc84852f3d229f7fce8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eae3aeebee306aee88fb8ddc40f55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb184cc31371d6713cae6e8dd3a0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cfe067ab96f90721de0a68c819f59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692c3d58789564b8d8e0bdfb79f2c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0aeaa5f8d7767270f2fd73a00bac2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f083a851e7f9a8a85974d809319c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7bafc4aaa9f506e8c6d25be1998d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2e89c869d6b4926a15c75a4f3111558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f071083cb5b59a7f9a490972d08b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8085fad64699fb725206d06b40aa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f5009133d9d0d689b085a8ddc5e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b74fdcc5c7b54e32b4e74953ac4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe022b9775e7fc6df428dddc41024ac9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2bfa76a54fa63f1b3fd9e00da3fd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff814236e4043e638563a45e57bafb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a867a7d9c22b24b8b76db34dcd952566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c31869c1e1ec8640f8c4605e760e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a5c5efbe4f9cc5d21ee8a173d29c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74375b422e7542d79130b3b630c820569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee310e32b131920cf71bc799ed43e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8ff4a3b470c324cfe7fd62f4b8bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df6d32983f0639af3310b054d6427572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133c8fb06834378c44030de8b07f42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83712d1283641ad7772bdd7698113c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e003d30fd32c32c8cdf33bcdb664575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458799bf9ded9ffb762467fc1ba487e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0c0023610d974b7d184b764c42b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf6ae78eb1fb7a78398a9e2a2895c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be597b31c888debb42fc28ae1d216ec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfc259c21208be584da7ff2c9a42d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f18ebce478d93244e570319e5b9cc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1dc3991bffa039ff531bb741fb21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a205b63eab47678d10458bb7ff1ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731aacec94cc2e880a067578d67646d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c36743fb9bbdb1d482d43a234101ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37dc652ad7b7e4e272983d7fc39752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58c89df8ba44cdd682c4da17ac9db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b976e3db77a5e1f3de02a8b7f1e173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf5afcc023b0dfb31e692c34dc160d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf308307c7ddb529e9f0e82bdf98356590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104640acfd0914951ffc5ee39349ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f149cab507d051e386756d0bf047e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1dcfc30ce2160e13850715f3c865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54cb7d68f3c5b2d718a4f420644db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820c447f3c47025d24a747add9470a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc838a166c36e836d02d901b7ed418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cb99cfd88fe96d2966c2640655559597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886922f27c8d7815f292baae5acdf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f204d2a0beb8d59582be06c4a89a59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11822412eb6c1676e37c6775c4aca28a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffc079eefc2c9c6e28a3a31218dce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b648ed40dd57a5d6401d02aaa5011d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcde836fba34bfb0d3b9a94f3e0d8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2005cfff8d58bfc1ca359d51d9fab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198be01e87f6be21f0e18a64bb547cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed228af222d470bfb0dc3d4e7433c99d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b787d6f3f5c218f4919382c48dc331607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ece772e56aa73625aa63158ad76a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2eaf8dcc458b8b746116690b6608609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c4cef190752d6f28d0422500c98f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa5bd0a917ef3dcc47ecad27b81f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c0edfeeeeb28b3975ec32b1bc648612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c8005357b92be810712d5d4570fe5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bc161580c1f749fab4f885bfd40c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cace6a01d59c366eb37b5df5e8c63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ae060b7954fc7c3e72b66ee727c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c726de57471af85fb5a362483c551617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031c19a29fc3e03172a2d744a66e6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d6379840a85b2838be6582adb6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243780b277bd2dc3910867877cfeb7bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1888ea763f07c14fadfae74e24b08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982926d58fdcebacb4f5600a6d93c75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558a62f144845ade3c68555ecd0328623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6754e6a83dae5f2801466f63765fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47dc9e5f019499ea86a291d11767fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d17ebc8998ab8b6bc9952963f6089a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc05cbbe51c7a5ec8164ebf26d28d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5131ae3a0864900760b3aba05d76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b84967ca5b1e3b290c38bd81cb9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af3ac05a8b4a5cbe5a696a7801e53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d63bb623b91d7026770a2b4b4559631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ddab65c6d7e6b329160cf0c1901e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50744b5e92d82faa87227667230b0de0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659759e7756f9ca6e56b9aa2e5e0223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a54f1d347b129b56469bd160efb71e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6df0eda56ec9a5baad437171a520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eca6ab33bd390b2b0a4ae7e8194c13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b3883d903c22f8d7041eb8a7bbb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df13ef5b1319d848de116cafec2564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd16c559b2fe23dbd1c353d495682640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635665b7fc342cc29e4d053d084562641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec3a9233ef1352c2800276341708ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c76049c9bf60b08218d066ad0c5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1203ed2f18ceabad8336874d54fc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a857287e65c5cf20ab2b496d9ff4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632246ceb50685083d6f02dae04dc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f84856cc9644ee256cb283357e50a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674efe48cae0b81f66c41ab2700f810648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51516be6832972472bed523ccbccff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d89972ddf0d1ff505452047a40b01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f3f057a73a39c7c00985b76b1bdb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf1a6277168e6e7073d147cdc455f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71edefeea15b31474cf0c1a5f5274653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5a53fefb9a99256e08ce0b4f3aea1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f5712f88a8396513b574562a7673655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e4721c78968005550c7d66734fd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efac20138f9f495d3b084f3d01c0ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf16e1574c62bef08ce169d11fb725658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11c6364c2d660cacd4521b70a2e6fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef558ff9c186d3017ece27a1ffce80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447421400a89467212d9d7602d1646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e7fa6fedc6afc1f5b2a650b37ffb0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2965a0c310e5bbcf1bd25c19ab5c15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0892ba4e1064b16de7c87f6d325f7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c014f0ffb0f57b0007699ac1d737665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20558c8eb2dfccb61fce809700b409666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383f420d182b9f0f126c528ecd2c1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a6be50f6a5f9df233beedb73a001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743739c224ea2f7dd093494452f45a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0089e872c60597966089afa18bb76b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b24496c13836179d8328d8ecc6c26a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11b83dbc575c2698717a9c5d98cfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc759373124e9d00ff9d1afdcc203673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f073c193eee5f4369f2cfd279be34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b44244f6235146eee982ab9f94be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa81ce1d768f4ef11b64815fb132d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b31c544d9bbbc836a69057b875c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a17b45dbf8c190bb15df838b8c9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebbb125bfb1cd715b7b25cb4c835f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1cc6a0994da89b8306b5f4dbca69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001d02a5bc1e6112673836387ac9cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425a36e8aee70a9baf7186fc906216682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9749d240faf67cd8dadbda39124e855683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907727f98ce3450bc53b1542811380684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e846b211fef0b2e27b7977b7d81ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa328e3b1860e610a4dbe58ad3029fea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f7ea5d05ddd01e5bad922b1b84385687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa0f6e8349bbf6691d53471e4752f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fb31cb78d53d15801a49ee8ea280689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531486d3acfef4a84c7b36a5049cbbba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacdca0e2f274f2a859d4ee84f698bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f51c4e7551ee5a6592b1567889d04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de27350a2713436892b421332a4be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c92c67840ab3c89f4907347a9cbaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060ddb46ea94eb59115206007638f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2b3c77b2afd1aaeb853f743ee3303696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcf7410f752fd0c88a23b90eb19e9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc0198b6ccbc9466c6843eea68f93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961cdf99b0aab1c730949bb22ec2087699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a0efecc09ea91cb0dcdeeab3d4ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f26c4b959aab2f8c1ca15f01636bec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b205d9747665ca658910be9b97b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f645083bc8053f23f5275a78e5f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271ef5621ad5c584cda2fa1b474397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e548232d2d06b0cb499e3ef1c69031705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ba07a48813e0cddd0ff77f97c95f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887da2c978b9b3a4b59fc300509a1c99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da53dd0f522cdb861d6cbe02ca32b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe49a816581e55446444d0aee74320709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30359aefdb535ac67c1f36dee2cab3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaa6b5b4876c2d96cd3e1941b0ef5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec052dbe882c76d163880833ecb2edc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74fef81d3f5724f2300751036afca7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ec36d2f1bae6414f0fdc329e173b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be7c10f7aeae586f422798057b975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a403a40a531d2ae1f4f93de85047b33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3f245bfca6e0d52c371faacac229717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd807409fcc5de25d0fd8c73b3d6dcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862c370da0e90b4b9074fc655d3fe5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067fb149e47cba0e79b02b678988f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5bf50b36ca1afceda77b4ae996451721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f170146415b3b3ec70cc3db3fa82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd67c01dff5fffa12efbec29c9b04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317baf2b80b5044f6c46d1bf8e43efa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a09ce4f7db23214617179a1ecbc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e7a1c53ec6a0487a12b11b00a735726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2733e6b047649c9f523f1783be2f70f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44a51fa005cd4b9b5db111cdcee64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc8bac60d92b4b4a00d2989955f6aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066eaf01b36ae603f0a868a0cb7827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f12e507a547ecf32f82b85bf8069731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04183da7de60ce923f8c2b2a7c1af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda55ae7785aeb4a76acdc46be648b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb6c8aeaa068fa557fb11e38e3688734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff0227a02585105b73dee087f55750735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7487761e26e12b5a407fac1d138f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5cb94aee34080a98b0fd22aeafb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234597dd8a58f95671505bde5475d432738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6989b11332bac78d58e58e39b5aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d8db25442d17c919cbfae3c05d7d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c672455f0202d178d26700f53e6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2d10dc38d5ab7f111c6736bbbcaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce411d5a7602831a22c09864837a4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6a932a137656e8cd4062e954dea67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c5f47f8edc47be828d13b2e70cc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2391b27aa2e78b0db348446d183242746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e83fade7ecc50ed86146c20012ca7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98573aa7ef5457a3d3da81efbb1bda02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9163767c47c9653375c01f61c78f594749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bac786b1902633295ca674825ea06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c97c984d84d6eff61bd7245b39c5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d66f3f74a177405c849ddf97acc4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa16149040e0e738940de23460c1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4616dcb93023bebbea2c7f5dd2f014754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ab7b698bb352f8087c643b7ad034755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447cbc05e6d4ea71fb2e61e44965b7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853636ac9f051a7801484454703096f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3d168d8ad5537f61a74c116859595758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc46b34b8e4ccd6069d6e73cc7f95c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>