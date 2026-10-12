--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88969dbe262811f1afb342fb4c1863801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2069e3de8a84e08421ca11ded919b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c89f2362aa0585033b8dbb616e163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4a08c9dacd3ea5f907c7ac100d204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15104d3e2f92c931e14c85486688bf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac7d0c893bd4aa3f977a0266013176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde505042f9f20feed8b5ec626a594197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ddd609881b93ac8c93bf8fde3e0a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17f1788e057b1c040f75fecb15e0d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd20c354f12a5d84400deb53d2ab7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86dcaa529459da0b09c90db100ac7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe6336b45a435c0df71f38281710712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d748c14c9e36f0147a620450a38c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940db610ad803b9ec0ec86f62fdcbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0b5262dd841eabafbfc97629345115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce2e7059c1651a4bf1d296109d32b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928884e26643446ddd998be4b55835517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ac999d45c2510419dd8f8e020b2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9817bc3687c14ad6e3caa6db9a6e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5df33ca472bb0357c7765bc2c53d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697420cc0b8f2a1606a7fae242e03d0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b29b3b6e3ec3e0a1409a937cb9eab922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f22243b7c2ec3bed1ee00599e408e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554b50887119c6ceeb90f4de999b7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691b925e4c6348240027625caa0c2c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8407a37102a81d8f028f0323700b06d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2dd5edae7461c8342719d99eeb70b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57591acaf1b60eccce68b581491551a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d9e7778a7316557c625ec479c72929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837cd581d4e4fd49bf5298fbdd13e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9662cc5067a294afb930347fc293d2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7857b40831d45fb2ca3fcc4045f7fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20be47dfd7eb8af436493756a06d1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d33ebca2c91f474b3d78b63db4ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176575f3905ac3702dd4c3b907c552c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf75ffa9c96e6749a532ad521e04f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a805f718d6699a7705f3f6245eb6e8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835d4b1e0478a153ba9de0eaa8fa70138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45cb2ab5899fe0688fdc85ee40b48b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d34a8e7651963cd2e8a6000c6bc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142145a2dd8c1879827e431e2a2efe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa18fec4557020392dccfd31fc07c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3feb87fbe1d332d78acc3c0e80a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba374293fdff37182bf00557ed68a6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea008c91c23a264ead240c496a88351b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb7e88f2bcc78cd78eb2017486944946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d30fc5b2aa30f6ecc1fc990dd0ce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a16834d100c8bd09655becea98f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03f18400afac09252e32d5eb71795049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3326b12ad78944b4732b8d0c7ab150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8e9884e120a56d725cd10efff1fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85194ceafe66da40fe56082cb3f742352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff9c031985ed585f7fe8c7aa5309d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebaadb22e593eab4a79490900ef57a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873644423d3549c83b5241a3ad8f3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c195249c8dbce61c8359eb52ca8bda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0d5166cb8213492526437d64b38c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26de8f4f6e2ac42ff733afd767ee058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d22f1957a48bb992835dcb8da54e3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952a63d12c268036229ea2dee5820360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e9ee958cae3076aacfa919af846461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a15c2cf3737730166cc28cb2a2b8f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881d92eec06ec0a56b453cffa5f51563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e62b905217c06d82d035fa84f93064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ae5bc21192631bff7b9ca78142c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da6a227b11afc677c918f3f45b27366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df607f1c8ca053bdc2b868f09a4dc59e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417021da5be818e8e65e7ae4f653af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ebc07afc8af00e83e1e002aa8df769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee92f9ad375700802701eac01aa05070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e529ca6c6b0641eb201ecdbd13cd0de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f74ea50ccebb3e86d63d27a6858b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592349cda77beac1f179a838d0319e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c40016b86ca2ad237af5ae38192274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce2063ebfa9b7e5e906d7196a520475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6ab647b72d0e0834e86e47188b8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d07d300d8c9417d8e489a530605e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96cacd64b65530452da12e48d12ad978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10288054bfbb4965ba338edde7613179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf2866596c292d2d55ef182bcb2c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32711d02af38f6d7561c297db340cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be1a73cb24d2003a574851eeec622c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf53865ddffc33969eda5bf25719d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8479a616eb8c3ddaed03ba10b33a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493717fdb7209a7c22abdcd58e2cea2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e41450dcc18f13397eb24f751e21186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de2d5eaa7c1afc3810cbaa060b64bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297c348124ed9c3da259d0ee2ff47788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964851dea9441f90e5929aef4e0a5d8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9c56acc40ca1575531bc29b8805090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed54c7b9b77b68dc743bce4f7f3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dc0342cce45044647aff4b1db39b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe7500be6608df43b168b6c9a2186b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427840f41787690bf65ee867ec4452794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93633fe1a6ce5e66c22f48e85c09ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75cabbe3cbfb345823aa381fa3c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4cbd998c4d03b7fca0a47c27f423597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a85f3e4ad8915594749723aa4ebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd53932908ccea1e32865d44633f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df740fa191465e3fb4af5ea4aef65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1f34d54d5c0c8f752609df10d569101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdcf6a8f33446ff47cd456aaffa040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266bed1d24f2a8830cfc56132ac482103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b5f0878b1d4f2af936da0f0871465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800fef75894606bbf4ec708105063ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa8a1cbda1279a4557d147d324f3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3be498af3385345ed989bfb11003c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f58c5342d6f46fc6d911c5fddfac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3fe3a0b87ff4dea6415f6a544457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dda0b840fc17eb99d9256417aff01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54e2a61d167855ee9dbea20319720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326819bbcf4ac2d3cdd929d724703715112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f3488fbd3b914d2efe558e1f359a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a316c9a42913ebb78a781efb6ea5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a64ec2c3964012f7c3089648be59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b6debb82428f9740e57f67abe28d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12777f0cf73ff93a9b6b9a67838cb4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649b9ee91bb70e64a04e8ecb96e027118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3750c14df8f9adc64786c0f5ccd36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4f5f5d39563ccd409a1eb6eabd1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a491bbcd7677b4d93bfbd32c1367121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140dab76fb91217f45fb464ad9bd86a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee08c3d1318d394b0e92c8c8717325123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce026dea70c6df8204498af6faa14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc5f34a32bf26010648947802add75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e950db011633ff1951898c2ceb205f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f2b74193049a570fb1151e4e6a731127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aae2b2e21d9170f10e9d94d29dd156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ea729cae71f2fb621f21b497effd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5533911e5a46bd115375abf664332130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed028ee51f324c54fd784ff9cc730b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131da714f641574b1aa5d05956cc63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba88a9485c35de047483a22e39af2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008171aa11f2e6ecc30a49d8ce8a216134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88076ed5315f4f366bfca553044c7d0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339605cf8eee311b1ec330150e1f56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811df1d3b14ffbf11443ae79968fe68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac148343cf9a3b54e111e6bb0e1145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e31d685f3a7cfe8cbc7c539815a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410cf4d8ca78e7e85d8ae4848eeb12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87820e94d4999c6d1428d0df2ad1f20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429898d2b9cba23b24e8b86d122d8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4ac812a0084d739758181292d45e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815feff3d05f0b717c8abae678f765144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541befe7e2d837591c4e089b2b47243f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5e40029b479e0e9c9ae0fdb7aad3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae13a59dc2dd78a5e214b583c40c71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c770b8ee1d04c87775f6a674de642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90872351af9a4e8aff498bc1fe569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b673ab0d6e95ef551e5728ba07aa05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59b4ec6f13de9bea14e3a50000b16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917020b2eefe313df5b1b09953a499152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c259d075e301ab951437591f689771153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228644c1426a15ad878b3d2a330625154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ca8162400f982dd2a8c22f773235155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b919d8f66da14c91f0750605b63af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b4123b8ce0b708b0ff210c7eb215157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30185931f168b1de01b7b91ee4d0fe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663887e0f12b64d5326d43d79eeb8b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761aa78cc78262a334426b05f683cc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f904aa063bf1c605d0b26f33a2e663161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768bca75560dd4732445fd94f4ad89e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9294a6dba88e680f15e2395efa459163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13509d387d4ddbcafd153d4938efbccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461769e4c54d2e1841d83904b0ceccc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d23ce5b71e785e9fc751d120a3e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb3508287c703ce7f1fd321aa7c2bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70778f3735e09350d65559f8ec146168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a34b2a7342bcfd712037eb75a131169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4802961c286d963fe8e85b381719f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8169a67bb260e2370486fca4e90c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cdb0fb0523fcd0d4e8f39d333c3af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2db895db49fcbfc41930776d38211173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c8226ad01cfa9a7c3d0ae4c89ac6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e8a16d46e007f7621d4b304c94c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6de4f7b04afe25c18d998996e98af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d483a0ed5db2b1daae1cfcd3cb0132177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f86bd49ec08641b4c1114156f687f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791394b20ceca22af6ff6c3cf7c83ea1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ffb03b65e53d488912b2b095005f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143634c4ea8d8fab1322864982fa0004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a880b464d2d3742cdadd3c78cea9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ea13901606c2752b9f5e5a6f57a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774884ba40350199022d00ec7431ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1061433d3071800b5e83517c03d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33108736f5788fdf2145805676abc6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1d56af7f6114b34cdfbdacb06868f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59840b8197651d7f4d8f70ebc9c8ca09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f86498a2e6f229b106faac0591fbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5489b477186430787e6f9908e305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755f95de71615b018396a038417d52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53320c617f22693249b888c4105aba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e613880fff6d3f345d9daed8ecfeb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202de9f624bf5d41916ab01bfa4900d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3555932e3b7b353d81a8f1931d0cfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f73290f244c522e95e558ac1a2c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea8c5831a39f03a0a5f7a9a80bccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096b09740907856dcd26696cccd13c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e57b3f98175b2efebe3e9e3ae3d1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895424556e25b022d265717a6362ea4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304b15da7712f75076714f56287408201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa59ab7bbbb77b537d44b6243af5d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520b3fc3955673f3834c61413f175b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727b5f3889c19042f19facbaa7ac1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbafd9bf66d75aa15e7690ce477f5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aaeb4c56960ba5b38f8f49dd14199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bbe5614611cb2e4136e9668ef61d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccdbe1dd48ae9770198e1c68408d48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7b2e436f16bed7dc396b388f15b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79555953636bca0d797864c285f9129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b40207708e8a3dc03b52e848c49ebc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330649c71fbb5ee0d26c0e0d7c59bb19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a29989a19892a43c72941035b4a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e147dd813c822750249925fdef5707214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c79b70bdcb5a77ac96f42eb97a979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306aff77bf92907a3d54c6717f58080216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb62050976a331656f9de6d426fb08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77d36ed5ae521e92712d9a0045ed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569e2983c58424eaa635a6cb4d12a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379832513443dfcddea0c12bcca117e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9888dfbcc5a88bfba95ad548dd4b4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d3e62dcc95f1585c82d5e127c1c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b267679970e659c0e2caf97c3e846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553541ce57d71cb03a7dbebca69fdaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1517251bd01724f35508ec0b35b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf949a3e52ab7d7b7aaebdd475e6e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda51d749ec73ace5c3e356d3b8bdbd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15834e08a2af1710ed51acd640971fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa59358fa417e8db1a4f23829160e3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596cc93b670ddf082682697b811e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee75e82025adff213f5a4fa1d2a8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195293fd3c5bfc698388f4d2d9a5873232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569acb339835b95fed6905f1c23ae1be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5115806179ae89096b13ed0a139bbc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd37872e6ae8f43bd6b91941c9118235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c0b6ae8e7cf233ebdc71d30f95847236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb57e904ab81fe66c832cbef831c5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bcd3c98eaf99d50a315bbbba0096d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e711e74cf1f11865ca196e0a42ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4b47d690249db4c574d3459d6a18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e970b0c77fedd24f04893b6333cf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692496e1654ab3febecf14eede50f15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987e2e282090dbf43d55ab5c77dfca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328860baa0f17ed8bd5e4d3ce6471cbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf928510ddac614659577a675aa85e8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964ad24af780101c64389f10171618246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f0be1448ddbc0ee20e7f76d1b636247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3338bd7bcbc31973edb2445bc731248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472db8d9d7c7c5b851529002419820249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8c6606d00c2dbe36df7b41926293250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d6cac88c7c3b52c71dd6f9ad4360251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47ac7f5ae89987b5cc0a2a6bc9cc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ac0ff3022f8df956514349988f738253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc3454a558b65e0dc3167f8ea9ee57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a7e225d8bc1bbc3c841103144bd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7838276c1b3fcf06012aa19ea86b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5cf38487befdee54fb3bdb2dca00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423814d5c0a98b18fb88a68b18447e78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9716a94cc76aed4e9b0fdefaf94dee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24d3b6c43c7fa4913f14c910db216260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5afe86a74f0d91db5633ada40ad68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01374cc83797fbea710a97d19f28899f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8494e2edbbdac381c924b3803898e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be48394091d9acc5b02af8534c53d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c67cf56a0e9828efad280302b3ecfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb8748d3145191bb0f91c7c0dcdf60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610600e109259d9c9cc58f4d8f19918267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214deae0b747609933f1230fea1631e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a13af2bce9da54af61a94d3bd8a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23537ed99ddd62690f1a2d1d8ef0f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813aa0c7d6fbd2aae6ed17ee48eca8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab79b0c19b5dc8d10e00912ffdcff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd84457e55f068f4d5e5f12840649e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9829e1874c3dc3eb46ebac313f53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503816f1ada5f19cceeaa5600e3169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df94e6db0ce43ec001e8b877f3a33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47c7b7488cba7c5d2d84b87cdf96c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaad7802f940770e09cfb09e9aa9d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c050b5569fc2bdf6ecb8e0f126378279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d3020a21c99390920289d6b00238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec59ae417cd33009544183bafbfe84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca193c8b1b5f9e82e099de116a6ddad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745afa4faf40a62f8c49b664d6470cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7807f00832940e3851d7c7e168d47b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30017962de416735bb4dc1b7a6a4bb48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3773bcc8a70b31861b7631f0afef4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d36c8b0cb16c1e29b2ee9bd65bfde6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc5504f2a1b9d343e40d3c5c538af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32644a831032bdfce76dc7e452a886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd1a1462aca2ee049d6051084c5bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62698f460631416af2d0914972e675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3bed1f6c221cd260ac08709266a12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f9c95455529f0c11bb188fca3eab2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d545272d4172ff57b89b66e05bba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765ce491b022e1b54c64be41580d39c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ae02dedf26259de653fa0ac8e2942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977711aa9679ff74c8cb7fdfaade0188297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dff2bf9517395524401b2f53e345a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727975c2c7a24aedccfd3424f023475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fffb1c06c8f542a8dad8831e96b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fc60ac2046a936d4310c666a4469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ebc862a33d6e64ad74d82ccb49e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b20589141e252d29bed7138af9876303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5570eecf5da8b35d6b845383453e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaab23fa34907a74cc7d5611b98304e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a87da93901c90ee0e61a7c19b5d6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25a2ca7f693f5ca56684de78bb828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b899de19d7170a69c8165aa670090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834a36626c7a5b8a376d31afcd845f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fca2a7490684d8c292718270d017b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5c2fbda8cdac89fb27cab40bbb6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba50e96f95c1f06e9d212613e7215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f7d010ee8fbf2b821865873ef16a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557187c09f460c682a8e121294ccd9e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a4336fed2efde2b3a5adf902f9b7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a6d31ebb40afc3abb752ca20ba7fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1647125315f858e39a75d75d0c29f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776996f3af9c3e8520db4d6eb1811616318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c46e13336292a3cfb60d3dff54ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4358e0be9da22b5cf5bfca3c458eac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccba4210d35cb12e3fb86442fc89c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49ab0f3407abf66207a11aee350e55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aee3cb2684c75266570c732341ed15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54520dd64c9bd7a696d0586791ee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae58bcff165f35e5534dd7ca363767325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c3772e0b3007c5345b2f5eaa58ff7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e663c6e35a38c426419cbf791613a90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd6599e753cdc8f7405b58c6c317cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90e2741166e97b622826771d6ffe4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2626600b53df7796b7c31fb24e9343d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e72241b71bdca36e6c2cf570c8a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92d425bb534a5ab7ea331251fccab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee76ac19d7724b33164102b28d91ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae038fa27f17ae5b45f3f1236c6ad9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ef32b05fed9618ed47dce710f8b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71a28838e068f47c07a6fca97cdd0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b30e819aa912880168c5fdd1c252337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07dd2f34367db725ff528910611af9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcbcfb5b53c32917510c27b6ef2e11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e5ba28bbcc65d3c3994a78aa9158340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794406d172af892719628b662e10c017341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db1c1fe740bc07c026edf2940739f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6bf9c7800dd33f11ed3fe89c49ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ed0554987820b1e7cd3e3a258706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab489df9a301539655ea8855d97d409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a8867ada686ae52b31c35f1173915346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11213243c650dcbdefc5ef8ea4a007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089219805de517e5ced16109c6237e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65749b6acce57456b8fd18e00d1195349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797ffe94ec7014e4d361d51bd0daa4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9456585864940827ba9952d64db848351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623ae516d853e6a78cba68b33ae32b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af16fad90c3d50dfbdeee5d53cac0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed9d0e35106d352b97c704d84fdf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fd706fbf3799df249e02ae0f1ca2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5ad1be069b8adb7c1ba02c2077c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9896e8972ea550109120f90ef0ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b0b44379d58c607dd5e755d4f4e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0235d71c925f839d2ebc7097b3e6f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcfcde0eaebc1d329b57132d5d01d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077c30e03db96ce54ec8d41f09ed32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bc772d8c9f9d41738f942de009deb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a4d767b0aed8c0f176e240a3e2c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b7b2b5d21f93923bea1134b7f5fc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621856d9bf4ee4d73e2893515fed08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a003cdecb4a30c328ac5416835811366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe483e17377a71e02d969f8feee90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36b5cc5a705661ca69ca15ed2b848368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1344fd2d8face165ae19b322df63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5e2cec46e455df5562b7ee8fd456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d079faef6d4748bbe94d45267e25a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf7bb5d7502652bbc9dc4e299e060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21ef5b327a49030c165ed3b34e7ed9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c469104dda86bd9061bba7e5af5755374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec219145f138f64ef204c24b3c346375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d91d0e0a95f47dcfa0dc87fb997a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27901ac6dacc7610ab0c2a473a331d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6281b848636645c3ce7b3e21603d1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591580842ca66ef056ae919ad9e8162f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f66de5041d028f15e92aa775a1fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412a6ad5cfea6c4c745d0eda61ff61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef29137281832607e5637664c8ec9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a824fdf2078d18b998d8bb598ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3784d40ef15d0cbd1a576d0ca8c4d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b99ed8ffa2d831cc1bd56441bfa6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ab595e961bd7c085191d31cfe2b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e3caa6fd98af335cf24c0c78729d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aea47a89f467ea44c37fdff6237c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e7d134ed6342bae3eede851ffd2d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c09ee0ab1ed1b2d0443d72888a53d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70fbc296e37cd113ff49868e335be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997960a461a5863893ce037b5ef8595c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424356f42fb318fac952c413e3081e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1969e8c158ff5a378d77636b7c6280394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13040635095e3c44cddaaf806b57d329395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a03b7f39450c3b1a5e95731386d439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098180d6a227b5531ed65725551dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b61f638534257ca6cedc344ccd90c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfce879eb4aeee29d45ccb7be85f31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa081124fa68a83b070cf9d5c46b8b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50b6daca2d0fffd9ae9602ae70375401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779836c6775ba19980bf118674fff7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bedd39ab19692a1895f0c81b2ffa48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ed11a5fc5033521809d29e7a616e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28381be5158fcb6a4155f22c7920d8db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208abeed9c870925fe778cf80d7537406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e7bd2fece8d2a14079b293e8b730407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518e45c8a35a4dd309ae24821efe49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b82b279f2487596bed8e7aad976a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb94c3ef01408ffc367b77d5a8178410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a2e3b175bd2988ef4fdd154260deb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790b97474f3e437454fbb47042b3ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983e22ee753f6fce47cb11ccbd3f29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b38b51808808c06f4979fc222e99d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc04e92ba12777a7d224c99c93c5d6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6af7345e2a740b0123ebeaa0ac78f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d194dd594971dc818bba9d13f4e6ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575813c4da9d5c0aa46754748761880418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc807d308f16816ac123049312ca4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfc1be909f560e56c78692aba4dfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de0db1ac1d1003f82ff4e51328490421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525ea5375de9df6a9cddd19322571f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d68ef715c59f3e0d34397b75129b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a7430a700892d66b835e3b4785a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd63ee139f8a753c2176bc815f619425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dcd9e6977d253b9a082c529571089426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096c8885094d565070874d6f05459a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78cdaa13f82d5aaf5239f770f639e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acd8d9762ad1981c96510f3264537429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d721ec139cbd129ba794357d45ce38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50119a9f4383689d30b528f18c0fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f83f1467a9a95b08cf1e849c6248432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032346759021961bc02c58f5249e6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785191581de7a64d9dd847b4bf950fae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6a405531ef86fe6080f6656852e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cac59604e5bef88d9441fa93bab52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad6a1203a37a6bce86cf182378b97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052208e3240547bfbc7d71598dd472e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8dcfe5f9bccdda4ce9e6244bffb14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160332675d7b890c409bf115a6a97a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ded0bdcc8cf54aeee650d0447746441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42478a12ce7f175e09b052dc3e97e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9002371f7a5a6b05e60f2af8f18ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa14e6ea5f497bcf73a7370c5e5fb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3617d2b30063432dad9f3b46efec8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430cf216fee6d35d290fc0448c7a077446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51daaef36e2b29db518c5ae3938c2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524386de8b10aa9a97016b8d37fd0e76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbf64d2b2f7f7c7d01ee5e1f60ff3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce0d49780956062e4c0b837b35811450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c57777ab5d06c1ddad5b01bc32d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6eed200d2fcb6a1784478baedf580452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318bea5b4cb651820147e6ae865980f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b6b5a1325e2f41bf94ac7ee0e48f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571d3230fe2387cb2f3a34ef32f76d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c056d32eb37f9fe066f644945cd15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483cbb02028c45066b64a7fe44cc7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e1b584e3f3da75868b9fdfe4a0a09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43351f4d982cfb6edeb60edc0fe81e5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3426fedf29f78c8cb24a8ba59062c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cbfa20bd02956c8ae7c2e9051fc4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ceebe34040a8c62b48544e9d042c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea7e60f4efbffe72c8ae562623bed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da237ff1d3e80afe1a26380c963e5cab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3bf790cae18abeea04795b0fb752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20817826fd2529c993d336e914b04e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db721a11893d9fba85e0a550f728b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454ebdab0250d9619ef56ae0e4fa01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f74bdace88c514ee9a2515b8d6125469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08726f5b297a5648028d14b1da689c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625356e11dd2343b9400fc910c7278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41493a3d2bafb10682ff9949100c0396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c56cce299a4d7a85ef1a2ff5bda99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f4d95534d9d2e17e8523dce4ed536474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083072a0aa43659cfce676fe2e40669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29d41bcb1793deb422b57ec57d8b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa7542cfeb93ff88cd3f0723aa948477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c8e8418dd0426b2ce1707dbcf733478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3765046f0b75bbbc554a28d7c5dae2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fb20a74fa0320128807f515dd7c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857a348cef9dcf110e890c159d34fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31dcab817469d4fcbb3a2e7ec4937e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb513ccfbb6fe7521459c4c2b74d00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a63026e9c77ceb04f852c3c8f4430484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753bc9ef164f20fa56fe6288176666c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf0f26a83bf62237fc0d43fb238a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4598b2d45796d47cd7f92977eda7d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45a64caea99af3aab690cf3d507ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caae2f9393d983dc3c8e2cd38a1cd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856422c493ec008117824b2446e7dd97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ac5cfb14790dbdd7442e101a1e47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15feb0c1157746957433936d7204a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6715f73d92e450550584f6af735f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e099fe961f5b72e87b1be23eb406c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c57ec06f70d5efb3b3283c7274f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd8b895b56111f549fdd613805c993496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25b459287c0ff272e9f682115fc6e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457cfce41e6018f86b27a68d847cb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead035dc55ef81961a23d5186d1fcaf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59822e17923e32f57833733402b6938500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee0216950491cf05dd5d77c00f09f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bede26de216bffd864aef49d807b5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9563af9e564dc2eed296fc61192fb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa980bb8b4af56440616778eb2cd8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ad602e78e280ca2ebcac8c8e55fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb84a185d18145dd555d155246ce0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efd3e0d91da9453777c612c3c2be9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59229d4ff1d5ae5186329384e066e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100350251bd1127ffebe1a09127ffa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae8706bec23c63b170f1409d0147a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9336f0c7f96cfed9953cded88ace511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29f1580aaee431fac0598adbf58f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4163fb199d3988aa709356ecf34113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805a8dbf03466e8206fb26b49d9aaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194929f94a3e86714b39483bb0b461dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2693164cf4c540d7dc0a76b484e075516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96362397f5229098f496f7eebb718517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0e35672e64b4827cc2f12e95b2ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822f36d031b8123f7678468df4a617519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93f23d273af20dd5ad60dd39f33b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f63cc5f81d552510bca6daadd7d3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba338e456bc736e05862e0ca7af1af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528cde34f8a43bdd094147fa7f0772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d9b7a3537cffb40a3575a24ebaecd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775c080e20fa189e201a2541b558a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502dbc3f01843d43f3ee60c2489f102526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565b39d40d40c6a321f355ef4cc6f19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e09a6be5e041fbc87b2f632bad154528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9313478ca21e03024e4c72b568cb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ad2f6739afe11c5cb047f66ea85a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcbd6e52967958d8ba62fd0d6d2db3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0cb929a0ca3aa26d74d1c64228b6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd15dcf4f20fe99c46d7050493b7c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec4074d179b4a93ca886158027125534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1bdba1bd694122c615546972c7db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9a122f9e248cfdd02847d052e99b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bec79b20469f3495aa8acac00143537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14986cffd72193a01e80f08cd58fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93c654b536c485ad52339e5c92e50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438da5cc9343635e069fe3418368d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f109086ab1adff07ea42d043df3644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0646bbf3219611b03328e87c0f6a4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc4005997744ae61469e2518cb2cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791af591c72f3beba6a2e82c86b5f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fcc708b5fc4fa436e3a355e0e0c95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699563972f282e7d0b50b519630721e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d5c6630b632127f3a69e2d57f4f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa3e2a13c575c3134ef32ecc61a4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca63c7cac24c9e619f5ec7a4ac5c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accb79d6a047ca83d7651955866a30b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1689e0dcf613031668d1ccf9225b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716ed08d7cc3a8a3258c494027db95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c59307e4d730195239741c869e361553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46236b9dbc55982916ffa74debbceb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2de2a3bb66e28a8cb4cfe1363ca17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37781aa3296ac12bad7ff476c912503b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bfa8263b273b83d5d7e562afa90b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c42e2c82b981a5a1d8bb192d935eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573cac843f718a97a328327bcf3fdda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd81aa59522a6aa4e2e0113bd1f42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ac8e4a2f8d44d55f65b767a352ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1c231d0a07e6d1b49fe2db2dc9d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b003470cf510e94e645f9fd5dab8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2ca8b2cf702d160b170c334ffcba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ff1a0d4799a473a7538a214723e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b20993878bd87ffd6b375b371050566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9eb2982831a3407073c814299f2c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdb696d2893e7fcbdfd0843505e75e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a8735c2b6fc172f71f53cddcbb03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c34b3fae8db1103e7a55a451828b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071ade6e7fcc5c9abca67ce05a41a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d77088d6ae837e422c2b749176dde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72665e2aeee98dc59c9c66ff5dbe20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23734f49c9b24c4104e4a6ed968cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d965febb18991fd227f1ab20e574575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e978facd044b4a426009b40e65420576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e60d01ae218c9f433c6df2a57d456577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321aee5bfbe763dd9baac5ec3b405c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16388273f67282b85841d3452a0b027d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb942422e8fd7ea5d2b573113d4d706580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e76c86c0a286558ce5f93c245728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6f4096a2df630b51f9dca2321f72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6006a33f3e5469939ee1abd26a5cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b1226e857eb603a5bc6b49049361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e639c78fecc6f88c4f1fb024d883f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc00787f6b5fb59afeee62db171553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ed2dbf1bbd7da4801922bda2b886587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712c2c648c13a835bbf332c54801b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511674e23555d32cc9d9b712a6c9e9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230264453f24a708b257bee85b50eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28526fbb3dd30cbc4c2e98d5a41510591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc5677941a91683da54e5c4f6274da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeafe1b6efcaf49a94a2402e8ea1e4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a482df7fdc568b01eda581c0bc07637594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712daf729278444ed8b1401f1013ce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3bfbb496ff240f9abed02e0c0f8ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcfb50621777b44514fbd58345efeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385e9c8522270f6753498be493b13c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1ef4724d8a3745e80d6fe3010f3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bea0cfe3cdb7cf76ff4d770a29d87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995680ece68da2a4b84e5f7a3455e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89a4bedc663fd6d12cfb54446c6bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973ff71c1c80073a32bd21f2568aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89113f5f7339fe8c46ff9b9da0d1f7c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb0c047250cf040d06d56e58a3f17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373ee0d32edab0d833bbadcb35dab4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045cd0cf9b5745cd891502c0661fcf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63abfdbad746df0d9ceee4f6269c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f43bb83d42b4137a1236055ba88b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef848b685a04de24a24612dfb800b70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000eff7e404b7bde23a1135ab5c651611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f2f6935cbfe69818b00f265b708c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0189a0f9f9f8386a0fb38ebd2be4094613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d839f87c82666a839d4682fc29515614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a0bdea4dfca2962524b6898a0174615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef4ea1aa765821170287cc4ca3a28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdae17c192bf3d06710642b8342966617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eca257e39ec8133ef79cf13d59e7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd608cd737ec901adc4eacf2db9203e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8140044d54cdb543e3b3ca2f1d36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761af1150615396a5b30b9729b3ccb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570ace98ab6e62400bbfa3ce126afb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29bb978d2fabbae0fdd488d293ee01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec119af12c002a4c2a12948249e3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21cbe7f14834573825d472ace56e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd6d30d281f551330bbc5f5bc6b42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7379c20be7a926e37fa19ca9ebe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad6353d085509d456dee07241b917628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88395e23b6e68b3661c1caaec555c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbef51642b797333159a53b21bc63d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf529d649e23c7cfe61d8b422696c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e58b15ba20d0c0bcbba82b2b1562d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af96937438edc0d2ec0a6de6927b826633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f0fda99a80465c5470edc369347f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2082bc4d07fc8ea987c733e85c828635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4141e6d84cc3b2e231cd36ba4d447bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1844011c2d63924d53610c93e4571d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba65498cac64b73a1d9c67289eb7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952ff0140176d731c344d449c04dfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd330b1c3304c7cd333bee406e44c06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d481b5ecedc36c405584cd2a93972641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d76bfb42cc9fc948448435c39979642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470189d0ac519680b7fc1b46c91a7e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab37eb2db8e1d458e2ca76e77a1b2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e548e5c2b9551d9d47bf5426b1ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acf0c92bc129de6ffec8adb850a2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348ac5d63d8e67208f220566c7c228d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b8a42e4349a755d7279ffea50bf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331f4dc05e0a02c4fbd3d909c09960649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c4dff6b9783ab7cc7ecc1ab537f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68c110b5d4055bfe2451a3b233a2fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d37b957d3a6b97ff502f9e8f437d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65927955df536393a588456c4ceafb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c501df176f510363ec9d15692d35ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee3241e79fc089d2a6e558988bcaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60da9abe64069e2f466dad0fb6a25c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba723ab14b9a92ca86abc584ad1aea8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832ab3ae211815ef47462f09e4f3d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5185368cfc6fe21c338e796d3e2d77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f72fd4ed7d3db7868dc2e6c1c9e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d1a0f279a13324834159ff72646f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba891a818c019663d62890bd04b7d77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801399143fb407fd90d0b6f1e114b285663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c9c31799ceb2261976ced76e4076664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d623535a4dc41405f483b573b1a1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156cd2806ee7fec85d3759a4cbf2a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9461d39dea2520285b6310c27f8e5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef97ed773c1e380c4f6f946503a6a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33340ff641f04977891974753bea3463669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c3f9b37e30f198b0972ea31186038670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731821db340b00d53d1fcefcafa0fe74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26692ea54af052a4f5ab922abd9e71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2601433dda132276c181c41194198673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6a57b8aba13676597f38ea76bece674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4339f02470db1e55a751b61e5ae912675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa012f76248d20b7d0870e0d914bfd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343972d933a68782aae1505a079837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616969e1d6bb876dbacc7e392da288d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52034bb78e2d0b788eb681957c0d4bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498e6898960fda0e27e4becaa52e27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f84c6f4eacf14f30ad8192274c2df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4666c38e5aee44286be931903deb64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc551f9af1a1b43cbf69ace77b988683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042be8fe6a657786dc7fc4b173f37d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaacc2fc771675a2dadc4ae31ca4eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437e029c9707b3eb96c4d6993125a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a905f64fde947d47be8801fc1f0e148687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e7ce8a1e3a2be217c75dcc393d4b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e275771272ecccd797db97d8ef991a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804336754dfa345a92bcb7824f86537b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e705055e6775f51cf19aaff40a90933691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236883b57e14ccf5850007d276c68f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59a39480d9d609a814e34b01f401f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5e895bb6afe86c6e788270c6f5c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8ae090f09af43c9c52345dc3530a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77875c0510c73969f338bef7b3e83f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c8ae8ea87e78165e7e4592faad55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bd8604b1c5f47902caade74d3f754698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77058a4472fec600aa01881058c7334b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc39a124d683a079826736b7d5c3f6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62938562c894c1e83fdf951695a5ff5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027ddcf14148ebfd5057c6c7178c7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c5083cbe1c7a781335a4e3c01dfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ca995807e0cef59726160b40a0c54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d369e695544e6d8b131775c51106e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d3833265996ce9f4b10c3ca0b4b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f8a869432f3e52aa39f33966bc6ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98ef16f1b28c2108002c29472cb00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa405129c962364d7b14c7e2450c6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a76121dce83247dc904ae6d0f9334f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c420c87a7d7e07fc7b3bcc92c907b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656c30df9b3f81aa5f48d741b64cc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef054738bfafd6880a19867acf3f7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ffef09a1789560f32aad0de15588714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109c70d5ca62de991b68df7cd72333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca26f621769b12c63bf860998dbc57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45b22979015d0acc327c8bbef6b5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71394a011419903b04be9f37f9065c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f3b7c9b1bd367011becc5a9d4762719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1ce612558fcbe1e4e101341cd1fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee96733f78358ad44a0758dc62e9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a94533f8f4744541c3b0ccd91750722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263948ebf75d72e24504506839d60e43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5413cc48b754ab7847aa8ebb9d79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bd3a9c1ac76e766614498d55b2b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d70beec18578c6f729f628df26d94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f50354862807ed79bd905fd37a226727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286787d080bff8e36fe9788e909433728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9a919ef4013807ec94a63621467c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e126f3bb24cb82fa0d51ac016a47bd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0e0b6b4aa5e6d7dc44111706312a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afe0a893396d0e4f2ce0f73280005732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22225e9d5b6fb40dad937fabcf103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be723d1088a92a129838037fe7e830734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e803a780b9c2fa9850c65f86772cc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709b109dfdcdd2f43be1aaf611c09a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048366c54bf3f0dceb718e44c5a1b2cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c45d69b9f685ca7969113ee1d8ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be40e0af9cf6daf1f51137c0c5fd75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac78bb8b066f18fe093d912e269b26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5880795d61f23199fa03a01a5cc87f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf053fd93fcb1b2eed5b71906bccaa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160b29f31245b53e940b49c9eb2f71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e80834e347e960deea732571de4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bae728b55d0d3b21210f8258136c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680c1809960b077fc89a54d8803647d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee881ba976f407ba7d54d74724d05f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2419ac5f0041c28c0f5b9c8eabfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284bdb3329d94d60e8482e190235d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9d03acd8ecf7ebdf10ff32ffa00b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92ed767865b2647c4960d00c40201751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c354c95f68d9947951c93295f4436752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f215dc41ef48257d34d0b4bfdb9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6b25df13ac9cb7032ca0f3119576754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018977534a65b397103960c82377a2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8e92bafd6a7556dcf4047602bf20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1849eabfeaefaf8db14465cbe6f664757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1114c17233207152bc04d18edfaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76e45500d134dc3ab357f85852811759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69538930bc826c2634446cb55d69b27b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c21ba30f0c045b58ca8d97cce62992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea8aa951c54039fe44f61878a3c8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb7ee0115aed7ee8d8a127f0961034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc45c409421153bcb377d97b9c7bcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d176521dfe63b54c85a462907e0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69734036e9da6c890db34970d8bd397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553fb17ed55ea0ca99ea368843e5cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a4fa20dcba31bb0308716901b9e3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ed0249e71d1d1420871646efddcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5250861726b54d933aee192891520511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacc71ff11917617c1a81fbb55104e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4504164505a744b8699dc42bd05a7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cdb8232dd927675834bfe711a357c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcaa2cc16287f29e9059be95f2738a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb68030c345ec78bd1a5e66dc2c8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360166aa669893deb449a7648a368217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aed22be14ca0aed4697c6265b314d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da595611dd76162b65cf95ea4609d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eab0ea2a591c4adb5f414332fcf8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125fd67fc4796128e0d2e9f8254c9a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd0f59e1884743f77e5fc51b059d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abde44d27edccc4ccfa71ab56aa8e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8ce3e578c9eaba7e7aca83f4184d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d454a97b3692e2c3977f3709a0b03d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31808de84c504e31ccfcfa90de0f9ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4efd61597e293256ec7e5cba929ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6f798f2bc4a8aadd4e1e4ffdf940c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048fdac5251212d8960b63669d3d7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a11af415fc1de6dcfa583a2838aad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e55526d662b9821abc46250fd8698731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e08db346e8365dc42924a161223b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3faa669d8e7e7d68a627ad90e6c9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a9d0b0ffcb1a9be4e89206146e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730f8669a97bcd2c36fcbf0c641a7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9682543b2194c8be22f3ff12b88fc1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739356c62828a2208a4a64154e75c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f888fae7052e399656765ea24e0eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8819732de385ed074f96e869e97f1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3987ed0f2b3a07659036b6bd56b9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47aab9eee67db74ae06810099b69241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497167ce418c2ae7beb69eaaee46b99042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35cb4bde90af5fe0a97f87c62e207d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc997eb0106f091c213e669c9cb9d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee788f7af1b3c4710765a18ea99fb24345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b75f6cdcdacca9ad8affa52cf401146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ffd2b7208bffc2d19428614bbe8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd3b6c843e6b1fc5c1d99025c01bd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6693683b30acfed08c5f1aecd24d8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea52d9ebb92ab6abd90ae9abb06fa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4e5b6b926409b9dbc470094b653851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04216b698625c40dd6e0232199a21e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626bb4390d4d30642294bb2b5e6c10c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68bb583b37293a6ae655d6e1bc350254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8cf5abebceffdc4bfa15bcefabbdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e01ff671339d9171932249c7bd2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b90b1b611a89e102ef0409101fbc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356bf77a2ab6ff8a17c73526d66fc2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36394db7b6f2baddc236137eb3881159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319664a9b3e638e4f5c121febbf991160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f43e1c34a350fd19452f7f8b173ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642fff05abb7d48d1c913870a8710f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c62371c1553a6dd0c14c4257bdbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173e695183bf652302351ff7de0bfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb69214c8df48c8b2a47b9256f4176365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbcf66bcc6877d457e272cb28ad0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b6070ec8a47049a636e1228eccbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169110a0bbf6c347a958a1ffca69b06068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b699b533ad11c88096aa26b4c90269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28847489542e8eac1773f7320758b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9499e8204b7b7ca9ec3f99e5936ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c305a063c6fc20f68bc527d41a80072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831a91a8c8fd4a1398cd10d107d06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90102574cf8a279a328f5ecdddb9ad7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e747711107665d6841d5e2b1753a0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896a0e894d263675cebdb03f4ebffd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19e0c0ff2eeadde2e334de3c6fcf3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb008055666058196db383cbcd41413978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d64d96a4bb7afc9485097b0011b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa55852fcea4ca855127cabb10f86d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b80742063a3e3dda5ef05e014d68cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1077dc39567ed7000965524a5ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d17be0918d0fddde6b88609949b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee3b08a8bedec8d755c48e54967fd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc267797fc6bf8c50f0584054fe1f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089fe7d828450b5b5512ed77fdf8ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8a6dffd4dcdb62cc46928f6d696387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f46e183f6d1eab73a01d2ba690c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa259914ffc5c55b63b6eb94139a3a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf496ba30cf334a8a38ec604d0f60190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa50329d5e22f4d531ead25afbefdfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5557add214ba6c594ca55c2ceb07592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91b5a06e1641c4b4bc384e46287b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c32e064bf269896ca16d6276763a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1be0446bfc04201105f152cbc8567195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87518c606bb4ae6dbfc3b5415cd9a60f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340f93b10b4c9cc3c526d10dd3f59e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa441601db3167e6abeafac20d6837298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c3d37a031591bfba362884b38d2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5a4cecbc4752f82f5ba7253e75aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097ef33a881b9f452c23ce45c7ff87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765391203db0e9a345fd826db264171102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2199c0b29e1ef9ea29864d55ce9135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999c73711c4e9b04ac6a445fd548a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c72f2098e9f91685508a33da7830105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917dec321ea0c7efa91461c63a40f5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf50ed250b20e241a655a874673e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fb0e8bae8b9505e2740d388cea674108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64986a31d567befbf200ebcf9f0fc06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfe7276ff97247cb1327c3c5fa764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a692f0e883fb7b56b93d8267d42aea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98eb44b4ad921f291d18fa72518c19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216f97b1cce8a675e51a55b68ef565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d81b13c20913059f8c220abf8d5096114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c8a1601e170db306d47b5f68f0c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981e74995ba4db292d8afb9c6f5cfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2c7133c600103327ce45f32efd11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6581ced747c7952f18c85647ad53d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45adbe556f29aa26244016c908baf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f932776927031d8c93c8197453a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c853e53399d0ad76c370415731aa90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683fd718bf32acb62d687539f80ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e30819597ab095884b9e1a9ce00bfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f186929b16695dcb2e0155318608af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697171d24bdf7a31599aeabec6c2d8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b1dfcaa026818fd25fe25951eb82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d0ef00394d61852d9770bc785324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ca1457341f65b526b9743f9f68a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caafff8864ea952b1f8c1b06eb29acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0392c2d693efc0873f2d10ff0c32c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7241c19e28dc148fc525c383715bf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519412783cb78b07b60f74a3bbe76f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa1526b9c45ae10796c525dab5f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497aceee318b4471f0806c08e2a9d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f15047939437f0976f32f4f01a92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fcae8a9c5c20b43d7b69e5a6ae32c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c050f94048f0f444a95f6f74f62f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721ddfa9185c03a2ff8ec0ba0e569f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e41d16787a4df9ea70af53e9107f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226dbbb8e36f5288a2924e484e8e3f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853dc50d391e99dd0cd019daad05fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38865e1cb005dbd747dd3d56ef9d51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b18c8252517accb41fa8d815f8b99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e7647fcb5f74a46625db43da1b04b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bd9c90fb5c8017db6d7ea9513c320145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc195c653c8e3fab9ca428cf9ae9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d233aa8569731ecc5727fdadea91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3f2f00734e4aba8a5f21f75d8bf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50c39899f5ce6c652fed2db16cff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8bd3d2cdce31f5e0d39924def1a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebd58c7233b04758f849b1f9f9a1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446f505513462e54cb761036f3703c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720164e741fcba2578c96790fd40528e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde638ed5d3ce69ef6baac4a4a9b8f4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da439905cdeef8302569164c5bdc2b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d0505860682eaf62ad625bd39dd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ace721444cff9236b3aa965ac35a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77195e6d245746f043df63d28407d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102980eab36bfcdf701df8ad6ce91f80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f960aefa3c14ab8a22d3e8652ced160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf98f7190a349fca2af92d8ed93d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d2ecd4846b76396c835662846555162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593679481f97290c5ec7113df92cda9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd53e5fcf5908cf55dd0784ecc1a0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039ea7c35566a0fea28c5a76ed90f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119bc69ca2bc98d52f44397252d40ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3e4df51f397cc185c1db9dadd589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a108666bdc01b627e25b3d7baa0db2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae733d22e033867e6250d23c42018a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69691adbcc522038b6deb4f0be2ea1c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd741e823152e5f57dc0d4a3f4f71e74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e821fa7b0e830bc189dbdb14752c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b75c54170523843335968623c2635d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a43a19185f2ad4532bf6428fed53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a731c7541b485fa91231bb6b1c5a92f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900d4fba5bb03d8ac42cea2e09ea18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9078497ec2830158ecfa996d01ba4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda4fc4cd1d967a615cf2da1ddbc5e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b82c8cf039ddd7bc1b8c4d767ea77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c274e4048412192516331e1bab51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e3f7bcd02ee23c75bb1bfccd7e51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8020711c12e74f2ae0fb1e1f6fb35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3c246d253db3401283fa915c130f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbde14d284363e2aab53417f03498f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a962a13115fcb482e13054da7d8d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a5a8ba8f0fecb8b3d0213258c3c24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85682904c8183e8f2302e46844d641d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aee7ce6b59ee64dc27dd28cb75046188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a7526e1b74f3d23f385f661dbfb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a342a19bf6e5fa9cd593c4bb5829ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b987e751c0a5201df76008490604191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a96cc34f86e99a6f86dede2bfa284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc678f4251cdab61a0aed80825f15de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05ac063b2a8be53a0a43f2c7884d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8608cf7e029f55eaf0bf17254c55b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c437ecebc65fda77a718be13250a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880f29ccfea7bd30819737dbbe505e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236540c065e939a061997f01d92029c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd50e0064d0d9042701ba2774a90771199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c1bab97f6329cae625590a0f50ae9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb63fa5adf195455afb3245b736384201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76049b94e6db72f2e339b9c3a9ef9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391518050d6dc537f9dcee24298ac87b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ecb0ff659a79be37d23e9dc9a9ed8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883236d8cefe0142881a2e64e7a353b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163f71a23b02958fb758abe301767a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85bc90db08e71a0cdc0daab0df9cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55a1a039683bcaa019da4315225e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d9f1bdb940156b7c9db627e835b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3adad80b86ef699ec345bcfd3934210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f031cd9fd89684d2060bc18bb4d5251211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56541358e160d0c0754c3501818137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d6d7c1e14fecc7d7a2d8bfcbb992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc7dc96cf8030643ba1a943af1d81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3e119a4ecb149e9f1f40a9667377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc79f26a4275b427e4a6497bcb7de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9997e0dda44e8b3febf8865182413217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc656a6b7c7115a429e8ddf3142bb1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6acd0527d1f07642ba9ce2f1a3c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b9662fd210b3caee383f1f640dbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87e625e6b9e0d24cc7e8883d0abf89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0425ee6f9214449ff0ef26bd3645222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c813af6b5605c5de40f64d8323269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107868f86e42634fa6812a3eab33aca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f39406901efedb3a8c37d467dbde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ab6cf2466db46f6bc4fc34ad883f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea21922d5c1a183d0f47c42196cbea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3029bdbb72b514219f46d115367eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079450cdee57c2ab99e86ad2fefd27f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7723a2d00bfbea9d36331b09c39b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0044b78b5bed3a871a5744bad13f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a86d75293965d1fbd381ed80dfa432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee97734b21884496c4233245219d31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b942868e1a686d3311f3f8f1dfa02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c1f635baf289f1d61645d723e9b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76157c4a22354474dfaabdd7e7cde5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893beb166c629a0f5faff55513ba9fb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1959efd865c9efe7d96c977c38e3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578bd8b9417f490441284e60528d5ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa7eac1214c56261389639d2d6b17e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102201689b99981b9a514b4643da18f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ff42097fca18e86cf64112908fbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87a55061432fa61fb4f7afca2765f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65282a04336a3ccf3cad2f98e872987244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c857f259141c8547e911b9de25089245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ee82058d4b11e7df5ce010933d5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c45e54b0bba64e01d4e4e95343a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d6846a0b8cd7a885862658ab0bd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ebb0744df3aee50a48564c547efee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d103a9ef5fc47d91a5fce1f14f88f51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cb80590132ad6ed37bbf29ed06385251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0bb5fc63f60baca9a64488133943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6d807c669197d62b2f812b0a12dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198ac72548ab79428c0f68ed1c67eb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc976ba08a780862902a372b8bb2e81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd55b83e5e1ea6a1eeb206a6fa2b19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620161716d8d9970ee05ca3b49c0a9c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c0104d001303b1e0546c999a7f3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6279b8051fcdde399ad406643a1e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea69aad0a655d1185c79e961ef08c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f279e9acb15aeb81a2e31d496ef96ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2511d42a73ddc53156f3168ae96d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410de216eda73a2460185e4b70c324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cfff3ee139fa734e9f32f8c5de994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5684640ff1a4b1e27085ab44549880265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c385962e85f8bb1e9aa2c568bb5ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09df043222b0738d5cf32d3fe0561267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5a797ef00c32a29fd22cad4a0222268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f78a15191ec469e701c37e850dde3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa57ebfff2670a0823b56d4f137a599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689eca7ea09634ebdc419d8f719d73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1f1e1ca47b49a3729f500b73b2bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7defe16043c25950ce92b15a686d394273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd187d1508b56a9dfcf5313527777274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4868193f294b5dfaa3f7d064493f95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425072209b1222bace02bef0d87af4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073773da3b4b0c1e4123686750849861277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689eeaaa54b2726743afcfa0eb13dae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15e496a7529ce541652cc45f5b437279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa729ed4048ddb623d9fea08adad6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d90058c7da50662d082a0d65f073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11e65ea80e687899a1704efc5e523282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8d974d74839405c31ae6b88f5116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724412fcf0c9e29d6f2e916dcd9991284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05af2d53ef675ecae0452cdb38bbf70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9393d611478aca2b0b7635a338736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b14225c337a1220b22c3c4ab93c86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184602dca10ee0c042832ebac09bbc7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf93871b481cf071f1ed138bc4aceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0c0dd6230a243a766fdcfe41b3de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa87de01a4ca86c9bc5aabeddf1cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392bebf5e0a2aa9f40bab022f1eceda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9702afcab2240cc2dc69be45a3fd90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0575d1a04103b4fd4eb71dd55d11ad6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496696f904362de4d2a7afcbc83bb49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b660ef836135e1d162ee3aa1ce6e01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac642222ad9c06df2e9a2b98b52d9ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c76721db5ea720d311353b665e56b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f94f466eec64fff4f5f3970c15422299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113435dc1a896184cfaa80ad2a2a6f03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f008f84c5d0bdf8a6521e62e66a018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439073ed967785d34171a25ea956677b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e14731e786f6063b5a5a6222f89bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e4f1ac967f17698b5dbd9ee114205304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec54f69a2eab9466606ba8c7dd29fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a6b62d67578d479a8d4e72c2781f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e05488eebd652d1776e39ca2a859307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b322e2cba05cd63ef72d685ae9e57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5363555e24282f3a8c5662abb7398309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22593309092b0457df97f532c9bbbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc035d84f72c0d4ed10fdaef8d693b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766c6abdb0e5435c73f2e3fee3e2ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23285191a7d25fdd2f46b6d6cdbd33c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbe039ec8db0ff2409bae0390364ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bde04523a22a315ec21090a33aacb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4cc1f86e5e5b612194053b1e883a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838234df57f3ad05e2bbc588f593b1fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303732c505aaf88e2b6c4c582e90bc04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf345e5323f76a15ad93bb071be572319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dd5669b7f3ae7c5facfb7a0710dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14521151dc4bedb2d6d490c95a26b20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc508b6e846847cb14e23aa5ac5cee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272289bd246819ca1c85e72d122868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3cd27805e3ffe3e202be5d19536cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fe6a57bcf0ea7a53572cf071b6198325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6fe1f4d41bd01fa05b8bc9597ea7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebdc580b1514ee27154fc15e9d8e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3acdaf69ab1d3640c623f1480cdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2fc136fe7f312f6ef0fcbd691bc93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c4808e715216d16da6319a0527d3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305709f0db15aac367229486e6b5eebe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019d1e67d9c816a76eb4ae18d44972332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb0f02d0dafa1cca353878eadda18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ca581e70dfdd58d93d9ed751c8ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4133b97cf5a0f3c87e7d512fa952335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a2d4b3e53a8c2ff82f146b50e3a73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf8197543aad762d9952380ffbaa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abcf76f25c741f14ee994cd88230e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85583cd577bed99d3aad202426b7bff2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6debcef43364cfb3c0b805efa506c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558445a9afc537a47ea21a5347ffbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e26be18c6f072df88ee2a341a5c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1be40a3dc1d381fc6084125c621a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345968de40ed0f22fa67356d1062c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd00137ed360d2b02ec5f5c34f598345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e291fb3aeab5a99ea4de96057494346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcac3a26ad0c5f6fe4592ed20eabde7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae014172b8b65c7bb0170781fc7ed004348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab0f4ddc0e21961eed1b368695b0fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895efea2eb8038bb36647cf946e393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0090e25bb5acc9ac5d4d5ac0a6df5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9938a1941dcd8b5cdd0f7cc35368eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3906a18c6513925ca5233c18428261353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e54a5323301cf4da8de5a34c76dd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407ce1cc600f8baeef21bc5e7b505d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3969754dd41085e332c33af6572b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe78b1aff11bf29a0bdbe771b1a72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec7d103127a3866696248d3504964358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f995dd94665bda790ba0cf9719df3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb2748cdb7156a1b73a27e14bde059360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d887d0b313145f6d269f209f4e4ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd10cbdf995197fc1b78da005e6f776362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda15c5047b4317e23e8f8785afa34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64709756b99635cf6df8364278e8f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ed17364a0c5903170d554ce0cc00f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e23dc20ea84d9520ceb5a908ffc398366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828d5d4e492c5c67ebd46e8fc617d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b0b87c7a490e4d3b6fd73c34df082368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055465d9efd7ef886a85d8a54e36cca8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1607cdeeb75bf54e6ba48673c619b7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e55613798d6c7a2e8132e332ad5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d7f31115fbc43d8db5734368dcaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064892fc2283ea200242ab8e0bb87d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2e0c49a8d4f76e09e6394cc2f7a6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c95cf4ac011a9eb0ffe37681b0300375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e42b6d46cd1a9b07664fe089c6ea5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7cf0586ebcad7ce92e2a54e25d82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334100de2a7ada47f5834d76ffccf4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539ed5db8580e0b18c7e987f03d4a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379cab830d07799e6737c3fb18ddb13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b34ed0c8cb747619f6758b664720381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e7693438589a70377dd7bdb0f794382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5365c530254a9d2795c6cf9c2b34b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382fe82f7431a2876e7ca685c9a7b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af6edf09a3dcd78b717bd0bc888e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c9b4ffdc2bd3d82d78a250853e68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39f14de8d41422f9cd4cf2c232973387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ba850cb30cb64848d94dd01084897388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3eb52abdb77e902d606025629cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe1694ace8c4b84ad84dae58a7d5e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ca27dc16c3b55f97175c0dbdf0ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b6a6cf3dc23fa73460829dcee2c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41082b41c2158c6f2ade0c298d07d41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f3e61d69fdaff8a81ddb9cb3c6f37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dbbde6d5adc34ba7af323452dc8ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5385cfcda33e4f51471545d23d8f8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4262cec91bd0f19ae97a5035f262a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bde336aadfd2a741da5a09e87d65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d07a2f89d2ca0c408750628df0be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca797222ed83b52b5ae552ab05dd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499391fe3fa9667deaf578a7d878d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18788ec47e9a98a1285462184f5d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e697d052191bf7cdf960efc033a0f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78a7e5005a8bf61090f27893ee4a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e86466fc8bd0dca6a4563d0ef5af7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af078ec87cc8b15d786b3b116ac83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da64b64c723fb153c930f6ce4d86694407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6cef2d1410b7183a5e2aca98cb8f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5fa5035477d4d4808eb63f305b91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e51e5bbf6bf3d260e851e80aba3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6f23dc0337489a3d261b5d3245ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d421eb1ec9838c5b05c5b96859cf85b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f7447292b696896ce291062c36de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0babb19248f763ade5a398793db9be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8868bef3dc88d0340a4ceee78f31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875bb3297c580868e4bdcd08fe94375416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a0d5f4be5341bc0950a8379a0b8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f092d35d240270dd4129241f97b8b2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5df7a78e9123f8f32c2037443444419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949becf528c168ff475a5eee3133c7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec2284ea790bd50dc4d019908dcfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca371380b1c5c9f025a02878976f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5599f756ae3487c56da59af8b4fc51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41351445a2b0b26d295bfce18fe4bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232989786cbd59842d2695c1d9c4e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a21ef061d349dd7e3abb55b78ad5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dc96b8b9240302cda58a32461def9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13b07e80455d78720cba43d1b8307428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355812d4f608db2d41908bc5978130a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ab6f738af75c38dc8d78bdb2ab64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec779b032448eeb25f9d766a7bedf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5550f049e8b79af4cbd32abc5ffaf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f164ec8d2a544f42ba07a1828c26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838c35333a1d74fd623abe23857992434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded073063fb7ff21bce86326f21ef1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895a30ee3eb30cf94aed316790c207436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fdc59b89fb6cf138fccc533036476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6119c9ba06ce8da23cc23894cd033438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc25be1ff2d9cbd12482676456dff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff7a5401d9eaa476357e9ea9f03ab9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99bcd7397ddbd392ffe4472b2d5e13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a8470c30e76f3bdb48b92b6b827a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffe8f4c3695cac4be2ef5267182a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ccd8350d37a0586df21281270479444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de16a9d47b2a3ceb286ed641230c8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef98e60966d8bf0175e199f32f464c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7097f343681fc27e2f59676947b591b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c3abf9984d3cc86f6f906d12e5b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e376dc60d5a4adbba456f3455fc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01eba2960d0032dc0de37be937cf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb0386f1ca6ca081ced3ca29f7279451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb37b5a1fb8fb4cfbdfb6a74daa8ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d53452fdf94cd2aa497d3162a195b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2fad6484b3def8392e385fda495bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d19b72a1901bc61bc24e819438f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c88560f543ca3af1e1c51f740c6543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9bcdeb2dc876be34d18ea5484206457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892c1e9c3ed9bf078d07ede74843aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f11eb7163351e9e26ed1d8073766459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854de093889a05cd31cc4cef1ce0507460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8beb8cfec3e3433f9386cd1ae84d4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e2e84171f969cce8ee223522193b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce6e900eecc3f02003529c757d15a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b605ca175e3c7974dcfd9bbf68f8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054374fe7d8142f9fb6d21a9a50411d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5459146c1b0104af179516ce00615466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece97bbdd55a5193001cfa2e909c84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ff79e17dbe1316f0a1ad94a0d0d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b80b56d077e5976600f78d45a05cf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d467980ee0b0248cac963155f764470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b6a74acc53b3fa1b08c64e658cd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c833a0a99fde2000795983a57460296472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8eab18d9d3aa4cbca22cb302362c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46ff7b55a2a9cd538e732dd47737f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb5b4098cf985b9a3e5784dd34b36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865837777247470cc95fcfbddae7207476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a2026da2ef401bff3c6469e7027cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d99c60b190b5fc9e0c51e98ebde8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f287162f392634ab68e5b5dc88185479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f497cc6503f439d9b1c827cfbd9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ca375e96fa17d5d276cafdc5d7da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac456f5e0b42fbe181f43de002239a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f90080f1628a9d278fc3f70931c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaa4324a9b5205ec1ff8245dabbea3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd41fcebe6fb7770434167495e92cd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858782390fe3fbd710b28537f63473b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ab9dcf979f46f54dbc39393e58aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305adb46cc24856da215f03d4b2870f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed30c0e82156fdc09155caebf8e8c5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a492e61da50333302174865c41c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e73d48e24c112918f6cc670be9479491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa986a2a2d4767e0050a1f1b82678492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2608d3dd0cd28795e85023c691dbabf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1455c8d5fe594845eb7630e3abfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5235405bf79351303478ead0ddff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399897e1bffc86161bb0b4dd0933328f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b49ff9358d40da4867c8940aa8b8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c57d06c5fc46db65c122c18adde5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b007c406730264b42f225aef4494d0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44813c4d2539ff7106e002aa0fd2cd50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc154b618b3c1e11c434ad78b92bc0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec825b289382dc3d256ae7d3e93184e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6af321e3feb67f52bb0cb998a5ed1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1dc760284814bca37d43c575cbdf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f586696a8037c8a5c1188df56957b31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46b541e37b4149c1680e33013b6d4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e427c040934f8c5a30c84f247fc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57dbb251a6670d88adb62e6a8d46bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa04be92c162f798f4bc7e3de907727509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce67cac28a4bce0dd2c2604a2290e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052cd534a200dd65bbce95df4b1b25f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b35b905bfa3a413a5679d050ffab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f13041cb8d2568d6b4bfce917576513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dea01078c13ee45b641ebab5a27ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eac51e601fe2f8a6c883b5e97222c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92431a575c5b6e0ef572c45d427494516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d14878fd74d93b16362920e4cbe62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0500bf169ccef32d98dc29f8fd850a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4900a881746cd870c0a3001e62a5ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a40cac168b44a508fc788cb2fe38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b7feed5fde75a7deb0f58ab4565e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd20c81b514bbd518cc78541e0923b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a20b771424942eef4a2327d98d8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc022049c156e933d01153907bc8069524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db58c38296f3e5a28b9c412d2610f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441e47cd84040904a00467f520782e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370b959b1ccecd5f50f9e9a54fea8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b77a229a39955f62b5512583ac4b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2fd04f198dc1e73e8b348665e2389529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f46167046c641fadc842aaaa7248c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f8f5cb05f93ea67fa65c3dbd1c841531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221bbc6a721bea66f516709de67fc3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d7fdba0803d452ce815f5377df48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb13002a83b84c34cddbcbdd01ee78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d46fc209c355337f25d1f91698a8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3751b335a504dd5a9a0b19ddf11850536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d745a2f72fbe8bbe7bfa8a564df5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe77ec790e649f0849ea39928f231538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9321119171bb3da817e809d40ad19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8d34146f285e3d4b21533cc99c9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0011ea652e7cfbe67c3b34a2624a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1800c7e45ad6e84ce635fd809f58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776bee013d4ba4f0848eb42d3721df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a736d95f04270b5591d8c823969590544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2ad3057b0ff48a5a0b0a72fb71d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee3fed3a91fcec301cf5af0a88fd49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d30135672638e6b98804afb29782b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5f0ccd6c75a472d393c781bd55c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b616bd5e798aa4e7e8cb2fcab389549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34266f2104986002d22533ef34c710a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d69a548cf4280a82f33e9c74f774551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be97fc3acc3032583bd994bfcb3d3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a138dfbed53e0f00b2b0a35970a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b247e20ecdff5dbfe05d6a9c9d21cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2375b0e783b89188571317cd1f5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dfaa8513faf260e02ac78b3299d56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6981e8b2daae3f26bb3b0ed9f7cc45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e220a45da23526037ae227006a60bbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b09d39096528a89cec7b21c6d4d67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730abb85d52ae27d17df00fb9b20ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28b277c4c7a3848f81c6da134ce03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081a1e04b62d541449155ff8b16591562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b0da0ea663b82ac8b0f3f1952f793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc66571e2763251b38730ccb05daf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe3d8909cf9f9bf8e8e90722f610d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888dda040bd703fda164a8ca740166a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203d509fcc1d7816b01fae09975e302567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2980a0dcbd138e686877692c21e72c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8336945faed4ba098656a513386b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f9d574139310c87c78152310e52d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8304f0958ed5d40a7c0c79bff8fbad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcba982ba462ac183581ae5d1552da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ee67a35a45e8e5c7c0a1ff943e2e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed4fb77000eecab3b497367778783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190e480acf8cde3e8fc4aad7d4aae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7785453594dbf1237a27c758cdb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b175524ddc542052a1aca919cd8c5c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84101771bd0bc98e20979b9a05109c8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f0db0919919a848520e49febf728579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dffcbdc2292871feae9d1e18d5a17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b5206920a66e809db41271fdffa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bdcb66244c2c44d00f9b79ee26e6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955465189ba87c0745d68d31d18b3c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaaeb2e114acf71e2fd9fff8c8be7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a7d4a071c36c45290b746ff451df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3367e971d48496077bcbd2845c0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7520cb97c04052c3ba2d10fa71128587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddc01c8a7017e5bb983667412990e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d9e108c165022fb8a6f9a0045301589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f242e7f01b94ca028bf075fdcc225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b1bceb569ffa06b6b9237ff861b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe846c31990c24d24e871e3deaaea8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdb575845537b82421c2c0ae729d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1a78b1788cc804b4ac6f5ea47e55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7167c528f8786d65409f00e1ab27453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d70456ee1b1edb503012ed8fa4883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434ee312ffd0a80172ba159da6239f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feeae255eb525f2e2302b289e8f98d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273a95fee34e53aab8201c01c9c6e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe83674e6242b9d6ce75e5bd53a5d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379a0eaecfe649fda50d6a0bb817c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79e33ddb96c9dc0eaeb3df86b0564602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b2d77e5f637f05d64d1d5f674d02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a054a30b317ce7566b4997c5c57a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d76192470a4684f10f3043c5c695605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299f256893df99b7e9d5ee83108b03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be67b79f727032cfe641495fac8ad8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ad1e9052ab30574e6d56d47e5bf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b789e952f865b5ca31a196cbd20114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79066b6ac92be233f9443038509b0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0922b1781bae376a52bfdc3f0dca8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acf8c5e64644f6587efdaf83879db7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8739ee8b844b483792a9c3d6a83a93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0eae2df3e96ab1170f3a291e9a207614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1893169fef8d3e52437950aa81dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf663de19962ee2ba613b1ce306645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ca1a5ce1c34d30f1c8100b7d56c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd6b763275c11e5397b78a01d19d9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53de27cfbd7ae4f9ee4c93a3580e41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcbc4fabdddb9f9995fe157fe200b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eab742576b0394aeb73eaae10b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745a2732f030a79b523ed6ce1e2983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5d53b3b54a40baa2a8c6499751e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085c3a646f69b0f7772f0a31482fe5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd13f652bbbdf5de38763c183f6029b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c7daaa863fed6e02288bea39293e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4595cef569443f40aa8e484fe2f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c07c6430a5d27d4cd76d497fa4dd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c530a4a8d87eeed80351d79d4dab04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b29bab6fe243d753592e75c032399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038aacb1abf02a608ddcdea70a9d106631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160368ff8654ed09416b0095ea7446ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d99a3562f1cb9a6b5bb939b0592c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ae5a10a4465e46cd133085c67173634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d113cc3ab673728f86259a96b2e70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde1e7a2e488adec3d19cbbe7cf02e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abae39ad6055ebbb4cb8faecd256f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ed3a88f94cfe5f2a6cc34d38474b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938607e88d5001a719f1ba24bec25578639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0e5bb6038d0aec3a345de7df33561640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c554a68d217126ea9d0e4652a9fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ad6a521d1dd0642e963de78c7cee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500343c4e7b6d0bd044cf716ca4ef7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8b45b1f7d39b0b908a057f3e48e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275314f8e35eb14b38038df7dbb82f44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea894d74c7fc736cd0f78c1fde525ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542915170d3e902032af9cc97b6b2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d417ad9c5fff1a364311417f22d31ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016477e70da4b018968499a172c9f51d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc3972887c90c205e5b6665a36733650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e225d9160d99ca6f4a90905c3e6d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09e80b20c349a7e32262d585dd92b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d31d75c4b14afacad052d35ddbabf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0d66df013f54bcaa22e49c9b40c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c98c911175fd2459c3658b8fd77c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59eac6e96e5ad645562c4f43431cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516b6ecf79ea89e8004fc44419e1919657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d929c3dad6d56b5393ec803481116658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1f4f8c12f29a06aa5a5b72184d732659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67e843c8d2d9a93fd6e976819d686660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46659590e21bfb99ea9be9a95d91075661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f876cebab54c0b8d5a718875646fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422822122f78cd19185f7b28dcc1e71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e602f3706ab88cb543904e6d7f6948664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c4d3d28bedb9132f155e875ccfd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4bd717a9b10400d8f6140980949cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243d4696b4a3a9b35da65c3fb89aac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ccd0e1c3765e23313c48a21492f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8523ab168a4e54052cf91df688c116669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc06c34d422a71e7938a30950a8629b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceebfb446acc87d2d11c5f91c44161671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cececddde761e8979ca587da861d4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ce604c46cdc825cc24d6bb10f267c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285535c315ff9dbf50966f3ca8143fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd3f310d86131fc8cb934bdd9e5a36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187509084252bdf4c6e00b7c66edd10d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44e83a9f3c8deadf12c96010a2c26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa5cc2e7bfd578cacd02453895282678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41833f47ed0a7f267d2e227fe9e21b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0567040e6f316fe3e6df6e6132c32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35103c5b90e03525c5c87f44f8200681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad5e82b360e08fdd1a500071dc6d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20da590019adab991334b8db68372683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4d8c10c75c3d55add0ce6d1c914b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a628174e039045fea1edae3a3ee6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345271aec139cc6196468315a117bcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699426b1d917900c519d9c3e7e03acb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb17a24b97a91a4021e961898b89bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b965b95030e73139e1a5c85143292689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec2f7b1c315cabbd847fc6ab7d7d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45448685e3ad03cbbba6aeec2ddbc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b8b041fe32e1db7e6d59ab847ef9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98433a7745ec94e2420ae29a1a8316693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8213515795e910b5981aeecb22072694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eabeb8058ca62b00aa8bfc18c86324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758795d9f90ef92476a2f700411458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cf80b8fc3135ccc062143470985e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f89f759afcdac936379d1877581766698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596193e2acc2d459e076a3881fe96f8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec73955e42117f3ea6436b49e2a11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352586cce40f3e31363d9266b553a78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc112cb4c7e4f351321779240cddc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addaf0d3e482c57a0d16e094176cb72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ee248bdf47bdf549ac2ffed43978704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c593405b0cdf4664d64f94198fce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72170107c51bd39f6af1fdd33065e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526b5a8205de902cb3533d4e6f6e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb6b018590ed3440ab51dedf716b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2407c9f1c0f2073d145730738cfe5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9d7466130f9ea93d3bfe2df5d5a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdf5000331614b7907b58963741c51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229790b0071490583fc0a838a76356d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05a08aaba0f8f504d4b02ef2473bf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e0cbc9800b3436f74f293a14b6f6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffefd0ec714c5d66b7e41bfe4236fdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d67c3748d7bef0e2c4b35083e859c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a0d55666df5366b2535970669022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb297c79c92ab452b87d639e03c05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ef394009165cacc0a7b591c7f960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e22abfde3acf23a67b9c6a017ec5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc48d8c7d703e55c76ab42d8bdd6c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f1d01c7b0aadba8a96fed736918e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3625ceba77f39c03f3c09c2e0e859723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882353fde255f1ed687416e53128cae0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e0951d117b554c33f26d2004c563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78729c42f11fb29ff99f6ff60c6644726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc69189e0e5205253c6bf0a3207951727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc0b9058e071cb2cb096c782937c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c06b552537a8b7c1ba5ed2bd0835729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2f1642cb9af3224d662bee7616ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed80254af21d999b38abd92173a083731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a24cc9c99e7412f66950765da2ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1bbb028acef9553412d042400c33f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c57cde979e0ef54df47d481e88b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623322cf48c3d905082326976cb71041735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bab28731777127e94a72039327cde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f9d8e1c036322858ff4e46a8f343737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fada9e3b0de109a0cea931bd67ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302c496a4472262b00cafea579a3d25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bcab4e58ce6cd38a1a7164013014f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a07a94347405127decc463e294ad3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6318110fd7f5e2d6c7fca47899956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30668ff3263438da67427afbc4ab49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ba253707d23c8af06fa17ff202a49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e33b9e35704ac51c057a7d20d01e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84950ff562bb3d0962c696e264a00a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5d36152d4f06d7d2daa5a8445d86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338831ed54a30830b528cc3f0b1badc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9542a93f1c1de7275c8898d8e80b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cbecb3f29be4a87ff207b1182dab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01d240a79b73a93c20473820591bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e98dc00085870ac2c213dc576998f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0afffe32427175543eabc5b5ff4307753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dabbed51fd5d3e57fcb23c560ff5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2544f956d33504dd4efd9b65ccb81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9187caa1b0bc1cf0bea84fdf8a4f33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167156522f4216775ed711452f9229757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>