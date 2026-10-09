--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972536ee4c72f59cf8582fad56a2541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fdf47df94b042bb149ba60be2ec292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f53131fe644622c97fb5d5546d1c073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b063248dc571470f9fe41ade289484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d48eeb5a64672a852c4a5a8272fa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064d6ea55603c6a118b2c796269ac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693675ccf92c579b3ac1321cd27b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa070ae0d91554bb0e9aeba410e3c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe8ea168ac5088cffcdad1f5a3f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddb0158c23fdc0412da305477a3cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac820079432efa1ce3aba1c7919c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ffae8088fa98d526a0c2ae1bfe7eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713452d831600fe7b3e029907a2fa7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21711893d1668f445d6cc97c2795314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289435d0b5f12d3ff5009599dee932815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d7f675dc79f8d5cbf8bc2f5a5b45b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05d0dbdd9da029b02e1b10330c433917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4c4dcce8d5783cae54aa6c77aca418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963719d2c0ea7774497fac8678e00619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83a20217b4a04abe111cd129c6f3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d714a85804ef6f971e7393f904a0f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc66fc128f578e98e5f3842a2340fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463afabaa02f18f5d58f69c83e5e0be923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e1b8123e9957fe44f1c19af5cd4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf5c358d1c32a17054a1ff825fb4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027ccc3831ffd7c7e2795f5c7710de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1f8d2e758f4b440b514c5787554a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582dad18b50a167bd0c9367868efd6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9053f3b955ce0088b2c091b367a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fad83d52e89f7347e2bd2365b77ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41b0b8bc30c38e56a6e9954e4edf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6364a5b0e2749cb0f9cd70ccfdf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b95527bcbfdb06ffb19c6913b3d0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6743d99adf8a7344c52c95f4864c3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d9c97324124aefbb08f7b116cdcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea25c4a206b6e1da82705b27a5348036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e32a37dbecacf7131311790d00ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e360a38a7f7888b633a2b3ba83da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9941e4a87d688d66aa80660a8fd98e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1577f30ca3e22da61831e7d2c7533df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53630b5e1e2f2c2dfea306b982af6d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74c2c7b967f4dafe8a836bad2d78342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422ed50a1826fc15418a253300833d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18b3ef30d33f975dbf8cfe27912eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e2e74f520f68f28bba6f70c94aab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6019b9b6e3311614a163d500d3c8da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd524937849b7c634286d76e0272318847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb26ed5f0cc3198cd88951aca3567a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6b943b2a5e195f72679d6d5625b6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff3afc7e28a48def64ab23ab483dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be954c1d56efa0530f4f974cc294463751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178d412f673c5553711f9c331dfd6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64fcda066841d608334839438bd3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93bd787f92c784ae87286d6e3e8fb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698a086f0df7440ef3fb23c2da157b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85569f6fcca474a3b61eb18358c81656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d354322a0f715a2fce57180b04d2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd2f9dc3bd005ec15d8fafe9937ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867d7465e6271345e9c7293a48b1c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd48de896945b95eb7d22c304d0eb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3302bed1a9bcdd2bb89548c5e71a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d699ab66156bf304c2bf17b2ad083b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82017de2127b98a8ea1cb22c941d633c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a52b17be7c084fbb7cb6e573a6882964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724708705580c60328e58759256dfd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab4f5607b98527700116d433d39cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6eb4f2a30e1a843bf90336bd9ede567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8a0219a1da762b9464fe096058be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee63d8d9e3e620d6c5f5c6ec3e314769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b810a3386d8877993fa54c389b60d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c3ea2b4351c25c5ec04fe26ae6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde72bd1ddfeb39e0d839f2cabe581d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e63bf63a48cc410579781c66b316c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed4fb2e6a51d0329f44bb69dd9eec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f67117cd47adb47ff7feb0fe2376275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146a2e6b29f3e9e2a654e95779bb0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1780b4dc0b6b9f92c15485a45d6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9d45bd051cbed95bd30c4388b22278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8ed523808ba2fc57a2f49cc2603e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ce97b0235ff67e30b4fb27f624a0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460b2a6d1840a4fd6b42a6ceee6de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e381dfa35b92c90d63c0c72bd5d3a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6773e4a606b3d98c8428c1c9dd80b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa668534edd7b3a9e1cb88469e52684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce8f5a41e61eb7ba2ca676754565785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83575de102633ba75a2c2258d2d263286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae94a90ee36e4a4fa715e0a19d1d86987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e52ce8845ca6b4549001e20d167c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb165bacb5e2d5481a00df4519e3bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd42fe9cf3cb8562b69247f40550b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc56e3a2a98a95940b2aefcf11a5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe38ca0dc00cf250a71cfd63be58a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4e175d9d19f7a96591d2b79cd96c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67931f846dcd8f2fa723a5809f3b2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3f5f4af820b2d051e906a02fca8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116af2b55d3f1b2e87bce0acf80d28296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ab9ed7e5448bca2f4e0f237d86e4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb035f895b7219da52904c9c83d43198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb76b1583f7d2d156e02f37709c8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa58b9c966c7f056087e503f1fd49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be27037778d6f4b3c021c0a895dce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d83ec64ed3004588b85f837d40842102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c328bf118c8fca3a0e8b8a0b87dc92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77f7b2ad55510d990c250a621109a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2c37e51b3afb3f2521d3bd167f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84e25dd9e895cd648e88d8b62aa9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8995a0b9c192dc303547145df1b0f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd509745c4ae125584bb0cb69cebe4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf35786e246d9137c1ae2ac8f3ca2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421916589505bb839a6aff2ba55fc84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9215dc66d7b4a979b3df9f54842718111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f6e11e0d85d38f8417ae8d11f816c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be54fd232b4e206de5f00212ce219113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d0443349b499bdf8bb35f68b5e8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892a071c902f41ac078e8ea71ce825115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e2d8b98b874e09c6c1a57a3e575e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207518bac8841b977531dc538146c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2538cfe3ecd91a46a4c3e0e41e1988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531097393adfafb68ef2e3566aaf4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e95ce3b7f27026ac8873d8780e72b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ffea9c487fcfd56c45c3db3ea0e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e45eae992422e747559df8350e511122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ff1e51dad68b3417e8d0568d4c86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762e5d39d46ef544cddafbb05b3b20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd8320c3f23d0a6db81c993a29d3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258791fa29d5b2ef8ca6bceeb5477ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ccda6651c117a37675bbe36bc5203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f680a0c543e7b4dd21dd154395b5bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad93a467c66349812c01941cb9915129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c89a9fa89b36a72ba6458c83d9eb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32bf84c6bd7fd17f0757e88d49bf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8285aa51dd5168177da603f966a30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17c3f7d95f7c29b36e3ef8b3892e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0bd8e83c2ad82d7530377061d9b44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f182eea0c54190363c326686aa8374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b78a307cc33bccaab7b4d0478d1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d80b044b64df50c7540688749c48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2293bf9c1c9953f0b2733a8ff8e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e17945239db22ecb84e8c6f69a3b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db51cd05bec291d6918117714d88d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1db9e596eaadbeb978c48b4807674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127125f051b3b18b125fad94bf6ebc78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10ba251c791c0d32074a5fc1d2288143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be382a607dc4b9687a2f4063fe08ef31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0903c6615d87319eab31db13de7d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c94d96f0db7a2ec376bee80ad29ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ee4c94f779af25f28ceb1be3e258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93bc436563568cb1ca16ad7395678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2013b3c24acd2f32eebbfae9cd6390c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd38e0c6921aed2a8eba6a3aeee3d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735f77a96a4f5784c69eceab79815c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d8dec1a3d240e9ddb7ca558d1019f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71397c54195cf709452cc7b9be74575153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797e8adacf7e4ec8f80562e45803c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f414dfac7744227b33098cc63db8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4ca9152eca42c68b6bd701fdc5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c513cb20fdd47dd36278044662dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b883a31f207a25b07292f8c485baf1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f166aeb4b63690800359e3a070758159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a4d2ed9118c9fae452dcf486a3f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f683a567d9da26b4a52ca9ad2698e9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81737c86192d49d7abebc6e6ab73a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d11b701c3652738ff82db77247bc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec872eb85e928c37eb3bdac5e2c82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe64dab17991b0589451047e74a471165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6161a4188d99aeb9847e93cbab2fe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541d4f27d575050084b59d0e5d3b28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a867a813baf532f65ea19df95d08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391e50244c534496767f6af27175b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede06e41bec55192c24562e3136fd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974594914ef72bd586f407914fa9f28d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c8654e54a7fe7039a7fbe8b9936e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e2a974829117caccd91ed72e6dda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe631218c4420cd4d0fe015ae91926174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f234d7b9ac9b7014ba8d4a4ad775f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07859a9788e09aaef0563ad856903e2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5482456653611f6910b4608a85413177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e66ee064ede361f3d3458c12cbc62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6f1647d6bbbebbe8e640cd9011015179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f7307fb3fa98c74ac95979c3813d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88429a268c8f19f59a2d04c695f100d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c357e047cc124587d4ec2500aacc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b9b7f28988067cf40c68facd0ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896bdf2fd3daaef0edc160ccd19dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a823d2a77d8e7b60c3656258e09441185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e2f42f7ad6879b8b2262d9a03813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a984546242bba23749c4c8d58c1e41d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1bfa5040d6f77d1948889cc31229188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bac30ebfe19c7f0c066d97696a5e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59fcf38af0c16f9c5179d1595db44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03b534490de38d4fc8184b94d4d2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67919176457198e3f7981845a80703192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7fbaa39dad1b6d9036846551d40dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50c607c49c63bd3abc10cf489ed06d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de08aeb1c4970aa5ec0427b6e0d4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a240de2a521bf63afe29807f19bd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fd6accbaac6b2d6851fdf08d8b43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0755ec26dca6787c11d60647156b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1b2158b8d76ba496f72f051ae46f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3af151da65c112bb8baf84b24d001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506694a2dee6208d9b7029e3bcd6f7f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb9d66fd91d459ca74b7240194891202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcbcf9edcc8a236c2b92ddb8e1d36e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b24dacfaad44eabfa899018150fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3af4b4d2b94323be64d1cbf26f6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae4c0f6d482cc352179024476cf3c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e0de7a6b6a909665b78f68718b56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582b3079ca57c82340159836a94754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f5265ce5206721482e27d48cf06d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b963c79b6a92deaa967b36106e7a18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186597e3016bf0b6b25c3d19b42d00a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983383fb34b641c28019654ec13d54b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc4bc60c22b79a7196d81c2e7cb99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2047443684cb5e965e89c51c0deb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084355fbe4059fde21acd875df985b04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eca97752d9d093dd0bad9894161ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae86eb79bb794764cf876b9404fd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab534b084df6938398dd2ccd549632218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979adbaa64bccfea01c1b9ab1081dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4e85d2bb4ce546823b035362f6d4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8de47517b5fd24704892d59cf4b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e92a5dc5551804b1c039c41bc5b0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b4be8f6894226e88e15068d92ecb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d337ae9b9f5ea3754a7367b7905c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705aa3f5ee30cfb35f8bb82e76e6360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc7a880762c5391a3655e3a7fc310226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c163532312e36358cce0035e57c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99703ba6349cc207de287e342aea47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b57796d1141bd468d3343407126c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3e72676c4a89315fbcc0a4eb1193230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb481305d19dd9415ed21abdc34d8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967037ee2a9eb4eef9d90e89742df6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd004f5eeb5a439f8dbe6b6903a25968233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e006281c41757a42548a91545ad50b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a46252354d1359ad8f9b60deceee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcda9778d8e5966f4ab8892c21de80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ff89085f368df78adc2ed5c446c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65424044d8d095877fdd5dc59477b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b4ebb5f80bad917c4841a8ea8adc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62870eafdfae41ca3c035de7a5165240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cfeddd723db3d4899cbac6e3ff1b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a1ee2cc8b439883930d2e6ab5400e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849600ff6eacc6e18ec6df3ace1633c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc0e7f6db0c2e593360a36344d695244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef456bcb6f2b8221f7e837f857e32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172d5e6d3050b503a1a8a4876db3f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe179badd9426cb7e822a3a1c893c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09185f7a466f8a54c72a408b889a84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b417a3c692d9868493c74122ccbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff813343a9abb656c239e1d477da2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb367f1c8d2a576efe5e20979ca7309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087c7ac0b1f1d7bc87d9499335d2c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a11963113db7f8fb5da191019bbd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692362f48d6c0c58e015995a99661b08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b0abbf629507d2bf77ecf53bb6b37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b416681a830aa589fec6a4459530b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc8ff9e4cdf791d17e89cbd44203b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddce51675e01a35ee30b71800746dc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79f53c95a980742758e2cebf321e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de798f09fe89480382fdd8a78e9cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9e30a718b0b292efd425802601aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5c1d87ebf71b1858b777e0334e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67aa45924de5fb5d64157207f03902263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0852ca5e5eeede8a994f6da29c7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731998c9034156fe17bb9d1c72de45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76270c82045a283e68628b90da84615c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1fae76eb844e7b6abcfff5c0dbe55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d3227c293ff756a4156a965e4972268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb51aea42f228b7935ef4488b90b611269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da241d829d7b3196cf219bb456f9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b4cb3936e41da3c2676a8c298824271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2134ffc096b5188045bb1db95111272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c60bb34593370ebfa3f26996802d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea3d8140aad2e6312110c3f15609b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679f179436b9de11912161e22d4ea5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5758630e4a4e58286639f6cdca96b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554583413bdd670e76e496bb5915af67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dcf2f59f35c5afa999cecc0c81617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569263ad0852514bfcabb84e7ece0c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c15b675fa1dbe347f585f7965798f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c02b0778301ad2003f750a043dde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbfd7d0149b911702c73118b7d8a20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c7d77b404d908d550e3130d92d22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399d7ac96684648fc0c76f365400f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2cfcff3febda28f8e7c48ef16cff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a4d2d99d6e07b3632625dc00f2ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359d22603f11a33779bd567d7fdf27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd444721595197b4c889228bdaf9e2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d152b46b890108b17cdbdef839e29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd87fff3c9aad1e23d31dab0bb0fc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26975a8e6aca4966e84a70cfbc2585e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d4b973b862728412f936c6ca4aba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd39cd2b6d826c006fa9ec02f055e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226235fe5e2ad8ed14df234d61ca887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58bb543069f2078200987139276ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5102e21defac5381c7bb62d844a27e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757c8c5c4d50f1650d30cea3031216297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c5bacc74bcb0e0a9720233f6b2fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc484861010ff0ad5b2ea290a36442f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5cb3fd5431cff77f36cee9315212d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22752860a1c30f96a4b30ea6ab90b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8522c8f496c1ef299850ef34187904302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9518045691a33cbf9c98f9e53e9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861239da55032c3180eb2bfc94932ed6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c59b1034a0007e8d048efa2cd0f68f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d781e9783d0c1e74cff1a80444e10f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa325f5ccb01a25519c3e443388c96c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec815f8e430e1dd6f531cef633144308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d1cd7ecf7fa4d4253f43073cb8a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633415b128a226074855ec6855e671310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785327a919fbbcfb5f162d11404fba3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931b128d0f52d6a50ca2f4dc9c6e12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3564cb57dd417dcb72ed8d75b0aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b00b1653fb03d3a6b9c0529f16cf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99266684997b859ec36a29db03dec8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72434005544a09a600c0cc733a6c8c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c463d41d7a017f41c086513e8586c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80143899f516bd10a351ef69a9921c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aba79146cf4881a4a9e71b022f083319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ab2447ccae4db2c1286b47cc1ac5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f442def529568b70d6163772117f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689cc8fbaf4a35176923634a7c2de1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412bf482fe7fa73d1240d6158daa19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396694725edaefbbc9a9a90c04ee5865324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d44b999b4d4f30bb9b9d673ac6301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00f4c037fb9bc37f07b017840be2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874634e277728515dbdf336c8513d1c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec3920b0db79821a85c2bdd8852d8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c684d7faf12cf04178f9b10d9948a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050a5ad298f26188e88e5d997ed582330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8f9958c83753e61a4df2e5a878b2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3617def760ff8c19d761f219fbc8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30d2727343e3d739080d39139ba8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdeb5a30b5a4180bc2c9fb0db684bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713db7f6031b262c1863a6145db8e87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47168b65b788f440c670b65adecec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b639582435a27e2aa7503f63144bf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc91d0c9beb5f8ff78d91ed22d0273338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dac9d65b0954d6f4fb91e25f049405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbdfa84a944a302169b225db78a0db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c26ef1b5c988eb97e48d3d6ede635341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5acfccb557ef9ed41b7a7bf5e257e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ca8d68d1698e5f982ecd7cdfe493343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625616de3cfe204920c35d7dbcb8bcf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f4bfbbdc187b95d2089987610cf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a518ea9b673c2b2a54631cc75e8017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd85fc831bac23aedf6a6cd20e0fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62feb94aa06584912fec349078056348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388c18f3aa7efc39be52957516d27e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2321537833af8e6026424bf16c02f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd1a244cf2070f435952ceb4b7f43c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218342c5712e8ba515e3fd4c99903ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f8e14c3b26c705e40c0033db9196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc5a7dde732702cbb46c7cfcd6e7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b02e338657a324d235da5e0829983e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95805fdded7118a9f47f78f91792c3fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b3b521a8b9af625ee3b93131e3c3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3ede5a1a2aa1c10ea79b0a2ecdfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628c0bd063e3621caef40b6c372c8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a8243f794bc08d82aced7ddd89e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8076fbfa45d1710a8403fc9891f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92efe627331faff238721e975b67d0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb38a73a8a6e0515ae3ea98829df015363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34497bbcebb0fe6b147d14d1a50d8ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6450fd103a8678c528f6d95fdc4e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b180b661b1ac8158e7df5aed87e616366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec0cebdbf403ce4c451ab3b8aeb6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f520309f6752d43bcdb54f191fdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead736875234e1b4e3efc48d67a72df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc99ba8496451a6508d376febb29a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ac38cfc69eb62546bfc2250fab91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92278a8c47b256ced0be18b56613a985372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0803460fcbcb415d6e414515cc7730373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e0cc4311e5da1ca9045f094d65f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c994562914ff10b9684e8848efe31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e8c6bb7a034ab044016217ebf338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47357ecdef72fdeb3b6ec3be7de45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836f111358a2b4f9e4d7543c3a1415378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770382fe19d1c15998305ca56cef2b3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146711fe6ba488e4a6d6683dec239304380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5cf3c2981b837c88e21a7c08611e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95beae340e0d269691e6fe4a1ed4d1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93d6346ddf6c7f5a9c980190b629d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0661672588f799d38270c7278b20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf7bb176d2dd86481fd3f3c18ae20e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19820317e3815cf7d27d584316f112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b167afca811eb9812d2651eec7507e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10bebee06cf08582c2837b20d0ba1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8028ad3cacb872d3a5df08710bee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c357918a4d5eeee1a5447a37dc0e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b7b3021eef10cdadb399302bf33f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07559762edb66a427baa113fd2fa6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4655ed8e029caf8a42d311cefe4403393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932a462a2a111e90c613198c1b4540394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b029953ae984274571dad99df8937ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79784f321af50665e84f8c57c82e910396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e0a89e6a9627d19ff75f3d1818f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244848917f1f3389b9df76139718dad1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4fe9fb53ad1999999fb466103a40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f636fe5152526d13af7590efc63b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a921c2d4c4934364af032813ec32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d904fb345eb2db876aef1e5924b5d52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bccfd265cacf28325b099451e2a5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c97e8de93ab3af2b49e95e760308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347fa46cda8aeb4dbf642c3348d1a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da6e3542ca81a546688e091534f5f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd8b9736d81067878d816470981a2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fab907c451b40bc5465a7491e19bb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158bb694ffd99301d079728273cbaca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5305725a1c5fec27da0ec3b6a4bcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfd56c8db6aa8d76c8ff017824f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4f9ab4bffaba515e07dfa6093f2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c346fcabc04195132198eb765f3493413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab442a2ffa15c8aafe383039484e52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fd80911562417fcde3ce2bf8066d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c23a8efe88b071596922deb85f63e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5b7891dce1da61d06393988a8d17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85722920ea4ad6956dc695616b98187418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75467515f6ed0dd0b3d94bdc5d1ff45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca631f6cf6e20c1a169540c9bbd508ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079f4f1cf1f433100dfc7fef57470d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b61f649568dd8ce38c8f79837ec7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc112adbd938bc8c3e5119f3c3748e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6784681efe762257f38f65196dd8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ebd500db75364b19fa818ebcfaf88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83896fd78b8aecded52191efbacd5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443201ce8469661a2871daa774df462427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a5779c3c5b8db10877973adb03d0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7219c13c6e82bacb05a23cbe845f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd6cdb298dfefa8516554e208bbda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8463022b37f4acd8406db9337aae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f0979ef35de02dcc5c08dfa84271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed93cb1f2abec2364c4db2b56b2249433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f27e44619b2b0fc40da96e017421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a73b1c66615a3080d803b8c2fe873435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719524405d89c0bf67f70332fe3b380436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd6721d405ffafff6b6dc86cfc1dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d3baba0551c9228afc59387d5d7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a4bdff151a8ecaa4de20084a3bb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfdb7064d828f57d37c5f87c275fc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee87dcabd12f2fefffb6dd73aee4de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f53c1e11f508bce5fc0ce8cc3e177442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685185e0b4eb403bb41554f5401bf8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e45f3fc45f70d0a7d3eba4269aec1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98126c90b8f3e5643d16761aec1edb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b784fb23ae74ce1178d22652ff1b177446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc82ffbd87f57d1ae42aad410bcdfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f089aa7e1fdd0908cb4fdb3169f9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87694abade633b60eb53f49d7e61b81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755588fb97afb461e8a4035759e1d53e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0c1d06b34fb8ba84d9a6b398f538451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfe8778a8bd16e1ae68654ba262897452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e700a762e48aa62294521f2d2556453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d699f05e59e843cf3399d73055485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529fd0c58d1ec02ef6498585156b8a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090a9146604d8a53d65d131555ab34e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21326503b422309884798b44dcc862a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d3507253f9edd4855db233dad231458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8e0a3368dc5cae543f7fc221016a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19412a01d50e7de724e11a6af3b88b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2fa8db059f64ced80517a1c4ba3eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe6b79945503dac4246cd9de05bdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a8d62ee989df844ee31f39e5e9e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c557dda5109fa3214c191cc57703ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01539a3bdbf3c717f57ef27f1d11ecb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb9541ba9964b32489e9b1810504c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c12655ca8f2ecc3b2a6582651bd60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835cc77a2299d98a67abccc10471332468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9714e10317eebef61c2090eb6d239f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e108234821e3772824a7cbca276f05f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c14867c1e651ce6d675955cd2e62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a068c1ac233eae9ce9429358a438a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0146507329f03eef56c18c9fb168e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2d7dd3fe1867d3f531000926ffe6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5cf8d914bcf6ef2dad6b46a767ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287ecc90c958992fd78e2295628b21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddcd618975bc05b6190cc40b256e38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969259f63ccb3608e18e2e14bfadd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860d3434b9d9b46f4300e80bf0d499b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f85125c93dfb632238d9d1e262d4f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d60c174d0c660174f24ca6124f7b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f77d57f4f26558802c0a3d702910b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830c2eac404dbe3be0f088802e05f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bb021a4a860abc61467a219e038a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13bb94399e065df1abda9a5fc86183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698c9f877e43acb2f4992731e3fa4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d55cf97cf63bfc627babbd9599bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c5fd4b368f4fd49c5d2508ddc9e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dace07404daabc5e8a48838e0a1935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b382f5271081797fb1dd2223ffb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ace7e16212258041c7ea6b654559491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52844340680ebdaa870d73ae1350342492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce76eb65896fc5ac65181073ae8640493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651bb3600702876379014597755d20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ada138788c80d3742304f70980924495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e72dc17b86793fb36610bac27032e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9edb20b2be0af83aa852ac266006497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566faf4c9e48571a830b267a56e95ef5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c95af311ab8e3440cadc98fb8bb65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e906a38b89ec3ccaa9ed6b7dacb0b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c89e334d7611fdf180066a3453fb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e43a68973756d6c85103e8f29eb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5590dc8ef2221751e9f838259bdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a8cb8514f244bd34d8a69e2e85c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e60f1a00c63ccbc32c5ab05a18b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d6a4894d79eec78673cb41d75d5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc433d492a267c36b5f20ffa08347507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a82cc163e3d60c3aa5d5d4bf693b54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf46545951993cf8b0ad3ee4224051509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea2b9984152e1d584746fce6d3734510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c089d1a3917d0300d8afa9bc294ec4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a924f99ad13a8b816f4d27cf1b69eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82f07820c9e80ee033b5b5975dc50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc78c4db352e62f43aff0a05bffa0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de4e5cecffc0546bcd3587e9f03c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63cf28c90f9a140d7a249fcc66bd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53209c2ec97ab73f5f881ea7b403a2b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0742a9d2c18717491f534a4f102cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf47047a7851071c21dc51f0c69618c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaded89fa01ebd62dbca01656640c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88923c02bad02ac51df63f85a62f82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473b06239168346088d4ed66283cb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aebb1f7511df899ae7ad5ee49e0c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e0415c633142df76a96b546e0ba60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a9d7921dc608bc53e030991efeb75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012954b1339c4676bd1ae1a924e8d50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac757c8ff29d9e38ee32cc617d3a23d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01e5f831520fd7c5798dcd45db40e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578f084b81285c32a8c2d52b49e496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03e3edcc1621661ba391288feb2a2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca956d723eb2a23d15d6b894efa004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28238ba0510f0ba6813ec1f2ccc2519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8366e58fc082b1ee7e3ddd3a16cbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350fa6f435621e0d3f3cbe09ddc5b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb169747b16555f8fc113917457ddf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522cf123a190d79936e46b44fdf2a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54b9187ba5f7b19e9878f21d40cb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c0932584ecbd851ece5ab64132ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d95f427d340428f8afc89652a0123539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19add3f1a9e63626d08b2a3141013f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5f269ba83922d4327fd3b313b32b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ccb75d8a4c864c9621d24cd5530f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d90ce89a47381dadf39a7007a343f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce27e869f3534155f4ebc8c6ea44da4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888b44c3d7d09d099a44d4b5bca946545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f53492b1d8df2f6aeb81c1e76cbdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1e85ab22bc62acc33e16a2ec670c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73efd261d042b29bd2c7792cefff36e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91e42803b99ed719e817a84744c8bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc0263955538a19acac3014b2897c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b427a12a87cd0bb82fb102ef842c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd31a72d8138820b074960444ed6ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b326fa3d33c40caa5df3f6f101dfda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eba312523818368f9d8393aa7863f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06848cff5fb97507d61d6940e9a6b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0087d9cb2159bdc18b68379edf70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b944fbaf13ddfcbcb33df84e32d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c3b851a30bec1d197fda7d4e5cab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1487042c527540e9a07889811407ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81db09f6c707e9beac5d184aadddf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08a905ee0e9daee62439cc6ee136b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7708e9350b0dc41b67cdfd81c15b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d5c686d7d32c95c564942363e7e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11522bd7e3e32f655dadcf5cc59c489564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705abc3fb53696add1009ac7aff35d87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be615d0cead3c0de0c040dd516fa1cc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1873b2cfaba43ca34858843e8394a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6846fb5f4b28340e08eda964507efd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588196e21c30a61e5d81be3e6a4209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199aa926a56a660ab3b50558ad3522f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e164ee1649d2b0ba613a5cf8351d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c684905771a3ec1c347c48008b9b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f6e88dd68ea4ff0c10a5c9406e41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443859fa8bf3652412ed523212b097f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181479862dbf724b7b7dd590eb5bd33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ce8dc21b4979c9d105af4e3d03a40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79929f93bc6c73b806496376e4bea8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95ab92df52f4ffbad335545634188578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9b9eaab393d43cb0b5acdf69c6e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2d27aff4633b6b946690c0a7022fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d174622a104ebe22ad73fa8d3f4f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc7f0181c753908bbb91ad56d5fda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f270097a882ccc6e2552881027bbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ad8a07294299422fd447b649d8d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ddbb00a0dbb84ec4b5699cca3760e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d163f4627630680d8675fda3e720b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a82b06dd820e6ddac809eb20c871b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a3b8c612ba06ccfec36de27813fb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc553e9faf63b2afaa6dc8b4c8328589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8030161938e22609df50e6f7c0695590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8850c0b545890beff5d0a10a28b25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf70328069bd8c1dedf39fb0af720592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be5c02bbfa66dc1790193c7d8161a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446f62df2b7a909e8a90e563a199ef3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34a4a192494d60134e93ec8034d8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c019410e42d8ec15a48872e87b42043596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d605389f495ebd8c0e41f706040d44e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23f3309ed7cbb12d1505f1fe295b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249bcaf836a8b513fd0d6f68945d6e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea003e38ce409e877700ea7d599cf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948b5fb17c5aa9d4dcb8caf06980fb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672ca17945f34b65d9d42bdd56ac20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db85692818d7bf2fcc54a631b70e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b921ee401fc748b5af39b7d17753604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c685ade6a3961640a9149ba56166f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db97643957d4d8c2b64a82777ebe55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b413c833fb0b912a5a00f7f44431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f931deb0a737fe64e8d05b11ad9fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4947b3dc1ae482e13de378a3c9bd9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627cdb928ecbad4c2ded231adf8fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc3a962806bfbbb4ac88fa422c4aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b75ef19a448da9e8ba1d6a6b4e5c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c98090b0b9a3b469ffe17cee1365613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac8558fed8706759a7dcf8a1cd036614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365d48d1f737093b705c2355d20315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b613e7820460ba3b7fa66d927ebc887616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a35eeff179e9c81f3efebefd38a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118bc35a8be9ace2cd3fcd0e1f4ab7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661eb0042a7e4977b02994838c0c837619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71091ae0c7ab8b83f05ab56da85d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434d1b185dc1509c46b69a0333e24d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9cf87b7595a85084f523cb38c0a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd90dc6ac57bb4cd0331f4d9f7ad608623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff722da1908a6828d76b0585968b2e77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7ca0b80fa90352a0dbb705844433625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff9f9f497bf8d1b32b1c357b031d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46632ffc144bb32af9afbdeb49cc3cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced8ce97d387093259f4acdf6a8445628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cd58452c04cb2bba96d7ba980d258629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a720ac158224867edea9455158eb4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214430e14eff973da67381c969d86f21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70c7c0a079563d35b8220ec138f72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ff4e8e176984bf81dbbe014466b10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b416d3ff8d2e898672cf4c0682fbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8d015fe5a34e60d17556e2d110a77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6554e05fecbbad5f4eba172ec47a30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a99c41fe9492f39147431ab1f4695637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee663abe63a1de1f01b89cb5f46022d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec59eebfac92c436bdbf6bae4a61cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949138186d451bff5e472290c1524a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6bd4d0dec982a616db973e927b60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f2a9ad3bf64212f07363ada10240642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32d910270fe8bc531a959ba81d628643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d56ca46a3b0e6f0f31ebd90a6c20c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eec583305d2e3f083d27f4c428da0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91abce7a534c9fc4688d2ff638eb64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a945fbcd7a6702c8c2a008ff3c5413647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7747dc164f56b483bc6ff28f5c6e87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206a489c3aef169f6a59283443dd8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e30b730d642971a0fdb1c1ceef95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3903ae1b2ec89e0618590b54cc53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6babb692b0e15d35848097f8b95333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645000cf4c0f40f60680061333e51c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443af36beaf615feaec25080046cad2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad19837ba6460649738edfa39e789f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab78a8c6c264d1efd7ed971df5cf54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d715055e277b2a72799e4e649b0635657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32a07ae31b4cd854d08b5cc3d160f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdeaebdd32757321593a66b62cdda4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefcd9f013a3282e7391d178c13119e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8a64704f1567e3e7ca85fead28217661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c239f2cf63ee76207846b3350465fde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37225ff5d23c48475146c03639065e6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349ce4ed96a586d2707ef7809e2171a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6182475be4268450f83b364b274b1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275b4160fa4f34d0f195ebcfdfcf43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005382a659bee8f818df85efad9e1b69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d0bb7dad5d82f37419edafb7eef6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1973d1fd25a9a2f06058d3be0e30de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3405fc323d1ec3b4fb7e50eb8cee8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125cb81c9c7e4e4763d9a835638c54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61725ab7b4db64d7c62e50e2dfb5e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2dad0bc35ae21cf4ce869f204e8b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd9c14f9546aeecadfd7564615bd9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8839bfe40bebd1e56b045c881c3b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891bfaa27bdea2e244ed4ad77bf7df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6b30dbf94b339da8ee4b73730858677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907dae030b4a8c4ea090ed7087c32a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b04c610b6f9704586e053991fd9e2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170bc8f592219b43620a166fa13a675680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dde2160e1978b6e22374532b8c6c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602bebc9c97bcf82d087d02c8be380682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddbdab95562d752e5c5830c17d43d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2240b16e17396c29f5214364688dd36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b1bc308560992d6867b2d7b3be21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c33e10c6cacf610f55b74e8313d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2f89abdcd0acf4a084b8348ec35a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abf20a65802b9465ebae503131188688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee4fc008d338a6f7de8170d844b68d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c7761939c28c99c7443843ec26ff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f130a3294765e1c6f458562b3ca78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0be1c7e45a0e0f588783378c6f6b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b255c45694094866d8b1ead840ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1447d9dcf4c58dbf9b272a59d2402694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641db831712088b28ed5b66e455a73a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed2db5d851e6fa5c2780dae6f0156e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11092b2e7495fd69c27b32ddbb63e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0e2621148789d5e3dbee75aa8b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d0940441706ece64fcee6166d3316699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771588d35d09fe6bff92fa4c1524bc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b38aabeef7bea308e419cedf08e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1f3f1224a137b5ed4815c0835482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669266aed8cdbd8ffeb158424c63d0b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fd6977c258cb53a8ae0402b5cbdc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb650b0fe2257737c5810daf96d74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3e2946122a1b3eb3aa82acd17f55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53c78de152eb8595b8f6daabc23f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814737333d1e72d9db2c0c46f68a4aff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df80184b60687c57226a0efc6ab7dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655502bdcaa69694b54138c280732fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249650e2b531dece0bafab09c768069711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d442b8c7d1b212e606a78f8692b7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948550972a41f0c0a5c2a28ee2be0f8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477260a786f26000a04fcff158b54cb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea835ac2f73bc95cedf4ac96461dca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e05b671800f480ec2c5deb1193101716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cbde71f76c6f86e08b8292df24420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad151ab3b1c048c484fd5e979f39690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a30e4957344f961bc4f0f9036f05c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb754c27b68e8e1eb80f06ea1836d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce5f681507475c1eac6a4c66dac47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d58c9269a0e8259577fb341dc328722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31581d19c9333d91fb0051c9a5fb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d59e0e561ed94388a6c081755dde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a134669790759ad5f04e589edf645725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e2f8c31f9d23e09ede772c46e779726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0acec42f5689c30b66a564fa35b56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0fbac4ce9acbb7ba63d47d9169ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e0dcffa7cf835b50258c54d61777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ee684d6ad562688986b8d48fe145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3705d91fa259a0c2d2318c8e5f828731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbdd6ece36b256dd8493c1967bf4a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07b2ffc88c78c2adc9f59d2035cab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c94357d4747b8e202fd3f8e1d2c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c92a6adc82fa8c9902969b9a8b30a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f0ee309d242103ac57019142120f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950dbcfc5ba101b0172f50e0b8f889a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdcd62294e5cd55e5509698da45a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97654dc89cf98052fe9ff7f31b696739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb5c1cbc76086e1bbd49acf9e3db75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5f0bcbfb6a897df99c56fc33e8e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd584794ba246faa0e2529a1c1023d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa33c241e573b001770dacef7e7c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ec7e3a13cb7f2c403cd3fb2330c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd3765e053dc5fd9ee1b0033aad193745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffd49f37447caa1db85821a8e17b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107882a36546a49ad7c6242f647b57c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe581ac601aaa60af33531c4b1857748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb644133d35a87bd6b7ec0d457b25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fcb03d1827843b40c7623076621a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b317f3530271c46bc35596975e55a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506dc7519fb5d71742a808a72f6691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfe7bad2c44b764b2abf048f55e54f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0114f574b581ec41b905a1113b3b98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f310199074f7f9d913c1fcd535a8ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4ad8ee2cf053f1bc70a689b9b2c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea49ffc7ed6539250fc7abdb7ab9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ac1715388f9772a91cb33bdae79c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd71de202bcf78a9c1e94a45616e32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbabaca0eccb8ab480df2a30441a6161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6255de9e76ad6d7f877fdb431cb632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f06a4edd8e32637a90f193d6bf2133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a47572acaac6dd04aa56250406c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce414681228cd3666d529e847efe49c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899a34b653cdff59a3bde46324f9b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50bfb07a146a880452be35eac56877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1323e04991349db1643ca1cf9118e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e2ad621b827e50e0e46f2d18c7559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310437a90683b4d6cccb4dff7c5119c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c4328c92e2da62cda43ab36f76f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bd05aa5609c39b3cc33ce3f0eb93212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70b0bbd70a78cf6da77c7f32c5e7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508ca1da75912e548fa8c3c4914ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343a0e8f1462f0c8df2f86fa44199315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3e3af510a6e352a74c28d704a93e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c32cbfd8bf7e6fd9b697f5d23e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00a720ecb35ea542151135f1a3855718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f715355bed22bc6fb03404678edfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4557bc61396d212f10c88895b0fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c5a28d9d514f93f5cd102916a47921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984b213f71900bed12b703759ee8e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a9338078b4ba7adb451a763dddc4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb89083b3b1c5742832f455adcb17e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54742b1a9642e816870016b6ab4bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd65ea3c4b661c01b53efdb3eedb4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2b9d8d3d3b52e400954faf01f728027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2cd455878a1f941f8355e1bc64cb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b94d34244deea0a3323c6fdc0bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453295c646d5bd0920ab85022678b91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325970fd663f42a51f091e794794600a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054d995b9a1fe3485193e8337a8c9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e7c7bcdd2cf34a6d544621c8b1b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcaeeb7522d2ddc0ef7bee1ee8a8f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f057fb56403fd2b6d9ef4515ac70df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea92323089ce70cc743deff105733836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b227279f7962dc433d98ba184c51dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ff41d441dec2788b3c9c912aa43138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e815144878b2763b426e4d8d4e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d67702828798741e744c25dbb127e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a37b9be85dda380ccd176c2e18f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f60376d04bc47728f2256e19a38142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991714004461f9a33137bad78c113cd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff33856f88b08bd4b5b28d492b901c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdfd8857d5cac1bdeecbbbf64529ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62313421d10647a3ca0e9e4fb4d88ccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b154e8245d1e79e21690630ad9eb6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733bad4350dcd8344a7962f6a31e2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a922d47dffb6f9bed5ccee431ea8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f2699851d3633f87f01e51b4c8b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00de90caf6e93812ab3aa005b2a45851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de172a17a6abffa20245a987e1b9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a19caa66191314f0f38f8f39c810a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cfd55f1fe693b7360340490a8653e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876ac279364d2149b22b95f7a09fe055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce71b685039c56d7d7103768ca46dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc042e3f135d4acf84380df55cfa4a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0a495a692832a0c239f0072083dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f19c025ae96dc1304eba76ee109959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273900069e33a07d21755fb56f5383260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0dc2b65d266021c450f8885a101cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c00a114e0ec4d46ed53632714b4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15f890980207026d7d0fa588d450163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af35896f425d00b8b36125217479c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88c9a948aeb4dd6f7f42e612e948f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806649da4ffb74c1e4bd8bb6ba2ba3d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702667686ae37339a123ae447a045367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc99dd7d409b42df967f5560351e1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070201d5f5eda995ebe1155194df96b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf487a3ed04428de0c47dba8560be4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c37fa48f12bfeb682bcb769f5ed871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21443e6ed0302727d7cbbbac843ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d320c5ccd08c8ff1ecbe0c780a7b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2346fe5afc4a5912644dd0afd8ae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58927fd676674707d33962c447086c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b11a9c5abb1008565bdbd8b3f835d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd86e0a5cacf3e58cb42c105506ed7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c24657e6d83c6cf4f7888eacc3aae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3268b240e376fd19848366141c2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e960a17de9f930cc20a000f9524380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364c855bbc1a7103f700a25b4c6645981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfd5d5a73ed3a71b6a04f77493f1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d272f2330f32f22782cb1a65358483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540c4c3b1df51325ef96324c2f2a9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b49a590526f9787ecf77d20ed59c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d4fe1d67a6a2d182229237cd4cff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068920afd7fa6ec3f327612a720b505b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc9ffe3d6e6629e338eeec20c719e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6020d990c10498839765c787216b6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f33ef30cb1d24375b02818495d0c9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b2e2a2f9b0a7f8548303553df3f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61b5bd30a427c4962152bd7260a5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4314f5e313f7c3302474393059da6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940254b505a38304001570686a4466894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304ce05cf2883bb67982a5006b991695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d6ba2bab4bb80f6e6bb07ef0a588596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90435233e8643f8175d9ea25a68b2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f60986a0bcc5087a1c7bb38de689f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6903453a4027b69e99892bc0843ba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02accd651006effd4268632b31a7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f29c3b2350611a0e05e1eee3714db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b02ef23236fea0c4a09edee7725b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2925adf2d6a4016a0c21a572e6aec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c10140b137f8a75cfa99224a42b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2934d0614f967ce89e86fbc471be2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8a436c87640e8ef975d73f208aa5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961606074e4114d61106cfda0e38882107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19137d1cb8480c5343e80edcc29b5207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120816830fe46197d42f2c7ca655c20d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a91083443d7476b8653bf2c6c27c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea98fd4f1bd70a79dbf79217ccb8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a36032a9ca22e7d0806c5dbd0c3ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e55feb13f272a8bf89b034f2555eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8765aa6358824e80da1e94d6c6b75c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce30cf79b1e549d06156ed9a3702f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7677e83599b1eaaa1f876f036cd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b5657c64c51a2905002556f54b99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b07c3a329688d72d4025c4ada3e23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731db2fbb061804889b739dc34fa44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed538ba6bd0d06797792643a52e7f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d30dc977b3349a47db1c1185a239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae36d37f0ec462b2e809892b9d5ce9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd84c8d094ec9c90858e1b7748deb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a472bcd49daaba34228a40524895f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70c3173eb9affe125489b3bfe6355a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae137415a650af5e2d285efb12914e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a48e9f1741a812b3c67bdb193f5b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408e40977a3d5684b095bf278a71f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f7d53148e219c4261e193edf1434129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db969b747c4774ba3fd5d5818e9140130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3462123960718bbce7e81d12e1e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ee0852a300542727e179b0e9a6a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9ea09747fd80a8bef5ed9adcf958133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7fadeb73c77d6e4922231e245675134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9870252d82dbebc0456e90203b78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486e6c3ad13ef7ae9173430fa9b869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80b226df1eb3988a5334281eda528137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe59ca3d1aeeaaf8b433cbf14795e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480369c13f155e5c17442b6e60355d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc573d33b5ae3f54d727c37c8b6d21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04d8cb191c90be4e41110812759a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8180d8b535bce015ae78ec6a73500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559c8f657e25d0b089123bfc8867bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bd9f936d7a5ec75de05b560f2d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef756560cc7f9003a954d970ef21cb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b02cba4ad69dcee4a8b949fb7d239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e867d48e7b791712526d19691698072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833e8884877fc9a582770282b66639148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fbaf1e1e5654e4ccde2d8d04b90b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e7e4758912f4e05222c305c5f9e60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f102aab51d16d3e16dd015c037834a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13533cae50d45b2ac4f9d0177c1a88fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6b5a62c9e7f465fa95dab282f14b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce44cdb1a49291ec6e6f77398bfc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d750ab2ffdcb555753b83dd5e818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bfcd8f31c095a6041b8a34cfaf27a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf8daa9c20a6b9a89cb11094f5e77e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d07809406b3fa79fdb970367ca9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4d322e0611bc4e91230fd15dd362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441f5282f0568a8b1d00584553ebfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04a414a542e61ce8f9b3ee8211885161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d600f1ee287e7c41e37fa52bd917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b165e2bbd356f6cb21b21cc92268163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e272d4a08c674e7911ce28535b59d32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453691d17bef54d5c1f2b86ca0207ba8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5fd7485cd492cc3e33796c389b91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f2fe5b5c54c4b1aeeccd42768c768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e41b81a3c05bddfa77284131c2fa8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd54e8be3093729cf5cb8142c5b0f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8833f76a121fbfcd6efa0108ef733170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c33c0717fae3ff4ec01e4e00e3d96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003349190f25759e6f3abf38ae3b834172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e09b8f4611234886f6cc6fc90ecf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03261047bcc4b5e33f0546e72866d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38e5060dafba055cdb276247da830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3846fcabde261206592cbf06845e9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b2f1dc7a81c4f7a2f21cc55d5fd52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841d5df6eec7c4ec9242657b65b598178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b315ddb8e7060e8ba9f9c85d88de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1c11d929b9d8be19269f9d15ddccd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc58a58aed89c557227a1afe9a66ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44aa6a31dd90ced85994ed6a19701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd571d277b8f3c507bc998b00beb14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ffa45608767f86fd55c0873f9b54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f8b465c31e3af576d04cd3fcde911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960aeb6d9ea3c04937cc82c9376de6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07131dbc073069524beae8d24a081f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f798ca35a7f483ea9178588ee8f3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b97f526c78e7fa2e7db849b534871189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e9882326c1a2524cd7bc5f51ee97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfbe155c0d02b42b4de6c48a507926191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1146d4408d723509a96d5f7102d99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca029593d08991f1b9995340bffbd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a764c406b7bf9705a1183315b0cbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb1aefb691d9a5ef7443fa84477c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17fc8546bd68e86c77cd46cbfcdf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f76f151fdca978eed2a1826337522197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b23bf5850f618daa254b5e16fe2ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb195b790d8772f4de7b5ecd7f8beec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f53faf8a3a00182f88d4397d517a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca0d8e9d5093b00d0e39df2250027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130edb96bf15e680affd60aace97a0fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f783c78bf8590955b4c3ec5761cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef40e0fbf050cd38a2934ca5e510d81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb50a5b38d062c0b9189dea8b3f4eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37493100406b8cf5ec33064c874474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec68c145330aa7c92c8a25b7b9aafd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec509590d1e53f939de6c30e20f5716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c06eff00dbc95aaaed2d793b1b13a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce98bc01552c18534e38e8b9245a29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b108a153f02ee7eef7d894484e8d29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa719760b8fc8b93792bb5ee69d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d81942a40f66078a95add1a69a42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff486661c54b7c58f2ca5990089a9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f639be141316d70e82816a87c81b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980b9418eb878eca545ac40bb23b456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b0f26587ddf5878d7be51394a014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe5dc67284df50e98d4f138488c7f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8105c1b95160fc5d9de976816f6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd161075d7b9c8d9f215813210c0df3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958323ae9d3c2f6bce7119245faf920221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d2db113b30a1ab8f5d6dcc9e0384222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681aeee969fa84c4eef16eedf49256d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ffae87cb7a5668c5696197b0bc6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801325fe7e3abcecd55c6ed7b069de6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec9695e6349b712439d4a1ad3c388d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ea22ce3db382ad176142d602c148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047ab76ea6266ab95d9e4576d32c11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08303fadd93b8debe5d8b8113baefb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf8fdfb662d83a044f4f5d87095e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a690302145e18f4d1f913f941e2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d2e03897210a188e23212e6c5406232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a876b36b5cced2221b634f9e0c1e9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66348dab985e1b170c96023a291a54b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f095f42a9666d8025d0c53e9861a3de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd2be492b4c72fe411ae001ac7d8bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2344ccf2380c21f7dd114dfecaac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed0522d7ce1099616e851429393d3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907f3f0a2055321aa5cd47b8ab434b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e32073e7e2f6db570144b93c13975b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf15c32c4e84503761a901bf7577a37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d09eff23eae9f348523138e1aace242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed4c42a5c6e56ec66f5d64d84986c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c8ca9af23ba20ae2a8ecc81eb8336244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d0e45d36a2bc15d5d9b9409aa9806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099702b95d0108c6e5c61e2917c74d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbdf30f56b72511e4cccd5d8ed257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26060f47c84b8fcdd15d133bc87bfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37608e7d3429ed450033af8daca9dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7efa74c3089c4967a6c07a4bcecb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584405470082178c36cfc56e394e06e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c110280e962670e9f1282addb21229252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f8328f27ee2e4281219094eaead7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc5f6f66fe43b17b92fd7a1f8e3ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a622c5186fea400bb1b2f7622e347255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ce8703710486ed1325da23d63f53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf94d4fd7c30ba37cd6d155c0d02c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c4d68f893a6c198b91818215ae61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368b66ccc326f0d825994166a3ec0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3126ae086aa9b78ea19c17a633117f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9934b31ff75a0c3f2138fcb682e9a9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97254f5ed24fb8bce09e044681e7f258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08bda5536eb5e1d215a52bfd9eead7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20d066159be88a0b1f564fd3faf10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ffa5e83d835fb84a84fc345b2237265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778d503aba74580f0f9dac94be07d7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c8bcc9ca35b3e16291ba9f7768f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8823b7b1e3e2caf8d998afc3ba91f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340aa33871ae2e9f1abdf3b49b1bcfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a065d28e361acacd5e9cb5dfc1f74b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2e29e696fd75bffd64e8e4eeb0fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6fc1e8a1cc80f002c1b09b5b24b40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ee2138d71a79aa4fa9186865b7e7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f9b26c47d8f9529c1f328930b149274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a1930e8aa74c374ad5f36a9ef647f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9477c6a2f7b65a458bce2d49f6e67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a2d1a3cdb9e00aa3bda8d512fad24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4901e48faace38a3595c5425e606a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d64599f229328161971e0b02822f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da70b5bb946f3cb1aae25909ef52e7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957171cf7e8d77da12fc2136de60d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeeaeb26648636e5ac1699d1580c66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc35c6b5ef92570482cf5c1d719aa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c5a3a4b3aca1048716207a8f0983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef0988d6ea5462dea1947afcbfa781285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed52ebc5681e699ac01722c1a5e60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512f2f43c05eca376e2d381b4015a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216647faa9a0d5c0e8bf6b272d5fc377288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f93a846f2bb6be500cb75a47d1e10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ede837b97ad2c0c28313cd128c425290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fb6b29dda0a5835de8d85ea20c17a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3a3073b66f03314384d1e25fb7db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a91c7f729f10408ae4ddb792c04b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a7eca502abec69cf815d858dc317294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dd6347162abcbea3a418ed21a586a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0acb67986c7eb5ca45ef9340416a39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f166673141349f3b809e24cc753423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033800ba34ada45419caea94d1d6100b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e17f632e90302b2f8de141e6352f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b191b4fe61591dfed030f058742d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d982f74ca9a06e39d4fff322e395f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a1c4ab82b458436f6aa3f24ddfac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f083c242dc45ea3f69350d22071408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7890c73e34ac789a77613ddec829304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e0ab5607f0e066ea7f4cf945985d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0d1791b1b13faceba45cd9dc2ca4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5206031278f53970a96026ac34630307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6a259081fa1b236be5eb97940f529308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c2f61c9e20295ec4deba29e05f5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582038c421eefd8681d329057b1cb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6716e4c1a909c464359b81d06758311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954dae4e5c96494d4166ea3a1a4023e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74c66636b9a3d5c6c79a0ff861229313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd330e698594e544d15fa49373e8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d95ca8513660d7ef495a9f95447160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680f1be79dc5456a5a00f2262bb4b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c776e3b882f057de04875ae1a3f7fdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466ba5b06f123b7c10172bc94b2cfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d133f76163ada1ebf55432b046c141319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7451b234866936fe646794f971e83f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508d801b9b99e1a380cf60230a30bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a0f1ca35ccf990921d931dbbeca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a51ad5a8ef3b9ad4ff60b1f9e3751323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d783758df71c21fc9556fd1016f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b111be83ff87b4e8b58db9ceb40d13f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8d37f92c2cdc7e3659fde20822bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e4f4dc5bc997c81911ab3f375831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edf7d294b8578b55116ab94d77f71b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936843d8d6b51c362745ca43208a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d2e7305e6182a43515e55e27a200330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2118737a7e30d537b64bc270771475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe35af1ddd1b6b0867b9693a99644da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f95f5be2c362580ebda51605cede333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e18a5408eeced7fc35f0e592da5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4fbdca4c333efcedeea5c8c62c62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c793cfd27cfed5fcf18690c33c12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7957d802384e1c6c5450236ad9b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de7927fdf0a57f76647390fed61160338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb5b9bf27a537fb60420398010095339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f124e9a94215f50272cc566e90eca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeeec2db7b60f006ccef509fcc9e47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2630e0cef895da9397152e1ad8ed5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ad8c8afdeec56bd8164057db5559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3511f39e2c2bcc1b6432972afd79be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917060ec5f63eab281c3fcfe271d00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0247ca9ce0c3f21a549ffe84a222b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e1088f5c88d5fbc6af33d5f97dc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9ac5fce047632a73fe1142e12838b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb6b0b5b21d63f1eda81131000f9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc5aeabd59b80b53c0db59ac880fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038c040cc71e9bed7f67b345896208351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d32a23aa6a41b82b6eb74f83a3192352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772ff987f0e2f6f6fc0ce6f043cb90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83da47aff6bcd637bde99245d90c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b21ba3b317bdd4989e3cdb721f07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd4ec2b61d56a827b668b874457bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b5aa6181be8903fd4b53cead4042e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1f44f6603d689856ba11f92f62cc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17fb8018919b4004c4b7bc88fe1ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423113f84db3dec7157afc751739cbbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661caed590eafa8f2c2eefb65653ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80dc0c43f0c79f1d2d786b588e38d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787eb1a422f3f351f47700e3b665d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca385eed67631d31231d8430b46223364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646ba5ace1eebf2ed6189dc11a9669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a3c3de164ff5ac02002ed3fd9afb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950916c35960042ef2278889f50758f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef50568d7ea024de594a9ecaf10ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da647873a814de88c1a3c6cdd8289369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd294177c98f3f7e0daea8547c95d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bba57d0c71d60f9dbfb806cb4c463371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd4448a64987089958a15e1c851213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990a38fb7c2f1f21bdbfa5f2184a7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec55f4392764a66ff870b764f6610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c8fa3d8ce72ae41ca3e233c88614375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87277ec3fffae96dc6a82c831268aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e678a19c91f1d00236f15cb72670a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ad097ac182842fd9b7353395b34c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4131f1b489dc16d0038464ce9a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3b0646dba2731af93168f31d2d80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa6364ab3e5cd0ddc8022436f5deb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4992a1017349b30b6659fc7fdf056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668cbe90c6fc3580384ee38de1e1ce7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d57e68b501a4c737f2ed2c390a747384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a361cc885ff87943a2ab6f6bf0d7dde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765093d7f5780c6fbce73daafc78ddf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ee332b1a1141ef82bb47d396fcb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a5564585c0a80740a8f44ff488c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbae01b504e54bd249bbf901caaf73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628fa909ef4c3c0ba67edc460327c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803106a3f3357241e2a095b5d9a2d9b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9e303e772222c8e9edd037f00da5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cce1a9757f6eb11e62a1fa85c5a1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b8cc2a41cff27264ed2cbf11acb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf050984ea0da6d8ff2a7deabe0cd93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953618c965f9f530a3af6f356b6e40cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde77d219836627ced0f5188c276f9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954239fe76064e5889462902c5e43e76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78881d3994e812fa34ad1783fe333d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d60ed91f7069a039818f69f38b0fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d73e81335940b9c15025a93ac1c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a288410a2616de7961c88437aeaf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53281f11d94dc6941d254c0ce10b4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623e6224f77debba9403a14e6732a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95565aae606757ab22e7de11d84d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90cbe62d4d3258b83baef69a1ee8e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699da15574b19be5ae9114b6528fb9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976638da4a4159b0a53659d93f55023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce657c314773672a7df2fb6696b71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e5dc3cb233183517d24e609a94b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41402662355bee8683525599c4e2bfa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd809d42bd8aeb1a356855a7cb85cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd2129a20123a6063a3060f97c005413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318decfd300cb255f8d79c5821653b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f66ef747dd70b1241e1f0cc536559415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3164f96898d3224fdd5b68e391a5e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b1137c7cd9270b9a917e887bd74e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1acab74907365ef24aa44ae74f6b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b2d4030f84687a8b283974d5389e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f64ba069b8ae634a80c671367424a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a728a4c8d3e5166ef253ba2bbd1a71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff75fcef2ce7489c32affaf252700422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60568eeb63b649e2790e75e9634cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47107aff6538e11a6b7b2d612e6f05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf589ec48268a72c20a88df0c88058d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639cdb75b4f1286cae3c2c73609b260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b6d7f2823719f2d7ba65df25fbfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b8be3f5dd50b854d3aeead876de2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110857a2922cda57c43347206235e18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8623a7c3e1ab22d1744c22e6fd946430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149e77b81a5a7c20a4580a92cf88e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f844c75bea5a3727e6091c08a686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a021ed3c915b92a09a487615c33e84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c6a6689fe62c13bc765eb2fb498d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff20ac6c359d9a9ccaeb814c869d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18928f5f5d368890b1497568ab2faaeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c89dc65f79543ddaf5dda00589b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60c71439e5fcbbc0b7148c04ce022f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2422b0d88ee92a44076b537228c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906924fe1336d87400d796cd9a4560bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0bfc43a87ff27574ead413ff20f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb4afa6bfed37b406896c547e4985442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2aa4ff05ed6da5efe79ca01d0ea2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a855b8e1b0e7ea80fb61e6d90e27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32254b5463f172aa5fda9707dc9640445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0d829c988fa34bb79584192f4669446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94e0144d4bd25d1e9cc95ee1bef78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c71d6db3e3d0dece3a1a754a38beee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc7d459de6182a9031248d97bed54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b0fc88fb22bca95a3de97c420068450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84153bdef9bbadde5da8fd5de535cc8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864ed2f3bddbb5fa32553f1ce570e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9addbde3efa6b32b54a5100cd8961453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a208772d5ec59a79f4e226cdaf0ba9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a1db7a91ecd5856f4a0252c92cd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933114af4c5ece831f77c4838a807fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e94a0b9dcb237e1fa5b7dbb3c87fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cc18f1cf7d45ba59f33a6cb0c164458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3165ed302e1516bd4135654be5aa40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06e0c5116ef3e3dd7ae7b5c239544460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7bd1e6dd094353142b1cd12fbf7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e729e6b14298b93025a6e1a427633462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43cca6d638183cc631e5da26073f68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf33c023ef7ae1647c16db6b1d6be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412541ff88d5550d9bac340e3983fcf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9b8654fc047f7a9b9b61baeade08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a0079cbd7182a50600d8e8ffbb4f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc2e25abf74576f1332fec90221123468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f36a6cbdf0c753a0b9a208a75df7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9646043415de185f37e34cbbe4475e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff23be2167eedc5dc2edb8ef3c38087471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277090b218f3fe6ac358c6a3ead472f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c50c7d1e759e5215a2acc434aabeea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb666cbc6a8cff2ec348fea7c339da0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe87a403f38ed7e2e5e73ad6b103aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b24599c6db3f1ae0b02108f1f83f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb7e0b2d9777adf92e5321e7b8628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ef7ca06115c79a8486416ce75616478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9e82b582be1a4b85f9bdb4069e41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f252302888797a34eca2c5add5dacb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a458fce541cb544fcc1961c5a75e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339777167df07b0a5134869a43fa25b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2c8394f27c4f3c4a94525a79510f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ba0a110514e04381d7e540f644de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387ea877e9df8d001de33a9ea8bbd28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d948d20ebe76832e28d7f024182e95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515c248bb8d58b6398e5c6012d942bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66bbed95d1115ba80e73ca75a70ac2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ccd6d97eed83d01747eb98ca30c49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efd9031cc50cd107c18742337a0317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e9d1973f59bd2697d7f81e20efc73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14785027490ab92f5146590212a90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887d7591f0858344c678977ca0b863493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce68c6288f697851e17a6f3b31449e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2116a34cce4d12f4a7693ee7a3eb4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1758851ba12fb0f74525bf37b83b2cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6e5d737215007dcfc037ae56aa99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e07db31e0993f5a41832afbceeb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab2110df0f1d919a716d15b3c65070499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e65a3fde00da1265d33b8457886a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd3ac963ef3786c2771eaceb98535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20db5c5c0c298b2f40272cb3975922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5aba6b6373fc81f5cf70480d87cd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ec5160a06cf618477a4c7eeac122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908511a1b44d8b9b2646a2665a175f04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab82bb900872d596002619105c1dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0b10009822f02ece69a59a766535507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bbe8ff8e8512161e2652aa6ced034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f391282738450802b5265fa3ecfa38d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac9909f31cc68bdb0d55b4ee04ee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378bc2e29acd0eea09e8ee3b3260c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f479e7cd6d4d2e0467b9f7e778d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b1f19d01531efe90eef600ba6c1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326bda2f6510da5f1d4a55c98e55970514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39e2e2d982f334879a1a8ff65da35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c174b438783116cfb6c17d5a4e13cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c611f26119a427c0088fb7c0ef9be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a0723a273123e75e7c124965d81e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cdde4b8fcdd47e911bb84f532c6b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc8af630a957e83348db66758fdc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409108fcde98526be26c8ab9ad5b1978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330447cf9a2f69989046e5f08f6f23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c824c8d53cc97b558e181bb60006a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae913d97c70310ea9dac8c982bff6a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c7f5bc1caafb7b959bafb0608b41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2180ce5d0a89ab1f9ae1c60836c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd503c407868466088c984454c6b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9679276c46cc544e49e4e35388fda7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183bcaa3b16b8d52ad1c347517da1c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137714facf30af7c95d6281d1969398530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc8a6a304c274b4a282f6bb8a4c7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bbc8a3db6c27aa500b505a026a80c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b059e63f10a53a6bb2e7d92c3da4f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698cdd028f67fc8f05ec73dfb3cbee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412b1166388bee2172550a168813074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512407ccb36c85c579d1bdc6fcbe9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90078f8277df78602ffd40dc9c3559537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042427b66f32af30a0867e3e5c53d0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13365be1f34b83dafcef89f80abfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc966e6760b818dc45bbadd7edc93e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86789801285450304140bf24f554d2d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727cc17826c680109f311459fc3b66a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf342ba9dde1e4c866904c01d706592b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa55304545b04d7ac7dbc4bdee261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09943983463f51b0580bf9a16169a18a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579a71ad5f7595c7c1bc8b76c9cd09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedddbcee8be8feee0afe61e4f48e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2906f67e6d7e006aacd1dc9f95df58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fbd50ba1767e58e3162c01791181549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267acf6f20459c1ab0365c313faaec27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368537d4707a755da06bda013f1df0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cfa5acd66e4f6871d96f685fb896f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27be9d98a596dcf0ec6d16373c6750553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa93a2735a8874cabc5e258263089554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a039c036a7dfcd5b0d999416d134f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f0c8ae08acf94be25be61a8edbf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be323dcdb28406cac45f47bd38c3d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaa8e525819c48b2480e0d190249c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd6321d6a36a6ea1033725d68bee43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f943f6e9c3697d1f2f72b7ef6674560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382017261e829792e2b16b959082642b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3174cd796d5ed1bfaade9fcb06f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4a117352d60b1bff4d5b528df4ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397189d72ce568fdd676f118e99908564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bcfc7a151e23667c7ea38d3bb5912565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03739711b4cf9c242c1f3f1b5ae03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f420105fdd2e6b4f9710a4793aeda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b34c26c82137dfd0c045a08adfcc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd67c0c69e0be5fe7643b3ed368f05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02e6b824039476402da9ea09f0b6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0d7c3760742dcb8ccb98243820a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70e6f43f4c186c0bf029db0d2bcf1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2a1c195f2da6bb454310c3b74316573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886ebccbc3733c442c1ddfc600a657574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d41306535da57f32785864aaa40d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22266aa44de832779e80c1129577458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d850522f0921f4f610312d929c92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed7949286f47ebee73224107e47db5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec88e16c3d4ad05273e1de1a22537b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06981714af646aef4ea939f53be6530f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc4a9e4854dbc2ed9ff4ac386f43a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e1effce9b1dd11da798d23d477ee8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dae3b5b2d0017f7d174bd6f3ade02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f538e9a61fd423c5f3717649271e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae45c07383fc668344c769a8c2cf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08bf7a5317af14ee896ba12bcd1450586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954c0decd9b117b1a9332ddf56bf713587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff4f0d19987b07d31fcdab98194209588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eedd0e8c4fcc60e688172c6488c1b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516a536abb606852780ace7009448a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546da0b7616263891d849654874591591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6712c6d66bd85f8cb34f4e74128a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b468326330a129361842e692611158593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ab37535b56a37d261c125cc96489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d300ff1269c8ebac5112af1f591017595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bc902bcc60a3e5d5f6da4f6fa3c96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd5ede2f059c7e035a02a1ba50195e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f186e696ab6940c0618ba4cf8716598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddeb9448457542f7444b370779a498599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ce6a81b22a4f05e8b5eeb06178d89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e0d94393bbc7a51c24213852830a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880e0954b7da49d0fd72c884ec3c55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0a408bf6ae3c3425aa5b400867735603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd9cbc5a937d0a673af8b7c229e867604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f16ab453f273fb38357a41db42d599605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e41d787c8a4ed7c87c3dbe25c1bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226454624341eb52a768c271a8ae4805607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f117bd441a0e6eae45fedb3c9351602608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d949b819f657d3ac0fca61c98f2c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac71e15aca5064adaab48618e34e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4f55f1f12a7966384c688d5df119611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee96e51e6ca44f2fdf4006953ff1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be807e25a7f2c7741976fd1dc146c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975245caceb7675be60d282b72728c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc0204232d51623f309c46c75bc9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd60875c97b4875becafc10615583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5dc3daafff388d5bbec60d5ceeaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f841021b0a7c537c76b49168e9a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc9a17c9e80091c58861cabbd959b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381823bf0b413f48b398b5446c29fd18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81d3803a4a283bde83fefcd5627b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515376180e97f8adede6ecf9ce94ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87606d41f910c557e9bfb64c7a583a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f85d224abd50869dd875d49c5dbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d4bad5b79f885da3cdc759992c8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b61735b07999ed583bfa5a77ba25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c71f9991cdb44b757894dad281cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da171ed01f5bc633510e03b64f0ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b79ed46fab0883b0573f2572252a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02d3ed7eed8a90daa570b10e4ef98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad9d711761ce59af9dae3aaababe2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7234f95449c502581f1089f2d620bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12201e910e471d4b0476da96a28b757633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0a254b4cd064c384e6098fc73f89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb949ee59c0aedf5f0007d2920001d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f3806231ca0d0df59560fd2e402f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603c85b85f685da6d76993a5bb1306637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812135bc5492cda43e25c67d07be8af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9202161b14a8b2517515241fe58bf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f82c274f023a33d1b30d2c0eb2894640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b64256c7fd7347e6f198bab82a7c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b7c3ec82c3dab0028e26456ae5d26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16eb564a45835cf4cc8f51854066f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ff9e32e840eac7c703b186a80de1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6137a55989cfcec92e52e64e6058b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee96c69e1e47defb503d1ea13e3b87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5725faaf55dd0e00504d503660ea9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a712696f693c56e618147a1ed059c4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0682370755da892cf7d3872c6c3ae2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c6f6f7fd8bc3e9cb2b4da591c180650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d90fab85f1e2a30e9841b63f2e00dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7c27d8823c1985d57db63e353aa3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3267ed5d66c7ebdb949dfb3239035653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90c1b2987ba28db6fd2e15118a1cad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a27c59ec758f38c08eba6ed701704c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3b2faf7364c0f404d16c7a8ff4e1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4899dafd340ef36469c62ec7e61e613657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0acba100d622518caade6639ca1d22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9fb79ca4f391998ebe432acbe2cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a905cf866f7663ba99dbeeba97d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3efdfa54019c6faa1d715c2396b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1243fb9c6505ce6a031a781914b441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02273417737485db94170e83d70ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0f1a818d27b5674980dc7ed82734664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27599d70418ede6a3dc3e64c87f284665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102ed638349cde8d6b196935d07662666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a976e43ec6c5a4ef9e6a74d6f880667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f7d91da15e274a7b70d80deeba28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbaa48930e12b3d10c413e54e1f1e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2907df77cd99b6e1feacabae3cd56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3070dc2ab31274243dda3b46d88c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa7f9c08eeb5121b504d56720d17b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3f47b7b104065cf9e07367fd88d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a83ed3ca3adabffbea28d3449098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f57ccd0fbbcee05f10416c0d14d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb1746db189af8ac3df0ed90a8f33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225e18c2416a2071a8f004c6457b09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def31082d7d3e7f8b845dd6df2f3ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868847f0eb9fdc1512de3e3693f52770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8f1750d7012e8f19f09d074aaec69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385cc4b8deb9b708a66c99ee18b6d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce76f233cec24de1b6ece0b153cc2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f99ac2cede71cfb6e04ffeafc359a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503319e05ab6dbe2cb546a97dd13ef2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc753f608b33c6cc7bf0a5beeeb50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac1db6e56d53b074bf2399a61bf42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec6d1d648315a5436623e37c83951687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504752e1f2f6702eac055a4800482c14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b4f876d5d1f916c3f981970f931b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd0ae73665aa2597cda8e3b3e89e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1338292aaacf9d0bfe3271a37c69a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242117fb85c3056c38bd8513812cad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192041e6ca356ff9cc4b57442a13b399693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ba32798528183be1d768aee73e37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3988f2e06fec3c2476b4f3538d95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a8b8be4e381ddcec97a7ade30cd2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8649f49b6dee5a4a7b35dde59238f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021ba23a27050d563fd04389deb6a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce6f055ea66b4f5a735e93116ba7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882593352658ed30ee959fd1c93e3e20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde706ac9ec65f870485b52394760fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2589f24583672181375fdf75c74bda7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d98eb854283799226841331096ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7dbb8aab8f20d29b42f7f881dc055704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cbadb59b3a14801082573c02b6f70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e8fd01c35ea85d75508f86e35a84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f3658390540cdf5bc5cd2ddcf874707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b25b44dbf752593af4d8e736fbe0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2ba7184d2c128c5709dbdd6563f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1743a3b171e6018d8d60088511725710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a78bb903b8fb5b7910bf0c2691e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb228551f4ce1b5acec7b0f8f6b175712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08aa708244e5b9cb8c92817d5701b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f168f17f318893a2f48af57fad08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd305d626dba773be38cd07ef840b39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c715f3c749b4ec33c87cdade198912716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f38048e5bc1d01a470144be4cfb514717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e7d2593a6257cd5382e7981838c66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6684e4b1f3f6a5a8d9637e63f5fade719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b28e89607126c6d9f6cb46c37be30d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea985e420f134d435f82c59b7ee24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7c7658686f74e47b855453215365722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81294f8b32cdb134c0d0c8269df0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7479577a6bfcfbd7eddbd8f0370ddf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f6c37bc4ee7ff3429ba05f137096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e29af250f3d997f48124239b6c4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9181cb5f25a6eb083fe8c8966ba0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268a324d62891b5b23af11dc7f5d5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e8fa799f8541fb136fe7994879e28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b3539c947d570d3f2b583cc4573d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8394ed0f0288a2421e84283037d71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5691a162dd310b78e8f397974d254db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747468f451c8373a26009565d2cb43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494de0a19ca44bb2389a72fde798e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e9d62d84d5e1c3f498b151199cde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ac8756ced0df59533515f960cea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa8483947fb04239a494c0474735e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892fbe07943860d9368a29fcbb2a92e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d4a72f10d12f4b4e502e9dca86eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb9c25c15241f1e2213a9f6edb828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2183d06083d98bfe8e547541ec7a58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d99bcaabd64a0b44b458564ab8139742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee713505f1b6b223d1a9ce0594d8d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef59cd8eec8afc27e7dd0cc4f35d57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ecb880296b0342810cd04135f809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de557cb8d5cc7cb421de22181730163b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c402ed5168130191cc43508fc057747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c169e0ea500495804c82533ed69d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21735239cd3753530ad434ac2a5fbdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cab9e474f877a517ab647e669fd6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be895b5886687b05ab5f8289dcd5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e7e9517d0b79457d5fd1edeb58f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6514e7d7233df3783e30bc3b0ac49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b4ea03e3dd056cc8b0808037630f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6308b71d53a42b9e2b02605f534c10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93052c4f9f598c997798beb0a993622e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc85464ce01d065af49cf75928057757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957b7a94a8f080c79f595c65362271758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358dc7be2a3e7c3bd48a0b57a41b75759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>