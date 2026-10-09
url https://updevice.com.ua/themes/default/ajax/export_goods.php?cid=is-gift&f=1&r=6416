--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a878203c762edf5a9015ab68b3bda11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb17b80ba9ce8b3fe1343b47fc7732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d8938b407f9b47646589011b12673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bef6c2aead4c95c79d33f78d7397b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb866c6216cb654dcd2d66a4f9b79985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebbcfb6ab0f4f6dfa94eece06a1bab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87cd4246101eaefd5e754f507f5e947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ad2f8a6bcee92af6219120259c438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d286e580ba4575482f6a16562690e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b31a91fb84959098211e9707d2add10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf81ea2add323d2d2ab39abbc148e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849584ab68eaeb389d908af41027880312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fbf497418f42fd99a95867af60ab413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e44331ebe18f965c4a9b37a5222ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9af35a52cdb5c97c269e7d202ee2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8923ad5aeb20379d64c94b76e0932e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7bcd448083c5844888c8c9279a5b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a2ec482a4ec3e156a76d858fd76618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e806ee19b91eb7ebe30cfcebc42aa1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1dfde78b3a12b95ebde0c66e6346220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962bae85bae3a67a1c4c7927d7620221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458f25c0ae1bd2ed8f5ff2545fc93622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbed460c8a295a7d7a0f910e36290b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9a56d4fa359d0b3b91c4f654bdaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b545363003405c295df1bad66c7d2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f834fc2b698b14fb55a84115995fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e4ede3e6f4b3ae9bd558331e615dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a23116241d773f64d46d26ab77aff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac224f8f9a6c293081a8951c37f9ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba5b8b5f4855ee80f9d20ea4c2e6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703bb5904119aac02f882315e64914e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8377432e7202ae94e1b7b8513aed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca08865f2d495781a535acbe8a45433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976357eddda00f32a1489f9d436152434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed6c43c1887e75316a47b86cf5602435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95270d6e6f84cfdbd8e7ca873d3c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07eead52406a53b00f1cb25f2dc0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb17defbce52ef4ddccf8e43f4a8e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e6c7d14a14728cdddd6556465a1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d821deff629451066cef4e6c35f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a69d0bd3168d72de338b5357725b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054356fe78dbce2ab5271b6388710642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ad74521238183ba8f91b2b6f449843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4717f0450ea1357720d8c34eeb35d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc9ef68c6b1a54e3398cc3da72dbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8018a48a18ce623902806fbe1d39fd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410e533b104121430e7854854985d5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec4237d69a844b80ffe2a50a9248bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d380ef7da013b56f5257821fc16449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ec0bee89ccd1e4fda212c0c219a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583539e4e6bbd98b8eae86b6218389d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b69d25e838ec7f04ddeeb5a3d408352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8c42cfbef11c9c98ac2ffe45e51953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ecc661101e5a96bf75dc63867085a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242cfbde21789e1be3da9d4b4c2c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d49382f922ff72e92f1fdeef50a5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a804a75ff49a1cc3aaa2ee748d9a79f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087e9ddce8ad77ec0ea402f95268c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99d4a3f10696f595c2816d449e378759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a8b60d2145ec3a244d11c784e49b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852774800effe4497fe99e6bd1feabed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb965f3d5bdab8b589f4a02e801f9aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2959f475d3b2641482b7cb32b6848fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f5b434ae8ab1abfef809bd64fd8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ebe4475c063cc28c30c9b05dcf7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e675c25a771032c9510abf33b46e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531238bc4a3618f5a5ade8ea78ffb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b6c0b6f4a8265195fe83272836a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3531e02bfc7f79f103e5a612d51b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb516b4a1fa68078600e7a7a8018270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ddc86400e6a39cee014e258f24f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9923ac3aa87a42d23a649e6916ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1bccbebf638bdf84527db950c12b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfcbbed3bd7967eec16549b661ca4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588527b74123ac9fdf54f51f416c5bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2779b0513e772e02f55f248f5f4d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322dab8c691ddb3536c80dbd66bb0a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c038eab22e36536bed4adfe8c758d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9eb1b25a4d72f56778e3dc38ad28379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2263341fe94412e2abf918fa5784980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9752673374610653caa57f0e8494b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34f85a2bf6eb924979b9969c20af382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7907933308af83ee289abe99b15583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed575d2ba653e194dcf4d15d84fb7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a24e4117bbcb4c8182f9896bb14d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb7205c2fff81ec25231cd9f4bd0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23794836181b0bede913e8e8aa77587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b10d596a5fde0099f9910777003f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957484311fc864d3383592842e7b5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc9bc3b2687fb8596a884bfa778caf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60905a38a7acba243f29e6011fb7c0a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c35cbd39583698653253e86ec082692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540cccb3a0fd3086229c49926341ae793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68064f92fe322a020fa035c3224f9ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef817e222a65bc0b3d520498feae830d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa0dfe855fc0e925e2ff6769fdd55096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7a999054cbb7abe1c9c3abb8a85e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09262203b968578a88f60c24dc28798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282a92a9c6ee109cb4f9d2d842f6c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f1045afb2d4ccfdf0b92eaa97f02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ee0c2ba5bbad7f3e4d49e0e355bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6161f9010b059361f42fad534ce7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc00d311a1dbb007efc0c343112e11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d90cc7247fda27ac46b8a8dbc524104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631f55100ac92b8a86daf658ea53d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b1302217d2635cc04d5978fe61cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774abfabac6ba1022bebc6b781ce6d5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4df1b00ee6a6c09211bf143e7413108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afde9a788edf78689062fa52eb9fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1147387d2cde8177a7669ad06643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1517a71747f05bf9d698e10f40f58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f4018d38de07b95f712193a63c82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e334e1b06672f05ef364ec37227620113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc6a62fc5a22b2475402575d8b856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8497a9569723b0beae018fbd29b00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c03883829cc8f7c26967401ec295f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89008394ba3a4c5125e1b7d36b72f17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79791a24d58e5d033c3964a03c07b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552e7bcf174c48a9bf5ce0fc0947537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bad09a2d2b5e613f69219507c2035120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b981f6224a96798c72c1480a3987121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ab33997ce4499c2ea62cb6922fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc44e558041c2e6a7f7ffa115303d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328bffc2282a66909c40dfb412bc435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e08f40f02b43f7a47b027a933d6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed03697818d80fd2f36ca5d2988677126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c08f0c4e60037e6a4606af737e9b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009cff883a3120b9b9c7988c2c682d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d85de5244f7eb87db5e96374f4fb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca93294000036f60cef71afa85d158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40574a33d8d99f4447c96796e82c01b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058034577597a12c2674530f13c94c4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a15689fc81b7df89726b81d5d08e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c011089b44dd72a82507f88776f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1060be35584459dd7e1e64df5fcb60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c80b68635c522f33def9cbe6cfd38c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65b5613779c8c45c41cd87412a110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113030702caa8f615543a96f16b9ec92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1eb765be11ab14ed55d625f585ee5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558a2ef5a1b9b44555763dd98c8ba56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933bcd9a280adaafa72718b5164da0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da47d66d51a644c3cf46a0e177a4d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf713df6757965145766fcf8d1072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70d9dcecaacffd55fd2ce4e989aeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9a5c5c0ab755c49146990820ea0a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d04e3c1e3a376fafc74446d0f31e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92416c7d578e55a1dc450e697c5cbd18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8937abec62aef548188fdc220a735148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da2e2c269e889adba1043f1d414831149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b45358d1f631945b59a55532ca8b6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47934dc524d7407a0e5c1e101162e93c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602b25f6af4a8e990607b8c70bb5fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2e411c55be03456a121e8bd2bcf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b356b724f99841fc55a914d8d147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35adf0a34e445f16b4767d0c22cc13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4220e9cc39510b1e8e860e25e0a4ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731160d0ff50a7e2e2c7d7d2c8d796a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e81c38e2a4245961ed047e0511ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191f112f8fc4c87f754a42f1e886e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854699b803fac9851746aaeebd983769160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05e98f1e8b172be632343bbb38e6e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f1c17d35dc782b965ea686a0039c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a341b3356edc8b40e59c0c991f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d0ee580bfbd9cf63dfe0530f71fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2dfb4920bec50156dedafc46d05aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d6fb5fc787fc3f35fac0d0fd81ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485e4e570631a4df87811d0ac9bf2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6bd185212b9cb1f9e97085eea1d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e127fb4e203f8bf2d731c98f39bff4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df702cbf0b11f060c3d540f7657fc315170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe695590f533983cbbb0723e14da48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb715195ad8eda86b53ed4651f9c26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f52133bd279b5ddbf152daca728ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c2abb472609ee3072da366fe54d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600f549e65651fb763733dd6311773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a21ece9a08dc951eca53b3d62ff5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c7757210006f173267e172c49be8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c4e1c64c6cd5fe947d4a88440a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e635c380f84631061fc85fc3f4b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419f9ec222164a76ce853d50bc2d767180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9a70f4d7a82ee676bf3755e4b6ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870dc79bab9af4e0132019f4ed5966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be74128e3424be4894ee0d7ae1889183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2991c8a1aa23d3244fba6dbcb4a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbeab34cd8aed070bb8c9189902438185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d2bcd8c7d966ea0180fcb9457461d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846346caefe21e27cd508c6886f13c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8ce8df1557a47bc0fe633415d8f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db47ffaa75826b105bc80852d56737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906fd1ff22a24930dd06ce3e525a842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb28504b5fbd688cc16511a8a482184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1fceefff0dac9f2de6425730e9b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68236b1a97ce475de55f3b356c94cb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffcd8d959c663b7287dc9288f5abd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb9b51d4c677b5ad8a85949bbd6b8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f36b1d39a026eeb4cb38153a9045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc27c4aacaf296ac3b838a3744762e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879102efca6f12f1a2c85ad4ca01c0da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1dd949872697f224c2a5eac60011199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890d7444ae71370c1b9b8167d8dfe0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c224f34306990861931ab7fdf4bf96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd038c192992239be271de5283ac8c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183d8040ad023916e52423de0b471f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b383bb178c40dd0569931d18acfd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc006bed27aff329b0713f6f7e283205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1f530d0469454219f553b00f6b9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ad6bede47b9f4d6286afbcb0df14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3baf37549aec3ea0ca721aed83875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48153588106993225d2000320b72b64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca66372b47cbc40c131a74d9fd6d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1effd2b3b3f6cb6d5582e6caafc9ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c82f6eb8965c1a059efdd39faf60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3d237c74f44db1490d8536890971213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d49454fdb6c29cb3cfcf4630f844e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf62f499cfe7bc5ce31135a359f6a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599766c1be9c9a77d43028778182f708216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d027d777bf8dca2da56ec9b14970c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69b843b3729f2332b5cbffbaac17f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84c79066887960284bca3eff21178219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf342f6a5db8bd748a97d3b9bbe58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f492fd2476a03a48bcde4ceebabd49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618278292bb3093d58b9d545e7672cc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af447abd87ea24eea4e039dfa02f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa25692ab31393272d639eb03cf826224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e93b50fa7549411e04392e4db46f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db3a6b53482be0bc5826b5de91953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae6eda59fcd878df74983a20ccc47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096089f28e23cb2f6ada57fccf876d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022444ba586922802ff053d56afc623229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076701acbaf1bf8e371ba746c3be8ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec39cfad4ec4a0670cb3080248ae7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c555a905afc8297287f073c6f6df42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243d4da557f648da77c404b7456184233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aa7f668face2e853f7b684b0efc28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfd1fbf4185d091ad4b8dd41fe091235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d98f65dfebe84f78d3ec8d9a040d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e9d8688fcc48f1ee7b3dd3248dfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505446f2a74415c55bd5a46772eaba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483f87119f5151673973b240abb856239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d473a37d9c36681ed009cd7f27624240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9d48b67e2068ac044fd38409b7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba738fee307b2637a571fd97f2f34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7f4de0525b80392400a554601fdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f01f9fcadefaff8101e9dc4c910f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791a07e0a608d85b45c9fd4506edd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3441998d2be37dfabb0cc793a2f149246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e8114aff2112160bc83a5ae05395247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe91bd778959010ef10a3ef75a027d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a6764dd8da603ad4206f818ba81ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d74093d51b94621d6e2201c254c756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2783b93220c1498fa60959bc3ffb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30213606a6bfc0e2726b2957ceb5d5b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2878d50e8f8418ec12d6f17a80a843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d608b6914ee6fe74a40d6e1d77247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283d4d989a492d4a5abe8ea3d00cb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693ab210b78e13f898be4f5287980fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c6e597f369fc193272e3e59b1994257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05421a0a3282ae974f543d96740af24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a51b411223fc297f9b2b528c95ab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560450b8f49d7049b28b4d24bfd43b26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dddb6767b8f8a0b2e63827b30eb62e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14619b26aa0ef438d1e4b214e29025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c1fad97de8f2d8921f2aeb0cac143263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb2f25f6020f7f2eab565dd8043c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23422fa5d96036a8ebe79b0cd751e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d229eca66e09722e49bb5724d2332266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd92f8d9d968acd0a230a6bba4cfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1be8557d27609557d6e268a11856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f0defbbc170644354c349717f61d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9768b52a25fefc89af51484cbf68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b59e52ccde8de52498f6795b7cfd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c623dd9a8e4741e000f6f53e8af96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b8130b4bbf19992f859a69272ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93ea2f68fe20326d963f097874b46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb960a74eca8cf0a16718651d0e5e8d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad16d06f27476657fb182059c4412f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444109dcf9c83beaf00819e84b5d50f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9371562fed276a28bed28d75bab4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d02ae1f3f64d9433e7076bf6a454b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00662d11651a9aff6b9e77e6ac191d51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ab9a56addc05c0b319965cca9add7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f99beed808f1659bcce1d295e8f14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ff36e37b392951873778f5386ddd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29fb2611167bcfcce42dfe1272e918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fbeeb86358d9d3f3f22ef93a3558285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74dbc594877fffc706b7ef9ab74916286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e4b63d3252e5e233cf241342c4ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784fe7625b3f6b60f4f99d4759d2c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f3e9435f247d6cd952a408f67644289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e5c5dc4bbf246aeaec6cde6953d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639aa6d1ce31a2bd290b0d34455cc13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0550ccefdcf07e07d9146aad3dd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df8ed30082ad2f44c29919a1b4e4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370795f18e007f99cfb4a6d3ae6eb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259c73ec05588d1c6f3c7f738b0b9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec73ae43fcde0fad172d221f431a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25e806e2f785b7ce147d3286a3c6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f853bf6a45d86683951086aaf2c3d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620838b6555d8cb74a58eabdd65192299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149be7f1b46facbc002d08da1a05211300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8675b854092df13687062bf79d99ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af9b3ba29355588b0c7585f1d6183302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaa8a7fc04947a157d005c41fb7f18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ecbf1a16ed0c343cafbcfa809e5f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100169029d50bb786618e046975a5205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03466090f4971e72171df5c6532e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700b014e13681c9dde3e1096f3774d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34472b404674870fa12fbe2a104bd325308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facab18ae527fe5841794a15f565ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb348d83561babd9180a8b1ef179f661310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa57844da949a567134849938cac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f59e55fe11012b18f62d00479816b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d6abfdb350e7396e5e5aa94cfa34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2f539d7a0e756c01cc2d0260c703314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00103c85f24b7889d8368690e28c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06525b2a55488e6a4de086604df845f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5068816100e1879ffa3a5520e7df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0baa0d395e1aa07a93fea0b78cd96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80e516391a33517c3623f69d53886319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4c6959e8f33a0225af7e1f62e6d57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a12b7d3c02e2495135254fbc9739321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e956c35e97d3ee32b067856c9a91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4191d6deabb055480354f502f319f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0fc06e72f46cd6923e581a2afb31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ba592be02587dcf4f62b77f8767c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf22081b35a45db40dfb7a481526bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0b72ef19ab8d9567dac4a6b5d43c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276e7de5a93ccba5f625a619bf8d3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9d7773218f882a03c89dab27e4af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ced033d712836d25b9b22d14f04b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e29bfcb2dc816b56c36368466771331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c387e6482c03cac6139d064f6db38c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d11ab20c92e38cc2d48496731fe8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bfa23ee93eef55f40d5b56111cac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775df75a71e391fc821579b85c48b273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73366ca1909cec55b4d5d20fd9e4d18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189e6fc8a70e15b99d7126f2772349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73316cbcdda611b9f712098ff37ffb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d62f618a4cdb9ee43282fecb8d949339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913517fc6dfb7e79c35c08e6f3076f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a02f277db25d2496067b2867145f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c54c4dfa1000b9a1d9497c50d492342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e44b007dc3cb2c5a3fde61449a5b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659a7994479cc518c4011aee29bda7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e368d204d5cfb89a799d9e86ce56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a51fe3b2166b8f988b5d96437a5518346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962b223afe1bc5cf13afdd337430066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03404554395e1b7534244571dbc555e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77087969acf427aa79602cd27223a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808826c9e3e5bbf29f2eaa78abed936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b3d490be3542debd59adbd5b7a4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc494e334c11016599876a541d93eeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4df04fc635be5412ed6675097276f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73183e321ea1c0675a3f87cd036baa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c1bf31c3a52b86051ee9e9bbeeb80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05420f610a3c5f990562a95815328f93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c322552516dfe009b42f6752e48c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db67a209a2c268ff5524b7f577f3fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec987462dc7149b452dea405c987c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f05993d487a91ddf8326b0bac7a5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589f7f7728d7c7a77b6f2a60486900361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990501d09fe965dd7f45a803dd03607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a77f87cd9af483321f5ffac0cd3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b316e061d3676f427f0a2cfc687b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae710598fb67c24d9d45599078d96ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2cbebb9632bebdda724dd368ef65a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6fb40651ea0f06a8f4aa3e44890ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fa8b7b567447203153c79262ab85e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638379eea39b60e5237a9691dd9efdc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f1c0df4c9a865085ab1d1ee9fb687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710eb75ce1ec58f255ea464656c4c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d743595a2921a812c1c5e37262c474372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b99b329bc822b6f1fb5d8e843fee6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace4c72301d315ac71b13a00ff3222374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385bc28a916b96a5f25ddb44219499f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f4f5feec6f29e7241f12934bdfc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122ed4953434500ca91fc674f999f5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a7f9549e691f00e7f7a9c4e89b651378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c87abc6f1f3abbb3939a9f889d2e7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ca3927808b42d0323545135dc4d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a738780a2c041d6eeb076a6e975067381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a5a9844e5edaeb354ae52518af8e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c75157887ae63943e6c43d4e6276383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d408ac756a699289ce04eb357333384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daef44fd738d48845001c7e0c348ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a136d569def97e329792ddf1e76e52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5c9bd4906bf93a5feeb4296f0eed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5d34b322121b5a5a69549e16cfb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c010598c228cf938f6864cf7c9396389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30019d9e6cf939d1a4794df960477662390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536e587436036ad521086833927aa7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae827835e4e6c1415f4983ae19ae96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b18629127c14d75a2dec8bdb3a15e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311babeac7e51c2572251a19825c5669394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93476fc10584f845ed3c3f0fbc6873395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc356208c624d155d9cba392f9138cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb174fab16181dc8c60f1ea8a4485b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9cebab0ec910ff9da66d38193864398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca577a947d304b81050c86a1c58f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aff549fb5935634d66c7149e12348400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d21abc9d64d5740cf1f304f87e7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0521aa83afb88eab3da5481c4ed85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3b6ad6edef98842fd72493cf53b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa475b200143d498e46ebd8f9949543404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a3cbb11c19c7deb2dfd22e0e7a52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1526b54048ff6dc94c07a6b4d9881406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0b41b9215b702aad638508c4fd78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b156d3efbbcae89d4fe5d807506ccaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e2fa7306394f43e73b3d8b558441409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3904488e8c1a2dae20713778f6a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6147f4819d357287e3b5db5f6f525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1f65ee2c1695742c879610ec706b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9e22f072b4a5ac1ddb2939bcb8fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ea3b309d3c754676a997b56778d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94822607732f2827e026940c3b7135415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d50dd158bdff1a6e6633153241fdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb33522a814cbe8850179a584e48b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e964a04a901b1e3b59da8bc756927b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826306141aa3a8b0dfac087012e243419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335396b976a76e73fcf56d8ee4025c3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4fd755ba6b9af8a08d533a6e76ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6839994ff84fb7c599c8facb0f55e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d85f1388d78ae266407d7b8e7715423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee47b2c9af6234d2b967f298ed8fa21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee580196495185b08ce4d9b11184f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036962392d455b457c70cb0ea3e109bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152222d60d1a83fe2ff7ace8bc6cf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729732ae5060e5a32610a1ea3f98b552428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4b26c2f965469b33b2bddf5fcd75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6aaa605fed6a99a8eeccc5d7a3661430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef5bb7c95125fbd21512039c9aec6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc3f64521577e9a02390dbe8fdee2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb894b9e4b41208e29c2a7ffbcc49c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d511cc8cdaa6fd0d2c84dfee28483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa7c5d96f99187256266abbca0321435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314fb100e98b149dd54984744021fa7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35eb883026157f32bc749e1a021ba9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062061ce656c5a8f531595950caa9da8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1d7f581ab118dcb5dc5fc8ebe29a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca9b92e80aa6605320d79467e42be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1db95b71a77fd04c6acf1872a83df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac72d00f07d47ac19faca93b12085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5e652fc28b355d95a89ea44195c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164e0dc54c578924a40f9892b40cf19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98b4bd5cb7f373b5d1db286658025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149459470504c81dc534b65b05c8845446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd014634ce48b98d7bf57124faf1ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fce36011ba9223501128b7bc2a3b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ecddc11f357f1399f8b9738901f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e140357e00568f69a8ccac68ec666a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d249fe95f382e7908ee6f48a722d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60bc279b76a60a70ca7950a57b395452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68749ee16779b04a4328efcb88fe33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88dbea397c825ba134fc884518ddc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68805a461542de9d73983beaf73e356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60a6af3fe2dbb597c8a98d65a4a9b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0846f4496451958c0a12aaa46833b37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2374574825713730bd021bd61f0051458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04890ff6805ba1d8e5758e9469b3dd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b73ada8a42611fcfa774fda3a641460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397238a23552ce2f72e54a987585d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860cfe8ad66dbe778f60b5dad5a3d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3375d788bab19e8c66a726636f1e37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e1ecfc3324facd815499e6cc12b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230038a3c6cd2566fda34e5a2a05d52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e17b100549bc45eaf716c8632802466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e2831542e3d3643e37e90e969a68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1a84f996c984b15113813a9e01e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40763b7d403534c3afccd48fdadb36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd2fb0624e8f58ceca214935d2359d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1fc6d6c8e910f1839b6024e7f895b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f1f6d706cab6d0467fcb898a0362472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943eebe40c0d3b3dc2afe9c5a093b10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b809a121349fc54928e01f1ceeb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd01a4a23f358ab2af151998887fc15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693199328f6fe6c6bd9a660b7b7a86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c84f605fe41e24978924fa746cd6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb7f9c85fd221e65d24796efe4bb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6139c163c3d69e3ff24c1b252527b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60cb5aed209152307f372860732b10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef1386e2ed4e858f2c70c43bc8f09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e1de57a466ef12e99ad315e25b40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaecba2239bac4af59f540355379a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8a3d7d295c51f9ec563c84a1b9a8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5dc99de853413e4c4d89a24a252e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d94a49b82e537a9306e011d9ce3ed3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5611d9aa850e9d4efecba3aedbc1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7087d9969cc799464b85ea9bd9608488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0defd37876eb1a2ddce6010d566c8c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc1e049d2c38a10d0a34cf4316cb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a29e5ee17b6a9c6e2c2641d81876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540492ac7f8db51a04eaddc0e0b355492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b07d4e4dbb0b79f1906fb7eac25ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33abe0c1e15575bfab9462eef0bca93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6a5864eb2992b18bc690ec964ec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8ee60afc7b7f09724d4a9fca7ec3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e668ac19ee0234c4336a38b75a43fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02656b377eb437b854153f6ca8a258eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1236188c79f47244efa18c2d8d25b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef0c2a4349d8abd5a11ecf3ca1221500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598848b96bd1fe40c94db13656452dcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff6289a207e8fd8eef259497ec87c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbf1e3e811110e0e8f8c63a981acd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bde158eb3a9f316d77a4bf9904dad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5159e7c7276885124107c684ec12ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38579ad1c0f51e0eb5334672869beaef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba3e22090898edd3d586659f52831507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca96f98b2da25f9d29644512c1dc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf9816083c7f7151c4b348b8cbb49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10374e740c96a10a0100121c9b7bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84157d2baf78cc33d4aa6f51476746511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547be43b7d299b97192304f3a4ee31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742f872c59ddb53bbe7cd9c7e481aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513185802cffd852103a06cc813f549514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5235ece5f313c90b0733cbe1285d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc2c4f2d6e8c5875edc1786ca5302516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b7138aae358e1245b9797cedb166517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4090c633a23db58c9bb7e2b51005634518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488f528edf6d9f3e6865fa86e7ec9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9eb42e9729906dbddfc8a63e7969f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663369b271ba4545f792d0485b4c3c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d305244a6a425cc4608d890a9d19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07019bf20548d22f18644d744ac7f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827cba18791043d5690910afd47cb48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d39d35832dc71685995a2851da56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8cf065b6db3b3bc86176d76267b1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4fedb89c80b508c5c8426c9e58bf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8155223a7286d711350890559410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ddb385c4f5e6d7fea69f57df746ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e49d3009ddf4ff3c03f876cb3f64e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58c8dc23f00fef4a1b1826ba11a42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c55beaf23de88e7ca4c0a01e334f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a151a8520af657ce8fdb530b5f688533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be7d063bc93093fe923356b422862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ad17a13de93dc52839091617df37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b51bdcec4017b9785ee6ae94bb4ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59f097c4e528fce4c8532e65bf616537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3217cabf90e935a26be1d26d1410ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4481d974a96d4e066dddbd937a428539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827483ba331a498fb472f1a0600aecd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa11292bf253d858904f01145e7f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6890ddb23acf38690632050d670cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0454de2c277a43c2d96510dd244f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c857d78c7d7d93a2847260e2a18c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d502e59807c59fdeda0452ef399c25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924aecf2ce0016c8e7d6caff27d0991546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd30082a46657ee73b2a064d61575547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cda3eb003aa370c2be0942c9589dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c984d93ca21ec10579271e98e8358549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14b1e9a28d45a1cfdfa3762950345550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f271f35f10bc87ab4f5e8de5b4f6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb469d0495c3f090825881b31a0fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f0f30a52063d47dcd45176d4c9b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa32548eced28559edb8aea909eecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb5152e37f6d681c22799709394f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316a8a7b891ed17bbf26fd4a0f08ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02eec13dc307b92c572e6abba04ff3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e52ac38c97a371f4e2dd57821dc76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1de912bd677e0d0f4fa42d5c45923559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12160473510fe222a3e531ebf2018560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55c24dc9b6fbb33e69f67cb9596851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110b126de8c67d4e52e622f1fb7da16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635d2764718f72273a78c38741a68b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d0e73098b9f60f33faea854fce17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae203c10094741117ab12cc40d51503a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568792762bc1767ec5d13a069da3cd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86001d7ae709bb17f0ecdf115bda85c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648a35805346d98aefadce1abc487e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43188a7ba4bf48bfbf85be1820409936569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab5fa62fc597a194bb10c536da784570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7fa186624bc5c04d19f8b7f1ab6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c822366db22286875f9f7c703101c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943d56444f861c08ede8a9f66e667f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23e3744174f1ba2e09be0bb56d4f22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1a5e67f5da57e0fb284750ce9233575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a5d1decdb3b914b3befb0edabe52e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f40ada9f6aaaf09e10dcb27241e99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912abbb067d6bb87f4b4d8ff723822578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812df1927d001aa9e8a039755758577579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa983bf119cf1c3797b248cacc73830580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34a6a27bb0d551dd673b3c94eca7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84994467775c1f2d9bbf800d52b639d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80350e02194792ca2f24d7924e6ce8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca00f974110a75ff60e6adeb2ae7fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47cacc4c9372813bbdaf953916ae67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d5a7af86554bf6dc6c53c277a17d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab8c2781d426ba02bf75234444d99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304de8608c9f83b32bd8878d1af1a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792685adde865a366fbfbeb88923b39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0db6065e474c77eeed26491c127c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98e826c71c54cdb323eafc0679174591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2338997611f418f1dc4c3b46a8e2fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2bded639a15d93951280d8c9c0699593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4622e2ba8a2d5e7825c8f7e3797ef5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2da036e945332673236e728aba9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2272a2ce5fb6b142bf8d120e38f64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe2e182cfea35e1d58e9b292b33d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd82463444f9be99f6380eb9817af4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0daae3b449064dcc43ba0f0b846f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2688815afd5d78c9ed3bd90bf4f514b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e082c4b70260faf69543ab5cd1098601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71dae8c9bd815b720904d5e9d7db52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a98029442c2fcfddc74e935ee94a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5521b130c895d7edbcc533fd90bfd3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c55ad5c04f870edf427709b5689a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da421e709ec8e29e6eadf7eb33dc45c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538610ea62b25a38a42c9c148e4691607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507b68e6e5629b5285f05c264404b8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb4fcae778e2525ee0bf9c90f8eaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0f79942ae500b010833e032aa662610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a45b178aa4009fdfb278dd8585317611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b23fa81e084f92d30027a0052dbe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6575a5e61f15cacf5a6f9ada0205613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc93b0da969ba6da70ad773a135fe55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327f6f78d957b50ab5ed5c69801d35e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe22cf09abfb4e3567014a508e8d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416640e2312cdcd59fedd0236fbd44d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c7bb29eee3b863d7efb494f45050618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4cb021fbdb264d48b18ca572ecfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537a2e3891ffb893a9162d3fbaa9864620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d4d0478fb82407c4b9d91b1ee7e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a08244d69d221770bd300664e17ef4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266cf519fa71ca07fab1fb2e990f864623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80456ecaa5c266b8dc283be4f45d21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee647405072cb0882a1dc6178aa5f67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64f884dbd6d504a53d6a40070395c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46093178625ca87b52db73ddd9554627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b14e4a594f1269ed3e6c358b648ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84d8bff9d8061df7d92fe2616c1040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88854bbaafb8887a9b559d5990692630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4161b1e629bfc621b96238088618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6436980f5ce93b7a38257aaecf1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a7a10914b607a49a7c70b12b5b929633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8919e1d4e2f3fee28f294d167d9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a58bcd56c55a3ec7e5f05d7a3d527635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77bbb0bd4562348861479f0e25013636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639feac1e025d676de1000ba0ae26384637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28cdddb281b972632c27c8ad9cd2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a1d712f94f7b196da25940ed4b01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada95f401202e023b734831f1c45799640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971c1505e3ec0f9a8cbbb90223af443641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10be33613b696eda15b7cb131a04f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705066b93a63e644b614ffb37b5cd5c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de732fb1aad0e9affaadc593b7bae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c12cee97a0ad3f8f5bbc72398e6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573040a6d97729064afe734f52d7ce0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37946c471da41a026eb9ff1473fb99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166250e279af47265612fcb3bad4d14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49dfebf177175ff338bb24fb35b08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e71639c04ecd3da6e263732097ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a6abfb1485648133a75daf2976140651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae7edd9b593f16df01fbc4943009a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6203f95a2658f3f143d036d9ad5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf40950315c301b368cb158db2617654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a853c9874575fa3250e386839d07cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d49059f7cad80d47ae7ed0122a399656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a27255e7c0b6383582d8747fe363657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5667810dce50ed4614ac455751c56f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2789d9775b7691eea64e4c95034fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a260b142fdb26f3e0e4376a7a6e1b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510485538902e502df3765b67013889d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92143356c739a0621ff6bbf077ada933662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf8bd65d80755388f3d74ac275df51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccae72eb6f1a69ade0bdc396bccd3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff6b39ad8fdc279c86cb656cca109665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b6bd0e879922b39e10b4ed3fea950666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c55c91105d77982f76c2c60bfeb35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067ce8169abd4819fb980757eea33e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e8908a46c08983c6a804ce514afd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94023d5733461f5445c7f8753ea6d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4789cf176b3d2c0822a7daa6be32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59b36f2ac2ccd315e4f85a9d7c758e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647612bde82edc6f07494322de05d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb2c229a83e9fa01c8e90a5a112e53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348eaa67b8cbc6810ba5c5f574f0230675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0cc1f5f5727b28404f6ad41059e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf11d7aeffc20283fbe328ea7daafa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1e68156d730d52d8bd5ff2da1dd8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476e16a4b3a5bd494cd78f2be1f9b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3c90d3aff1180318ad1c25aab59e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a239543fbd5c9b901417afa80cab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b65889db17685f54961c8dd2d41895682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabcd43beabfbc6b58b5d84bd53bd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e50c65743ef56361a18f7551ec93d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67701384f98d4357d5aa188d3c13436685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db01c4128f5cb2bbae51fc681a7287686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2557d2b19ab7b548e91e3ac3a5c522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b5772cfa92da5570e7875be60fe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31081f64af3d2b029464de62a166ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cec6ed219a752f052771d194bfbcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428cefb54de5c79a39336a2bb62adff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273948ba1980a89955b5c3be91bb12d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d44aa6360f6ca9676ae282d6b851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b885e595f8f9bd1372ca038e46cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77f3eb07f9d186a8a903c78accdbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2c1a872b0bdf7be987c74d73a1d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085548544c9f7dcf490d91022ad59606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51bea0ffa50d83fabc10ae717926f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a81abbb86cb0fb249f5a56fba99f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51b3bc7a56fbb798ac9df454b2e5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83d2e75c7aba36f624e79949e1576701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412fe28f81d116d2ac67a644a59243702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d105bbe9665901de2cea86f49597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d7b86a8e168a8ffd6985d610e85c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558735e21b6a0128838bcddb2d97e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb504f5719661b4cd3833882a2e42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc7a20eaa35dcca8b9052bf7eaf3fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0cc7bf8cb77943d9f800631eba1d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fcd558242e876f463b0e84ef51c76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83277a332589162b41bc2938ba608710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd8b6c2ad8826aea3ae7d4df8dfdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b277d84bbad3f5cc3204d6e95930b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b07e830b2824372c3b7b754f39432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6aa3e2c2f78c56523cd923237013714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df9aac7c584692b2097f76b53a071715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5c4c3a7cc54aad78f5c22e737ff4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2330f596f372bd4affb32dd661a1cd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863a87f73d9d707c83bd396dacef02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d187073c41eef0100501da999d9bf5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f51dc133c1241a4503ab4045d3ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2051bdf971901340f80e900f7723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac220dd224d62f9e451ce7138631b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c83f7263ec74cc08b80e810b68d84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12226e4f9d6ee072acaf6b95a3f68f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7885a531e02e649eb240fda8e315d8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40677d4b160f2fd694265b1433f8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be8ee676b8d3ec2fb1de1518ade1dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b0ff376a3ee748909b48113cc4e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ec15cca1cc0088e0562e024085fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d18ef8a529c43d7744fd1e696a01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c7cc02bebe3d49de1dfd8b4594b2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35c287224a496bc919214ea6c2228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14f6703723cfee208446ae2d2613f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869961866508e24e6db9059ec9c1f4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93eac193b9ebf13dfff27e56137740735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38f8a2e2e2993922ccc6838010c41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3549e3e8d5123a722b10459baf2c75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333031074caf17b7684bbd45846c5fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103028046497f9366364a5bcc6f7ff99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d076a1bf36925cb9459f0b09321f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8332c30331ed6cdbb493ad5f0e3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042da7a05626c7d5938b07176fcfc3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ef9068be9650bd0956f4b933d771743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27eac6092654714b313b60c94cb6d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6664dd1cda2b03e29019f71d1432745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c41b1e1e0745c4347e0316c4ac6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f409e35604efd77407c5c437ba8d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674afc336f5be0bfa617cb3e41435ac6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522fa76321f86eaf03c91abaab7ecbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29bbc2706498e40c0f074fcd02457750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01bbc1f6ae17e455de650b5a38ca3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10c9cc3ab3f86e2ef9ca4f794eef4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539253f3056fcb3259697d4bf264f73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eabf1d39409f323c614a6b0cc8d1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13696d1debf672b90b587bd87df0ad31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c111cc8e9a8ef7e547492b912b0a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2331c03a37bf846fcae3ab6472b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016891d6b8939216ec1dd5ce93ef0cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee5689d6d46d4e58d0d07d408be10e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3885e16dae5c3bff133b43dc1b81d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202ab7e11096bda50de76e4cd6ef75c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811ad3a6e388785a5cfafe3306051f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8190726d6d4a2c0b9128566dd29d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1203d4ed8a99b87a58883f5b5b28c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52f98e806da21513458df217e02856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539cd126404e2d41f4ff003785def97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e5b40aa64a193f73ae71e01817eb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8308d7f9837f9a3f847867796a9c809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a90381b460ad56a95109ce94ebfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166394f58f838e4c309077d9b29d30a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e5a2547b7ce59ab06fbcc680e317d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78645548fdb7abed02922527b2fb5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223441b04c90c05018912725addb44fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f7a2d0316c0ab1d5ceae159f9a8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6064ec5c8045fcc223c9c0f1df283d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c99c305fe5ad2c2a1fc4398e448617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878d46b02f1ddea5dd5d2c5f8093ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbade9b5df2d5223165f16d8ef58ab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba3b940086468148b8d29e6bbfc9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b24d6de85cbff1510c12533b357f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23af4b40e257f26b698d0f89b4f9e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e7ba8db4d106f19df4743494569a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af754be511d9b9398a77c980b498c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada9a1b8a41c5d5c583ad2d778a3f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a483def3f6ac5c22dd07d2ebfee66426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58741949137bed592b4239c7ed82f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b952d0218beb30c8bd9a77b53df4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2747bba709621ae8e1fbbd1768ff629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa796fedc8ad49bce945890c8e56ba930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108beea65b5e27c90fcaa761c1d5074431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe92f70d934ff012d93556a28e5b7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a0886f54db96b5d056a79c281bd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc10849c4d795dccd1859b69301d0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2f0a17450650a50f5a99ec0a166235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d1e8f460fb029ca7f6f51537822336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b660f1a3d1d6438a11e293aa42cf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33947f6fc4c1646cbdbc4a89a3a9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99174b78059b9d69ba2209c0f7cf2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab6235476378da08b984c2355e01a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03abd8a0adae5417d2a23e4907b9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9370e804e1054ea9f4b93d3431cf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9526fe6d56ede3e77f628bf3d6822043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ceb2f378da03a395daa0ffb7454544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868363af768b858d110ef7093c1f7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e950a7830cb30a9599f0c4ee20e8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124e97658b211ed1a2c4e21685e3df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f75ef17859fd16f5c252e6aa0d0acb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055475c852c75e34ec78218b0ea5d1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539eda8d57768be53e4ba8e118466a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa228376507c239fbccaefce5bc2a5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985eb390fe500b7dc9e35a00693d6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5330554d66594d7379ed100754656353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25fd7c74613eeb6c4a59349dc8ae7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e94b7fc3e16655f0663211f5902655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458aa5edbf37e00b530def78b02414f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe9d125552e2f0d97e3c6295e719f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7eebf2d1eca0dd43798509d1f213e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e3268a474068627c0e829867bc6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de71a8c9b87fce00c997f11925c2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e24747b8099341a4cb7672c55954761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac75fdf167452b3c9db75931cdfe562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461cfa66ca35c2d8ce81536ba6598663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ddc30c59381d676173812a57d8c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd05a6baa7ba8237667f7863ff845165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710619d0135165b98fb9a878ebd623066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd54014076e6e8e997dc68d88402c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb9b891f001a1584a8c62376e60ab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12ae63ec1641d4f30782947c7e53d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab7a30e268a0e8d736e33afa8b095d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838848a7b92a73e74b0564c0a33672571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6a0d9abc6e3206e732ac3742c6ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cda3164a5e2156ffc4845e9f4b2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92c5ede49873d8fc586b56f5382e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2c0748df4b4dafd13c67c0782ab875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168818f4ca04367b8e4e75aec712a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa40205641371a489ba7bf1b365efd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bba23ce28960d1e6c1a846f71ce8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332dd4433b4c3d83a047f19589b54ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c729b0573a60e313134868c3bd77b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166e4930e234bb312996349a210e4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fcc81c3c5f3f4afbbe88c0407225682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db882d46c950e817cdffc528d6e22283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69c97381129a3e102cd9ad1ff581584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907a50ea00b90a44fea894cc0921de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc68ce212de0369b635967ee4b6de5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9878971408fe8ac568be29bb347b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e95fe28cee68451ab2e64e6c10ef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4dca062dde2a1f2140304b981808389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d884fce36afa9493404494adb6b9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da493cc636a83cbc8b07d108d3b18e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a969248c19b35ce1e555a83507c1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b02d017073b7101f56ae0ec5701d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9af0b898934a74b6b37af53e413594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc358b9342273b6abf867397132138095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266610621acb9b15b6948482bab431ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c095c302e4d80af1e3b6bc511632097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589e280251cc0dc8ee4cb035b9ae2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f969aa40a06447a5701eff0079c91399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f58cc09b1c585c94e4f6c8b2833ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a8433ba19c64ec609583957947e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7e30c2dfac767853241b1301ada7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489bc47b16e899b99b9028fb67aca37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67cee552a79fac54073910e88d405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c606c1c3700b6443dbf54ab8001b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591db89a6dab43b273d741e19e49b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e179d743fd317ed2e0e31bc09970107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300402476925f4fd982444262edfc42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb6855b875db1159073fe38f650f8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e692816aa85725d38684c524a295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e9679b6f148c6b7c2e056fb70eb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002f291020d1c9326f082f56890d4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0e2f9717e555b9b900d5f26801357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe6ef698eddb5874cb9cee094cfe58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd875ddd6b8b0c9f9d04569c736ffae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd831d0acbaea394c41215ca1c3757e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c4650d78897e0a917b84f0993069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e08756706382e1ef3931ca1d67d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2a9c9c2d49c788fcb1410c818e9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16c2ec2217933edfb6586514a45fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ba5be26af830091a538b2b857301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056192fcf29f3cfb95c20c839e3e3de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170618fdcebc3335488d9468d114b65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f151446027b632613b07be3dd418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c7904bf7f3929e55343f24bc2167125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203dab32709142d301a2d3244ece90c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396f732cbe95c517fc1a33eb9b55e1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea9120f4551d39c6c6cc1a5cf6934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971797277ac86bae7ca191c25871609129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cad8aa010524e66c6851de20f3ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e07c73cfdb3371e7095a6d7d8c29f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807353a588b99fd9c9ffefcbb7a0159d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff698fac9c77fc1e1cd92df830a3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915254f266baba38b939e372f72471134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64ba6980f8d63119fb688a52b1913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b5a9e773dc1601f20ead9b4acba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde815888b5c5dbcdcec31e81284a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bf648b8f94738a3ed5927f4bc140c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c77c330ecabafb94fdb1c91361b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd614fc4ffd1253698ad0d7356cf6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c35ca8667a31056e5d64e030ed16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb96b746679a1f8e7dc22049e926c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41f9e5b064b342a69d7d8a692a207143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e6715c9f826c9aec4450d126c3133144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f41f2fb0bfbf2f5d572d81e32929145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6debd28581cfb7b3f6077ecebd149b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8402591f2b284456edd36231fed2bd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a21b878c0f66c6580e147988d90f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb97e2bf1a2141e2b5032c0c6c948d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a09f0108b9348cc8340ebf71cbe82d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033fa155c23d06ba0618f8c0583f22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8c8bfe22844a6343604c15e1ad43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b2ddb1d895aacf450abd1fb8f237153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15032bb18cdec4952928f857d896f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e8681424d8a4b779b0bdea348dfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773e597a06001198538ab2a5b5e037156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69269770df646d5842bf2d3cb8fd1e3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80d587c2ad172d321f24aa211326a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b9030bd3133eafae80ebe47df6a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13ced76b9de3094082536a3561eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5752d622d0ca26f3fe8c2b0e1e33db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d0ead55882a867f96e8c53b1a694162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f484cce0b89f27b75dbe5c2c62e57f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58c46c7124e65cca9dd907e2607d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121cff67af719eecda1321c773196e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c794542ee8531e25358a3a7ba1606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e175e8ce249bdcb1931d85373b9fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ff5de9d03385a58eb5fd2f3f09de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc3f4199df8ba4251c1c0a7b68a54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983679210a28827f2f5d1dac723029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ad1cff69f6199e73f862ef80a5ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474725cc8073629a24dbfe52aba73ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68874ee12e1bc211ec604b9735ad25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138688c605b51b5fa6b84bd02f287898174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7e74e33d0d4203a0ce99673db60d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b1780da8bf56a19a24a42d6a7abf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344edd232028ce034a86e798970d4e4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2069ac159e3216c9b752ca3f742a49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6120fdf70d13be99231d2e03ae394179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c046841df7c53155a3b5bb054a256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddcf9993bd5be7c1fe660b8bded5ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174984980ef444982555a6168f16fd9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb087356257c1c6d683cc5065bed4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e14244a7b4a06828a96d745473de68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f8d0fcd39c6c0395fb8d43361f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88586573e23564d7a18f27f38e4048e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7830088d85e0863d444eb680a687565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f26da043b032a7948b3fdf5801c55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec284d023b91ec72830849db98eb0fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29fbcab997bb267d4fac673e156cd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5bab87bb17ac653bcc20d9c641a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa78536fe5175a7b22f1219daf1f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728f97dd5777e3c48da3403d3279c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09915c847232641700305717e012252194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1a8e384901af8a0fbadf87279958195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9dd6150bb9301bea9f6b8a1309f3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47705b4e68ca895d29657d7eec53f44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a88c3f95e97f5ab5dd1bb1642d5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477afab443e2dcbc3123ff1804f3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4d9d46760ed0435913ba7b52de69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c668ce0569a810c2bd9ab32c4088ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd79b4ce0cfad077e3769a117bf6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba51e06195d88ae9d6f455d72a2eb91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4b877604ec98e50aef8d477aeba5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fdc00edb2485d0d7ac6b684a79ac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955aef29bea972ab29e7eaa0c46f601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d721c02cd8df5b4dfde7b0921e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e714735a32f47a8c841496bd43e804208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e800d5bb2563067e8de09a0ad6822b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f4f3029a80dc3eed3386c3878f11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e2c2792964858a850b3e124382675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8526de572db8044e07ba8569106559212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edcf79481971c1109a1d9a278bd26b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a0ed9d468de507c4ec2481adf85dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e73428836f550d9bb67ad57f9808c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936cf91feafdace9e116cadc6d2164a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e6fd9fc98eb4d23c718e055eb552217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25466782f8d3de4d2a7709163037599b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcaa46fe7f9a5d4939dadb3beb0a57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae91504b599c4045b991e867b00dc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d25c42a17b29b9670b556c45272eb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157228d9a4030e421a9c5d6edf3d7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330c61ece938516b76fa5ced99ec80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e353f6947041cff01108bfe5ffa91e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c446a8a1f595c802fc703bd29f2c51e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba27b4f0c53226f32dffeef755f81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d298fa2899809f17560d862563f45a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db054d175751e1e89cb4668b906ff154228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21ba612adbb71004dcbb79cc72c3e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d3f15c2004a312a069e4f4196044a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0964df04b223eddcba9dd62e6494231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cad97cca6f2ee9186dd6bb4c8e1f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b736999ad14d44eec3a2d2568731233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f915a43c53a300a8d2f748143042234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b60719e7110496b7a60262d05a380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214874a927a322f12473578daec496f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e995f39b1329e0c0272b7dd4f04e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45acdab2e257deb8201c4e597d5cdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fda89d31091e23ec9aecf7317d112239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d9cb7b277e1c466bdca4ce705bd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0055a8aabac315983febb2e28d0960241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a03c57ba4077bb340aceb92fc57a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5c632b647cd1346ee44f7614d347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6784cc4f31aeb01121b0f6097c1142244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8cbe6aa8480190ebfad6c0ee44e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c353e2ce23d69d42a0d54a2759b61a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef1cee91ced2b0188fe2fdd3a3f66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc4015b0e70fc98488060999610fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648388109af86dbd9e0c29a0cb894e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f66eaabf2554542282a6b16efebb1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39b586a3befdbca9d6b00107549b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1090b230f87873d7069bf6c2fbb9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a0893b8dc0fedaca17d074d5c48e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d765e26c660993226d9e6359e1d0acb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08961c729a3766cb9ff0a2812689a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a288f5a04d08621579ffc196805c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020824fe40720b9ffe3468b35ea83d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56395f4c2203cacb8180761f242189258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ea09add3322e6dd10c814c689c04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2864c86f72b8c2822c45515f3d1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae05753097020d061a0c7a8f72386261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece2483de361c985a77523947daf97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dc8e3845b101598d39ad9914946ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abac33b5ec274cec5c9c29f8d75bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f3f1949a1079daf0c699b6b45db1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0661f8044952c3ce18acfefc4f76f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414db81fb9140155f17565c3417b6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6a2e88b8d13b47a45be43f6b537e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab6e5cc95d3eb6acdc01650e69cb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73993aba7a1ad5fb0d779135e1f3ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb2082df9f146151582c77292f542a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234179822fa03ed8039748a4c1541f82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913f449258562aa15370ecd9b44916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15116bb7338a622f7c940013b72a59f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9305e3183f9655b48bc6fc2f0459f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab622925ac0e4bd2d5cf4147265f9295276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a3f1b0e2b15a18e3ef554050524b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98454e62e106cc0111e25aca9afb12f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f112d469a077f14261731ed60cbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac170f367e4332f042e7170eaab02a27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092e60377e5359d6f4c9b92eb18c31b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea061bb4e5a218f83be3137e3f1e01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cae03c8127a721f7fb54cb5e8e6fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5072a304d567fe72464e9af1a9790de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd54bc6c30ae3b2d7d475e2a2417f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a8df2f68aabdd277d05f076143de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b91e7fc71dba5e7898cbb41d18ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7307240db38c2f5044c8069901e3612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe504b07089284f9666239a35c7a65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27561177c46b29ba3b44d2f53a79f7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b930b0d314d24f12047d4b937d92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a18653dc850784a2aee8c1be6db1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97651cdba9318df33916243994db0df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7eec35817998b8fd7b281ce5239af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f391e681f4ce62723d323446b956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d6c3bfda4ee3c6244ec1277248d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94f992aa2d7c7f8eb45cfa598769b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cf98c2fca5a810c4fc913753a78e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ca6c90cfb1e6e4e918e0a650fc02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bcce69de795d91614b3ceca4d42b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b7fb78658c1381482a79d5a91090301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515148b71ad22c68743fdd11fcd5fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669b3c49918442e548a76792b6d8b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441005ebfc91715c4bba57870c7e6554304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d5d6617e86af20705675f9f85fd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362ee77f9d11240f5b30b8497bcd51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20106b833022a6d718efc390ce7379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a8775d8acfa9a8001eeb266e250b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3da3f0200e95db3d0d1d126cfe8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f7cca3594888f16f924f0dbfa91d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c76703e9f4960dad8826819fade28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255884e7be5ab845d0039f425d3d76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce4dc36a58895c1ccaea7229509f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f143c01ca70309312796db5bc19cbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8d5c4397ee36faa361dea0577fb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a111ae587f4e592a9593177796e71b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374233c907e2f5844002866b418410317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd690bfbf3fe69febc1f75665dd8eab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2b6b1b898d270a41a4a5e3bbad18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb9a57f645527394f605892e504c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62c56c55241201e1ab2268ad8fb6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aac5a6105ed0a2b27993762e9b0d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a80ff3a10aa71d1a68f44dc7e147b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf19f5a63dd009a17ea6f29ca6d72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586fadd81fedd04abbb0b0aeb4f0efe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed76c08c5437072a6e45dd4cfedba30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c75a087485fa9ae496b9271ff7783327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b54c29d6fc24d194df30aa5c6191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693b8676c2feaedc43f041372b6390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b520565c2196d150c0a9bb6666b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d0cb0fbe64c4018f37eb3ae09690b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7498597732ee03302e642d37f813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a87fbc840b3f8996bf653802fa7a90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e295b0bc63e2a0849322c08997222334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f444b759f9d7c400d5c51714c2ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae09836d82be7a91221b7abe7e8050336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3f9531c665fbf54cda2f6ca3ebdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b01fafd42b04899c004c4b81e807338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ba84dcfc4fb2c6522c464c4c5a26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0cebaeadee6562daa0022864abc59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43731780e2ff84819f4b4b8c6b2761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c3dc2a2c9ee182129e01b6d46181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490c0e7831345075ce95f04097b7c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96724b3708c5c083e293463a6ed8c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee74429133a15bacc5b7b1d984e65af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e38e555baa6eb7faed4a1551d835346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356154388457b21f1bed297ab1889ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d11ee3eeb986fff181c1ff360c137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73279e96f1a91664ce1ef190e97f18c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f9e948eb0e10e0864d09967ebe66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b35636959ab21d74635a99e8bbd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea7466d71efb25ab2f6265b5612e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6f669cf9f4fb57b7bea0852ae57d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68cdc169353e020b65cd7f49f115ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228dbc4aef468dd582f27923115f4a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6251895cd277396286e2cc963c6f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a38d23cd29d39f3aaaa6c3c3ea28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a74cdcf6e10d33de3bf4b11601b104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3d9692faa7883492fc8e11aba70a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72897f97459c66c817e3ebc7e6be5b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead8fc1a17214d9ee1bd68ad231590a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667b25a65c0419a4c32824866d4cd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495feb74226d1731954029f1a85dc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5493ee73de49334f3beb0748f9336f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4cd912d6dd9ac39a4fde7faa4e70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d938f4cc130fadf9392c749cdd80c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd298e9b4b5b23637be0a2852304a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb871cc212b6970498fc94534125579f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c671a267efb3de93ab20c239f221b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4975a42e42a5aabcbf42f1a1cf9bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635dc563b8ce38faf2f51cfd6d7b7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd55c6adaa82c319d216612c4e607372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c416442b0799206d56ec9c0409be6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b175da4068dd695fcd8d98a4d538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2dbbb75006674cfff28aef16a549f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a2c037690f12e9f75ec8f8ca478b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2302b5dde40405c5e56998d0989c48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472945573dd622372726f4de32cf96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614cdbce3c11f9d4f7d2f5b8a88acbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05d0d7b4ac5427b7c20cfc5abaee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590c22ad59ff3dd86af0e6a440d07d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557ef0a6ce26b12b2232b7d3b8736c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f75936398338903713d4a141355ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683eeddecfdc52de4139fd7f7125d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a61ff00a32bb45e764f294323fa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7acd463b38b2752d70584060c76b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765446c0feb4173e6d5050664bb9bdff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f18705bcf6f1cc857fb0c3141af79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e37ffc017ef508b69335f3c727b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c8541df5f697467309e41e520f67d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94c3310975b85df8862a56f8166ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ce18f3fbb64dfdc3e9892d887c01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddea56d114cbe586d796b64e6b863b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd044618e5cd7ba9b3946fd944478394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8029142196734176b0825ba36484af8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40df8729635e8286298dc9ed762e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde492c0bf81324d5f8607bf4ba31a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b72f37b870c4b72330a54b9b82fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57379c237621774498a1b70660aeb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ace0d094e532c9cc5c1e13ae54f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610903a9f50c0c07b0aec25eb2e7e01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a7449c013a8e18bc5351c727bd77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a22cc7d9ff7fa2ed7d7bd6c5153b01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9fc90cd1f13959ce97270d7e4c3b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4621b99af4ae4aff0257a9f2c54250405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ddfcff4fe47ac0e9bfb2766097a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ab7cc4119f526bdcd7e3356f6d38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad23b29ba3476f60b7aa172515c8219408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8982a72e477860caefd2fdc9e442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7642ecb48d6ffbc41d35f563c2983a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f18b3b818a51ad2d1eb3a6fa480f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87f1aa29f4be35faf2d3db41ecfb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755e7a491023d14a4365ec6cfd63bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a0b1b85ab8985b92a4fd399f12746414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8e5a7acad2252696e8bac0bded204415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6f1322f1bd586c26bbcce7eafc8bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab18947fee762160667ed99e23354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63fbc6ce34124975aae8ad6600f3b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465613f845b1df4a032447915b9992e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23088a340c70ecf222034923f3fcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e7993358d8ae76060d52f18d4d4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c065651bcbac3e5fd98a24262c1f77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f294764badd869840eac4fda71a36c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486de6817f4a5ada9253625ff02985c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdf642ac03ef6b1d72516688c43ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f830e8b6be24f812856406b630ddf9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56febefbb45275e3a0b5123b4e1ea4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d56ed40605b915c5f3736a83d73b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65860d79316db64c43af51bd6f5097429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bbd4a81d5d8088e0fdc49cff5f3d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c87b4d48821d6544ec119b6e5086431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332688cf92de308946334d9d01189d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e8019dcdd867d79622e4a5c5c49d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60504735753f2822e9d3950e6b11b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81fc2efb41d0b90555df0b87a8f3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38087ba472e696ff5077fb2f5b972e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26132a8a5e947c3864566b2e9b64185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2080ca9ac40de199182983f2bc182438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156954b0bea76f513ade384653b604439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f7722ea30b64b7431944f186eada5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422848319bc87b1ea64c56f0ee587323441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681209f068bc660a8b086b20fca870442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f7a3689741cc89afd7df24f57945443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec05b0cb13428ec3cd34026b5a989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50660210374c8a47653b1a59deb97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d192716a6f5c64fad4a33ca63fe39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1330688170ab56fd02d3429a03ee3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33665505e9d4f2b8ccd89edc5fb6b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632006d278e038058b400fdbd88c9b82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23702a616d202d4d1d52ac7965ce3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc8b06e87842eb0bdbb8915ea35d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143c54f475eec56ddd0c33e5575d60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6163238fc29fc521d6bd607699a8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fa05a9e3527cc6e199254b3dd2ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e0397f072158730a19608db4174d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dac30506f015588cf855d184952b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0c2ca79b6cec232a5395cbb5fcde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c159150f30c781bd3667b436ae9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f09c8200679d1eb7959227e4d18255459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e910ec7d12daad8a9c154d1c5db0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8257b655dbafead76d6360f51699f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875fe4fff69964bb71d58ab160e7ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf3b3851132258f7b01fc4013e9473463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f37df1976a70f2cba262020f67a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1e057d21125767cf7f5fcba1aa62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25607eefdae86df8bedd6d54e3ba314c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0651fc98ea5a2c515d14044aa3458467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dbccb3ffa8076122126873209a78b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786b91fd6970cccfc7ff736e50d766b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2d81b81be75ade78218825e3b8617470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaedc705fc4f6558ad4631b847fd31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e7158724357d18ad1b336142cef7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744f79187c0e53be3723ee23024a32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abfcd6357a74a20856ca095a8133f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d9913679d67ed677e73417f3ca95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3985a3e901455447bd1a16f24504476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a047e6ff450a5c6c097c96487be4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe637bd528eb7da62a14901b18c52f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9badb6ce18a0b8050ea365791d0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273a4f099b903f2e4cdb027a75b399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2085d08214c4ea9b31bedaedd0035481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18565ea0123404db36e5a38238a1b39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece4f771bec646532fe9478c86573e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c8fe5a165a4185a4a12ebd1ecc836484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d98b80b558525ab26fa134606897eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b053feeb5c434abaa5c75c5025482486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9626c2b176da57008cd82af0c17c78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397b296d056359f9a302694e4bd322488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63778591ba501cc79e54a9adfa89b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a683d53da974f6e2065c7e2fdcc5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a3b9151c33d679b5dc03457120c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d341af7c2a871ea3f49a2b68b726492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995169c01ee91bfcc7b64fb59564338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8976c47a9d07d6d1a260a47ea0a56b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898420695f01b683c86373a14d3e233c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af6cf0d97e8205801bc4ab2b0b4c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af51bf7caeaa1e99f45b5f97e3a5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696c8e4ebcc0b7e915365430919b98d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d94225bd5b06489a16a3d24c8c10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f357fb81716f48e35041c2e87284cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6db16968c1ffe4e0cd15adb151e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c2001518f83ff67476fd72da58b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ed74133c434af74eadcea8afdd70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054649da21d960a0aff8a1826718ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82329de86a8f3cdd72283fb99482db1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60a304e127e3dbe72729716f13f52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593d82c8fc1705022e254c042700e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc391c82cef5d8a66f3245667d6af711508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e76e5d8c5ab057eecb96ed06d089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05504cc7a7bb0a042ec9e3a0f4a03b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd2686b9501e2478bdfe774eea73d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc414e281cb3c97b48c8f0498c4abb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90777ad7ccc8d5d02688bd6d3478deb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd64f91df57e81fff29b95938a75b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b6620ebbd4b53fa2bd6a698fa58b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd402dbe41137b1ea145cc90a85f7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b810df3c4454bb9f6dd76f57cf7a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b5e55aef823b6e267815c567a8bd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d4f18d61e57e368ca686096219ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664927ceb65ffeef446c50a274e102520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccd0252831a3dac77282c1b458d18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c198e2c51eff057e4981c804e93b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f75cee01990f38af4f20e1018028de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732f8e65f12c1297bfe4439ebfa13d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e132249b0fd2b5db83245c93dadb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ed3a67dc0144342974989e114350526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f36aa540d1644caff1f718cb52b5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182d3a8b749e70481a87e229ad4167f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a8de874a48791d7c2e2d7fff74542529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60098b56d5c89833c7829882a06d55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79c666c3118ad0c37b6b18e0380d24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65075d6ba573f69e0eef88168ceac7c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb0e9f345f00488aadf1cd7b07426533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e3e920ca6e0269a66c6c721444d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004efbcb4e9b79fdbdc1c437403a3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8780531ee7d59e4816907bc841929536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783c82f2d90c7614dfe4170edb5986537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cf42426158ebc75a215952c501514538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a002304ea7676f4bd4187c9af0459539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199f4bde17ae152b5eeb7edb5c1f8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257e036c550417d3d68e231c44c5df1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b8546a2504e03fe2db73df0c4dd70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e1c8684ec07f019262bc8108e4de1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d564d48c8cb31b8c31191069e9bd5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ce04c1ae2c375b485bb57310c0d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bbd47a7ecd748a6cfcfc0a7fb7730546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8882171b42439157fac966170f579547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a552dfd7fd982ebf7dfd6ba47cbd6b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a04020919f859d98a58771513606549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807f9d31ddc316ef3396e5b0238794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd992a1c89ca27a4f9eb444583ddd1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8166fd99c83a02c10b64f063a0a54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c3ad750333346edba6e76bb8847cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6bb98ec3cbc811d951ef9e7f6b3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56de395dfb3c68759c7b88c755d6b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317549a42d0a6d4aaebb32efd343fef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726edbe520ff51aa968f6ea81a6e2330557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956caf5f0c4ef875e117f394a4a6329a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521242f47c9321e4a4ca146726552f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b6296bec2413621466e3f2b07ee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd29c38c829dd30a9b7f3e08365254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66640245176c0dedd125eb44a944d7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d479f4e7921276b4e4d5ec9e6c928d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea09810162bbc3b492bf5649579e07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e59c4bb56b4a8385ec7b3847acb1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a374097be8a71a6ff1b069202eb27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b3848c5da011362d84dd09b3cc91e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f43d9c1620252c783a14da627e11d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ddd7ebd7dfe5628828a06a3bcbf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5544532bea77e64ddb499a4a95d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4a657c6046497865aa4620906b543571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b8d709c9730f44dfa8d36572137d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d809bc08fdb320b91e6769e7ff8ebb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d01e1ed64fd4d8d30ce5d6ac11f7ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de5a2e0edda1f36947c1b1238c723575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a0646c6908808dff05e8fce5b6dd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e0d8f05c7052f7f2610b5bf8d7a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0063dfe4c73f3a5cf354054acdcaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d60d955cfbd8eb9d5e8407583b5b7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edd8c6b20cfdfbdf2430ff61e3ac6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546587b75c355e6689f898ad49d0924e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f03fab3441cd0d9ccda5ec766e8fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db1f306cdf303c541ed193581dd42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fafcc485970a839bc67d5c9908d908584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d8b4e11e0dc1fb0ed97615c0a936585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c6f390f0fb6c392443badc0da17e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097de849c2c8fbc34ffc7ee5a60d655587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66119d1928f98388c95fa5dce1ab3836588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835721eb8130b4e5968452ac632b59c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638fc854b8375dad259d788432b120d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c806a85b66f2dc1b47f8bc83a68d8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4b413550f6c36ff9abc727543789592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6e3a1f28b618632b5c368af823fe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a6489239166ef78570c0a5215b117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d2e07f0c5bb780778d848f4159ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d1a070eed9e6713712b37df3ef81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a76ed3ede556628b4427710828a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682e9c4669dfd46ef96317cc66fccd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf02f6fe10597fffe8d8072c623555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad867e2b1640bc516b95a8916ae86fb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b88c1c8a7cb0dd7593b7c42a496dd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a59bff6646a90af238dceb089a20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5bd4b1c3af762c33a4cda21b71652603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37667b249a6a1f418ba96bef776d9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27cc7361d18d27bced98ce7dbd1fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc93dc91395970650f5f4dccf893a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba1ff0432b141aafe76f43d3c4aed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db94e05f20cc15c3ba6c89483989f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f1e4a4af9bb1f3cf9e923e98526c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9034751ba67e0557dd4d5e03216094610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1416dc41fefb35ee6885cee313d12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bdb33e6571a9ad8a35eb10a8ecf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa5013ccc1503f970e592cdbf61051613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29492e97a7f05e3915a27378b11c355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7eaef537af6578e40b8de3dbb67c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213126356cd0fb8903533818cb9f792d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445d85fe6350f1be842aff48220814e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eddd60047b79272b258e98ba16240618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb916b279b4f804a34c8125740a3bd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0da2e24b7397e39111c1bd6e6ed92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952aed619c6bf6f646bb93b9fd42b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912339006b699f636fcc442b672c2000622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b154a7f9b00ff70db11e38eee7eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583c082dccf919e1118410024121952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b73d4e8124778788fd7f98bacc7e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e4afb9913f860e6d43693ab34606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e36fca3275a227da0cb9f7cfe2bfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce09b7043944e5b04a980f6fd3d47d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3629bdb33f825f582af9c5c7033e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573111808ff75dbdba35619bdaf821c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec013735ccb1cb9e62685424a160ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebbb19662bdcaa6194e9f13ae5b081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a527bd0080c77d052a29d39a94766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e4b3daad163834f1e1b823459064634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2848d60a021b9994b41b45604548635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6761e09fd242cdda68ec7db8110097636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618f88cc3ec48767b74a2571c89894637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb1b4e2cae24fc324da6d68421b309638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24333a9c49d82f5add8df07ae5fa2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba69fa6e0fa4e870b7e6eb05b46a61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ad54b4d0629da9169cc7281364bd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141d8ae6306ee95e648698ab3db605642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44a19ead7b3c556ec67e559765ba7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88237468f3625242921af14b36dcd67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28745e2dc57afb54612144f6df38a09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3489a34fb645c00ba0565213080ec0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e2a349e3843aec35232367587e0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384f2f02af031b76afe07856d7ddd3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b421b0980a321d0f6635f6c24494649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77b43c703161ad06561537e5105c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cac54640362095d8ca21caccc6418651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99fa74c3b682a71a00de2e7c90d1a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f791abfbfcd45547d96f1e4e3ce56c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff0bb09748a426f0c6286f48227e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2216f3cabb33e3f1028178365c78461655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e9ee71ff88a4062e892890dd7c37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50393411b3fa1c515de60c39a2d41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ff0fdb146efc6fc4a60f3819bc03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e79102ee390c53f6af00d02b2543f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913086793eff008101501a22f7db542f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472800cbbd431c14df17de54f2b6193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501090fa9b2e503ab805ebda1b67c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709f5b8c9642a5a0631cbc4e77e8cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019452aceaf0bbc29f378382d9f35d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a597389d773ad99f7efb639bd417cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7dbe8452a6a776762c8a427352f5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c828157d85501ae6247766d2b80d815667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1ab335a3f3c66ccc577ffd9d9f450668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631d6a6701661de21109ff201614e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b766e3368f5e7c216f749a52db54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3fe486d0b78d8b4fe1087989626f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c702595872c50e5b8e0c6947f65bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd0df2aafed7755854b550b8efd02e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a056eb7208881d39d686171a1d403674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe7abf8e58282f04d6b0be4bf67f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e6820159c24f0e5fc024b4915ce31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e131af73f9faa73cec83f9b540cae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c369c13de9908bf096522a343a66ff5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb42542b9d4d5679733c1d55f05a552679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362d6508ba339e4f9515a5cdf3be45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588cdb12525d507fc58255aaa18651a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c232fb0bb95221ef2198be274184d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b2c81c5d0eff7bacfe86840fd0aaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073887f60f44ae27f8a98ba238ff57e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05de66edf157167b897cfb69f0975685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e25b662000f1903698ab3e1adaf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf160e9097a9890aae509d08dddb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a4bd7c92bdaafe0a4d78ae646c10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122842849f985eb5518a379b1fcb04a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ec54f2e5bf41ecabcc055b5e1d28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c8ff4412e58b110644de14b8c16e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf7fc66e37ca6261aed145c99829e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad016ac9765eefcee5f5b70acb42b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a11d38a1f52142e0aa77e636ec16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cbfab6597bc774b9705a36aab4a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225df0885c7df39dd880e26d45409ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb625b9def2496957259be2ededba58b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b1f2cb8b6c21b7806c3703640acd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873dfc9fe2607dd664d5f920ae635d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4fb07a8e331e6c45efb5e49cd9b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb58797b5425a2ff51bc8bcac3ac9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3f8c62ec660934c9ef7b62f65aef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7125dd5c9cdab29f4168b2f51bf9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940ea26fe68aa1a28288a1e067269e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d8d6afd1611bfd8abbef3bce38ba3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2ebdd2bfc6d712ae723a283642e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6eaccc30b99340bdf243ab0d61761707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926d7ce48c29b5f42c4feb7a6dfef7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5fbf8d0fbc7493f54d2b00086cf92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8001a3deae5048e2f0771eb8b2376b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31547a68d7ab9681d878f34d853494711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791776d166dcefac54ee6f11a273b564712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3a3674fdc0ac019a7cc8baedf14da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41eb48732941fec7e44fee770ef74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffad8c428e1d032992a64d5e5a3724715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79438e06ad943b4017aaed1f20f6aba5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11989fc19a9804c44bfc17d06125b03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fee0cfc80c2dd11aa5c943e94f320718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cca4ef44dac979fb6535c8940573719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efa6d3f90edf9b177fc634ee111e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a61da534be8e4ecf93e43d615ac4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7154f626f815d5a5dfbfed69d82cc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697933c8ca98b12ac585ecd801eabe33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea08543aeaf2a7ef81bceaea2ebef2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e3f97227710612e0c177318c40ce9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c8a4fac5cd5787d19eaef0a6a7e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a18efeba74069c7d97fdd4070dced727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b327b4827c060cdbcc2ca3a91fcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5fc29325a9955d7d5464a9a50e2d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4f55b07e2f62c4d185672767a2bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a07d19609ef7f18cf324abbd633d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf1f74f511b2e9bf98a7b1e06c2f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec804322ff8ed2efa1bec3820624ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144b0967bb1f3e53ff4216e1582364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ece54368719720ab1585f9bfff39b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc10d568772d61e6754afcabc8b5a96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f440e29b722af1b0cddf3bf9bd1bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7586a2ecb495331782a0817dd6ffb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662d4c418d4bd75449e4607b6a3dcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25095c1daacc2846682020ed64acc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25be7ebe429fed062a1b6bbe936493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159debb9a337dc90be3f75b07c3e259742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8326a454de435a0e8fd936a9a7b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2ef222d40b3d200a3a6ab478e09f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0add1c260b8ec86a0134f4ff53e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9b87756fca63e36a48cb2a9c5891746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb4a1cb6ebf900398f6f37f3fe4b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb940e0d055b53036d8193c381c3298748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64e71e2142b52e91afcfac0f7650e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba64b01b748cf06e301f59252f1ed2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8c0f778c74c603483258e47489ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f63b7fb300ecde2624de90357383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4364d7660e49f142f6aff5a2ac4d0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ad6f3c409bb3bf13c240016833f7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca25ae5257d47f51f2f79b0f7ec9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad946d567029b9aa42a0ae63fe0d29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c237bbb4b2d6238fdac77ac8bfda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b35234369a966339839b0a51f875758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f9ac7bb21bc806797eb6f259102f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>