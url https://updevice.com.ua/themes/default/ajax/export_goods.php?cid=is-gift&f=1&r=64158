--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507a4008c561af0396512622e349c771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6825645d3433faaab8157e16d640942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07af5c2790c6341346f80b37afdb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b8e985e5211a746996cdb38e91ce14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf198d342a1dd90891a3d09988186e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd13de78b801ddb15b333074b0d5916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c0821acabe9cea69c9bb7b51115d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e128175f501ef9262af1b89c94d7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31886b164fe29de30ca729b99fc32b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a543a00696495ea4aa185940cb17e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02c4abeb66b03738832e2d56f08c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6252adf53557e906e0ec87dabce62712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e3f34be1d0a8adb3fc423ecdd7d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f68631378086f7b633a255e903e2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb989b6753413b5e66c59ec8c42db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd202b8cee98787e0a65ad4fcc692d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd45a404b2eba7fffcdae05fd98a46117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca870b5b44c63347665b10e8cf827218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f936c2dcd3040c94d7d819e8cda24f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72994e058ecc527279eac6e77b9018f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342adc1248f47b93c212fbef23b2443821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed3438659ea9fa15f2a4d09e053f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb366e92fc43e7d4de7c27f0bba105923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78fab8377516a1d12bbbadc41364d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a546ffa1ccb09fa9664e86a2e97725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1bda67071969d30bbaabc690230b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eddfe76bf4ddc121dca1c29c06574027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6073387d841a978b596877c6b005c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a4f33082091f782cbf99df887204529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20c08f707e09220141d6b11361bf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c940c333ae0fb457c2620f605a2ec1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4eac39a34b1ae255116c4a362052332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b3454d523d508b115a8c496bd707f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72ae7bd5e4045cfe74a6de20a78ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66fa6bc94eb24db7905b76a0337a0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eec14b230aba1d5f1e396c2ece3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b08e2588bc397353e3a8d2d8a0d4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172ff90f30d5df17d993b65c4c9eb8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036f135b6627cf1a185c7cfc30237f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6cab37487b17f175f9e04e3dbb3bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce33aff9a0dd1f482d3f16a67eea2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40faf89f65714cd377a251ca0f1b93f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e55e0959e41534b124d721be3f5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0aba2b3366df10c1f9bfe10027b2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bee54fd6d465fc28bb5d646d17ab6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196d4fc29eab970ba0f1dbda7f6ab546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ebe3f7bdaaebdc5e5774c1ff939647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a6c1e1fa71f76e1f504da05c306e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe4a7ebccbbf2f91f5d930733304b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae27e5905e517de8ea51fd21f44eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069234445e114a666b0b132ad388bc2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60223ca4d055199b6ed2a7e86ada3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4bcd71659c08126f76dc61ba0400a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f815ccbad8391c6ddb7c8e71dd4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c143eeb5fcde338b86b942c159f0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da713a565143aa34f7dfaab3a487e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc1c3f14dc21f1358433af7527c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef0f236dfb2a4863ddfeb6a2b957f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d7cfd40abd8ab1906b33f1574eb7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d524b896c6024f87b8988c9b94e1e3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d61b259eecca991d2194274e4a4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2eb4e9a10186ce731c941360b48162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3efe2d65ae6894424ef81156fed45b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b32ac21601bd8f25ce6d58db399664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe92a89f90cf7b4f26659aa2801542065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223464feba5203b37a6b73f644a4b1d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d107c03431806d856459133ca72cca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693f0cc999ff82b77986161ca9a88968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed139b3ff5f3109640d222d4aaf440569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11074f729b70b018901b861bb4642d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5027e426a64a6a4b03c3fe6dd075171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6b5ad362edbd103efe1904fb2b9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b428f23aa8e9d7b95de5abd2feac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0f875ca58fc853687684ece56b07274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cc29aea183c77d1689189b5daa4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa05da098817159b039646aa92c3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b3d2c42a14223acd1002a926235a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4941d45384dfdf8b0b4eccd677bfca578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ab2d7508b16fade2e5139ae8c71579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a4c3bae8b1d03b1f881359e9901c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5aa9800ad88d0d90ddec9127ba23a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b810fac276f57f3d49c8302118a6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa093d04e45636b7babe48d52409c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50800724be6539af9abbe892b9e9c63684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082986bc4cbbc1429fe0786dad5c7ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce4e45f53385866c1bf3b3dd29bd7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f4809f93198c119c3dc4ed31dd0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811958d78ac29ae576c0b35733e7c7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8383f913783eabb7a9e18af1e2e767c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730ceb59c56f42cd5339d80c49bae790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cac0591f83a987a14f35888b3b76691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acbdb785504584e628fc71b8699d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb270c633e3364c8330934590172486a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29516611c6a4e573c7722aa39d525c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107bf03cc3c8d7ff4cbdb8e1c17509c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1e1fabb516b0802c90877d49368f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8ceca355828f28cb9af6ecfd568b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8db59d4e9bf898358c22d6e63b1cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c066ba8172bc8dd81cf996488ff6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd197e323659d8b0cf6ce39f8b256d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0e5d7f6f8319edc11a257a3d877c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d155c3d37bda2d049247052a09cf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9582139d22e2dfeb2f5754b88e3302103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098386399f300134d7a5ceee2a122cd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20357db9bed42608f2e7dee365c0e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6f991124fb147d0fa740d26a83116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0efbc0c7cbbd9106964ca285a4e36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6814af8748ffa9c597307ca29901108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920d7f0bbfcf71b3a45f05b43ffe64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a004086f4fff8a9928634f3c59d8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66fa000db33498e91b4b919bee022111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5ed5bab2082afebf2f382691d4a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b6a984666f3ea16987d73dde03be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabf68c318c607fae6d7c65960d862114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3310cbf0a2080214c78d40799569d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e88ad8e28c4d80ee7c4da64499c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0024d25a8c67f64da5c791606ad3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea6ed345efec5c186a5589cbe4c389118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6600a971b0dddbbdddec5e0d08e3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b3de7c8e02b07e6ef89e09fb84c0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9465fef79ba6577085957d669257e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd31f39f1a126f15a4f65db7905127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771306f5a13036d3ff432d960bfb7a6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f76f41bf4ed21cf4b9a39610c65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988180ecd5e99a9d06a19a7dbd0ae96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904a4d5c0dcc463a78551e1fbefd69d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a53ed456992deb78958a6b5cc0e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70d41830272570195f3d203fb1a09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b2afd5ff7c3f1ff5e480430b366b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf789dd984f6f72ba8cb10e20472a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98226ada3bccbcafd37c68f108960ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3ef8f08f02e5c30922b07b89747cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a3ac317cff1f8fce923f3f9266955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053364c16b6d3b117d4f2e2f4a9ff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee55cf18014e07f6d47598789852581135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafdc99386545365c22877df33d98de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba05f1d809bf944e8e337159f9e332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173297b8997907a93310e2f0f62cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c4a4ac6cad3a4b537badf62e42c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03719d82aef9de932a26bc6ad615257140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1446520b33f53dab0536dd26224c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d59a8c638be08145249041429050dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31057758d2f2d76adfb90eaa7a7250143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00295b6c2d2f28eb22097516416c4fea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb8acf67017bf1cd5ca7118852b620145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf71fb6deada5a7b581e6f755e9d30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e624b436ca4ee0199733c9bf80768e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f4b87ff83c0d122e6138a952a8f79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6216b38e4eb8904ae481d0e55da83b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492acd1cddca10e372bb4b3f14772a47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8be71ea616cc3ac58ecb15faeb73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa878b21b2ba5475ad9aae0eab20d157152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f171f5e6b61794fe8ede3ad2ade9db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb72943d180194a1e30fc7aa1a1d0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df521a231c1a25637d7743a091389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347e72e3c07c31e44eb1c22ea3d922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c260b94024e7efee108049f125fb79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ce7fe2db22531eefebeeab53ef57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b96ac9df486b282e921541238e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643c54a4532abbbfdbf5bc1bebe5f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542cbd218a3fc2bd17a9e50f5656b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00a72bf3b4107a17ee975ff610efb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8bfdada94d82fbd39b16aefe15bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec985a7557233b85cbc43fe04dda10c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303864ab8526966e1c97975476c2be55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b35e49ed3ffc5c87e40174d6ceb789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229c3e46170e8aa363521464245800167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136cc193e72d9dde819de31514e22e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deed4f3f346f2d238034848343f428a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0dedca4dc543b2e6fe15e6a485bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9dd3eaba12a08d119f9c9668b695171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166c17c2de568cc6861f1e5111b38c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570dc9c4310ce80a3d6b4de94a4226173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf438988ab45ab72aaeb03df3fcf781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c47c821bba3c0cecacb9d82c8cfbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5d32b8e58d2fc7ef3919a1e73638176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b41d351be68a940208d411d58c643177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2f37f17bcac781c1f3c60e7111bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e09c7a9a74117cc9c2921b71db6e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c8abaf01b80009fe8686892199b8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feba1b9414fff62f05f65481a45526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70402c3e14ee77af38d1ff1708e0be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04878f0e1e02cfd37a41a0712c293dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742babbf1c0e71b1de872bd17b156db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d793356b4e6475864059f47442b431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4935f0aa9424e4955e1590c90ffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2890ed080c14e583e687e7458d82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87c49bef3b694e1522c0028323374188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea9f68d7588fba160e1b18ce55606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082fd1ad150f1083778a4c3e4008c39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5db4e82a775a2ff323cef143eda230191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bc4436fecd563e70222d5d51ed54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff2e417ff75d1a765b36c44634bb03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c640bbb7d2e87cbed9b9ee4ddc35f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e21559bda403c8e834277b3a330e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d7b76a4530cddfb74ba9d52b57a1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5218687183ae50c1fb5b9eb203ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872323279ced6fc02c1b74cf4034f808198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0269d1039f6d00bb0567305a13133199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e2476906468ff0ed06959e1ebc875200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d32f87db75249d6e6ba7c56e4a154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e830e9a36726d3664ceb5b46f512202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f890cff630fc1401c90238348814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54eb24b877b5d6ad520f7e98f6747a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd888e7f1b42a55c04ba64dd17541c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c497f91c0d449a0f67ff5a50e991af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990c9e548d639446d2503b318c78c53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e5f176ad2d58b67c93942402579b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c6f74c6bcd3aa4c12d7db49f8c47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03ed0e0d52738935b2ec863e63dfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9415c98e4211e52ff9df07b322dde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a59ae7195d0f874a30b65cd9b71ee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0cd3c23eee5312a1654a3608bb36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa66dfe20968e69d6594e503bb26a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5caa311bdf4a7d1683091dd0644abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da80f9643249e68bc0746277edfa9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23024793b1b279290a54a01296d3075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aea45a4d3c736afe3e1a92b2beb2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d58379a098a00309377cf5b831589219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951cb7a2ad20f1bf4383e8c7b0601b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11242a06c44320274525f53deb8207221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29967cbe704e95984d5a681fb259efdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c7c3d34b527847e7306f5d9c55d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35eb67edeb13347295aa70ed5855b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100296760becf107a3513af0b5c8ebdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc656f6b9dce0acf78643aac613343226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650fc4a2f44cc47c42b420dda7ce23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e11372cf23cc1913dd7bb789ceeb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41ee7575e0fc10a202089c678e068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4086f587e437a3d111e3046473c2b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d24d232edbca254590123096824b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12becec9fe84f68e3f68e9c4e9315232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf490e983ac14fc7900bfebd053f21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa13afa967fc827fd0764139578db8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b28d2afde1c1a2f0249a57b3dc99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcea1a19017fcbe3b4f16007b425a1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8828ffcfc2a9427693d185b19bf16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b80f8e62c5e5efc12e72e2da6ebaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a8eba3d49117036dfd4e1265e530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b726d4c0c4d6043bffc1e2d476aaec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e4b42b0d23795c47cfca09967abc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12e914cf2bd0284f13bccdf911b63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb64746c5bc99e31b667cb6f7e105a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1d33474ee02cf9cd904fbdf9a6a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c49761b6fbb085e989c143f6ae1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678ce19ef7f4710a600074174871fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3e0ac6084f723fba1bbb3e770ace247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b410adc7105e71e5db33f038710d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe619ccb6518eb21ab449cc194a747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a07a4c9a9c1b507fc980646c9798bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0282b87639e50d6cbb53daafb974b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af02b84b291794106c383638b802008252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d80e922010d0d88c5753692c750b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dec6552f8b1c188a25c2d3472e8ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab5d87301b80f96ff26e1ee5a22101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f7b7ab572b5cefccd83fe93e4231256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0161225b9bad1b824e8bb6d258a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ebb4724f15012f2ead672cf7c30f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c475b67b835f5f0a7c25ed44c0d750259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fae7a3ea382b88524ecfef4bf4f34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21650b976400f5ec4b5dc250b3b9a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e894d8124093995b9f2c420e022e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caea63ad6da13defb75933817c954c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8334d722dc8852af487ed1b3b85f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5ffb43831f8cb1a5e6f83fa3425c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cffa2bab599d3d89636c49d7585162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924abc93d45dc9cca463edf8d5eadb37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6241eaa9499822e00075e8215d652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2e8085ab34022c6475779b0bf1d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47dccf9eeb9ec94a29ada493073504270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1ad84e4339b863ee34c34637f53f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e4cd3ffc458907937031fea78a86c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce85498f532b180f0a4ab518292ddf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad847eae31e05e3e19a417fa85d2ef2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce84403b3afd2ecc859597fe07a2388275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320eee98c5b1c1f6f2760ee67e3268276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042794c96df1723cacdde8fc41b003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe126693a5d53b439a42937cf6b132d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8bf2f4591b7ee6349cc8c1a2b6fcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc06547d93adb61cf4aa163fba78c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a983f9afbb73042435ac8e0303af7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e496fe63e3fac29bc7baea17b79272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8cdf8ac4ab694ac6b0cb50b3fac3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0cb6bce8885b500ff932c3713e29e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98009f9b887e48ae5e95e092a22c5b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481657c599bdd95153d4d7bf7ef944c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc2ec687e1881b26624ba5f837b4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb4fbc1f1b40979271151c704ee04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62626341304f0a22bd2706782878ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea240146e04f08e6cb0fd3f695b917290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1165eb3d91c7b1ea90a9d61c8a41c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62922629277cbb4d8a97973be908c1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341418241612dd36e0302546fb5da69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb88364e2855dafeb0692de146d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b231ec378e41ebf9bc662e3accaa2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ededf37a4aec5a5fb49e992f3f5ee73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db1e61822292d5550dba5c6ae9928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05def3d0a34b06443333bd6800a3ffb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33478b53244ad50ea5287824cffce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc49e71ad6b1864e90a2f4fd47c50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce97f3d0cf9e12fbdda410965f8e50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870067bf73eaf3ba77a63a28fbe1f29a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef7732df1d7481d5d364b05b88972d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc768e2544eeeb08803b5c756c1c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1332dfed0ac532794bc0fa1afb636305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645248bfcd97fefa614cf64bdde333e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0198ebae16bb3eeba6b3b1236c25b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8887245ab5e985f2282a84cfebf9b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf5de112cd997685c850a0effcbdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0971ab1236d190c2bdf7e9346b58dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed53a600685ee018215d41488723f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a999ab60bb79dbcbcaa159c99a5177312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ef577c92cdee8d05ffe8e0559fdd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3117f5bd7ae146a4a77c44432176e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c3f1d16ea54ba23b425f581ee9c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111081bfab2ab9451f48367d08f8c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082bb2087151440a5ba1bb303966a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab87890c1c031a305e6364dd8c445318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b67a6f5791664b67e7a1826046e4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0fc4155a88fcce1fe4a5c83e551e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705611644e00522867395c696904c22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd838d17a94555f790ba9854e339757322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83bc646ceb17fbb992695108bc06a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da37bba7ce630ca1d7010db9ab6002324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a4f79142809940449c3d7cc92227325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6498daadbc5653bfbe00ad984ce7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa762fb153f9727b0bfaa6eee3336a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59224a8f1905d5530592b85481fa4cfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b273dfd2c3830cb3203d41eb5cc62d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa586a8e755a0c251c0dd0bb31999330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003aa3f864f0bd1504ed1a8c699d10a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75ce2ac9f1b255717343bdb9640d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b092cb84ccb71571e87fd7ddb38148e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c06fc2bbd31b3757c08d036b0763334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44ee301a7dc2d9c0e3bba2ce028fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba352834ee528689a82cb2ea09b28c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a8a1948aca99ca9bafea85cd9da8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87963d8aeff5f4b302615ea80736d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f8720c0fc7c42c5c3b9b9fadd42d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c92c2e37ddcbc966fe04f706771f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74fd7c4a0018843dff9d81cf45d61a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241c7bcda4447a4820544518dffd1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d042a2855819038159aa1ab6bb7c38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858ac67f3f0f19651d27d1e6856a7dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5549038cef9a70444e60ba83016b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6c8c79446802a8c7342107770203346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffe5969f28911352ca7fa517619b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a08adbab55c23107c8b5223a7903af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8819408e390e9a17b090dd39089a41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895e2f81db7b50258e5102b4b45d6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da21eb8668e04c34e3cde09da8f97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ba80a65689d24d735ba7d2ce40ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed30a78f0ff19175fa9723b2f87e7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733cde082046373318773a71a04df6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d12f962d71c51fed4f52b0b23cb5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b54a235268174233c16efbe64e196356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70bce2c26cf8dff3b4fb4be135800c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543577131e64f706d1f02bcf420bc8ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac3e67e07e243b9a1a203f62a7c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c55dbd7e24985a59b0def05177223360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db7668dfe2f440a5a6eab4232968ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb4c56d12d5803ee3d44f8e9ea04d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c481ac38675fd27f9ada74cdb17cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf13029a38994348cea0b0fd8f1b1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710b2f56afdc21adfeb28082b302aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a3881e2272ade0079e468ccd74d28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356bbb5d93e046b98f98a33abf805d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5264b282a87c279349069767f4b48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238484b06ebb1304cf9ae36d79efac9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc3068a4f7429dd0d20f6dcd6b487370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48b9fd5ff2ec42422e98e8748d3da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6f603846fdb39576ebcbbb69e5ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48e77117a474ff947a1787d8041da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47378a0dff5901d7306e7654253a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8916294a3d1dddbac6959511e76c5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672635d7019be10f989e146196d10fe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008927e9f471d0aa582ad0c5e4225f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3901b32a6b78f9eec254bae5cbf06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b7d31be49ed46236256fea569270379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7624aed5047f19630910a745b31e819380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9427e824a45d176d47e0691c9e42c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425923d9ec825b56590123596618dc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd095fcd270a41849217d0702c492e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634192cd077d1c19d476f91cfb30e7c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfeab309dc206094d07cd3d8e1d5d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d571580c9b7cac27b53a44ebd7b8b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6a3cc7b7e748b22aaf0c7ef5a4927387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b738f136fdcea1774ab8f0d3e1ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b3d1f4a5dce0bc37f4f67b4230b07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc859397bdff91a35da8a6d0c5448e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682823f9234a4ec3cace1084aaf24c78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdb009a7933bd40cefd724a4eb96d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d1daa0ec0fe788f7964d80b88c27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150264f2a215706d4b11c68bea0834394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b52c142505ef3a2790c2379a45cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e48dd3bb2f9fe3e1d840590646d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d88ecea8a5e1f55e783af54c8b42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0ced953882d0a8c64e6eb658e2df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63998f8221e3a7c8ec832e057e8a022399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f67284cf2c2491f2182086813aadf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb02d9be189511af84f62b0ea25d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe0f05c35e73b3fcb353947d9bc93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5588f7b73b35a2349b407980f478ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9cb2a35c43fc012bcd3a0e8fc15cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc4d2661fa4fc80627a5f91220fa1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b598bf68c054fdc2c0bda0ff7590d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75920e6cef5411d2a0a797d88c9c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc681d3f4fbbcac43e0c01bdf01d3141408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887ed33a4745f8ca22d21f156f7806409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976fd99f5f7775757d56b1d6e11928a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ef18538ff16e87ad177ada59d6913411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa1eb9f2a4bf22328208d453ff90ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744bf473de421fcca6992671babc1d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c0ed41b9f9e65ebf93c64a94656ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e740ddcf68c4789ebf6c23be34fb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2952da8bbb2a18a950215ebbc0f1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c4602f3f6626c9ac793b4012a534417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc107dcfaeed7399a8617c9dc9e13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531be0505241853ae4204bc23ae9aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f1a6bd5110f167114fe64aa01267f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0239ef58e21111b5520971c5d23bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5b6d089045a06038e67e85e81c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491583373fb25b684b33e69626edc27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d09ea4005dac3342054e93dbc8014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c6f97ba7222334f3608cadd45810425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f23e304d5f378e7e5585d3fe673fcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e74e2c28d4bd7886be3d685ed29c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976dae3163f3e6a64b91744caf62cc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085ca597710bb719e6e643958f5fe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd873e8d22c6a8da2190810568d24c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3195c70f7790a7a2be4d44b50a5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63843fff69b0d81a1e1009b5564bf9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2343d5a44b52598e3aa27f1f34b1a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bed6f011424e69bb1048ca4ca5724434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184d1a8c3b89d6d6804ae86eec58b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867f2730fddeafd093b1db49f9737d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a64f67a37780722ee7a65528877c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3cab07ccaf13d751fc6dd5e155327438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c85bb2b0ea2102dac299db331960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eefe2cd4a60562b30365934fa1cc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776f5e0a3373d8a9219710fc16f4bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64790c5b059f4b4de23cd2600a867442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22c86a5ffbb264c308e33e8966a711443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50282dd1ad0d2bab98713706d7c374c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30950d269dd8d16384ab72625c72d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203e4c4a4be8f0e58cef22f78265ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8478ac0ad77bccab84fc250a2d583d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd64eaf9c1230221fca4f144dbaeba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaa187eb64e1ffe4337c4c9b8b4917449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a45443d9f09dec5dbc62c7b55889c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7523600f1d136f8697ea1a15c7c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2f114e7fca3a3b2ffe865873ca67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16fbe16df6f84de8011af57bad46ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb7be07ad5ed1cae0aa228ac41ef61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395ff8c190eaa1d6d67eca89ca8f8be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342613ffabe03b81724e8fd645bb665456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea0fd4a1f41178e7f98bf07be0c9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331a1916821ec53d4e60428d36831a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8bc2e9487c3579292a65165fbd6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f64f47dd40ab38531010997a0fa19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49700e8f1ec8f69f95eb25381444782461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eafa95350df9bcc84eae4d21778d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e680f627b5eea016ad31bf396b6cd7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69d3ada2b6dab467359a3ec93d1d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781009fc224a63f7281c22304a600f1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41396d3c866d38e8c65d092f5fbd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998399c1cdc0f7da857d79ece3996d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3681b266344acb9eba040cc39d2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d11bbd27a018c6916eb8350ec6632469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f8477cd395e84b57799a41be0f9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366376cdeb750e5c735e39ba6e0a4fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dac2daacbc18e08bc88cf37802214472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e804975293f963bbfe5ba31bf8dc79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3930f9c7a07e93d16cfceb01b4439474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1953329c3a9c889110056de5dcc61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e91f1db8b8f0cc945e2441f18a312d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372796d141e0cdc3c4bdcc7e3f442e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6b4f1c32992541df1377b8167b4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839d9aadba7f91a44852d865e341c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83912a801bd5b93c8e1e19fe63df2ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c78c45e345cf1f591af7565f9b17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c5df9e82ee22fdd7047deed45ba9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64550af3c0fd95123e6ca10fc9c3d806483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454063aca7f59a1882cfad99c2d138e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c981e925173ce9f1569603fa809806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9ffdca680004a5c3f85e91f1599f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6c98b18f22beab9625644d78839a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601eb3ad2a55b5801bd23f9e6c0170488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b4a5ea9916700d86c1ab23bdb548489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df037153afac7fb7d8bb75552649b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43d2fc793bf1474cc4f5b37c39324491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f1fafd5b69ed6a2314654bffc43f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa1d52aa749035ffe10db3feb1680c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a30dafcc2d2fbdb7aff826a65d84f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af288ae1b85f5e35a219de9dcd74f15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f27d16d39928ed2800ae8ea7b5089496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9840dbdfbccc7c55fc3a0770e82213b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226b113b797c539b65f95ec6a15d84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1fec8f96fbad3f5e9b2ad46c3b7d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4809dcf4c85ac65b8ec3665eb0c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c3d5467f828ccd27a1378a190c45c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aabd6c3c06223fdfe02100392ed1e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839959bd854b2d669ce60a5ccb3f827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409352288885cdd195de1743e027f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd246b4e19f6215b5e64d8cfee4078505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b63243c76a4420da39388715b6b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb106614a8be31b6105818651bb82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c381647f942c2b8ac928d1d4b7d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4670fedf6feac0ff3bafddeec17e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790091d38b6cebb99d88af68c317cb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34a5b41257849d5aed745ae2cae81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1eb3d4d215f135219263659e67d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9920da45358cec4031282165e3c997513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389cf21fa4ceb8c2de540e38149d21b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13897ee3338497f0f2d0ababc80c4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13278fe90ffb7b1a44ea50fd5f536a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197c9ef0b0d1a865fc102abd6753d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6766f5700c45339d463d5beea465c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04765d1b8e2849af0b4cde8be664d83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b699af6d1cf3923c67552f6dbd6730520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41067721f5bd66a0e36db5f13a27c640521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a603cc2b218f72a3fe017b79e7c06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc03884c5f21af4f8ccb5028bef9a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f49db6c46eb86d3a342e3e88584310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ca90e99a33a7e48ccbcb4bcff3dfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349924e9f1e262fd83a33bf27c79f99a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf359fe861b219e7c92779ba61361265527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9828c79514dfa5c968fc62bd3572b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60831d5a4aeca630de83b2fb783ca25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389a666543bafad49506b9817ebf9b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38cf0c677354f05e6a339b54817ec1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f90d5989b96bb307c16289cb55e1bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b033db7d9cd2999844e6b24c54cf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993207359bf3c272a1a0c133aa378264534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976c2386548e211af40d2b5aa949c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5792fd5c672b44e6429e93ee2c12f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e1ce6b0c84e0fcf0f1584fc456463537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dbb75ffa1c3ca576840eb94846375538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198efa24d9a05d78d741e0b5c0f2204539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441106b1b6cfc3e8e283b8031586756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5e5909e40e70ffac83984b15a439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e83950db3a58bafd530c9ca171aae6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57fa7502df3eda979f9e4385d94a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5749afa7733d85f7e0456c190b29be4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c789396b796a392fcffc6681952139545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7837e560f8360d3a2a837b5b6ef550546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e878f6becedc64d395001cc767ac5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa7f16bf947590879ef86b8e20505548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15a68f8861e2d00266007072a2785549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0b741363027a9bbc7417f791f28f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27e4074eea9363d8abb092ba64ccd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca3a63824eb66036c131be43eff2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193a0c7eb4dfd4a117856b204d1439553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b9aed5374d7af540d14ff778275e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf78fdaefcbf7a4578c10e8ab7426e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c368f07d1c78bc6aabbc4c2a4b07d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207c478c12218d10551b6f33269b55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306be4a90842a73ca71435311fe743558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493728003b2a7dbfad992977585f2288559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec8911aefbfc6a7efee2878934c9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988b94d288eeff5c936e1ad81483b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483197917e8063d313c8cbc49fc77725562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f984e015f2a3720365933a386330a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63466dd61c39f315129bba926166fed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03148532af0c7391e42d9eaf59628565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503c16287e3c32a2b197f334b96597566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e897c64bcc4c75c7d5d0f27f543b77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38dd4ba31cf7b588203e7930194b17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06efdd9bc73ec2b2a247754e25e5441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee5884c9ef0d7adb13114c05b9b093570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf8cd85122f87d187c768c9eeb021571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d428132f8c18dd9870bc2771980806572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4dab74b4b19b19c99b95c1ef8a46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98866793af6d50ade23bb0f4862f3972574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ae995c6e5df4e75334c8eb21811e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a5ead045cb2e4c63a1ac20530293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58eb49611a9a3a54bb07729c16f50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e883f73029f2ab28d25b6a59f37c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace91edccd7422fae72925277aaa77e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5178b7b4df8b73c9183455dc61f20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75308c11f36cf82a6316c140cd76f720581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d370f449d135ac1279416fb359bb2c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5108a77714d887c4a04e4aa677e05c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d35ce831665fb4072056d7d25d93ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983a900aa2a64c38f2aa2b081bb980585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163233c6bf9277e3f245e842bdd8739b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b1cfd93e1a6b24419c6397761e0e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e260da77524133d44beadf06a300f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec84532c8d87a6d6ef0a905db122f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae7511fef1fc65f6fde8bcd565377590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7daf2227e8d73ff6bb73dfd32309f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc17f24e73424b2997f8abcbb96b2c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7c0d540f5c665e02f0f6ec339a51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307a3ee394e4a177d9e65da8aa00973594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7202b2d62a1e092998f91b5c8c58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b4cd93ccaef4dba88b964e6bb9913596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b751857ac4e0133d8c300ec49faa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d47892153a19a9c203dc6575d66e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742aebd8e3faa6010d7516ffab993d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94967e4f50d1a76dccbe32c6b71e4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db563844df090a1838f320676727ef0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0e87c3c2904c4041b86327b30cf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6da24cb5078eece5acafa04e227a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaea40a12f5fc791e6e3135567a7ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b5920f7faa724d0d4494410c307cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b7be992818241e5579da1b516c71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0bae780da216bcac8895c0b7f939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000665219960341c5e60e92c207077fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123cd1c4b4c6f5d680072597325eda4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d238d5847ec260b7a92326acad001ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b57a3c0d63ddaa1fbd6dde8351190611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54588ca55338a6e0e751962fb3724612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c4431c65f4d087d1fdfb7a0c2d4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e3d0a90ebc70ead2f8a155bffdf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d618bd103be79ab8221adf9157767e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1faeb6a5edc21380f995f797ee50f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01825f7247177b46a01c223a2a6cc128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f557afc0baae7417695daec84889c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eb75090f40f8edbbb5943503638a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63c96f1aae9a5d20e027794db65ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f7b2db4def8cb4e03c845a26107d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3cb4429a4be511b50cc0a28c8e94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd3ae313a5c1bdcf541417dc9090c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b1c1adc24c1f67a663295c6fdbf78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6628af438e8187052886b79e9161566625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3959f9ca1acb3daf9bbefa7726f839d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f5483b2d74cfb46275265ee0ba7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d421694e4bbc9f0dc39c23ad518eb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810eb9f7b85cc040cbe2bd8eac117b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3490bdd09e358b78c7d0982f74607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04709fe9a625b0827abc5b443b0a6145631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f87bb3a3074e90794b0da4eee4722632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03bce143cc545ec3c658c1c880780d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971d82e2c3915e6b71dd9f1801d12f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844541b545e6c757e7bc710a0bfbf30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc2b76e7eb1c759f64bf7858e5037636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb87e142edfa6ca90ad5e9e665108637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497447c554573149f982184e6ed3512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753caa80c2dd25eef4e13fe821be1bff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59fa1f9c9b8c8baa12fab629a1d982640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac4ba4b56c29b6aa18a47a179b774641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b199db2e398a6d6a0f97f50280536642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ee56c287771311b5b1f6823a7252b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb512cc35cca690c2ef9d2461cae5036644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c0fa20ee0f3be93bc03aeba6e1504645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63780a57f08f664af4f13049fc6dc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f74978814710ce5a44cfb33688523c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c78bd9ff1ef049e74ff94d5aa8eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197374a7a31e69f1ebce3346a82e7d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ac4af20817fde2473d7e6a2bbb46f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042a0811d8cafa522562823663c4243651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d66ca89406be8ee5654ae0c7f8e09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3192ca0b9c34ae9ee50a27cd862c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6775803f7ae37a9815b8e2b1aa0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f38cd1f5c8eaafdf8f8afd02dd25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b5be541aa601e50902c644b4dbc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422bc67721b13323c43e39ace4a53c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc480f49e1d89f4e0395c70e039057cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63946ff84979cd1f21f293ef63bb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04761a79a0875c6f27e7a49903ff0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6549fc5bd62269ad54682a9f282dd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3e55e1e026f10976781bc5e6dd33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7f30aa609cf79603ea42f7c05edd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252e94a08c22a254a73e00e192a1a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053a9b50eaddfd7c10850d1ee479b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b813fc5f9b13af7641d46e466a83a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534a0926dcb875e8e397bacd4a4953667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b886f944f1ab0de8dc28ee566342c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013392abcb9aea893188210db29905669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b485b12ee9e8ef88275b86c8fd95c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10426eb5acaab085e31e57542cd511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad971a312991aa2318fef665b24bfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b091ffc5ca305f507674bea047ffeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e62d699f873749b01d8c361a7b8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea9514e7bcaadec1e2d8e63b56716675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabc02a317f7f4b8d4256f4a20602c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52484515476df5e351f123caa4646677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba26ee959164fe2b21e1e34d7a5a1ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93414eb53287269bd2c43e008502f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203b7e1e3aa06ca9ab7e6480ef9b1de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f66be6cadd1bbbd97b5aafbb120c8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064643d146e855d6da9c3dc7b2cd84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d884e2e5a40eb614874d14f8e726c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114e8ede0245ec170dc76d809e0281684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100c01764ce7a94a31353c5da256aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df592207e4bdb051ed940da1e7d66e35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33b9ce33abec865601de1e89d56fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357221fe95426bc2848d14e6aae409f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8278c61809e9cc93e11cdfdf49a20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6272b3f62f82558b3ca3d6f8bf26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8795acb412ac839515da637c3f4d14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691cd8b5260e8670b2e87ec686dc990692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd66c7870f9a890fc155816b7d407693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd455978c718b8974a47e8355b63e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22745451f58d06514a6a9c35ec8011695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c0031aeee46ee2c22365b7e945df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf201ff86fb41388c66a372cf07ef6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be360ecba6f8855a06db92434b69a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a41f6499c4a883cbebce437828ecb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af2501873bb60eb9614d3d3dea8c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762e0372ed04f7cd4aed845dd2593b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e3bb6340bf09f8cfd897a23505e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4297469b03823d432279fa5e1731703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599104c83684b1c86902362eb41d020704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397380f8abb5af76c26c6e929bed149705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa210e7c80436f6cee67871cfb97a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3eb9005acb2f3c40e5f10f29f1a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49c766ccb8a20aa661e289d971874708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8be1bf872e85199a87f7cad2a6e3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff4acf98b5b4512b124c9f74743ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12443559cb6345884e646943b097a7af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7f8fc174f0bb9f05343449abc5b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ef9b50dac63cb7a83282a0dd0a2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be2989865c97efc67b7e394abf6630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b64368f90ad54a6c011ddbf7e486715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b75681a8ebe43f081dc4eb5af7b163716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521cd1b66aec202025fac8eba54a955717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15199a03e490d559fc9802e3d865e8b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f763aa32d602306424f27a845e77b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd75e70e7b9043ab072cbc77860bf76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5caf29bef3ec7e3d77bd6d7bbfecd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4acaadb8f7fa9db0d364f146e490a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de6b4e99ad0cd10dad0cca9549339723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d6d7bc52f9b54d4bc9304d7cb4bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31707b9d210e3dd1e33ae1d628025b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad04fcc65096524d0870d85b876bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf22626e1fc68d9f20308a43d14cc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387e2268cd02b6e2e6a0701e7119d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378983cca361070c32b04fcf7dd3d3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d442cf3d75664a711449464d2b90e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6a082595d98fde5014eb54f698af2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b949bc6226a8a61d55113c48226c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b578f02da0dc1312ebd7101e1e5e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fbe7544a5787ade97636d56c897e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe958d1047593c63904976e457b5684735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de13a62d5744fabfc8248c7b4c366df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b4e60371f796af73fa63daaa601b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8d9e839373bac82b4993f86a344ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00978c7793c328aaf431e2439d4cec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87c62073c4b3001f832a9caadd0f77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83c2b3e73f9f4c1e5e241ae0b70eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f684d845305cb2a35f5e8c24245343f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734989084066f87d7f513064a8712287743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a03a3c60b276f0185dcd4708245e02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a61e564f3da004324dc7f5a2aaf499745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20d2690cca7dd52e257c12287ff43e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c88245143592690cdafc8266be83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787a9ddf11f720040d8437e71dd435748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb12af173de1daaacc3760766d53e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396dbfea66e881a2d8c01cdb86a9ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad070c88fb4ecc9b2551fa207fa57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de1430229f70579332ee636965290752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4da054c9805c80655b4316c0b7d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1686978faf8a6248f7a5e4e1090f4b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc25832ca327d20e8955b3203feb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6344763dfadedee6531e994efac1f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f377df14e570d02e533c7a974184757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36406b549e6f8c6eae0823db37136758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9d66b8942f885fb1ca44e3a405d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a56f4518d25e79c15537c4fc535bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883493581b06d56c0bacd2c388f24f7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401d0f6a9b12b474d0c9f855913d923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fbe430670f01ee200777dfd554b294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23f20f6763e76bb20d7a25f2b71f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43219fe373cba9370ef5ca205d37926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de26d731e506d72e408948cc52a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b04caaa72732877cf13192db3a99d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66b80cb4cf10ce58e2092fd5e0f1be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1830463f715c6cdcf67968e9c9fab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922607b24cd587d5a706ff448ee193aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3caad593b5ac22c5efc325c7387dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65394f32f6ae52becc6b1ce945d95ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac6c33b1180a52bc621ab789dab3ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913b972a83f903f0fff7a6e301ccc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb83ba72f60f894ad1ce996f508c3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e0d47dbaf91d4c10b3f2205958d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a93c799bae4809ccdb0abe64d83e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987727767f0b91caaea09ec4fb5ce92819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badf5b285643c154f40201ceaf0c52d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a87ad4622bfd5846f93aac4c39a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd07c95c1073f4ab0ece202f6bbd5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916520f3a3ac45b4736aa2b810ad84d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd36d4d88531955f23c4cffa01274824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0075f963bb639e367c6ad6ace02a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2bd18b1ee404041ac95fb8fbd85326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d6137307861d3c3c3fb09ad15a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba5a90390f6ba0110a6120f70c56d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a08c5ab104cd76b99ead2f128ea029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869236ca68fc988ca65374b753efae3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed805fec94302087419164c6b123175731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa92ed909556dc23d65279bd2dcfeca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced42620e374ccb43ad0b6bc7f6b6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9959054b3fe5de5c296f48e4f5264c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca758da407f20dccf1b7626d765e4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f09fabd428ca8755ad67e642557536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4427973d40333246aceffdbe616ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c460f541939618e68d5aa772befc4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2acc86698f266115f254548ca8da439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d5395d26fa7143eb7af4b6ab3ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e9e783ef4333a7570158a8d554af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe698797a9e9526b9cd96c3522b8980e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26846cd0d25bd0d4efd677c0eacee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419799ebf9471abc5e9181b399cac9e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e95dc291b2cceacd07bd490c5b7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf5ce9af2946c4ac2c117e520ad2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878075c14cd9f0ecdeca4c21eb40879647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc6a9c2c69ac72171ebedf68daf4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef92d3e275cff4914a012930aa6b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b99c198d7ce2fd54ae20ab561704d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfc5af00d923b68bceb6f8f15295f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba06142402286f39ac55029431cae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d44ca794213454a89cb6f4e910ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437a94707792443c6bef660d1e53b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d282f4de6f0d8c2ef31030ea4dbd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9022bf740d34861b2ee2940e9b1ebc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a33490956271213b602f237f87961457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51208f4515cf454ea16317718df518258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa247dc3149d52ecae99616e813d17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304ef0c9817453616e6d65983ac31260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7478f45e52b74e196386332116a7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b9d8b2972c7caad45649043e06b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11127b86d9161c6687142f5fc142f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae442f0909508993d5439be05552d9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a429bb890fe04f535abd27c3665e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f956b23008740c1419b617d1b7d0d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95957332f38419cd457889d39463b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f503449209b6dd410606795108a4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d2e96ff66c85f4a4b969d19e16df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239dfe66f1e24001908bcb3a4cf04d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96055628fec02549ce5d3e0a1fa10171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc375cf57a46415a55a11129cf3114c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ebc4014569a49c2cc5e3be65f778073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab47e8439e424d3ab65073f861428574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5dc1f56cbffafe1828d6c12ff25975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab33661d464ee2aed160efed08c25976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46566bc918e4229becbe0ee3db9335577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703f1a71382da0bff837cbc6fa75bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f56500ee12730c81767c7d444617079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f04ce79010d41eb52b2d608afab7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf831d83d949266b1ee1d8986b05581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f24fd86e96390d743e34798d1c4e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d593ed78ea83d6ec918b64163c3fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa9614a3e3bfe80b5e358f316e7dc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f9a91748b6d1ea9edfd19b468e6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5825027c75c9c15bd825cf50bb24d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c2cc3bde276edc5632075857b31bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628be449f277ff2d512e3f75884bc8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032870a9e9acc70054f7458c214d307589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d4c3fbafb3420ba83d404847e06b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fc6439c791c5d86fd1cc74254ec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02879029dc31821e1f86dc90d43e44b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eaaee21b1f21983d98bd77ffa3fc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48025c9df77b672eddcaeff953b0d7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9f3415a8af50e818b6146bfa3cde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed276ad45fb675eec0cf11a3fafc9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ab95f51c7f3e16b49e667596241997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14a629f28a2234dd2af4d6b2d89d2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ab95f223d6ae3ba55174f49d090799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5c1459531990e2602d5cb3d6a43a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536eaa1a41f85ecaa810c11da743b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5314e8216fbeebb09c3362739c53d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf52ad5c8b2190ad6d08e55303dc95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dd6cf8b6f34e7ab20f8ad8cbb161104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e1523a717ba6f8ff6f3fdf04f878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd4bef8d25c0894a34681f8ee5634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95f725d332ac466e4339f178bfb44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9c3b16e2f81d410f6768cd2c90e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88293def89a3e9045746db428d171b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59f64f59ae67c9786c4adb293a22bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8037841dd1c70ce249de19ff18575a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6b62f3572e5a4ce98a76f5c0f38e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900c0ec2d8823790850d3e76e60c15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b531e77fa4e280789ad5c253f87486f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435767de73b43559eada6ef3c4d71b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190d7059da8f5d5448aac04bd325827116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729efa3793b80901cd46e77a1d490a07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1c0245111c57c1cd94e2f7c2945a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360dcad2c96f2c904981bfaee4eaf28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a022b2fc50d6e8f8009c4ab03bca04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb46fc160e4cc2a0346af9dc77b91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa19b30ee04eb803c74562765f337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98228af0190450799a722448146f0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394655a7ed59fa3d57b950c8c50c86e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bad5f5091a8c3ba568ef0d30c3cfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902508ad11c9d668dc73bf00b3955c0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da1e82a1ea0cae187c4306b4d663e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce9a25a9264a05521a6d50d36cb85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692baac89c37c4bd1b703d719b70c85e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a8748e6a196537ecb56ac5e944b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67de49e2d356f5e9f8df43dfeefba7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110bc2270069025e22252c25cb2c19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659af8408116ba4a105f9db083fe4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991bd792700ee9f5eade83365c587d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7543a0125f31dd8d1a8cc60a236341135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49c8759790600e277bae0469fc66f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3628b2043fd9cf8d744d5e7b0a99092137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf6c13a0c96e743faf932e6ce3074f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed460ecc1bf3277d5d0814838a5572ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7da5ab5a8dea377bb14d9322cfec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df7d9a4da6713864e47735ae9a4100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184837fd2e242d05c0415eea036747142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475d6b5dcfe99247355a6ad0340c02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0607eb581b4be1b43c1a5483581de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a140b16a7684890a4fb67ca66022145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341b82e8b290216943503439d0872e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae7efba78ce966996c4fc4f0aa3be5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fde2d89043b89887f4d0cabc349ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d69bc5a9dc02d5eab15ffc481577149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e4ca9e6c7351c43f929d254cb165150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bf67bb17a9c9962fdd1432d30589c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b3e3fe7b1882887de6ff1f948d93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a471e3d45bc9d8a996458374cc67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b6ba383bbdb7af39a30c7c876cd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398f932ef94ec5b41a18ac005f6d21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac395b50857165e8ccf78f811b901156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37419a3b7dc33a294bb73de6277840157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25444dc7025a08b034276e716e909158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299612cdc66dbcae9739fd9d5d68e9c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb58ad51677e899454673527a1d121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be4503e7cd9058b92c6efda11d5e32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3e2260e939b88cda613d98433ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7838be21234cd26e0a88b7c129a896b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48818b4068fc030a79d357f85cded164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347ad6b77047eed22d39166a015aa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386ef11219458fc029dec63f752d932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f757f2deefac7564ffba27ea2b2cf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b6e776dedd7013c98abc6e6a8ac98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deded9ad8283154a00a84895310cb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3b555b6909560007f906e977db94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9560cbfaa568ed94cdd8143d319c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f287467f3a04675ddb5aa83ba65bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b25405307ca69d162b23fe07743ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1bde87e4abe2b32e461cc74671d6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577fb8f2adb5aa79f80ce665017ca53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a6f524d4c0e7ef2c490d3edd92d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3aa3fe904337ac852d423540f1ce9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143274a154038a3d223dc073b563d9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c728b63c4e4339658d622bdf6700179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb883b013dd5f0b24ecc392c2feb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ccc24322eb5770e40c630046e74e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b316fb4eea38a99ff329d2c9c24d83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356fd4c4eb29fcf9ee4fda6305a6366183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4ccf4e67d23fc1a06afdbefdbae6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87cdbf1b9b5d1b98949028bc127bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c513a58a29a1e4975805e87483e7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6028471bc541deb8d64af133e96e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7fe64cd49fe288c05dd46ca5c5ff0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a30b21ee4f6192e533b31482b76870189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4606e3ef31903d780004069fd8fd2d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2578fdcac87f1060505aeaf106cfea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4ec89ddfeb24f34f34e1401d3e61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36806939f7c482572982f8d715993c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb4e6be10aaeb37e8a7247d0317e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5b079fd63af1b22ee74eb280dcb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ebeeb302e2cdfdd92d0219d8cefa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3f7b365c2f65ef287e945e37a5ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05efa080aaffde856249c2c94486d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44eb328768ca0df56a2c08e70dc33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508617fd8a0cbbbbce442640c595f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ac32f44c1204f399d5f54b147b340201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40de9b05d2371c1a5d8ec6fa853ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f91d59afe408d008843c832925757203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb1464c674c068bb41992d855aadc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad169564eade5d0d4bfb0f1f50c71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5841181889adf26e34700ae80d9c66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1464601ca178b33739d1f596933ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed315bbbf3115983b9272b3ca53d1e53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe70460b229c5867fa9eb2ee750f334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5dbf99aaf26b52ffb5bc6baa872e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be2b53c5545c50481204140ab34b96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494554d44dddca7e90bb2aa709071ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d866ca0274107b72f894849a2af836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75719e8edf313e8cd1e9ba8c9a5debd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccef065c0e3f8883fa4783c2470040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803adb9f7c5b5f16aa63f45ff8e7253216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574388ea39e0b75f7cb21cb5388cce35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd445cc44a61b9914c6af1573b1ab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc891b1039334036782cf99df58ab20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7442465efd84fc0ccfe1297da6e275220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34787e23e55ff6780f52df7795116b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e227d94e8750d2bb0fd5efe8cc6ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8489ab6adf8e0e5d8eafaf34cfd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2946aff1986fd06ae139e7afcceb522224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d71dc89f0c4b09ecd13f148be192ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7531d4f98841992bdcf7bdfa97cfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b59c52d20127d7bb2f055c4b4521227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b8f714c09430ea1aca5f2d47fa00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f728849abc6faeaf3333b39faff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea555bd4f635a387e9fb497f1d7c8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94637eef942652704ffe807c8643888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50aa788c80e1ee743b15499f42794232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae9a552b48fcb78673fb1402918a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125756f32a9a3e4e5ba99652de934284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839df4a0c4c89ea5bb9fef2dd896689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48917e6376170eeb053305af5c756701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6628e70bec24899fdd7514139d6710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269be9e5bfad3f23676ce08ac0ce93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb39135cf35ecf6e62aeaed835f67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dbbdc07be539c6925adb92578eddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962000de02930adb65ed01eb1cfba45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6c5b01e4d035556560b93084a664242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d996b546de4e9dd40bf5b94b471ca00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d8153ccad8aa8a1d903e47302fa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad73e48ee0fcef9b22561de9f05ab9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1f95e733550f751d4fc2e309ecf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2922db8a9fe3fb7f81b46f9abc7b0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edca6ec62c5edc4b677fead0ee5e60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a15fef17ebed04daf6128e48c6745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133d86cef18910fb9371e66042c2f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7321ab58d0da33f616f314009e204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd3450206ab241f7686c97ad3cbbf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e44045774123e1ed7e3fdfeab727a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cc8e88aed9b5ced1a462cb1e3ff96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d71550a2df51c34f6381c4d791a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01d7d996328103108b4663f83938e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73af6a2738e7c213fe9826059b517257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02989de5588dab1c5293e0e111069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de8858b89c8bae02bc4943bee4592259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce6e5190ca3ab8efdce480bcdcf62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538374b42936cdadacf511ea94f648c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac5cfbe0aad827f386e5eb6230fb67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f700a4780fad63479174905a8ca77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485590ede85b35248ef9e8c688a5b75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651725d625a70f8c0aa35e1e1cc2d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c82211407e24824288a07d83e8fe7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451d8cea6e6e93d65431d4d3bf5187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6766f00385f36613f0a37ed81ff06c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449aec5fd67beab2d03d66ccc710a2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06610d2e002d0d4dd669c2de4daac19b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab89d8e9c4983a603046b6e94f48dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa3f29603e30651b1d7504525e107272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01f916cc113a3441aa8cb6f09948a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f56f169d54526a25080c39d294a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59ce1e43968e6c2da21d44dcac2dfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e121109d76ddc82ce9b11e1341d1a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9871d57f9c80b94ee0d519e9386120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41749b59bb31bf12f7a71be87efb2a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9586e497d351da2a38622ad71ca5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ddc4c79151a9d1ba2ce2b84b0999e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d13163223411049cd8a732ceba6958281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe42d74fc4116b3209899bde38fe8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793b8246d09881d8a51fa725bb9a55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362369d988dcdc8ba75029f5cba4f9d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102247248dd7ad04da723c261bedc414285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed3942a23a6ef27d2d05b9414792b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd3c03f31fcbf1ee3b579ee78ba67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd45d4d8956e24dd515d150cfa17d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e0232713c3c6003b10798b9036e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2102f8a1c1f64c91595b6371d6fce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a75f8ea92225691fe75a980a40bcf9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241acb335e16ae35400dc1d017762b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced38cec03250c78b18e5703d0644646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a7dd4112292f92ce99af03ff84e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde3da584494594643eadbcba2f0da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62674708058ab09a9235b9be783a2b72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584cabbe2be5e316affd86ab532a1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d2a18a3a65bf8472acc2f0c0a987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd602b79ffbd0a31450f904385bf9a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256330e7050e4879ea167d5987c34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be587586d7c5555d763616da87556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc8ef5a7b9b719345c7061ee6f30a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a828641c1f5f2079fcd4817837978303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f73bc2743a550222c6c9e2212fc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2ce9cf51508fc1ec00e05edf3e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5580b8b03b375a89cc69c8cdcca3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156c712e7e2573eb20b5c945bc00df7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4502915455e1b3b1f28d48a6bf764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43de0876401660f76f1d60eca1ea51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c5a0fec416af3082dfbd37cdfa9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e2fcb21d3f4246b843eecc5c3e58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fef3823c22cec1d34a1851ca6570ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eb437e792531f0d155b763679a8f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304b333d5fd7778d9913710c087e0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec58f5a77eddd4b0d999fce2cf8610315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d538cc6e8d9155d7fe9350de422a3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ae817b6fe188578e3e7c151cf232317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadcbcea7f6dd2028099f55f6319c47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c864fbab0f1e724720e57395c5eda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23e760e5fdf1c5f34fd6b9b630e810320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93d9f3c56334d048ec7d64f22ffde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a7b76766d744ee48c42c57e37fc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d21724f1a395bbac40667977bb83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc67020db1c273ae616e2897c011aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e031c504bea2c1874769c30eeeb26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f0aa693db37908a891c42e113ce61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953919cb4e8a6b36c71a0fc6f78a0f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f70679b15ee17b53e6cf7eb855f2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e44ce81221848f353d4918ffabd63e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543128b1072db5f2153f847615fd8275330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea4205fb298e5f11f923467b7e82b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443184531513abedd268a421bda8a17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d90dc6dbb3ef0c3e2efeedeb610624333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027946799558e3be2cbedceb889862334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806dbbf547dc7db53bfe0e0471ae3a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767dd70906a3e883818b7ea0b097f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff45b749e0bac48c9e533526d35684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5a11b40d820872353469431cfc2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0025fc57974140c264642ad2e6c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6d2c9f0c704dec17a2545b0d1235340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1899c00f7683099d255a6dd48a4036341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23810868c56ab884fe16a425eae41910342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c6b39fb2a78568823eaafd495d59f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb583e149719f12df8e374073da965d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec9c1dd52a0f6d1a0f41763f65360345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a5c3d8b59aaa5c9d544ffbbbd783b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b1ec06abff334c0c826d841e5539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80471a430d27dfdc7798e54958e1e31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119a9ff1ae30c458b4c0aa3a62dccc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb7c8deb60ca7f84afc8a3a35a580350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e747e63589e838c3450492a412ca32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092023d40e21c1296a411eb2920f39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045d63091cd2d76fe958456751b43e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa45423e11d1343dd15896e7b835e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02191e662166b7de8f32480faa54b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a732a0ffb9e41fd4de097982a2266356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f227290937766fd1c454f3a4ad9f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ee3e8da62df50182cf07b819a2c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e770134facf6c2ed2effd796f8aa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ffac31df5ce1c3afd1b1bd460608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab6ccd05e9a56aeb40f9c80b2a46f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6487e3da74efa9c30fe8378501ad68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41fe79f0eb9e35ee46e35c23d0130363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb614339010f70495b1287742ae5ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab94af212b2455b438f617c4ec360365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a83ced9d04929d6ccb53831a55237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340dc624de6891a97c43752d834f6b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd5e14a7064b150ce763f64f40cd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828568f8cad54c7a7f7324136dcc965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6917c0c93373b16ecf42338e62e7e48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333a441bf9cfad9b1b2703bdcb8d6d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613fe7530ca168d4357ab35db5a6a9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff75cf5da550db5cfafcbdf1de736373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366179460e44079b37ad529db54ff812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2290e383521e612466ad32199c0694375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc197f09c60f14b2b89549003a630376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a41cb9c78fb56e9e5c01edfb896e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fb09a82f96b62fbc7ae90981d783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba71531e357814650f11ac0f4b753379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b251ed15319c0a652e5d8101004967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1bb1887f30ddbc494b542086695be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed7a4379541e819e8aa99dc02cb8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310dcc2861483df272de2d8570d8b44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14127bb7152a562622e72cc859ec61b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b190fb249b5e529f9ff66d5058f68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e21f36902900b8ee3426e68a250e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a649d49b3ce53266945cf3a0486345387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0cbbdb4ef8754059928b52b21d265388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd032f2e603b26063d22371f61fc00ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a45bb5fe87d9eeef38e3bef6644a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65950239dbd2bc563555ddf9a51cd0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab7010de8564b527315579ef32aa71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de66d8114772f865915b87e3985796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011916a983ee989973fdc4dc0319226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93737b0877a7b51db6667dbd53856a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a83b497134a6559121ebf421ac68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37d1a7dcc9c52e82b5002f7e7b85e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb18c69df6eac4810fd4b5218358d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9d2e3f18a3ea4cc9d8ea8540f716399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef24ba4affb5dd6e03246fdf725b65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cdc9df3cdedc488e383a745a7dc0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196718ea4edc2274efa0cbd1e1f6678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed2179d785dba61a017e0a8b24936403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5913e190a76a3db3bb13ecb9c60cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024ffc598080ab5b8bace6f959bbe3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710623878879eca9f959d1ac212d28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229eb7f65cd4258fbd8d47cc2fde915407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca55db2ab43321a6442bab302b207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150411585220a201a8f165da950b97eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9b624188a0fa0d489921de466dc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a00288e9adf77f1dc08096122c6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1225b95a9e290974ab0823ecbe1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609c2029b9823549e32458920d3baa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b003d1142f3bc27ede7b08f440e597414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a344c4a5cab6f5540fd3e80ff6b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5159332fc74c43fd1d1b10b40b91e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220faaae568a0d3fa349749fe2cfc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599f63330bb3f66994e408ffba4e87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097e20876197483cd904f2fcfafb1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc06e705a0385d794d0c9f02a23c35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448998478df13ae02d1bff980c4b6ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae02cc200d9ce8ac75431e97f2fa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecfef6a2125ea754e647dc13084f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348498e69f6394b65c7952500fb071424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0192cb931dcb56379c1d2d08edd285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d008586b979b2968ea0e10222c008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090776fb68301a3f4974d387bfdf5d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a46127585c77ae67545943c4b992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4996a9b64653b2a2807c190c4c9188429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f0414b5a2b6e6287a77bc8416b23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61702f0e5409ee1ecf9e78ff0b659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c44e5bd695cc79b130188fddd4cf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874e670e0b6769bfce70744acba0c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e475c0713cff387739cc647cc1ee2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169cb86c281609340c52175cfb4c90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d9dc5bcffa8a10a4633785f43283436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf16410b9379053c748ae165aba3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eb31335e26c93bf175202fb804dc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c63ed2c0467e60328377ace7d8764439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf97f7202c0c6226afaa8ba302845f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b655ac1312b74b57cceb4ac0e2fea9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bcf90489bdc70ee8ed4f1f8b80021442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e0d56b9b3d10a6fb7908e5a89161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893cb9d110a74b97f1ad23ace892527444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251228d88de940ad0101ac9dae3f22fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec407edc6bae6a309c18ae4edcac1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050d0cbbf5c238a92ed4996b28db7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358d9e9ae27d8e4667720f0bfed215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf47fb6785079f47e37379a3490c706449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa3515bd5f2f47fc871e0c7ef5ee4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847cdaeefb9e271cc668e2f94073a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720266529db8248ade8977c92265c574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff419bf19e75b28ccb9814697fcb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef791c14239bdb668764b3e6185aa9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768057b38d02d38763721cd00caefc4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17bd6211763f4008e9b9736b5bd1ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b026954b106ca41f87bc0ac8ccd38f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16467ea62a231269768444ef1d046ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccbc07ced43cb13d6862f1ea6a55d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5024fc73e3aedee8cfeb88aa3dbfd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f5140271a2f9b7a8bea551d6e86d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b1fb58dfd1cc194ca08e804a62672462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04bdc131d89a08ac4ae00af77c623463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f1d59e24417c76be81cc64b82033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98592b8116ada1eda42652fa8f160736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af1c5353175d635faa0ae487c6819466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e463780c1964ae9ce4759a2a274245467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3287142b99c8fde67d3a15f1b7d64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282e1c74fabb8e2bc2e4950cc85475469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71776acdecfd08b37fcc749e190a23c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8954876018d8336a33f38c7696173471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060a90eaa90abfbf271755a92b13bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e23d23eaa8ea92c24af81b45f7c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87592be78d5f4eeb5ad8ebfd4fc0d5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191ebc92f65579d90dd9a1259f72fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9b4efb0398cbe6df2b16d4a60dfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9256406d9906c7b254122a7185a70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2ed41735b75645b22537a7261031478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e588906c7fe808da0fea4693eeecf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ce9f3bc6ffe15195750d1465433e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5b1b6fcbb98d0947fbaae3ee84ae6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080dfd677c79c79b9ec992604016e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034307f516f2b6e14bdd38d148cc3523483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a6318fa701073a351b3fcf67beb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92afec5f6932e6eeacf597053117737485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a544a04dad265d1650993b6b5aea6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd05fea0cc69e2c79d16941738a76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5efd6919125a74f8dd19fc1c51afe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983fee2d116b124ef8e4fbdd38371c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec65593fb541be2cce219439604ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f38a2fc677ba26277d0a2de95b51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8830fc40cbcbb814298d7def8790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd829e63b78797b33ebb6b212a5188493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d0c574fba036278349ca1685ed79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c2fb0218472f0851c741399beb672495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d75758b26b42651a31f9b8acc34f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692a4c0890619110a9636501831bf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e91df52d27c6b485f281f0870587498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0725db5248f0a7023f0f63730dac47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b19c3ac669e456dbd9c45da911bf1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356eae16d1c0cca4f52b018654873b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6b931d055ed6e901bf8f387d83b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb92f92ca97bd43fc300989374e65a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2c85a2139737749643f05b6d87dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e435d8a3bb9552917ccaba459c532505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa171f93d433affe0eb864589a03f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbbb5e1d6bb57cef03f5c95fe02812507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa637e9c89f6c30be3c0b4f970c5d86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ddbe37313ab85d2883172f4afc59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ecfd4a54eaf96ebe0b3f38dbfbd8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1330b9615158eb10309d5f226a482511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0937dfd03c2b488646529cbe89abff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da62953d1a02fd9107cc66405f4d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5381608689438f19663ea152183b483514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82c78baf9700b42f187c80f3f8b9ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bb1249b6f2ffbe7a42593faac733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1894b60c67f1d4f27c9ccd364d5c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e7b9f9f077b01c93870f9ef32577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06fab94a3f960dc906b5279de1faf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266ca8f60a1db85638c4b02ec006c9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323cd42db4fabd647d8a83a0976d7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40afbe6fc291c7847514a595d5281522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14b47401042ee939a1653de4f07e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a847a8430e214b88fd719d4e8bc644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846297235d2a71beefac43c5d4b9ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d78d416b7f56df91e8a2b172e2695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ac8636e7878483a2250f79e99ef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37788cddbca574f9d29082838e037f31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545a4f8b2edc26a7c1446aa424f9bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0745175adb917798d9108d9b4fc2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcbd2a4b562dc3681c96088bbab847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc1978260638d0528c3f3f046e6dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483d7d21f6fad45ee639c7f03e8d58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91d0e8c4794bdc83976ca1b6eea40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5d941068e86b1e47b4464fe54d976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51991e850370374591c8fd18978796a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cece80f64e2b1ffca16990e906336b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761651815e078ff20798a7cdcffba5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf58ba7b01cd139d352309132ef46f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987e3eef676a8d238c078253a88fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22f21dd6fa59ee81b92bbf5aac065541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf07be22e7e8e77e92d9568d51cc8fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e6d3a42092430ac4c905e58ba9b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011ffb65070960ff99dbad4efba5c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce083598c561dc8f09dd29b4a5e27b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e939414b1c13985a1c356986448657546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f6f0dcbaaf3cda551e87aae60878f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f61573642772a563b88d3f39e681e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af819e423f925349c2d28e4902737fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a272f55a6fb048e9d93fba394125550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698cdccd3b017b4a69aac7c4361e7a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5ca89d068a4ec9a372204f7272bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d27dfcef3093adeb81dd4b5af8ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec8971db71969e17ac1c2fbf8cef2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3451ef1f375f54ddbf8e347ab62b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dad884bf744d0e312c91e07826beb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee1c5cf6da265ca437b22c2beb53c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be53c4109e776c6a5112433007562558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d530eb059cd94ed2d3a0f1e7489f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce87764e10a1201d5a1a1a604e7c99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3fc138b3e25a44724bc61990e150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba048f249c34c5ef7c75a1c9ae648f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb11d93ff2d0656c837ad99bcc5929563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d051f25a5d25394d1f70089d4b4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320000400b4f31d37d1934487a142c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c437e1370f81b499f53794b69c1b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daae9f9f8a3bfdb35bc6625ea4fa01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a76abe92f82faf871823b9dfb2e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2283e2480f76c3192a816a5984b8864569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b2d1d9ca86855856a3fffffba29a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4bdd298c5b33535aae96124f6c03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba0c84228b17212fd46ca9c7ba4e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654a9c6842a0532aa3c32bea30374a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93b56890a8c94aabb307313c4b783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd1c2b813f4bc2269822e9af2e8a89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eea46c33cb3681e67170734743deb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89618db5adf5ad88b853f157764607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bcc9912ce50ef7ae0d43836bd4e03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702467ddf3f5912169e12f086794ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adacc0035eb988d321e9103438efa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778444559013fc7b25706dd6db1eab8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fb2d78b84fbf2f382fea63c0c56ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8f7b519ff398809bd27443e5b2b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf738cd88bc4df18b403948f55005d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e4ee01e9858586cb02ef02682794585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e7c75541c4c8f7e662c0cc045fd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fb45b9aaea660cb444c4de948529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598f1e799c6246af44c565830279aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc6f91aef72a43a054449da80a6da5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6548351e5f58f41936d5494976e65f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c92505bcfc23dd31bd8456ab1b50f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccef623a38c06cf1d84144bb7065b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288121886fca1c9d96ea1704e39bf5d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6170ae70806728794cfb73cbeb29d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae12b1caa1b7824916ea37839fc75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f935c30abdf2e595f7806f98dd74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3c57ae36d8b8ba38cae1708545bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ecde51e3dbf7e71ce24c9972072e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83655e5b3d82a920234d87571c5d2e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb72615f1d6f87c804a0cf3c82676600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba9f605d7fe3b7182bab87207cbe07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a71c295f64a72ec7ab6d5f22afc70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c9b0cec64771c24223dd0c9dcc88b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd15ce9a8ec089fcdbaa97048dfca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbbe79daf0fc2d65662fe6d67fe5a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb701a3fbdc04db2e6948998d2135606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5420019b0e9cbe956179b0237be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8506a0f0b5c9fc719aa434e10561d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de31e2edabf1e7364bcfa3500905f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a3c27d9b351fe9bdfb9ec0db83af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c026c2f6dd8b3b9cd7332c355c40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa067a17b349ce5cd74aca637fed3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be8f0a086a3fcf9f164d17e9112b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44e25f44656b1f26140c8df2f4068614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e134a07dff6e75e8be8c1a4540a148615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84142cbc0e157b0765c076603d61861616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c01929a7a2e882190d5c2d6a5549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8164cfb4380a7ceb4693b578a215f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dca9845c775bdfadd17cd977b10794619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a3e552d92c5070d5a2b15c43f12c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28a64e58ed98f4be4465c6425f5bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0ae7c64c6f73e5b31f7c1cfdfbe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789ec14e429c2e2853aa45af7c80f66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170f2df9780f4ed20e1b5180d39f9e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948802f158a0d000f48abb3c5ad725f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c9c27eec56b75834e414dca2e578626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8f72fc6aa5c630bed329b130f8daa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecd4edaca4615916559c9413b37f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b7df470f59685712900f3687e520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10fc993a1713a88fc104ff00529a19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed15bacad4be10e058917c6752e5e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466a14da15f2671cdd9e5980df4362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291bdc03300b7bca8d9009f856cb4a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4095dedd2fa9df38510a3d2ebc392b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eeb849df62053d5d44829e60a1a88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503f999df8ee829f6c410482748ab7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cd1a9cd43c20fc62f4715c12aa72b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44741ab97332bbf5e0790b9c7353c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e815cb6ef8c9aa93064e61aff55afd7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9540ed79126d613fbc82e5cb214722640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab9a96e90d7f77c8d9f3ca9e1c6d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc1ba979df6f0e83e0c29dccd0ccb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6271db9ec95e138c7088556e31d09a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36b9aab3100f909bf4ae4b554ce08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908941d84ab221ee4687b00b2d366141645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabca7bcfc09e161fd524938fb74e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845bc6a887dd5c488d22149bd8893b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fae7f9ff57047b80d1ea4759a0e75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840196fe4620f20b57a9890caee44059649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468f88cd6bd7c2a64656f8bcf2708d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bcaa4f44eae052f4c74108454d508651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397b84921565d6d1ffb1ac4a3b901f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38dc3b0e827718a367fd1efa9a4668653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be8c21de63a6e1f6bf6fdee36763e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc75ddd8f4b20d9f0f00bccb0fa6b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f127e5e7b0134231963133ff1eb03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936212290f0507634f63abe10f2e3ae7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3909fc0e543f5de3f22ddc0555ce6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7b25b557adf06633c9c890e9ec60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd369b2c62b1c9b4b9bda65774808db9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d953f4a2b5898e01517e21c85a873661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de729bce5badaab7d6d165a4e8ad3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69abb12e8de5363fd460a6a2e467c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc61c94e9d8c3e6ce99f4e3bea0f1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c6bf7a82e1748f9b9245ced7e921b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921d3c8f60e8acb10497de58f466690666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80d7d04cab9cbab921e3e811f24de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a60ec723adfae790d9997be8c2148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75845d4a837917c7a35a4c88e93134e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05517de815dbd96ba17e361d19482a91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe24a60d7a3484ca3cb4beed1ceee5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c80661a46d75dc7f1551888a59d03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142843a7007cc3d21dfa73bf3753040e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bc96728f06c11e3f73ececb32f47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca06e7eee412c7aa8cc466b905a793675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab52ff1807610e7cc1eb71e914cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594410c03983e55193e49ac62584cb32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8e22bd9525b8569f06e6e3059994678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4673869217b4d3b3656c2e5c0a3ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f920a5fa3a1350f4793ab39da4bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f67aa6a090544c468c0d960191087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476964d63083a3e098cb2704a1e09490682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a6dcbab7c99735f660fb67a18ef73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ec4e497ae4630561c785e620c48c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b735eb31639dd2f41a315b1f6611b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e26241975abc9d4c7b5e13c3c5707686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b029bf1c099cc5c565108ae3f3f30c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c99a17997c810e83533a1a2c7c42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8212447f7c307f7745e4604ab7c7966689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac0f3010c1795eb19989864667813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69e80807406f499c52486ac589a2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950262946c24420d81c519a8931efaa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36146368d2e374290b51189fa50b3fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43c5de875d8f0cf6473ae8cc23958694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597365754623dfa9a06ec0f241a480a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c2d3ede8c7adfd5e0f40c2ee8d35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af305aa5ad943634c727b5da18478697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303c134dd8b65f487d90c8afd8e201698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace6e34c2e644d9279e92b199dce98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca77e5a00eac5f4890967bcf167b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a93871c81ba5e7610fa1d37d01b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1fbbf3f2ac40d438ae8d98d928ecd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab06cf25ffc5479a6e6c97810c5f0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca174b98a9c5b4ca057c25855e41d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d12377c9a8405c45472339c870d77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216a7ca1a74e62cc5ff41678789f05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc8f8cd3cf2b280a14a4dc105009d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff168d43d9bfe7febbd3a1b0833d7b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ebe0a5e2eae127e8712ec0262ec4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281ba4752cb9bbda42e6c5efc9fcfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d5c445e7462d82b153023a82af98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bb83818c9097f8fea558acb7dbb72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8228fd5e5db2eda7f1d6432588326e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ddd7f4e69ce54c6e953d99c2ead86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45881114ce8abba7aada0e8a30b90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128f208992a26da2419e71d2b53b06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2286959bc5313daf7e57adf3030b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dde2ed837d5de042e1cc0750f6742718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7c1909325c352e1ba1900c1860fe3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202fba79f54c7bec27878aae240fb4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bee86a6862e238d5d8bcab77e5e9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0f61e077e94aed6f28f81bce9c04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf63246dd4319007015b80cf2d278723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b6775545101475c22603694ac145724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76823a1913094891ed9cc11b4e1677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c678c6d61ac1dda84697de2905ecfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a0d059b52727e323f06fe02efbd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2027626be5e1bb4892c9d611f7ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09fc22d406e428984996a195bc8a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff0f9b91527ca215829d36f73509f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0152a4b45267cd2140ef423c9c53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3bfb7061495f7b62f7f0f54b765e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299364c7826e30b275b0b47e77e91c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5720f2cd33c8c5657f0c318717a2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a954f2041d0ab9617c818343e4b7c0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf37a18b7078bc894d5c15657440e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2637cbbcd25fb3c8c7568b47f603737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82241e979fa09e694ba59e0c51e873738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee675f40b794597d0aca9ea661848e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a906173ddf7b0c56a37a16ad5f6bf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24c81c22084b8d92e8050d669b5c5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db9b7120b35a95f3337a88b49f10b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcbd889e66163a03bc8b80affdae1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac4a8c8ef9210e6b452da776a2e0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc4f142207d4c2859c1bb12c25e1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c4923b534cd8a32a8544646c43fe7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d824bdf6560417419463a3e7749a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582288680c303a297a3ec8abb42727ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2317611d0b76ea19f0b3bc14315c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b09b180d59eb0ee8a6457378e6e67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c22d51c5dcc078c03e1e306b09ed9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7135a932bbf609a7eacad4737d253e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8e923b5ca6b7e0d09598eaa9ce88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc3e15496d9b4a2ea2e74c9445fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf9e5dadb22e2f3fd93458f7b34f76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fad271f824ffc403d9b639caa22d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3117fe07c66bf3029cb3ce8e2cbd89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ab9e2fa89a8e662b59736e501c3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2275e2137bcac6be943df26e6544ad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>