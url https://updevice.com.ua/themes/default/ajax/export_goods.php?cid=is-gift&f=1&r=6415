--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ea7b4c2aaef719b7f39eb72e60641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70613e03fcd3c214d51daf4331811f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa35437b4e324a5bc73273ac8a3fcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdac2f82607ccb7ca3b7034c91d0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cb4718d2ba6029c24f59f067862a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99003e5746ef926e595a6ddf4e66086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864cc7eb11cb448472b8f86556cbe5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe1a62289d3478adf70e5b4af511188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbbcad0c16776e25c17bd603d400c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c76406217b669ca705a0ba0199ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fae02b1fb2d35179a964c34626e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c7d8b2535041b82e40003d315b9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557181b28c6e6b0aa15ab1913c5bd1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a1c42e3a066d48bc0c8c6acd8805014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739eb7bbff80c702b10208d115caae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5fd9d9d1d81eb2a87b39cf206e4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905cb07abaafc524a822a71c98b054017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2bb6a298a63c7ef6e408d989184218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078e2a61cdb89438e8b82fa9e57bdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccef6f1ee9ba978f3aa717baec067620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6a2d856020f36fb8b282430eb2e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f02efc11de03d20ec022e231f5bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5b8825699c64d17dade8f5d3c64d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17afa613da13f15a2345aeaa126d00b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9435ed1e3967d0f29bff0fd0209cd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450afe9171973501b459ed2fbad2a5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d616235d29b93ca64244f8b6a53b3c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82421c9b199f4bd5e3f2c40148677db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6161f4d2116dc0d2967d56bd7a83cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641fc3aa660a07254fc5eafa836314a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ab0456a73e4ee1b124b4c298442431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca6ca97ec083423bec0d37f0b466432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0040b7ecd63072f63791bd10b209833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa33dcf414616b7f25e00f8c2af9c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf9f66e7b378d32dcf18979f8c276c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20a9aad0abe8d975f5fd6db4f5b90236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4dd2051880b5bfe3882ff9a46599b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644638602e35e51da526b654e63a65938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab7934c68a37e0221046db6fec15339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349559e554116fe651cb6523cab163ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b0b1e40c50ca89607e37479f939c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a745006526def0bfe98394d15623ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b59d628e882090009baaefe4e6e0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904d8e16874f81d5b4934c2b025efa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf7166391aa77ebe45bc07a52399f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7a19e812d4b5f53bba2b19cd6e2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c0779a504b21a3013fdf64344e3ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db16028cc9f2d35a6c4492415b7d4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec44c7729a965b844c645829e1aec349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bab8e7b42ebb0806c3539e906ef6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cde69d869ebf01c01544a007ddaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2c123c1ca7a044ef487b158d549152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376431d237160ef4e370367188c1bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02c98248fc37d7cd77aca243ae07354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f8e4bc060257ee0bd750c77a963455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efedaaf24b95441fcf27bb53a0cf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b8379c0f6155c8f2351da52570d3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a1e46eaece03c41356aaa8639b7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be364c55be623286cb3035c8cee9be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec653a23cf6ad922c68a888d36438160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d991a26eb508203874d4a19c269ddb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f345e04cf7ec0be1e3a1d69edc5238562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d3afd9a2929abc1c082cb79511ede63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349cfe4f2c13f2e650a5b4e4107f79764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2ea3e499eefd35756675ed8ddeb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ca5e1180f526aec0b2f1a0c9cd4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2176f162ce83eff4caa7b0f7274fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567cd6e9492fd1ad1624664f6f90d3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ee708f067e373c198091bbfdd97ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c6eade225cb51a5aea7d93153826570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd726d70275234f0d8e69d2ad73863a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851c7d3f9d9c28c1414245e8f8f73d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d28d2cead3c837be56e210458c7a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede53432c8ac363abd3ddcf66b791574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7185025d8d4bfe0d3f289b7b0c247175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fcc63138095de02b73d13691e78e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b708b5519d456344146f707eac069677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877dd764cee3eb9ee730f18d20d65d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542caa2a9e96fae791727e6c19f26e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f14bbff494973585bdf139f52419780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6ebf290610d881a5d7f3b64c80a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d5146bd0b69012ba8e6882beaaefe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524482580e7de298034974379f2a091083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc035fd3efd265239e6a180d684ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf1cb34eec0868907459f0e0d8a2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300e4dc9591f4346c77bd2e258d1d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85e7f4961e8bcda1268b86482367c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357044a177fc9e31c66b60dec16045be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485cc4adacf5299dffa38d23e0add2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e68343f89932c90fb656a94160fe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e33716af783e924a38a11a3ee69b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdd0b3399866bc810898154efc3f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1892ba93dfc1ba5b860fa672c3c5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d14d29cdaa94906d35ca2330540b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9d65f4119207931c5b50dd7b0f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a320b015a57f6c3d70f30fa155cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2ab1a3ebb04747553b0bb930d311b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4f08ab749a988622379b4ed37a3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf14680b2208faf4c1475d7fbde78f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0a872347ffaf6eecc089357ae9b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40a0b3841cc93830af970760ed9b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db6ee41fcb55ed6d46ee68356f55e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9abc8b209ce451c99d315d9a23c0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb01760e7df3a00c8cd161b1000fbee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523eb36de08db6f9f069da09e8f96b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2980efd5cd2996ececd41b59877c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58de264e50c8132a6581feeea2cb37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4edd2449f4e57b15299f809bec95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d95f6106a8e0a302c93d7ae1fb7fe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564b3d7fc75d72d2231547ea3aa9ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874765d31972cf1f78fa3df76d60015111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557331c576981231e4af4b45eeba229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844fdccf1fbe06f7339949767ef156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c8e762b0d581ad0f7db1250e4c47e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd3a3df126e0a308d58141370aba72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48149dcf3cc9a79df70279ff90a30e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc00286aa27a1153ba8d98fe0c527a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162c7a8c69d9cb1e22ea0d663c2dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d761a30a29f392ff545f4a4703ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b02ff9ae5fb65f883e837f4a199a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2fc5a2d0f4b3d547b36fa591061f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23b73e0889783deb7a51c6830ec21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef1d57076df6f795c562e2c96d6d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030ac855f7d2b2443b83bf1a4920cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b48af400aac23aaf05de82b22291e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ab8557703bfae0f6b2c4a65550a5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e871cb67e37bd16d3308b3435d8954b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca056974550a7ecea7c890584690a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699b50d36196e168e527a869d4d457129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0ae28a8c4953c83ab4f339a3219ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afb279247eaeb57f967c510c4ca16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b634d6f7fc6e2861d31621ff4ca8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260144192805a0900a3fc06f8fd17e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a1939289147a64b1f65036119852e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396eef077bd0b871a31f1ff5f3e3cf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5714c048c56f6d73af11b5743b05106136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b39d4cd8570e683afba2e814fadec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39b90c124f1113e74ce2f0f4adc9f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99431bcb3c37bb2488d081546b2bda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef1346358395e35c51801607e50b36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680fbb8adcd5e5c8fccde7b994c2f10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64d7d67f8f969dd4b76f3ebc1f85cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3c7dbb82de053177fde7f4cc1bce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9180f83f8ead7f152c4d3987411cbd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea55e805ec8752a00f4c106a0dc0e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c5c4c5a5639ee9a947fe9a67c38d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37ab41402ce2ae54d7ac02c4d553ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55309613b86f4b2b295c43e2592b34ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e13b83c2b5df71564d7c34959b47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369ed4836fdff9fd3582bbc21f5770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4126f4d5f11d2793c5c7e1adb67ec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf9d115a8a9aadecf65249ebc09d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61feac8cd7fdb87611a6c638cbee857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4e563dbc4e1309ca57b98f718b3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d509984487a86dc184de3d80d6b94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c202826334be797f0ff2a4ec179bdf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad90614520eb0dad6693aa45a2a3c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f652c704773cdc7785c51b2eca995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e7b6fb6607cb7d14468243750fa06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932f1a1a9e389934ff42ef2f6f83e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74dafacb998b2e352ff3357dfade4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403ffa87afb897555d3ebbb6b0b461b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc150493f261c5ae003683e26b4e27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e89df94766733a0af48746b3c4eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ca04e57aacfa93b0f583810466d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8514b0c89dfeb3a0e37538233938f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f16e5221ba168951e88ac645f8447167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d4938d3ea3f34415e0635e6d5d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb84d535c7d8a2798f176c542eef6b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee9044add602f76a2b8c122a41431170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab306e381928af1a0c2a986b75f35f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083925987c51baaf22ce78a4de9184172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c7c3c8d2fefb08a9ba9655fd4c769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045863a36e74132c1c4f9cf55e7c92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2fdbccc1a6f9c4b469e0ea86a152175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028891c7a5b57df178db564a13ff68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d376579df4c32e79dd269ebff1c73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389dd034641b43512c258e94d5a6b0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c4e56465e1315fab6d14f5efed86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae4fc2b3f202890ed6929b10338e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec17d74c30a9a47bd9a5e9457c2ebcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e36b1925c6e969456866e933f1b2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e46825c2f1f1c7147af2994e77ed6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a584d3a8f725879e24e6476e44e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c095864fe8d042e8404bd90bb4a2e27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb625cfd2ecd5fa5baa3067cbffb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8be03f34a8257fd9c855e16b164d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627506d23afde58c962909bc7ff8e956188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e541ca8407d843732971e1fed886e95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833cda43a6df9726f95c29507e4cb78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f963c69f2237177a391f6a4b6b7e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea9ac2ed27e6ec89b3582e2096c1fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a491cef54feb21025e12f33a06d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb125ea4931b512baf9c08c13267d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e75898c0c8076c9d7da001d122e940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230c4ca4573dd7de819b7a0534ca2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d18895097591eb95f25470092216197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb5f88c0ae73ef51aa3f89a94520b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2901249e1bbb147631f3c73eb5771dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14cbca94da90dfeb77da966657cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecdce75fe4fe1483318be1618988ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a84c78c05c27586c24a69eeb0ba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be97d467c5ee861178f3240fa5ed9d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c790cad5f66d3d5a2e6aad61e8340204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d353560001a2c3927ca65a282402205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2feb63445e09c47a6050c0d3ddc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9f01cbe4fa1a989f3ec2352510e75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e15756d47bf59f8a0e5ba7b382f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3ec5b25b9ce521644ad0d97ab786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcaf3caf66256907a53fe4de6d6d4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d282d11cb0b50b67a3272d084757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab75b78b5234a246771e67392e14d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff122e7a85c74e8ab684c5bb291ded2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eaedb39b8aa5f263c507a038c3c11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b19b317324d2df1f7831cb9f22d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f3fc6930b3a9754e677431f12aaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0205c32a4363aab14b88b1e6a3d5b79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e20ffaf624de460d470421b889ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1387dfed638fea03e8f2923b71f39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6e190ca52e8ea7924b64fcc33287220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838376d3431d8d5f13cd3702cb69284a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3744c50c02cdfdb4a133e647681c824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082927e5cc6f90ab90de2fa56f5da3e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278eb4edc096131bb16a97c90f858e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff9faf687426e79a45a1a0029c69b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5087ca5b7a147fe3d38c79351584596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c197f2133b30a85f4ffa93565b7533227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584386ae85bb0a708366716ca0c4273228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0cbb628e9164fff94cb438fdd26c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213601a50aaa76b05d79651dd8c9cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188560b7bd4b33219b906976c43678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9446ebd14e299c56ebfd5daf8eea4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a38ab70aa3eae1808888b66ca776233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e976288ca18857525760ad8bb310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0715034d3ae3d4dd340ea8eb100247235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08052442f8a2270567c3175aa8001c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde2ef2292fb2f901fa636df11bee1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185def3564449062a23ebff22ca26d1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dea466e9a0d68112a0405988e0271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a6c41330364d47670d57ba35720a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33430a2473909133a607fcb01ca8069f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20e0ecada1afd20236c6660545ab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8effdeb083e7546b10fce14a6973d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecdd6d132cf2173b775175dca3a724244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d44c7154e0d4cb4c9f9ec6564090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a066a5e62fd2617e714c181957ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e500ac21374cece4bc9c340196cf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96502964bffa349eaa3ea794ccbb0e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1d8c6fe0946cdabeb8afd93eb278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc849b377fdeec970cab68d34c051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df0cae3cb4308c0e592fc9c05e35f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ef463fa088368146efbe0adb9a17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f5d4b8b7e0c82591edf5fcabcc36c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77ee09c72284c2c5a83c8213f9aa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5d29dd8a4847ba458b7b4dc67b28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8fc05bdeb57f4979c6b2bd18a3b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cadfb0a6e7585f2f6b02880608532257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b90c1ae84a9d02407a13843f4823a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e52dfd43cac18962874ccbcbfb83f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff0fa94bf4bb6b087e84039ebd92ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705514b5874e51e25cf76a615e98dd67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac2ec6a0c1562c363223aaf5ba7529262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d534bbffae2ec61da6ad50a3d24d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb41f2f5846c82fd89797484d9350e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71e73236e77274eebbff09e480403265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54cff04c82ed7d3433172d740e8515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5cb76dd589adf703ffca3bed90aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142b9a83b0934b9d09846feeb9d5f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5451bd78c64a14ac7f27b1986cd26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd97f6bd8bac682c594208a6698fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336d984e736df6775b1994b5d60d12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7005e19fd7b545a885b808b4f2e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da19def17968740b519ef7ffbc0c57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3f0aea0c0cb45c5936e2ff26a7bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4e87b4a008d45d022290925d66cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8409077d5490bbfa037365530613d42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc6af938f8d99a792f2f8d4ebc2b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008207dd7c385f9950c92351c9e77827278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe698c94afa1a231f82a59f22fdb96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2740058dd85ef9732cda6c230672b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed9e848b7a26c454c194fe953f6623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c551ca89ad6498fb58303b3df5ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848085b474bc806334492a6e03bd17c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638a78c62d4598618123e1c26ed726284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d714a28c4a3b90bc301cabc59d60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bec40e8ad9d873b32ea9fc7cdf74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bdc1ad1b75fbde7e70387ab86df56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2418d006e17211e098543f005092288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864b1f93a2afe07a210dcfdf9fdf0c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d7b45c60e791b9805092f6ec7227290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc0fec405b08cce62b1d3373e2efa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9129e26626186f30cc8fff56353ae1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7dd12bb13c992908f195daccc15d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7dfc4b803a991b7a3f3b02c79ac45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1492f7026225f1455e0dc277577cb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fec43ba3542ecc1d2685b52419a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b63961addd6715baed4cf65973b12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac5689fcda861af20582804a3558ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f51b51f5cd7bab2adcc9c140d8ac0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a835718782ca2d0d5c9372d4bee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f5db2c94a3f2fef1fba9dfb87f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6cef764d5a3d0eb4b3c2f23ab4dea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21cce86203b7d8ee72e474fae7e4b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9af3c7ec761846a74df70cd84cef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d92b36d02cf1e4b83a4297a40adb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b519d372a5ad9e9f8e79f7fc58283306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb704ccea04f8e370beb21efe7ee99e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b636f72564d40042d90c7ffc565d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d47df20c98de4b45022b0b054131309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038ac40d07ab4f54d9bf1cc2f07c92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8c38f394d228180594236024df49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2071f9e0f1bc1164d9b0324aebc049312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92211be705ad9485710ae98206ffd09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05713c4cc8f5828a4628dd424429e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f416e408e5f7b8eb475b5b864f0feb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bd7924ac18f7d515c763655dacd96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585ae3bc7e5644f2a1629fb96a867f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d4d87c2e499ac885e5a8b2a0f5e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8868479e8c58ea4172d92439dbcd39c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdd63df608359631767f9b36b003b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeff4153b9fa367e49a9544d6a2aa3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14cdedfc3eb46dac5b883e686e4351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce7bba8e72c8164efdcf5e1011797e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4a3878e80ccfb5b967ef22f738e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e49b8740a6dc9e1c5ba8bdbc9456c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdfd155ac49c3e8d1759c349183dde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c9ef90b13e6440be391c6ac6d42c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69953acb47badb2e02e8da504506d09d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee64ab56de6ebec2a3f2d92e6838b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883617a0a8ef9fcaa01eecc36a64faf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c00752248ed77d0d33fcad083926f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84475dd0dc0a0942241832f64316affd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231aa790a680f72b5b1a047e8021696333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaacf143d154c7e69174b9830d49b3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ecdd65a6fb2f91db29c57e50870d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f715544fc6637c39f658bcb2604e927336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df4918ec11894ad5c4669d0078517a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2681433b4441a33159e4fc9c76b39c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5194d1e9170551f55f2465c545169339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f57a06b62b214b88258df43a11854c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e057dcfa6fe6e2c4cb33905e07f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd317449a9ae3c5c2237d2b016da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897399c057b1da4829f0e365e4a7db25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf3570f3f7985509e5b4561dd2241344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f84903203a1d1bc90bf94b5fb831d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64485933cd4e1017712e3a96b08f88b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999487f644dba1c388bb7df6b0020497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fca9dfe7edff0e67adf8688f36e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e296853723ae6f1c8b1f110d43e509349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c75e59a985e9f278fdc580fafb66c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c47793493da3adfe227dc3ac2562351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1455d6160f471365a985a5cbf04ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875428664a53e521587dbaf0a8c89ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f4a46b51289199ee71737a4b350aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a25fa1c7ba3c43525cfab2a29b63e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b24e522ccf2eb6a5e11766b69d4d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4475b9c6a86f3e5164083632632d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253a3fd1d24e85aaed2cbfdb24922e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ae419da5e996853f85a61a572227b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4d601aae2c9eb52be6f151f0c87e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215776c1fffafa1a6c611470eb5b81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ca5a7a9286c0862c9a4e1006469aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bfbc05a2675fe7b7df95517a5229e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923522082046f27db137601752fd90ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19257c8f58bdcedc1f91f0881b7af6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243b8cddf91f8a21d4c1f90b4a6111366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fedc7a440a052354a327f302430212367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3fa3f868ca5fb507dedc8f5ce667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7189a5c7f78a94eb7326e932d4de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906be06bae3e3a103ad061a4cb7751370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964442d4f919303502cc68e48c52112371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e060f0971a5b052c063576ca8a52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d538ec1b32a4c5df7f18ec2e6ab9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a1b3dc731445cb5df0e2961e5860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970c5740e0fd49b6d23b0fbcd2f14e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e8f857f06604e97b962bb285d88b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422cf7eac43c1463e6d2765b644ad8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f35808df1e8f5d8c191c7a77ed3a29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b69df4360155db2591c0d7a05d7e45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8863c973532e347b65efadc07de90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c4cd6f2bec01c7b6d1fcdf2742c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce022f3f9925b804dca56377c101d03d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def34c78af6eedec8a1788c4896ef69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c25d18f2ebc2b406697bc3621366c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f605e037e89d3c905ffe8f49c34f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099513bb8f5a1fab79f9f838583cca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224f5e569b5837d4ff472cd1732539387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665714b82549fa5ec9fd7855a77e523f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348087239562cfea34e4359c82f88351389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73774c58bf80fca7c9f03183552c68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d37b421fb1e2f94c5120685d5c25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336ab9513bed7323fb37cce197f020a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148122871815cee80e8dd16b30476ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b205f914ee2a8d3bf109081402bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1e08aa5aee94e950d3748d5ff241395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653b3b34aee73a0eabe2d2a18baf49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64ecc65196a7f5256c1370fed941e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab95d698c73d3a29f28e18d891e82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ece5dcb615ce47feb0400b2bc532399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6952cb30ab72d3c9d2009b19c80c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b8fc67e9e7a528c3ef24514d153a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18429b30b972d89643a8696d609368402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71e0bf333c7fc76f65b8945aab65fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b6a870f0816be63ba34f08c28ec0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528269b2c76985aa1ae289d8ad6155405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ce45a82feb87d48e09a1e84e94c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02220e52ce58fb514a5798b66f7dc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4ceca091a36dc4baf54e6552630a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4ce3d0cdb23e7c10d88ba12ce20d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d52bc923ebe12b95b21eaaf9818e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f85dae44bd709a9b4b019bd36d4e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f22c3e09392c21e51fbaac7f5959412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb603383c558e7b56f37fe1b4b6068413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa28d1fff4accad2ed777614d218be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a618f81e5bf1df488019b06fda10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35e982e8a36ef21db66609a5c3e58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13801ddd46e63364269e05040b688417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc075b6ebd9552d66fd33a820eacac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86872a5afc1d5496e38ba40779127419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72671c7b715c325534f7cb8284e7617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6f5a5e56f3ed4765212939963abe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f8bb3fb41110412c32631eed49f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef8bcf5cd9365197ab266e15921cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a0d4c58db4317932770e4f77aac9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3e1a3c1b1204812462903c92abae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72421835800124c7d27a1a0c8790f30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e77e4df24be23bc227f96fc90bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e5d26fe3a6865d6bac4101fcc0ce5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54435a280ec2b7d97a3ebb8f8bc13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe982eb97f57950086fdf4a666620430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364fed8c53507183e54aeec6961b75b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2edf207959f30cceebd2ebfa7d583432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41773636be7e553f92b2a10851127ae7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f26df711d4357da1f49a557fd9237434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d2aefcb19685b40d25cc7e4e3a9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ef7602d6102ff5b82458b258b5854436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9fea90a5bb5445fc60ac9ca5f0209437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fde5854a4505183a2587fd3b114d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519dcbf844641a6c028251077e5df9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc100b3ad17458ddee914eff78bc0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942a13478bbf01de54602b4415cb6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0eea059b5fd79a2a8be5a363059f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b211ee9898d3eb2b29c082f28bbac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ff86f85fd4a11da4c2c052ca74b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce2db625a5a6592dadd2ab7b27b6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8164a8cc5eb0813255e7e1203c6c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862aa13080e6da52bf578dcabdaf5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99943e987495db3658f111536b540448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6aef836a6548c0e9832f4d84664d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f50a12a63aa3866fd84528beb1f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c6a8238c89b6f1ab51935ac023167451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f744e76432cc70ed0ef048a393d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdce0aab11eac8252b854680f0d7fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f47208eb3c802b4652389e710a2d57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c22230e6dd5b10f460d6cd74c5d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b9df2d998c0cc0396a55779781c8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7a160786dd5a0922e67830e463ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b056de1e14c6276447de2a43801cd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508294d18be2feb6fd246469854d0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef37d84b5d8361099f38bb965c284e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f0cd5b134985748af707561f42a2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849975f0572fd49c8b569ce068d450462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19bab0925c561d29712257c8c4c3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcbcced6a6ec3234a01c5dd4b358ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab865c58aa274e1b1620ca97e743e0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940fa350f15ed895d271147541a284466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da920a2c80517b12e643cb4e6cd7cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbec4e9b2c214d8790a2fc95eb1c41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e05c9c2092e8dc0487a93666e9a87b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e9136f8979393bbae45e2585604c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0104594f46575ae01a0a0241bb351471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124bd2ff47ab9c7d29f978201ca8807472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3555377c873f979ad10848181d83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618b4fe0dbfc90a35ef882de1b560d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309662ba225af99d120fc245d4c2b54c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e722c1f06f963c37aa75cbb2a4ed2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4a98177e368413318cdefb674d68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7be45708de0d74ca013d7c55d4d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3308d6d495a13a40886440127ff58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5820cbf8c0320430127a41ca2e196480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2cf01f79be817effb1a166d607e0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab679dddc8607b6f0c0a593df28b1d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b98a24ea2bdda4f9b9dbd90a70063483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ccda053116473cd5c5c6740150ae9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abdb1214abfd43112b9215c1d26d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7c7fda5a2140a83dbb9e0a20ab868486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36572f841f86a89d112343abeac2e15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cff46d91d40b9fbc6479707ffc833488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0990887d3c2a9fead0a75a66aa2a09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ac87322594ad597aebac04b52c02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89ae4c4cd857e45cdc3daff7876c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afba94d15b5df15ec58c280118949b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1414b25599c993fb3f650458ba3b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f26c176ad6e2b8b1f599cd55fad21e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ec47f0115a46c133527c008f573e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae8c48ea2b15299324d38756f9f0ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cba6ae78578da820ba61c94537695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bee7642011347568c9fe1b1c7e5b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ece39edb7334903b940475322b2b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabda29a6e411a5aa8fe0c46ff5c45a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166c0ea00d16f73823f04bd5f574c2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210ae7b8e7fd2441bae202a6f61d24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172f669ace7a1409ea11a19fda8be9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455325d7bddafe7b446b645e29248b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e049d54c77b1866884c30f7c915663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66aa0c0833c4ac36bfe1a419812d0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7b6f8fb66157e51436e14203a79f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872230c97c3739727648e61682bfb508508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7727ce030843110dcceac8d59e58e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57964bb381044c1b65832304e0f0d36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e431095bbd414bdfdfea53a9b824d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7175bc758a486e7c885315cfec598512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d077deaff1f89b7656878ff7ffeb7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a998482183de637baa897363813d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd78c4b49825b4ba08685c570e8d718515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e520fd534cd783d09c2c2f034e37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289343480da5df668d4084a4faddb97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1be41f1f4b62147f54b439224e2346518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a31bee196f908ad8fdc0612def45b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389660121e4c1974d553918ff7beea91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96daf27ffb2e67ede2ed4cea6cd9b74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9e3321ea1e11b9502776dc226c6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c3674f6b56c9244b271b973dbc24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1baa907c91eaf0cf84782bf710e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff6ae4f44770c764017a76b614f981525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035360f6ab1b7e077f8f428d91b3d263526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c16c3c817c5933d4c30811e644f22c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680e5dc0bab00a711a4f72172a023e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc02e329c6ce910e0fe2a3e083fb08b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4b042caff1993e30c9e644cab9ee1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842873f3663ca07f3123842db012f2ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7bbb0db2373ee6d343ffc37616f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088ed0428d9c0bef773aad02ca8097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3f73a13155f09297d41324fdb34c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fa8c284cc2251af2dc22ff747276535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0f7ae3b015fbbf15215907fadd4d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241b51e6574c27d02f009b91fbc17ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abaea386c703cfbc2072c76f2ccf69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168154e31a4f3516bc5790341282b6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e04e8103c16d6bb3977dd182c11da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee0a54c0e93d39359f262e9ad6be7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0dfeb4a479f3f1acd0d3491cba28f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd74192b71d4fd14250d451eb6044a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6244339591eb2ee218b02660dd217c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e1422b1fdf193ed5e500dbeb7561545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b30e73c3082692256d454b1c29ac2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9698f0dd6b385711daad2cc63137d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481971ee2b442ad12058d77a8206ce31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15619cf5508426a6e11a5824c11fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d403cd998d64d19f604b98a2fb41b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e22a963c85b3187e2f4b89cc6cbc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde79ba5bed28638cc3bc48e28b82d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb5cc91aab26eff719e119fe44e9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c06750063daebaf221ed8813a94702554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762ec502e10ce4b1621c5c0e3d9150555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e719b7b2493d80a56291589e25e81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fbd82498023291cef2bef33abe678557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61d7d295b1e8990c4cce97ab32592558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947244fa65fc1a6dd855ffb3a2cdc93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05e48f013493302466f60fa6b23d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2ceb39b7811bc86e323675eb2a84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951199e958bfda564fda7fd273e5606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b9c350f880dee1065849dd8ee4cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82658b49ee85f7423d4fa02e3afe88e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77afe32e09505b517f83059808e9f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aab51267955c5ddbe8fbc3eda0853566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7420a34a7f3002a4ecd15d535f3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7d0c82eef348aa26a496fb6cc10d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a059d7c011b1ce5224e00fe96402d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616f7d44a3c417063c7d66c1c9029b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069337b737abde95202f5a62b83ea7bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7e1ad52fee71cfaf463b74ea87c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074ad348257ca82dd8d5785e9ea78b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4661512342955868bf8288625a68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f99ae9441e4fdc026867f738dca8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf73dd2ec02aaad703b3f173f70f52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c1b24d2de9d54daa22d1f32a9511577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285c3c470d81a843343e0abbecd992578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fca8479cf9909ce2ec5d71e475ba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32c60f1007a19ba79e9d86d1de1f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8398e433e82ecfe6a839b2e91a88da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6a0e07cef4b30799d59a3f56de5f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc5ed9f1a466d303554106c56264b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da244ea30a6439bfc7d40976c1409d75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21217302c099624ca59d7e00828df4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef550c3fe37cfc0e900ed3bb25dd62a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b92bad981e97f9b29e09b4f944217587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559a56805a05fd46eb1918edc24e12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7342654dc434fb25f5ea91ebfd7e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ef6adfac0ebafc6aa2ac004aebb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890f6d8f91f0c4c50357b9ef437e24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729f29515b4fb14e59479ad6584fa87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49124866c8239d8081586765cb7467593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed3e1ef3ae8ad4d06a13eb9db28c93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771dbed9855b941dbf1de04ecbdffb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a8912726522bfd14c4ad40005896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ffc713d72d7cf94084ec631a3b465597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35076132872e65779963d0bf26935598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cf2665de5de81f658ee8befe4174d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8221cc96740789ef66548ca7780b3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e268449006683b27b3bc50c75c1ba2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac10ed04c6bf87e678fdcb6aa6450602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63cf4d0b35ca49e03aacc632050af5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb446c103ebbfd035e0efa72d5011a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04fe2027913ae4754564b6e45385f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb104dd5874c1e9023206a23ec969a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37bb2cdcc0f48f7d7c5d2c387b6619607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909c70de97fb0336f431b2d6d888e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a91c7b8abb77b8ca288fb4aad0f60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaae5c457154c66132edde70626688610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e564db4f3c8b17eedc421b5d53ab1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93882f1279135abaabf909d8f6561fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba369cc19b87a07683dad8b5c2acc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32817a945ad35be0a550f251c29ede14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878a0dc7565e6fb913aca8934f798a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b61f397112d98cf71659eb6e6e8f03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fcf8ab2fc6f4741960f647ad0addc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d5524db2c3c3bd3dfe6767c7c54a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623599637a9c0efd91e838e6eb0df41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd92b0566c0cba639ad653662747c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0df0da290e47e5569b93a6e9bb3cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026cf5153958744b232f26ba1d1a17d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf457cf9fbaf6b89a22980ae0019d32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353827870ebfe0e078d7bcbd79e8d9ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c63c942c924844c4b572e117d86a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b68290abd36ea4b1205dbf01cd3f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e59b3deb47a8747f2892063afc8b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84bda30b57f9114df6a4f46c35576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130fc45f7fb6f9d69ab9b39a86688b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4f52aea67a0788bf0dfb11b962e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419df7491d079ada47817b474d7bf12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e414a41566ae036022d8d533b6b24a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a72c5c305cd7f238b2ffa6cf0a396b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c333e99faccf6422047468d5905b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd1f8011403b186daaba8f28f8e7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d06cf494e5a73dd9eb5aca3a3a8acc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf65fe3db826509187d9e88c57e65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b6b5f6b880630220885d423e15e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb4001b834987336d7bf7a16c8e45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c34d5717b37acb038df94e7aaa5612640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c0ee27f04310362f3a6c52c65ca0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a48a165996717f31581dfed56d173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d570d7eeb3f815088aa5979319b634643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316338c85602642bff6d6dafd418fd0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d06b6827334884df95f2dcabfadac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d72407d99e1581a91f06a16316e3f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3eee3d3f4d16f5aad34e7b5625132647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f5044ff9292d48943180232eb290648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621ad14d34314b05e7fb189e643067649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1654c75a9af1c3b251d927c81ab4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15f9e7aa703f0f904d0f348063037651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042987c2c0227f8794d4e13b378cdd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8303f188273ced6b0474e4b318b78f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d41c334899de065fc3c9cc42c453654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ae727ba6ce671e6394a0cccde32a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b875bdc71504e063bd0c4518b0666a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151f2b10711a4a532b3d650a0ab2bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd53e3cb6d426117f72b0699be4dc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e6f0189aa3530112f330b2397c8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc81516b11e88bbffc9f5e06af1dc27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db0eaa46bd305b56560776a59f546661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86995d0bc2e17bf5f94e79843f7d3085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084af89144976c683649d53c25c6e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062cf55ca9b911a6ad826fd27a07a23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4da1c1ba00ca7b6f0e58f963022f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70d8531214adc3199f5cc3ebfa0e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a86b9507b4f89da698fb79c38ad23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf93a97d0591251248360d25b494ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a44f9d111ef8e03dddb607a8388758669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a36240420a7c2c48e8e87898543f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d7d7777df4c199b54911168a445b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637b8b91eb8055591fd7f1fbb9c953672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22146dda13665d48755167f4b06c5698673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d76b6c08bd53c903e082862aeb45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0d355d528f67a2ff2c402046d8e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e77ebd9cad1f20d800e168a640cca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dfd7cca7f39f20aff42a56c8e6825677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc10a53ce0c6212a0bdc4afa69fb54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41afb2984ffae0fcd6efc18bbb5cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22fc5041f3b43991b553cf106402b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e06a8c2ffedb80dff5c811e82cac29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a77ae01aa23a30b0ffc5d52194c6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d49e84091dea904901c8f33f99c6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c0d55e453e44a54105ae21e362e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972de122acf355ee8d5e5a7c336c8d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f7004a44efa7741411de87b83e0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fbd09a82450dac0aef5dee0b9b685687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e50320fdabe6b8432ba23efa5b6b4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3d04ef77388c37db63eced9bf8b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366434baf08ca186539932893e66aaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc667b6b19093863e7f8eddfb8c0d32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c9f087fbcd127197e58d3a7a00c54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4a8a0278144e28e3cfbe9cb70d86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a31161fc645a442606dfc7dac22e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d71723a99cefdc859f2ab1c210dbf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b65a33ad7dc68c17a2728f492797696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae7a16038686989d6360aa77739ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f85a25c818c4c13af811dfe5f01f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d43b4a481b9ef56f5435b39d0970f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713c2a594c38b774464d1989e97a22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd6bdb6ac1d3089eb626e28cb1e87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd4efd8ea0e3d5d64679c6cbac623702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e3175c77154391e622eae4dab960703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86bdca5bc235bea754305a04838d31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22976c45a28736dbe1bad59189926705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53725c0c05c4d09809ef78932257e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb591bcec28398e1482ca28d37bca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d51f6412fcac8baef4685d471fd2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c35f765907e6cd6f0b8451e3ba0c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc27e6f0ce039704c5a1012e17e2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a17f2ac3bc1936b393bd067b2eb38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73006aab1a182e400262e80b09f3b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f6f3181b2f1f9e3030a9153c51fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290a03ed4bc3f0a22b559ce57192bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981f682421d153a3c183321aa2afe2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb0d30ccf48675462f05b4226158d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2f2df2dea474e8d1d11ad901a2a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a2b2f4b6323887bef26cba8517ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea00154bd01c7e6b952ffc3cf1b6e2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd431133d607a4cfa4554464799ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577641ac5d039cc1b98cea45a1496e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd215c566002396a4b8b84572ff8f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be6dbbcd550e5ef2bc5af0e29d723723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c1c46932fac852ba46759b0c85a16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894ea7aecda04175ecd1281239f6ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e943d09f1b0c1932dedeb7b516346a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628e258eee33fb1e7f0b34e49226b79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0734ca2ee62617e96e2f58d3b5f95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2d5d3c00146d3e1d2b9d9074d5e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01eb32cdd2ec3b56e4a403a9260888730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473308defca716f76cb8798d6b59a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53fe8181204240aeb84dda315ee7b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbba11b80359a811c4ee4a16979fa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043040228230e073a0e7858f58898744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc58ced764c7b157fd63d705d3639735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415c6ed51c74aad7bb001f55a90b63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4cf5b1d86bb961b890e69da852fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032da51083b8938c7f3dc6f9f25c17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfccb1bd271c771485c55fb809066a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e722589377e1d70f968e511100cce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e525f7911d8300f9657f1c986c3fe6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd82fd654e3c8aa4c74fdbccf2535742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222bef5082533dbaad4b413557be0b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59f03e1236aa72654aa7f4c586d66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc2c07205ceff5220431233de95cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faed18deb5b4bff5bf20323c89f21b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97459f710f719eb78f24ed1277ab41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da67d51d1d33179c89eb68e4b2fb87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550428bf4ab8bb08908e44f91d06b3bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bdb15286213827eb11be640f7d301750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807e906aa1b34b1fd7a1ba2d2758417751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d95edfc23e459d0156792be4116d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f98f3c57d5c844a3a2a7eb05a9a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2402263f78dfb09f6b40ddba464a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9cec318a7762c6bd19a5c4f5e8214755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda703c1ed995b70eb0912fad0398e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85cc62232686d3a06272fc704feff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c5ca9b5b7e812b5da53f271998fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd4e69a71a6a00328caec1d56db8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c317760f3890151b21b54e52ce281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acc76917be51c0b8e3d514db4fcb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560e005bc7ca25c723eec49129c7a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860fd850bd5f48a063a3cdcfb032b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86bd4e6c9121ba283d3371eb2eb5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f73756c204e2c09f4e033e82442ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6fb39c5696852c9b93ad529538db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2cf85ad97287fa05cea16d6ca282f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb348ae6c3d2b0fd593c06b15647b5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8475fa680c57c083346fe34c70942310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef162ae7c3f8d4f3771bc6986d737e7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672266a3a449124ba7616d3f04fa9ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3426b21a2816ead2896ab3c5b5d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704ef81048f7346777c8d32e75bd5f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb135dfd3e7ccfd5aed5beb1a89b6d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e1ebef81f6277e4d60df47690ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8896e307734a802e9bf3c6bb0b0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9634a77dd26e0643b2b3a75067b53318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5302e356e4a5807469f303e0506e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987623382117c2d2015f38710d0e945b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30cd3882bc7c15add31c357846db8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d964b771cede62541db21c2d648fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de386d94d568dcb18a4f3b2c3bcb3af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3249e535fc3f2d0720c6c4424261d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6015a5e579a981ad7076d29b58d7a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2450a99adcc7d5caccd0fa1b1a459a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca0cef9d2e2eca354af61e90d54f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e432918d5d46e5d16c3bc6e1de792f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc025774e080a053d0cd6d1a88c48ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaee1b8324ae939358b3c65910da4f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eff4e4c8eb3251313df440c311c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a6c68bac500d5d07a2c3a7919e5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b3e35840f89a2b5d16f2412554d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22281a286a6bf47e3f24ea1ca9a908234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b45430ac35678c176e0a27dd6fc1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dba387b9fd7c4fe0454e74b21be62436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f61b924faa4f93919a34e7d937e2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e88db36f710f1dd5a0e54a44bb7fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099027a356fac801f0374db118abb1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3db0a022c3e6072c3d278e1a9758640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d8c58d125465d16db63899bf80e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc1f11d902aac5b5d515813bf108842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc20d93b273a057873b0da4ccb6ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785207a40756b8aa956082ced21d71244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3d75e8148ccd8374ad417011e28145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7fe5b25ba85b56842f34b3e78da346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1df10e95f64ffb37e8b583eb910b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cbe171bd3ec42b9f6f0fba58b916048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81d4738e060991a1ea70224e7d56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa0645ccfd4e5b07b69eba4d9035a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44118ae61f62624fc599e6ead83a423251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4801c959660b114db7acf61742ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326887402d76a0d17aa51bac326b83ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e6abb2846243eb3efe4f7a1c4cce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c479584b829898c21d52fb7bc6991055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a04d9f3e7e70d5a41ff64d3c69a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e37702ce41cc3bf6ff1fd261e05d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437a4a216d0619d4831c1d3971899958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5ef25ba5c5dfe577bc5430c4977ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44300ae970398fca0f360921371d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240da8bf2af13737e8d29e447ae14e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6abf850515e8bd842add10cd408262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de438a0d2e768b17350a7bb4c9382fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310da1ed4e88ca82f3ea43ebcf7f28164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3cee6fa5bb85ece0ee4a03f9b9f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab63f26c4fe200ba4e57d6a8af13e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5d717176adcd48eb17fa96e311a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81ca0fed3fc07582f0cf741c19431d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e73f2f16b0096d626e721488cdc9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaf9ab2f6777c88a6cb3e60b58f8c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047cd620cacb84e6476e7a129f9042571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afaf7c0f307db86a0047ab3f849db272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06aa6a1d508b1260f724aa7d75536073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6abb9d3f80d3f1d38d9687194b159f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524f7b1964439e0caf5367f0306d1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455748161ac402d5b9075fd6ca17d74176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e117154fc7a6a991c33dd8f9465d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa530f1fb3d73b07961d040710fc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1b8f1781df3dd89f75d5f605d8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888b574a048089bff13e01e3dd3ea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922b34f6c51992e8b00eaa7fcdfd8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302827c2ac2639eefbd32ae2d2be59782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b8401d83f77b0882a865eb23a50d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463c1d28cc8618917f1658d929151484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e9f3ec7c7c7fb2daf618606e633e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c3a67d4b42af4e2af118e6c666e8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb54f9d469dc1826e420754b76161c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a843e764403eb4f3053e585d6bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472df290f2801a4745ebea457b22e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12f3cee3ea23ae9ea1870a9e4427890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad498f0f917050e9e8b68c3ab4e2b0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571794a786337e61877924d7b57c9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759086ffa600b7b25a7b8a4d50c8f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd4d27e92080c8100ef70d5ec31cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874628037466d5d72e9a7e7184524895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02ed200d251ece4a3abdc9f4fb26bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0518f4ff83e9d9c1753fb7c5b3d94c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cbe7c40946b0535d463054662d86998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9593212cb26f337f8e1a12f22f1cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a2f5d71db92656d180979eb7285a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f51fc57a4e1b5dd9316e7c814f1c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8406e796625662831868675bab0e068102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea6327097d8189f4043d8df1537386103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93a3244d1e5e2da656ccc7dcfb098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c0505909766019e8568cdc7af146105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798053573354ce1e3b7f936c7a046729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0807e96f545903e2fbd6ac5361599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b1999e0391dd2f4a127387374f1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa167c14e7d1ee6dc5e0c63e47eef3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f29fea0c4c18615d1f56515172752110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d90ee21ac03a58fa924f16e7f79f69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45272f3e45f99c1bb1c74c6480f01f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99756758ba7e6167d3239d247c0f98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e40f2556ba436d704526420ae417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc013eace499a7ce277c30d543a1f58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d5819ce87881207ef436c451ef6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5417fe5550a2c274115e6710c7ea07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29561e779aa544091700e82972d4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92451cd9e3f8faf5bd35a8df2b55ffea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450fa37fb8ef93a853c4dc2d891429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6e5be5a5db756177fa101c7bcb3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6a8187d42bf9177bee69b460f4f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86aa006e386e3a4fa485430224dd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39d81361761f5b2263c48a98a6bcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5810a85582c110e6fd6245308028125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48bb6c26d064ff3410bf65b4436e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf1c694635699164885361ccc40b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67e4d1bb48b73b316d0e559ef5b05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03547d6cdfca3b43cb72410015dae4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be6d58c074354be2523813e803025b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59df258f2fda812830ed50edc96f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024363522236f40071e7861a42bd871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6b8ff08d3afc3f39134f0fd243fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aec4ce544093cf831c33365e04535134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc60a3b21202d6b166fb493fb30bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847298a6a98db86e6591c817f920b5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3a2fe8c57cb796484141f61ccdb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c597204cb7da5801d2227e2b3627909138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492eca49f89d3f13a14dc70de02287139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab1164221a1b076f089e3f4f99ac5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5553496d167726be8ce783e500ff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e12474a6e10316e441aca85a9764ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700ebfa26409a15cac7f82d6225252143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db0fc3a339e230d64abf70a17dd9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6649710018cca6d93512b024ef5488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e6028c674dfacf402f23d4fe6ec2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66ef33c4c54eb007ee1a472ec53b5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e59dfedf4872d6fb5aedcca81f41e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30911382d01dd9c37d67ae58b3d8d6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01c8ec89d18731dc15c03a2b7a2b0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43ef749ab8abeb3d6fbe1640abb1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6332c01bc64bbf5aedc34bcc9fa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc57881a580633aec4aa7d6abcbad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d937701c94688ba2b45c4f50b04a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afbc269a05858fb8b8bbd7e7ed2b91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9814d2a443d5538e72db803f00aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5da6125f99f6ea5dd4cd2790eb0561157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d78932a0bbab44ad8a0eb2c2899e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0dc0bc35db01aee4e71314a2aeb9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d005d35cc2106527522d548a47e7d88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c496e71202dcd8f3cab85b9dce621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c5b1cc9e00efcc440f16cc5ee7bd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf83288657169f7e5fa48ba0e078a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a42f8720eaea275aec4dc3b6c25621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b578e3da79215ef6ac2c5a18d38a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad6035dc0da906a230b6c55878d3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d17b309d10dcaf45ac5518dce6f4d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b27b3d29bcfbf4193527208ec7bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc552a01cc50a202dd7055739ae6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff188243ccb6877bef664a11a9965170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7cf6126b5231ef854145f45bcf15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bae8362d2235ef2b853cf15d0564b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf78eb41f6eac78b349a17610eb43df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3721520e53bd76ed5d748fae61067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc22ea4baa9d5030539e9f4d46b924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebc147794b34db063e61fbffe9eda5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578301c54968d5681a060ef0538eade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85964706f385146157d8983f901a388178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c26902ea6a87d9b53462cf21b6075179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf760a41f196b79e39b3c5092ba9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7426926b42ecdf9f0294cca383a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f79201ac3cf945956d098b259ce8a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b834be6400553f5b1167413b4774b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2580fa06d212992892c71f59a767184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb3855e9a232b8a3b2a2b69b1fe4e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910873a3969f2907b1b31f288488cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804005135f851a5a565183d4e37a257a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c61831b1502576f682c218d01fe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9b82307cdd1de6e9ab776a896ab6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc12c71685ea66dd47cca28f5a9fd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe956e0497bda060dd06872aa089e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5330fb89b91ee16c6b0092cc45f91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae8cb4a405fa31e679167283b3cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b9b8b00be8650ed90cbd9cbcea586194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aafd8a1b1c9142f563c3db864eaf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385231ab8e19ced9fe884e611c365f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff430f856b678871557dec0ec8e4115197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40274883e702ed88ae155dd7441dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c818de7687d1799364ac0b2f0ba660199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423468cb1dfa6cd56eeb8338cd0a89e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d0a3f57e27b4dafd2cc43b5ddc7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795352533684b52544ad248329400d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af08e073ea139e75f390215af51f949203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65303f5aea03fb03c165885bc67b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d52017cec60f2a0ffad630bf0e242205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728292d9b01ee3f3fb8f1a138cda3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ecc5430913bd04a4664e9a84aca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3150fd8bc4d54835f3ae03510638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aff3b8805c267d6d71d24999bfb5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba59c73cec5df24eda4b801eb4bd8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70f7c06432a1fc2941c5dbbdbc5f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee31fce14c6a536f6e6d8dc97d8088212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a2414abf37aefc3fb46627390139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d751685a9b4418c2926ecf6f70692214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf01fa42d8315e4cd2d18e46a5c8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613299a0a3136a1ae75ff7a220a7f9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602918e1dfd099e8b4105bad5325a00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17266938c11ad26e1d42cf82e7e1b3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366abda7369c2123c8bcfd7864b7e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0ad3474ea51dd0e7783c54d6d053220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3f287e6e576e798898e580698142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a93faaced83b4cb033be3b3b011c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb50ab8c39852011756c1c6b4f360c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ce8387a49fae2440d2e718be0dfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc27ca530e84da4780cf2a3f8c45aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8155a1b664a8f608c64fbef9fdcf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd946ece958c671f5deca36b8d5e3d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a122d6f608b305d4291ae69fa4e211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698274d938254fc7e91e3365ff28c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badae0de1ff1acd3266f0aa8bc94cf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597da4215a437c5add3663df7701538231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7411f6e92d7ba78704c9691c3a42081232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885bd9105ec1ce5648a2a9bb8ef3ca9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7395b48dcddcbce244caf53e314e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c3a261c3b93a9fd4d47815ace184235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973b149fd8359e5398e74ea7450c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cece719458d198d9cd47ba4ad1897a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8a1a2d38a0db79bc6b2d7d5c35ff8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c733939047d27b7c7e2187a441eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2359fd58256dc96e46bb14a397f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3803929e03036d672ddf1ea42610ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4308ed4286ed9f7bcb35c5e4ccb504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3ce82316d4a7eac748e65fd7931a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2098f3c920f250882e727112727a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ee99d6df98eab65ccb79c816cd64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78f08ec0e567307c7ec53ad275462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f9ce42a5fc09a77ea497f04be1511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b950abdc887de50076c9ee6b68a056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac9cb5bffa255dbb3862c82e30acd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5644a4246ac0c6779b0ede21074d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233089fa7d525715ca60ba3d93757f28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e703a5a042d48e47bac4d9c3e1e34bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29aa8157633d8a6251be0d312f2ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5ee76837ab99bd9880cd780f2386254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a847276d057d7ccc7bb666785d5c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6ec8e436638dbf7648d7840d2973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a827101b6731711b8cc7143deeea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dff6e7cdb4598eb827e50a2fcef18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee23436f6b098be984720d4127fefb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b425d59a0a66e249ca659c5a3e18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851c06bf4cddcb487d4505ac19f10d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a40915a95fd1f75b2559420935a57a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8ed1b6060f61e9e7eddf25aeddce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324730d61c9802f05dfdf11d47f0ea0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168fb67bddb3ae95ed8d504678c7a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3c58ea6f61871a6c2bb7c989ed14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22070b1bcfb8c17bc35f127c0761487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901c8717a5f370c7d659e135ff6288d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba5a0f1767a41985c0f01430da6f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146e4e8589f578adfcd9344390cb51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aafb687b624498bad46e54cf1418c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af06032f87f9efcee19a3894bf5255272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b06b70f0f78a16501f40da45103a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919840ae288e4ac66c117b637a7082d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563cec4458ed713cc5ecfaca1af53e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac029683038790b53bfc9fb74f605b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bbfe0878442ddb394e998e6a8db3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ec113709d079062c152b942e4dde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407386dfbfe1e36aebdddb6048743cf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5c3fcaf132ac52e9f5c7334af967280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6b03a6ee60a8dc8998a15aa277b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025759b9c36d8afa4b2bb7cdf291fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1089d976523689dc9e011a5f2d1482283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65b7688befef127b4c8a266b6fd98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183effb5efc6364240f3d08f9651110285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051aafffda67cc80fa603ef5d094473286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c4b1452fc951d97dbd1fec784bcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24fcd7f06426ade6563866ce41dec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81c320f0d83a7a038b14215656e25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e754a4ed0092f243469f21c6fb702e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f32ed642736486bed823cb28f642291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6bdf5a3706e4345789344a0c4c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308c9e15b697f671a885f6a1786aca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2fec233d3a5cdcf1eaa3d18fd7d58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421670d4954c531abc3a1afb9af386b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e7e40413074104b416ab1a20b5a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712e1748d09957f4fb956ec84efc8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec69bd8ad5a966c19a50524df0c6af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d915b9e8bebbcb922ca8919a6c4776299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9bf9f9109a1f3d678d0d507ee3224300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9562eb8fd5e9dea179a39ca701d4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf14891912305e289e3de4658995f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28641c90275b8e3c29e7d5e32eeb3ddc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65230fa1e96b095e8a866904fa381b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710cd233edb0c51913f0190329852d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785014363bb6e866b0abc9f41ce4dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268ad308542ab3c6b5b795ae994354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134edd75da957070d2383c7c60ebd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f12d94a07d395648afa02ae7175d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5af7c43223e7d821bce10535bf8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af020282b9cc73c50b33e95070213311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729403bd2e3be1be7939e361ad5b40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1158db8e7cfcbac0bdd04db16785e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7cd1ab88293d7eb1d7310a3b130ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d19725b89b5a56342d0c0e8db4ae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea8215aab3bc2404bcb399818d22a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed0867f42291128e45fee1dc64a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a892f7f278a9181f7ccad8af7fcf3d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417663d3980075691531b86bbbeef53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd701200a4ff510d2fb761ad690f836d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fca0632479864ac9aa9f019a141e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc053e21acfd1296caa2179f197da2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f349535eccc4e24b6aa6e1c0c154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ec555efa1e65e325a2f91b7fc2c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe174804a4ca69cca964639641dada6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f4b5d72efa44d425055bbb0b3a8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d0ea238f236b423d20fda262d7d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964252e503443c890eb9682c43e1c6eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fbf7f7add1c49b5ac8eacb89e5abd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef16fa0a91f49cc0d6df0bccd747a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c94db625f5647d8e1127ddf570500331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e63b287d3f938614deb8de58deb12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a9635837d92fc7e32960ccd76b836333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491551b71a2f95572589a12d54cb7e65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f99c1b46ccbff33869888b55818c33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fffb9d43586bbf243d36ea629d3f0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a5eed24995882f596b691d360a81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfa5af987fa3247f0176c844b247b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0e44a5fcc7c7268631efd412dee12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ad811394832b30f403ec93b52e74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667b93dc440ba09a22f90ada9f1c54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbc76630c6d506ca3213379d61801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5f50695e0b935db943a960860412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edec89d512c9b8f9828e2aa15231ed7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2789de85dc25dca2e0606fcf75cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b4e088751d6ce08df2fc0afeae39a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18849f74f71dbd91350e5537bd632f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ee961c335b7cee4a3c2dfbdd900c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ae9f659163062e737c1d8f6ba160349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0f073880ca01af949ad84ec16273a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f580259761ca1616f15384880fa42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a10f9ff8059fa2979a533d8faa04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e159f96c524ea64e705dec6a40937353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f50cd516bdacfe2485b678c5cfeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1147670c59e2d1a0ad344c52f99b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d50c723ec48c5a1fe3ba0e3c2455356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185420d9180c0e01d74b5168f6fb45aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f8dffa2185d66bdadfe4d19069bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070f703ecbc7de8b263ba5ba3e1ed8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ce0533d22b30e7820bca91a5d22c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f3fc9c3bb34206b0aa731d0700d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99cd8c7655614604c2bbb0dbf7c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3857779c9a6b19fcdefc2330fb4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220817b1c7c2eccfbed5d332aef599cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95904937c6f7576b68523b67c1a68a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82403c38ffa837bbbb95152e3a27c91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf12496582dcad96366c311379e0a89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5cd849aa34983b6336365d0b3762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39160d7a5978dcb771259b0b6b5b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd653e014fa230299e21e98bd1bae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d389d0e35e9937e031a55e12f970371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42c1854b6f051e9336d95d68229d20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdccc63bd9067d0e0db140c9f507c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8e92c34a25c252f27046c1b80fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051014f3010e38994ac197c082732f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d62d241b9e4a9c569faca810384a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd9fbc8dcfc7ce74f0e67dafa10a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e362efc3c2eb37d7062fd94ede8ade3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288a3ee06e5af2a33a986a7330b7580379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8238e94fd24ebdfd3f041bfe30068a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895bd664b961a0bd1b8be741251c62c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e5becefb021344854f4555ba520b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e9662dacc746d464e149ec8543bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd34422422d2bbb768f4f4e7dc123384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587555253ecbd8bb2c4fadebad7867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a033ff47996ecbb1a186282d6135ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3f494e82b978a9c9db2732c6ccd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ffbde936093f67ed5d33d4d2db1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c9738168423dd86ceb8dda8f77e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34402f50fd319966542105c6ffe6cd0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee84a201de48953ff40bda222b956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1240b9a2d6e6062a7319a0aa5a3a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859653c6a1c878b2a77e5f11280e2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d005596893d198c41d180c5c8ef8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878eb8cac910554e99c456a7b48961395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230d2c73af357fff0868806a24a1c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf365891a54e5522b753e0219f37281397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3eb85e50c622608d3d1218470f13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249b6ee85b33a3fa6a0f62cbb8c921399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c338ed2910f650d0c9df8fa130001400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990777016f890941d3cce57a0fe84319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303fe90a82446b45351f7d51e113ae8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c51b3ab3ee23f4bf8babb7d67ddd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6740e8edbfdf3cf9e8222d6bfdb159404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2837116ab1501e2e1dd9896300dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60949b8a83781ca516269cc0960172bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00457cc45977207c2febc7c99456f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63255771895e7411d6d6f8ca67592e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534a31f7dd56649dc4ab05bfd69dde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c6a390019e4ee58efdf61e8d3a29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb3d63aba8cf230292f1c9e3e59b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d22b4880cd79fe33a9518913e7b89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f64e6235980a21713a372387e8246413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a07297adc0e6c280ad5fb3ea4ddda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6703157c34840dba5b9174973fed7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493bbfbf8f1880ed0f7d423a8637662416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da42a012e2ac485c3c338b2df08132417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256562f3568a4d19bd1e171e27875d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa47418080c481463a7e1c26b539a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c70e81eaaa8e6f31283bcd53dc6aa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30a11a0c8d481e0beab29a4f8ade1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1176abcc963554534bbed2f8e050b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8488f4e7957888aa9bbba1eb90ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a7cff50e94892626401a21afa6e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d263e96859bcd8194cf17262226b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc156766a765202facab7b3f27ac8d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23ae9ceae27bb4f50db85542945c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634bcff607c0b818efb45b74f88a20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d979920abf3f39f81336fbbc3a2112429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4549f01553fc36039c14ad5a2f0f502430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed4d35d5a597b03a88d1413996595a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30952501c11daed1354e0f2a2dbcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d9c4c658ad66eb7a55c97eb75e6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05334509b9d403e77e50911fea3983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9246e190b4e6cc88a47ab5584526a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2917ab131a5be8290351831814f26e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9664e2fb0ceb275566710679f0378437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18a4a8bb2ea247135b216b82fd786a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be921656ee25635ae9f2c0dcb62b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3326ccd6e86a3c9dede5ec729954e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeadfd7b2e5a68ec40fcb951bdc20b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a18a16ad29b615fa27c599a251b1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd310cc4b21c40523b5822ad8fa154443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b69f6eb87ef8adc91a681a664443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432dc3e883c01f92ae21be20d132d1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd2a89df9a08f028f4874f3a40759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf52fc772a06ef49c24aebaf8827031447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ba8c6cbf692c8bc25635876ef2c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85018a7a12843e2d5e5648628d8093b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c26cdc7b1cfcde00639e84d358649450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11e0756b76aa87c4215f9251e6a61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2827213a8ab2eeacc51a40170a123b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236fe16e0ea6b7026ffa54105f162b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcfd085638c6797f3417041802c908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522abdcaa82f26e11d0811ada64c29b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f1dbd6b0ca1f3272b088a295e95e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a489e22e73b7af3c0ba345ed3515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc028c157528ae63afc9cfeeaba12b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a00aa707aac5cfd7c0abe513adfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c4f7777d6c4a74ee610dac7ca939460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f70a04a1f43cd1241549c220b1359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1e9b9e5ff226e0fe95be25f67299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74fa0d7c83129ff2226e1ac78bcee5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb13a9769c37aab5faaf7c3fc57179464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1330571019452f148e1e86c96cfb93b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c872c62a17a71efb72e6f8a3d1c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449dcefae60b630ca4c8a8ebbe2017d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbde3911b325669f31cb7623235c7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b9c78649183433ea59033288b296469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5b747067b872c7320d5753c647d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e298df8c771697b311134dbdf74e55f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d116ff2fd0cee584ae74a7c13e1a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81957e57fc5beafdffee31f8f747d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673fe23a087a3b2d3f6628e88e84a4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16d28b91d18dd1d11e83ce595549eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3120d4605e4f4cb7f7d75f7b0d3dd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12040a6291d1d1b4cd430ce2a5d05618477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b4019946127e4770e16817a9c73d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a761e8067f7b5dcf6d65e357e618479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccdde498d26df27538687f07d6dd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4aab5d48f13d4f69a687c883a29ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ec7b24d973b32bd252b37bb7a569482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55508249bde8c2c6a63cc0bc7006b825483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99022cd3152fff73e86561d0bcd2bb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7607caf1951b42355f292e204bd5d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb90096f444fcf1980f9715e36340f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cbe1969fa920b2cbc23a1b9c556c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900788ebd20cabbb8a915196982d56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0360739cc2e22f985423a033bb87ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739317b607ac371b8b6eede1bfef00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1274bf54943830c8d3de124966e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702451eb261c0a74510038d092a181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c658091e22367d08c8581faf5fc33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01886631dd81a159aa491d81404236494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678365d4641fc738900bf5f9440180495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a33529d6c90ba2b69b23cf912185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf6ab1d8fce8cc7b9ad89567dfa051497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ce9efb638fa5a7fffa04e67562b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7dd4c971899a21272c995908727e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f4b500fc4159d153fc6cb8f93fb02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896958784e03df432398261de9e7b5dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8644d6a63728db85e3d19978298ffc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b79055cad2061645882c9790d008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b37fbbc8e2e96106341394882b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fef65ea91f10d8277fb6b8b0f43a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d154197a71e65211ad89f603b536b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2300e4e09c3f0814c14beda3ed18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308beccc875677318a3fe3d94b5c8cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e287e7a747afbea284eea701634eda0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262a55aaaea6864496590dfdfb12d42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34192ed80f8160915e38871f6a07e47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7b8afbdc91441ca41088dbc54e8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f249b8a1865fcb7963c97616e49fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557360e76e31dc903226f6e2cf81562e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe89dc42a3134224a2d12ff9c2c0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef4b3c88d7ba999024c6e386613fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be15e1a05d8dee6050f1be479588a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2f86e4ee77eb031b7f2df72da15b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69575f68434129ff3fa8d313888fe64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ac0a7040f0026413dbee21c8d0da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c349a100922426c873e256fc23d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c17dbb85e7de974be98d2f63241013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfe4f83709405c17aaf880ee7033f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d81864877d024351e9281d389e2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5d9eea67ce2ef3286c3384cc8ce7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2c82129d0f9f15f1da3277d6d8398526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55fd475b6d4c8166fc97aa8071710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1da00eb5657b389788197901f817de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c768a8a9528d88ee8434313c33730529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197652e0203adda7aa01e43d1afac2b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491806992ad46e2173c9bf687a0fc5ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559388e513773008107a44087b13009532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b8bef16e330f7a8d137021b26063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c89f59c5dbd48b93d332302a4bc38f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec5b156d55f1f410e7135bbebf8275535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901bd483e375294e053a927bb9b019536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b878afa1d163cdac1593474ed30c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861348b88ce1d78af5b5bacb5626187538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b19048b3b3a31908b769e1b9165fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aed81d705705cb35cf30a7f6e8462540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ceb19151802a8daa16a5d16f892be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ca174a21600af2f18fa0bf5b13b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825113da031e8a44bdce6b2f4d20a2ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcdb707aea7077ff30d8a33c42ecd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de9cca03b28595f726006e7b2ca721545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7f1506e0abf74ac8dc8b9d7a43f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d61dd5bb725f2da69410962cbba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cc8af04f1375d717144ae3e2e8c9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235579686f759e43f6f364be21ffe4dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603586d1cf684284e2fb1a3d39794cd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f05610acf45f92bfb01ae216f7b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41de3b22499f408190af44672afbf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010448a203754719910784d0c289be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765fdc5a67586de810671d9deda41d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ba85f04dad6e026e2e1e67925dc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07409710be765cbace81a682ad4ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c0ce383fdaa841610454efc1d674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4630088d6571d7cca857a1db58371558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf6092efce07b5d7a1ca62c5a25d4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d789cd6b83671f6443cad280d3a1bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364b9b97e767fcabdc56376e46ff13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04b21270c8d57c36d73d603f68228562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca88066a93c46ddf29485b82c1969563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8c2762e4bdc3385e4b5adb28d2fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25014f41f7f3cfa9d1e4bb57e71dda09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8370e99188208b44e1e96003504df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504c87a4c518580b247a19038c9c1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304c25d8996576142eda7d56163c2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740f8bf301b04e5cb5ae662cbc1d99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaecb7218b2097cd212f3a2e091486570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228263b6e16610fc6f29be0288176f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ebbefbf9ae5a368100eef8db7178a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2e78a7c99870bd8d75d4f96fbeb85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcc32c78dabb34c312c820c111ff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e22ec050d62cb637411948a298056575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0473a77cbf318b903ed196b992e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824a06aefa356c4239eeab1d107a4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a674a0e6316cefd114aa4e2b55158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef3c111c271e0f9a3e1b19b2d40f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93eb25204e18b1d67716fdfd8715b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca9b65a3947c3bf0f15656abddc33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fbf9734ac4c9c525037d68bba7e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59b4b38d9ec99bad233693a9fa7c20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910b7550bda8745687948118c1a652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693daae55697d7b04a5bed01ea6327585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f6408b6e7c84cd7f1bc14a72e9e54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339b52b3af173a77281488584b4464587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb42794f87e97c41c5a781c64d2392588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6ce61e5d841d202c2179f5e4c841589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21735815249bc0736e1b749ef332f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286aa17f869b5ebbbedb484e0de981591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc02b9bca0671ead9ab7e59540d108592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c311c795090bc5f03cb5360fdff9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f738d96348189c63e4200bedfcccd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd74a5372dc99cdc6b749e036d1c5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f53fdcb25ba54f9b620a3612b89b25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26421bc841addd6749b034256d735597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e385da7143145105d39b8421af8431598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc35e54de4e13db6ddc12567a7dda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2fe97df5975b9a198f91ed2da993600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec95f0ab53c291f7f06a9156b63cdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d28d4bd87735940ea54cbea5eb49ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f46d85bce1cd46ae9b91eac73d97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b3e1c1ec55b8676260f90b04bb7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc31673e5e843fe420bd223b6ce72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb354549b8cc8f24fb2ffb955660ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920a89154b739293182ee7c63693e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bb735891028163523397d7636f184608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d6b6d5e026224483ae5e1fe81bbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2210249dead1a85b1ee1ff378b98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453414b0e3a3ffe47017b6d0bdb995611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f0c5569c48e80b53d55449761b3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b66f1597035db632eef83683cc494613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c6e685fefd6510c722888af075737614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b35f2a29ae22ea79e3861e49af18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a918ce14ffd2fc5a12a7c7f214f3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9f3a615788271163cb317b123a6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5792b66a6cbf0a7f6eda544ab3f1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384407be52af2c1951fd88184d787dde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321a112e1cdef4398a602b087ae199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc5f44a9a2ad75c9c420af5ec6fb22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3e1a2976b7e19b23ab363fa2c0ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bebb4c432fcec397338f1b034de1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c2fe36dca2ee5590f78065416add9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc0fe1af654437e020ef2089405b44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d420d47c1563bd9941b5588e69c311626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd090e98021d95e13c7ce350e6af8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4599bafddc26aaf7fcff560bea3885628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e990e7e1bb1f2468d2afe9917cf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336f8ed2dfe5f3abac74ab513e97d53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558afd01b493f0e1c6ffda4bc5f4055631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb1237f944c0f62748c6cc2c50d05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec91c4ef795aa6087e010808382498633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd6e04dd96406fa842aa747602787634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489549567fbe7044ccef20256e4bee74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88f54c5ed04b20b8fea22e3658dabc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10599f9361227dfe69022b6327ce7b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b15736a47cebce1bcce602071fc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13286d2f043798df5e701e183c0f121639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70785928cc3c0f090ec113637e8f18bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e55e4a30764b0f80aa4efc578640641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943e105a33808d0c0c79ffcd7bd3521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb9a95f31a6ddcff0f87cf0e17758643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709623f542e9230d18f470b0b95219dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1d8becfde54e2ce1cf982d3b0d34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1528d0a80924d388dd0fcf4ff388014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee4341efd6b69cf8ac5c10e179542647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42423416db17f3382eadb93bd97460f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4fe24cfbda2455a20c456bf750912649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305c3f8d29b25c7eb8fffaab3192d38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da90e3626c91858cf06b9dbb8dcabc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a86c5e8fba190209082582ddbec801652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f0b0f750dc204dcb7be841e9ffe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7092941e7b56b1105163aa986b35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f35b04b76f38f109412c6b50f390655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a83e12cb43de3abd9a5517a390df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46999f81d4488981b40f58fba8609657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162febe870bfd9a1de5f148423b38269658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429cbf012c6587c9c5bc18d161fb942659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3eee760fced66d8150b9b23a52ae3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a03d5b589656b71691d9a78b028d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018eb841b48e567a5c44f3f4a3cb40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c270bad0d74b68125fce5aed8799eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335c24718008732153cd72f0b622a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a58212045697a4f29cb51335e90f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc29286e753a2c1a7646f211c727fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c5711ac4c1beaa534f2db043548e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f73c36069f56af57a51d3d19426e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b99f3a292d29677a43da572fd32ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fda3fa38b24c43f253fd7f01c4eb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514105dfe04284d29b05e04422469c23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622631464d10f743b06da214876c74da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe25950b1ea59547539c636cc5ab2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f028720d0480d169298101e77023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef04304cdf694797ccaf22b321d504675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6305218e0ffea3177d5347a2864e953676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636034311c4bb069666d30bd02c2268677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88ea3c4abe05248f5c95dd18e4c49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c07ff663d8aac96eb15660edf8f791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c76ac7f02f5f7436a5a4600d44e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9c25993e90003380e20c724bda8bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be26b5653e1ccc28617e46433597e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df44f70fdd08c618f0043ba5d63f31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681b54a2f66ee51ad67a7fd8868452684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0f84212cb3a19025d7798f3f4454685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6661ae26472aba14ad5e6a47fccc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353fd945fcd50c8fc5a78c17a78394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98724cf7de2d4a1207944be21d806688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8ffa4b1816081d0e752959e74795689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad1f2f42ee7de0584f95682c29696690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576329609b284728eea77786237071e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0928b6815ba97d7fdf37f59ad86b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398a7b4d6e4ac00598c7ca758984c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3965bbed1a9d0c3a36ce34bc6a79d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ba77c74995e1e430b90a2c39f10b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c0d1f0d13b0283a8692d1954bed3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec709b0cc014230c2fe220eb32b7a09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468838ed23ec536f43bcf33848895e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964968fcb089d221971c2eabb6912ab1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bed336363661a6b7c55599c13a833700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63054f69ee9fe0a7b2166e17e31456701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5b3afa1c928083921a5bae2aa5dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8dd28bcbaa297b0710dfa63639b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adaa72bb001795ee9d2a17489f8038704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d57ffcf306fe262e685f0fc1d083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc69a2098cbe5188cb7b29fc6decaf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0b759c4ff504272d3afdff4770d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdcd6f62fd4162ad8db26787cce841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986dce795e96b3bff78123ed2d3265709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d32cd4a3478e26f4fd4a977184b08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce9ddd47737c6b1ed15fe9157359d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a8dd1900b91135a6f86dbc08a5ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a9533d158ea1bc77a1917cd8b385713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131e57420e33e7a44e81506f698a2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe1686405b01329bc7f7722ee7532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9a6ed2ebc37b266b655c950ccd4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb16a4f48514713bbdd367d253262717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c7b25fbcaa2ff7359a2a74f3186a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804ae6b4ee521e8cf787dc59c043c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a66a3b3d0f8d94d8b40f89359fc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f7ce61f1b2e0958a4aeb6512d5e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3eaf2d1d7d827d7b8468048641d7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf64ca623ee5411529a1914572fee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a50f25f5f71883051ac261d64cd82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51beb8a586b9cc7eb6d8682fa193662725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec99815af4216a5cc6c84e3e874968e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d10006eab07703fb54e2db17f73fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed60044992d5afc991476cc5cc702f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f435eac344205bfad349acf8b4a90f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e13c9068f08fe5ca25b4f4d9ac216730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ee93fb73dab943bc1c820d067b67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89561c089285e1695c32a3bf70252c9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99e98e27c56cbd04c42819f8ddfbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198e898c56f042005f44246a230744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9177cd6c829d4ce1973d123bb09943735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237304aa2e023afbc3ff0a2c7fe3c26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67768d832118a67d8eeb524eb29987737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b2a4f40e58de0d334e1df0000508738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e01d81f4108b7018e4c7a168c5bd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960b6e1c3c9707800069dd8f121300740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ed5c63d8fb9b2b59b930ae6eb00d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7587156fac5f53124cde7066eab9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a99200f37b668b09bd79b9d52c17e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3725baf1c7115bd366814ede7c8e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb637fc58921f887be6c0871123fc8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3b46efaba041fa1d4a5af3e403068746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4031099ba275e5d75495cce4ed10162747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed46629ff7e38d25d9b770d8a3d520748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d67c63f7a7462517c299d3917c671749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa09c57e6f100c0f85da83794971d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f12fbf4ac8972fca21af7c5f7d932751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a61418259490ae71357ec6265f2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5b1e9b9f2b0869199fd36e959452753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae07e4bc574ebef334a24035d2f13d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c22e21a8fb31517d7f8e4e9a4de9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c011bc9570447bab4eef42e2c0561756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92b8ee45539c1cc7f7bd62e57fb1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755b0c643fe7885559b14792811607d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e70e8b054af3dc4ce60f9d88528da759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>