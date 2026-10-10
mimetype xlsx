--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849469688f62e806f08a8488f5fe4f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3cb5a3c9062d8b3cf79d6d7d630f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da466e7846e5e84c41ce42a1f412aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306eabcf270ba27da4b3f3193332e594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0a4563bf01af89c59a2d08c0a6c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cebd366e84bd3f3f107a12d9aba5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee623cc6050d46657c07a4f562f60087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac9f7cbdc39a558358890ea815f898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74f2505eb63d3eff8dea49c88b6a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993884e86207370d83a0f4048330ff7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cb17acc38d6b46fb0f7d7c376453311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947423d3e82a9b481241fdf909560d4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a1b75f3431abae93328b1a17331f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445338d0300f8beaf023b2995fb814a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cce81df3f33d4f2bb6c5ecc20bdecf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d2f0c5efd370fb4ce1ff1a56931916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c671c43cddac05ae4fdedae21ba31ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdeed1d73392b7dc3f62b2e39459b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb6aaba20e4cc06d20b6074a82715119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d6e430a67bd924335990f1145747220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c88db3383ec0ce00643a22346047421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0161866b24545419765701258a3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f518e048c81369f0d684fe98219fbd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a200084946f387660bed87a85d26e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f7aa89641df9b2651d529455fa0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e195c9208cd08b6eaef62a9ef4a0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809250f180400e31805aa3401949f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79964e49abceeb2e4c4f5ed192a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6255f6851e1354aa28a127f37063db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d98391eef763b45c2a7518a64c86930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880343017644a13cc3cd104da3061b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109dbce699aaf06be2c206d9c0f100a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce7390c57db66dbb3e97f92d001bae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e04e53ac6824a8b5c8c9d14428b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd24c98a7ec287dc8b0cacb587b6f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f579b6e3bc6c9fd807496baff444436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e1ee45917a8aea1c494d78b31da337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dee20de29cbaa09cc8272f8458b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8669d53c893ad0092cf5c4a7aed13db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c101acc4cd596619aa2821bfe25b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164269aee31414f2fe93e49e6321d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f153793ce7a9e7107a1639cec8d1e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb664c22f7c9f37ff08358eba687043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b65a52eca376a7a71f6ed27f683d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2efd84e09b7e6405215650fd428245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef503b9e76c7ceefb53cc6c6a75a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c578448590100ee3558b280d4fa5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd87e58a7c55cef115eb42ea62779848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e311a9b39a9afe012c420b7e4602349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131ce58a19c0ad3c031a6297f0c0c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7a7cdd25387715d26ff392ed42cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7de79f49c1d956c4bf4deeac42d8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007add68c7b14caf90bed4aba6d42a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620beed5a7d2be4c63affd7bf7b60aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cdfdc8cf983770b798ab30f8427c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd442cb66f46e91f2f24b44ac39f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b10b14864383c7e803e5e428814257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afce1f9505991733dc6e5bc900d26a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ffc052e74c98ce6fdbac1d9eb619f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbc948c8e47e6af4eab1b3557d55160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826c9f618c4693be58c985eb7229b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e5e67d363302988e5c24487a54a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfbd8d80576b6ea6e22cd5c97db3cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf9a8a16b3ca8620d86007b3c119a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ec4335a465fba5a97ec57c3a6ed765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e180387c0ed56feb140d239df65f9c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa78f383e8d989157dcaf28a43d9a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d17735f315f3b3ea5b36adc82afbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f44d6cf6498e4556e0fe02a24c8c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582073a1f464f8cb252a04fb1f0372a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a06c4790bbdaec0679c8383d7bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd582062d887304c383640649912372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a30faddb14325681f95d8df2bf00973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f875c7a10f38a751bbe59a5f40ce0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f31547823a2625844cb88d7caacbbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30796b3256cfd40a2b60148281e1d8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37011651e641cf56ecfa12e934f9d1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e199b67e038a624e20ea8202144078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef058e0b361fa5d780ddb12fc6c1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7cc9ae2a2645c076f3d10ef805d2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848023d57e6f120396da2f47ccf03e9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb63924b986e56301e1730b6965c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d457ce6a500e479c167f42e108be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59bf06a9242bf4c5c0eba5f126c4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaabdd830a095f7593ff9a9cc0b4ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a55a439757257af906b76822dd2be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec391a0dd60f58b07bda626afe08f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e55359d8de7aceb1ddb6d8fa92b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ca2bdf235e024177119ae878ce4d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485239ead777ae8ef9c67eb4e6255090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d84dad15509ce0313307dea8e43ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2d9c4b0a20fe50e35b1ea24689ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c442ad13296a25a21d0cc78c940d7a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5552c55cb612594681e921d931f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a98e393ea6d853ae33baad0984f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019205359257a007fabc82ee457641996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac04e1fce04627dc2cf7994f8c37a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ab493aac1360e03cebbf7562d4fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706a7757404876715c89090669b36799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61f1d9f385d9f94ffd2012157b334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c440d890a89560d541e603cb21ed3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466e73eda4c445714195cffdd6a9aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6852f202b91245f91a9c543689923b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e903858eab6508da5cf9985bd8a33d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e18c47c90cfad7a76c6629fa12ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee32bd97822bc0bba4a154a60f955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b1c721838fb62627a81e56b9eab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb85d9b99ad6f74e988b248b178da5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258bc4b740f791279a1bed636c0be9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522dce31a12b2f34d2fb088a1662227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0cfa2b2a963227294e990c4ce1ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511b0b384554f396f51e96f81c9b114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ecdfd76bc2aa120d650b5b4c27f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e77e332912441ee2e1f78c1cd8c26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730de23566b76e907c693a82b9936f97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322f0f342f50a4a80bd04346e19716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6b3185c1238ed95d036313956225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771175c9e093a4eb425631014621e10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e93b497e15df314daf10547f1fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86b7391c64a06ca517b84965948566120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e728712cedb807326ff6c5c6b202f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492716e1dec82ea9897548297c0bc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc467072ac7037c353f5409b6f17224123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c17049e42b5a295df379b29a00c16a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b4fb6ab30f8b2aab7ddc09c9b044125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad36126f9a2d4ab68b2c4b93bbc93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361527708ac33e9296d4defc580359127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab8d20555040f26a437b920a75747d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69566dbd1463da0ff80a8493d9ab1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37063bff7152700755db6f84c0eb3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165a8d0af7e255e6c4f0435f2d956f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b403ec40f6ad8c7628c9b825b0150d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b450eb11466bdf5f16f30594b1de00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24d0774e6601db0f358f9766b4d59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e30eabfc2c83cb73f166059882ec4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef4dbfa1a3f44e298148eba82c5d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d49bac8635ba5b2d31b18adaf231f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b1652d55db3d9ef51074d400c21a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0bf9b7e76a2c0313b63569f2acf22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e410986144dee083a7aaefd01dfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe6518f831dba0b0b8f1abe040f7d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869459c8ad1c29ec9df8378cb318394142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f63e953e91f93057558bb0fa30a4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d00f08df41eaf9ba310b61f5d35c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d7953ed4cf4d3b9e77821bd4127a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808b3c961e5f70ce75dfe9660bccea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64904199ff74f08708c734118a88a4c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9af05ff632e6f39386be084a0b2981148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee466f7350064079e81329e8ed0bfbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ae6dcbe5b9d3dd76065af4b034a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f650f146052edefd4da7ff72850dc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55202957c8f8be94d77856963d4f07a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daed30645b385afa1cee9af04ca7b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefcc918066ecdf923cbbe66784213e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3653b4ecbca6b4a244816749756d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d3e4eab6a2e4413fcf9b06c827cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23ceec7b0cee5cef3f749099048a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4d539b8bd5fe5c50749907bff6e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b1681d6eb73daf12a77f9e32b571c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d36101dbc047fe6cfe9819d88cfc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092087ef36b95a746e949e6f2f749ad1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc3e7518840adce108538ac77ef4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ce3047f0746605e0ea7ec4e2bc82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f87a3b874a41595413f2a22978a8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf8cd8580b1d71fa771a7d227f5b26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2271a52dd0b863585f40d09aa1905166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55503360655598a3c7ed4c7a50c07c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dbb13fbcbf3df9c0144579e03633e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f64b68890f77b30ea603dc2a84361169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9a6a6ced1e8276bb2915a4eaddb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dff42af2d46ec6f008b86c6e7ec92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a061d5e7934184793f2a184026aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a10a6dced210abf65619992452dc99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061e185b1007a2c476e828d06f48b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc306f33b150467742b0d7da50d8c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f820a6be8809c26d29e99817f12c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2da1c00948f25e43a9c642a45898a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4a6746d9470215e1cc63d551af66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97c0766fcb85bf0ce5aa5109c624b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc378ee592831f7c889fdd85456b42f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378215eea4ab9b574440ad217c8144181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813b1bcb693e14394876a64f0acfadc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083eba652a53c069565ddacdb1bc2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f887e2a519f4951c4d5fa937402a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d1c19006f6fd864e57aa295ffd400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e643cd429b30945f27ebd86c62d2ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cdbd538c67c36a180983e2bebfd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc64728bb320bb485c5bed9fb66787188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df11bcbefeb7f2831c36fc8fb57dcb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7cd5ed066876f9af2c85e441704df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6db85a642e34b3f008690cd313ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd04101f507bbff727d9c5d82b071192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43ec778e05834a7e0248d31d9a75e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f18ef9e7854fa6552cb0ea372731194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22326990d041a12ed1ddce3290d4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f6f3ddf9b9ffa7b01a974e61b908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0a8584e3de8e953f5490b02296b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56ab9a7f3bfaeca642c7bf478cb12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5030901854fc754fe8e071b055b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcbdf52591531d02a8eb70d8e08e4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc0cf636ff3c1408e1008c20de84f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a24b90b3115fbeb822405b23b84b46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35644ad5783905bd20c5d2df822884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf0fbf2c273add03c68725bc8eba8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa579a0a93005ae192042a8f21a481dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333af19321a53bdc4f580cf93b5381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cdaf4f851d6fd2d8bdf9196ac692b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042a32d4c2149c97a144f411c51d4a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca142bced1f7e52042c5bdeef8159e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85301262b82f8b10edd702961c301210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129662b18c934e59ac4afe0eecd944d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55011f1e4b504fbb378cd92f10ab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85ac7ef2a491a85d69bc445a09ed2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc0f5477d855326bd58fca4eec7e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4975c556f7f6b2089d7d2b2df1cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7b5234f5dfa937a96e5b88c3d0d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76bb594a7265152c27658f31e0b46b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06bb8e5a1c3571c0bd50fb9b488916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b7b3b02a9fc5d58222bd542d29677219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d6f6f700e9726a311ff0bf37034e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf2cfb32f1593057eb33553e93728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23251c76c2dfe6bb22ae297e2a4ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c411b2041e254ae97d55640c9777e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ec7d1d5e130abfa072606fd2c362224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd38421b0ea955b479a0ab5fdd5fd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f4a2d1b2bfe9cd9211cc7ed3eb9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeaf519880ea9b5d89e5003044143d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd41cd00b1d1dc8482666974a562c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f06156b2f8b28ce5c60d32c95e84e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde30074244a17c7042c0c58fa787d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39166e7c08117895fedf7767171f7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0802e9dde519d2f297a6f4bc5d0781d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4a5036143187aaecb711676d3a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056afea697642f957c196357e5e113234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ebf05547fa1b6af6fe5ea79236161235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e8a8d644dd15df056b21f9048df1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d42ef9dbd86a80b84f6c2fe490ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79840241796ff6ed93f70dc88b5c8f01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e76b352c436fcddd793828e045f214239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0787579e5da045715ce48169b6faa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe38587ae3bbbf2dd21a386e91db4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808026c6630b516ae259922fb0ae99b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302225bccba61f9a64449bd23097495243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacda2cb76c325bee97f7c9a7ce19a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177938cf51d37829f6fb5268b9bf3c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b19a08e2cbcc7f3bed6145f4a281246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b35c1f4fd967c6a5a0551d74915e02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e670e3443df54ef4cafeba60fd44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da816fe83c540a23d0b9b694752388249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78d55add279fdd624686a8e660ba8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397bae0c3ada766d8e37e52e377d520251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080f814b65dd6d41f20aed1351ca3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d5013a57db67122e3425c205c392253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38444e8becc5e9c779ddac507975bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544da5230eb35bf0e3b19654993b19f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8fc2b964280e36d8a8bf8b1db121e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91836bd9bb1b26794ddc90148411a81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc238187af746e1a6ecf88d5f9e36590258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96be7675fc87ae8523a431cca7b7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e989f2249c2e033d8c30ad274243260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38727e9ca081737058febf404e4a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608db9313a7dac4961899074447233262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45929f37bde024b9448a982150286263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23e058e41206028582ca5efe11141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0866b1b6ff3060919daaf06f5ea8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc78acadc84b9d3e3d82143f570deff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27eaa67e7b05623860292ced4b7a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09823476932692191297eea810252b32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0fdbe61a7a1099a40d8506636fe7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3541ec392d9822f758057b2955bd79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd3a7c98a41310f7736cc6675a03d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829a3c5050d51c9184bdaea108b35b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed4bde2b112a2582dc5739b28995c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef347868d562c4123c4f3fa686120ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50cfaef17d60c3e48bb91ff0ca93d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d86cc11e708d02db7de70ffcd0109e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fa40e0d9be45a4a192f612c57aba3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516926b48b04f5c4f44932e3c2d8b79c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ea8a92a8b93cf3dd362ccddea283f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab0571163159c8df74d51ffbf9b07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec40bbc7631ed1cb23f6add5c2c653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed27efba9fccca51f48763921760f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100cd16ee5a1f92f2a24abfbaf7d91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae6d510c94f9375ead27cc1ba9ea25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c811e9f2140b3889f8370c57ae9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6c77b4a2b1bcd54e9d3d03c9f5cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ed881617d9bb9623f1fd8d66a6a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e1bb645d2d95033390d070eabf6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7818584a77a86bee71ffcf74cf9e80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc979db9dbe0ca9f942f1f8bf891e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bded0c23703885c8cf2bd3765e913291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100be28d8321403dcad2cc9e3367ecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cadc495b566db3ecc40bbeadec9bc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddfce97104bc3ef2a6f74f343602e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7cac230d43a6a483f73d2f468e29e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495523524f10e918d343ff8045664f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05741b0a7140b304a718786779687297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0dc63a9b67d47f5b465afb8d0d45e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3daa15091b0e2ea54d68e46aa69b45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ba3c5b0809890c1e1c5e76d89c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e76c55807d9ef156473cba9b2f02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8162742221de9a2d74a143c288a65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada3d81504da17d33e8e3246fe2d3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5929a631fa3bbb87b95044c332c28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec3c0e71198b96cd1095c57107374e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430359de06e94467ddc1a22aeb8758cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486a9ae2993f903d6b91c668b45a738307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44425a8b34a0465c8ac65bcb0e53007308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681778d69bb36880f469e15b8c83c40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee79fc0fa09b541d337b3f0927280310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf9723fd763e2faa6586c4d614f6d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84f9f0187428bb9f29cee2058cd13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b7051d88e45b2d60341bb176aeeeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714043f31a4157e1302a9cd0b775105314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfb374a0700a7f83124554131d0b38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060868ed287097cf1ee099cd215cb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc75bfed32febfb7c3533fe065b25cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f8c9466a71a0115066689a9425a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd54507b0c14c8b07a42d3edd021f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d5c485ef07eac26eac45515070cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afac1b4ce448186f5d784a48eb3bf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce08977c131cbf6e57e889a750e4c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9e4923f0957be14103ab99238bde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a02e8b260cf75909754748919e5ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed86a2c6d96b71cda1a0401c0ef29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecded60f2149755314c2a07d26dff33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc988f42a930fd26606dd8a6c6f5916327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53904e6118032e4df06a65dc8654a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0134495e5aa6e031b44978b3855da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf85185f9f0bd89ad53fb5f81f28cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ccc0091b2b285529c69458d1d4ca7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea195e0f710bfce32528c7f2350cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072464fc5e03738e76267c045efb453333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063a5a58622c9bd1bd7bfa08fb0065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945103f7e703dab310797491ab6f038335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371c36219ff53113fed1909d37c063336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd24c959817a6217e61a991047b50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e26ddfbc51500356092bfb2a40171338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e605f3d4f752c9a48a60fb7920cbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647665ba41fec2a68dccddfae05658fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca9b6c54c834e0079bd48c5dce221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdb288462047cd95076e6597fb49f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f20bcc779a9416b15abfe360bd292343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4bc75b4fb52c3e4e96b1d4ff1f88a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0d0fad161409ae13836f59d7561a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30fce5854ce9c8a7818850e961701346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cc66eadf08a3888ad114294c8e42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecf5deb87eab72509809b8649e190348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5c791a2baad069381d43580e7b0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922822323ae158f90a9d79fdec4b313350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fbb8daeb858b9901b79ab7d230b10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a485ac4b5460372f832ca979983275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23752247d7eb75de294ca11c1c64153353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfdc8220b6638d0903281441fedbf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f57e6c3b338af1fe1aab77232df62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e4c7310ab91f3093d6f28adb299e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01fa0d08c92de45a8dc4b27ccd5611357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339deef0d66ccf79d8a7bb5875c9053358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92467ab480ab809324d5c21e36b8449359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eddd4160646271b7408ec2c047c1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd82719a7da3b4cbdd7ff4434803dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5715cc5ec5641b52c939b3a907fe08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b2b27dcaba66083719ad2f945b6b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984889558dd85eab374616ac3d8c4fe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39faca876fedfe87f10c2bc5dba143365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d6cbf97c357d0c47485ee63d55f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45682e4e04ba67be0780c4e1874cdfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46359fcc78c30a90094a453aa82549368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb668f2fd2d9e631b5dff7acb2eeb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664df17d61c2ba74c1f3f040429d48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd478f336c53dd64575999bfd637a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a178853a9d82ee3c6512a17a9dac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06534c86de516e351a216fa07f26e02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8050a64c66fe3e47e1f13ca6a78a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceebbec335dcb0016feba9627343f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993021dbe66ea82c3550fde2ddd6835376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26d51a1b5b99e6883c5d26457e443e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392725db875174954e98941ac3ce2337378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a5b5d5a1e743e2b26fddc1046525379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c0d7df5d50d269d98537b7bc1281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662642f27533295fcfd997262617252f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b2f16254d8f98a06d4efe9136392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e724ce51eea3c915f99135eab99ca5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15011e5c4a3a3f27403b18c074e10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fadd0921a59cae527bcbd438052faa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d9816aef435cb3488aea511902fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d009c449236a7b6f6baf1060ca9f34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aaa0d400b9025bd6b6ccf6327d0ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9221020fa911dd0b38ab75758ba60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a5e0a84f82a03554c890897bd02b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddabef87f87c4893dd43eeaf6b8fc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158525ca6d1e7180321d4e444950f96a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884153b7e9d5928a598093e26f0bc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242d70e279ecfad6da1276022a14a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bacafcc4e1ec1a3a52dbcfa38f417395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e4fa6a6c5028a47262e1f7a47eb0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038adf670c9bdca8cc98b31c2b859d78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7d11acd0e65cb35e37f5296125bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea3f80cc746c6fe3d0649c33f0443399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a2970a0c36be3f3710bff85ecd72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3606805633e59ba61723836cdee0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ac7e43b470fdfbc36eccf31c39d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8695ba4abfd517f9e9d28f97047983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ebed3eef6973e1329946ed7b75fc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab636cd1932db172303c103ec5b5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834678f27223cb795a96c00a4d87e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4fc1c02dcd6808b049fe48f32df6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a65d9e4d9085bfd31d9ea935a9cf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802811b1eb39abde85d405c03c74203409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890728beaaa8b43bbff179b6622254a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad7c3abd14483d79bc5202f6d00960411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27610dbc6427d518ae3d45d7584496e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16beab1bd2ded06e9039569093f69db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3a55e3651f6668b857758501c96f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc196ab2564005bba6707fccb6c3233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888630bb351ebe8ed212ac50eaaa383b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc38d0bc9f4e7575f15e4d1f9c44e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fefbe0a1ad58521e098cda4d214e43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391190dfcfb235bc33dc27b6f74691e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e23dc3c1431c8ed31b1185d5f6a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24016dabc1d0f574c65d57d9e743c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504d334582915c368f1620a817ed11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b520d877ec8ef5a933159b86246d00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9327d009ea652b427614a3edf30d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b76cf9e387b8574a8ffd9440e72aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c391830df24b18ca68d5822ac06662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7314a60d1a37aa462472519121f2c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e93325c1cb90676f2eef97ffa4295428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc976923e6e44fa56fcc7877cb4c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b3d6e5b04f628f4ee262b9df5711430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc679ab775e235e19c65c90c5f83c953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9226ededf324466e122e949d69283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e24350460fa0fc74e55149e595e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb597b2e9540de96193a9b9aa8df87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c43dfd8bd5d45e69e27eeb70b7bda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea0e9d2cc884c870e72d601ea91185436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3eb21531c1a3d64d7f27f825db67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab3d52fb189b882eec35d41d7d00d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e1ecb7516f7ff640d9d6753e5364439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2b77104802eeb960ba6d89ea4b9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398d833b5e559fda8a511c4606bf1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ff8eac4c910557402a276a8bd9e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735579213f118e0a8db7f3942c05b1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03147599f88de7f3e9c9c74abcf46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ad665eefe678719426c416c6dfeda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c258540c796977075d96a46f9bfcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f5517e8984f5f39d07a63dd2034a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b415b239eb3409b4fd75681646171448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9360420f0bc76349cfbfac36b9c6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045c76cb05c9bbe38966e8be58b64f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb3a33e76a72b75c5fe66d9fdb868451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e474de4015f5bba29fc299759ffc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58325495b0f6c0b5f5752657e48fdb1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbe5c387c59b838da1e1a71f54753454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3094d29518815dfd76ba6a9ce57090455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f6b41e890ac1b3e99bc096b480a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c6489d900fbe0c9b0ea0a3452b95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb888e145776ab534fbdb44ddc22261458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90435ddf4bd418b1f3e357fe75b72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225156a085ed29cf215e51096d722434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080dd2433d95a5b10bbf65080c97c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ef57c8f0b54c27ba9deecf15e9c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e82c913c8629f6da886b7e40f4ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4889d2e4017ab28a99685fe3bb0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556d26886969f77377819e0024dc76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93fb5680443fb88dbce7e712795ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dcc33c015910e031fe5583afe6600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8762fe6cef18b4942a696f260e94cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8d26d0e147bc2af58d7aeb2283e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0059896d4f3c05f0986007533d0a35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926780760291470d3d875c8b6fa8d9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39362f7adbba3d2ab13abeffaa30af4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e737430582aa4375d4fd654a1b83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617687cee94e852d33871e09987a398474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1aeeee0d503efba87f9d43c4d6286475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae166f0e60ba77367434a4ae3652e07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a0ed3a44a354fd66da28347b4ffb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021893a15ee415bfcf10a30ddda8763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6c4825ed3c02a4c8ce24f7a25f3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b40428b0c18483e913f259dbec58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05409a3587d261fea0dde1fa6de439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ff411e5bcb839b653f42320f1fb87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39760ddeee008131ba4cb37a863e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499bfda67bf643427beb70cdae7e99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c0f1b8cfb97e54708698bb620b15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372563a4c0f33d5fdc3fa349b80ca112486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adbe232d187f9b73ce7fe75e13fd60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59672e5bae1c118292103567d82462b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378bf1cce17ac724366cb1e53566c66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5c888a7affa2f935cba9b73f92e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c14d95bbea013a665e8bfdc9073519491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e6191caa7359ef49b7941ca74170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c395bf8cfa29f6b8ab24b7290f17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48cc68f530d5042ba7cae117a0c670494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9dc348e406a89a91b6c4ba83ef0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcefdc41d5bfb577229712c5570250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a6aa719b18e0a17be18711ceada43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de98f8ce289ab63c1d1e59885399d06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684bcc58ecc284d5ac1038cabaa4913499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6ade3c4a72540056bc7b92edf474500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102d2be6e747d085be27e9f3a7ec92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd0cf6da6a2bb65d5d73290f3e927502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b16a67d53f15c75ffbca3ac9b28f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247326e02c1812e366ab681a99d1f64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daedb654dfa7861c720ea569459fb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee7ce4ec0b36eec16d4cc95856e0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74a013b9abe54fa1f38ebe2b1de076507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73be8d83f75d493b0afe76bc84e447508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0fa7ffe42a6cfca17f1fbe2026398509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb126e266b6976c01b2b00ca084569510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf397e61574397f634a0f93fecab7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540a7a249c26b351c5cf4fe190fdf8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42393181896df7d210ed06181c80b7cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f0a9826d53018f10f514428a98a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f702b038db0b202b884327c8a0d748515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd4f2382ac74219cd0cb7b88bc62f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf01604f2166b44cbaa12eba9dfcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fde1bce7eb47be69b719c00fffd49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada28a3759ba4cef5124ee3042831c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261531f9766c6fbda00ea8f3275382fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431975e5f2454454fa61ef9c21a61b2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ecda29421326072ee25f77ae8f2d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440c59500a773aa088826194817f11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4b72fc20a259437039235f874da8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b65d2c81b918ba1cbe8efcd2dfb49a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ea6111846ad6033293d5b7e679cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621c005d1411c58fdb1c4ab68d811c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df1f2935e5864ff481177ba031b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0099610102a8ae6228a847ab99c05e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498d5c17cc22f10597e62335086ef1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20e4e4c4aaf36d26ef0154d743b8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15af2ad6cbf89b7a7e742edc0a4db2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6badd103edbe239b2cdc5710564fa28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab9233d41f14cffb0abb8cf8347cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc7a86c693fa886b1202eacf7b1f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279702eb0d5b37a2f92e696d4e05b63a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d70bfdac5b111717330c334f39e51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fe6a42a1ea444ee7348ec43c76db2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e61c7ce2e4aa1b51c54bff51add7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3b5d0619d986c657c9f2d371e378540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b23ccc5fb3f0ba3fea8ba4c62b7f9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7c3e133bdf49a02b1a647672ac8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a873dc335400cf11a71784bff6afa0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245b1ad01aebc353298978222e90c0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d8553744ea5e1730394da9b266616545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6ccf2602a67126d8e8330b9aa039546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194627a08bd41a8df46b99c2a7dae52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94a24284b1fcccfb0f6c1e5970ff3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e455931bf49c3fa0d2f295daaee438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d689e675da33d619311f9b48020265550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e95ec3913711cdecf0e04adcf9df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bc6b77cccc36c0cfe535d12a6d32d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071de3666ba28362961d6c8116f9d89a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143f7c21757c1c82ba4b1128894a65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19dd84221cc3dbc5e9fb424b28475a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddcbefa717a45ee85dc09790cbce7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e8f9b98846a7f75f6fccf39d5dd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41de1c078b70289f22a18d1e6664b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17149493081fe1731f9f155c600c314559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934daf8f4fa5fe11fb615577ade6fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f467a6029e0f998479aae2a3e602c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f241b9067c94321dc88d02afcc503b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e7e802c0c4d9fad6853a7308c731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72509bbd44961b00474d8dc1675d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68d3c00bb3d40c3d98cb7fa8884a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b71b8be6f1277b10ced9eff6f79d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3f45f28931eca58ab7c1fe5fce9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0df5ba2ffa6b5130c39e41d1bc92d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b677860fe378b7ede7308b0991f0c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b34a99dffe55f7ba89d1468af502570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd2d738575ad869afc9d57464df8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94852afb8c83f4feee2f61ab497eb63a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06b7cfc0e758cec06bebd5f40eff8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196da81f2221d9b989978f9085f2a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86a94dda569045edc125e47c597027575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df1eef460c55e30c2e169450959fbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a34902f5ee7c0b303417656e825007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0d92f9e1f59887ec7bbec5db73f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b056cd115d3c5e4abeb47fafda1d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8340aaeabc7802f3fc2ed4189a608b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864347fa4c11b709926d8d45fc2a99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e206bbc031081efb08304b1c61867582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c7cce9b756be48af804a2cb95ebe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46008fc94060b1039a10896ac193eacf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c25c92a3f364d9f7ef7d0c2fc3c07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd558e027a0508ba12559bd0ea3fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd00c65100138bb0f7a7d031d1056b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68723d3189041b8329689049d4f3d7d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4fc31b2f98a4c516b66865678867589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4d2400469a71dc8625327f77a1235590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c08c6d3be00fb43af101259e5f0136591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e03edb13b1df864fc3e1a8db00ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030385bdbc417fcf0431cd48b6cbf31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b7c0a67460877f3080a91a32be79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec2850ded99b1f0955bb666bca5eb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be138ed909e3b216e0b808ba9325d56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fc9c290511e2096b92513eba8f93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f956daee581e27cdd9f62eec23bed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e35ffd4778213e15d71c35212819599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d43750b4f193a7a950439263259b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b929c95bf78c1c50221b0da399324ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108e6170ad06c78ed638a080252aa9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a671638a785b47aefed7af797cea4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae23357b6c83246b62ba6848646df8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6eab92b0de9fc1a818b35f0c59e8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917d283b24617ac157ed0b9ebe10e6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7df4e0fc08f7d4a099c4b331ab6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb09c26479addcb113e40358ce815f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d632d205df962370293be8a156f461609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399917b5e8110e7096830612c25fb0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5007c2cb8b6cd52e40ca6cf7fee909611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ca4a6b4979b68916f78070847bc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade22112d23849353db3818ba6523a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c276794a024a4c04d748f3ae66574b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333698d2819b71875dbc580016aab78e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c80499c98412fa52ec11600c49de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823633f6c6f8025de4397d156957969617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a247f8d2e5ad3c56a7784a48e966f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bda8bfb4e54cef33e1fe6563fc95c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f07e3ab8c4c692f73b65fec1b4b73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b551cc1b6919098928831be14577621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d0c1ef52ff84172ed44c5ba23265622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdebf9cadf3db972eec53c5cef65db7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9da0f2d4eee8c939bb8f7a645b396624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf08e359de159d8f50de12010e4d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5b0ef037f35bb6e9d8080d28b037626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db159992e40f8ff316952265492f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9830460b49862071b815071afe305b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef3c2fc9d3ffa23fc1fae904e38de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67802ef0eeda099f2d7103d4f525ca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc98d979141b9bcb2dea750702797b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975581235a0434f9fa43e0fe931aa0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5289401fe98379c4fddde98d1b94f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c429ac6ea530bc69226bfee4761150634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee468a4cf4d3a8dc172e87bc5c0fae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d05e9f7d4eb1e95857499661ba20a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0648124d4ac8d235fb8d88f75dfd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894dcdeef04be4396070f47fd6b0c9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbdeec5b07932cdae753f952bf153b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2539266e0b50855a218fd4ad3f739640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94f0c14875d12e56abf6932be86893641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf6547efe5ea97f3bc8f4286db725642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2ca6f00e5506bd0ca572af97ea069643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb4b8dcfc087b111a755752e4c4270644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29ec1d3b8c0d5413628c49c565b46f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa6d27a6e4ff3f5b5b05ae86c98597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6facf1a19f19ec4b034a093ebbb14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0031ee5073d56e1784bbd605b54c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74feaddd4058f5de5eee67ca252f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2469188a0ff5496ba47cc7abac771d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e137db4d778d6bf31936306f9361bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15224335d4d31d7f70da593fbdcd502e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5818ea7ea3f791f40123d56da33d59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ac70a4801c075f847cbc87567fa79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028db2b2cb9cd78ca4a7496ccb033ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d946417a1c3e425e6c8578045920656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2291dc4a314bb4891837e222b8cc40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204f1f713981f203948dfd8e6d5120658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae807aedb48614b9045c1aa756c6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c32be521e0ff178c785360ddf3139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55acaa5e8abcad501174388ed2c6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd4d67165307786aef0e87cd9da88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ad3ed6407d4981443f09dca4bfd17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0fc4d5a9eb2de799ebab32d6c1802664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9300ba3a99f4deea0fff1a974c1b88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b0218d9d142f04cb243933e7685b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8425d74155a5de097ffce5e413cb78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6fc52919b482761a0f3b6d6a8b131668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d200fdb79100bf06fc4eeec22c03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71538b3dbb36fc580245a5c0dbe35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e1fa7d6217699dc37715a6fcbdba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7175f26d7fb17724f2c4d7c3c23b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2ba167fa7e03bcd74e7aa9686435673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566d459e744da1547a2c976cf9cef0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef65132d39b3bd7fd2f3e1d3a2aeec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac21e9250cd89c2421c762e0b3366b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda93c5c6d63e76f342daf10d46ac1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b229dd479f62f6272e536966c798bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be46bf70b772806c1fa4a8c01ebdf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974466cf0eab979c6db32856cc1191a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b8a6c4e604d197b9ecb89e4b6d4fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e530d176d251591b91d77f81be8a94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee3f5e082fa8995b492b64ae39522d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a94c68d22ef6194665358a95e6c8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc1b2af89779242df0c2acd841f063685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344b45589d75d41c9ee250054c4a85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e0acd5cec55227f7cf02bc25326f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206541604151d99e17fe75573914fff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98546700c3e71b526c696be65096c9db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28558c4c989fa19dc289781f4db68f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102faf471d321ac2594e5dfbccdcadb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795aa3c3e686ee4a10814f50119055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e7899fa204708fea3ab33c74de52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293119939647cd2a2545d4ed500e2df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ea1d975ab85e2b4b130038a7eb65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab1a65c7c97be40f28ec237e838496696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b8d0ec00df2890a2788b17e5f421697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c14fd1ca57391bd9fc055050d23a11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cec183fef5699f57dc98b044e9017699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300f224223367661336b50345ccbfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbff77ecf73e0ced875b1968a63871701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57daf32213d07fe19587603b8fa9310702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b844500f6441aeab602f98491370c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4adb4579e8be4c955012d5278c131704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ba92fd262394eed53c2639ff424e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db1540cfa4b4a7b509f52ac37603d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d8160ad8de73a6b329efbf1f94093707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988676a31092cfc46cf83b3b6c136c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ca2e27c78a8203efd6e8f5040408709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618c445cda2009071924c51623fab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c83ba423fc815c419bb6ffcff71b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda765a04546aea53fba2b4806801fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f9cdd0c97b7680a8461831dc45b56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93503fcf5770e320d725d371a23f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ae7dc96e633550bfc354b71309ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31b764362eedd8ffc2e9567c0575c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051cef87ae6abdada1d73acb4dda1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cf4886b1b2aa98b6d4bf9a4adb521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18c16d61a18874f9a6529a2b44da4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf4b55bb62e593f692bf173e34108720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3314358212ebd69a469346e1799a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc524e5a0c40d38760ec85c941892e2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1c6467574f3315f3b884df55303f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669dde7566cc96580d48da16b364a67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca85aaa1ba2c2e94cc5fe2f7348073725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb090d76f6fa4ddf9be8902c278c36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523caca9e2b465752d871a9cef4b22b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed0ae73865e7d69c97f011620256c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e59f903553d4aa2db13fc52d3bc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337393609ab51ee56fa7afb358e8fec4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c1a67e669aea16175fc3e4e0f5d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550e8671b4ca77dc57f2cc311d034b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6285e620da01eaa1981de32ec913a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb160ebdf78c16f7202eba775c6af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd0179c332ff94690e27368f83f27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98ac85c52311b40ecc834c97782b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb8f642301d2f92d945eea0262489737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4001257541dbe10deec6acf68c0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888afeab9696cc06bb70a451bb5031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fdacf11ce810548f58ae33a1335e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df87960fba187b39f29e310423787c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cb747b9ae584f71704d97c753ebd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed098cbb4ed1ce69070cf340aa28069f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e3f35d05fb682e5d0ace3d552d14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c502283d7ccf6efd9836c5d49587e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d6caabd274ca11df0a30d0c6a5d25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c8403881906fdf1974f36b8ffadd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb039fb5aef30a4fa1c22d04441448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e52963dd1f6c83f31191ab0b04e611749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2df02b245ff0a651b26251bdbc5d4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc74f83533e49050e3debe6da925c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13eba71453f4cfb9df383ebfbe962d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483f4a3547bbc9b8ed0aecab4aa9ffc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac9e49a655bb6e6e2314ff00ad21d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c048e52d3be2bbc8a53cf8433546a1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab338fe579d1e4edd3e6f4f173752d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7260462e6f716cf64a296ed97129f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b568fc2969caebcba786d301e6b1ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7742a2181a40f979b38faaeff1484759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573756e617d631b25e1dfadb97ce0dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6317cd786c5fcabaf1955af72e18802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949083a89fe324474dab18ff8cf0ea63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07672c32a9eeac207e6369a513cd91b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e04879d2175347d48ad19399c68c685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d7d543138235ceac21b21063b4086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab278882acfe6bec2bce7873969c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4044944743a44f0f184e880816b57e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b111669c3c2ef34e6f78e74746e8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1de6a6c2323c2ecc8dd02ff17edf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e50ec49c7e549becd3ea237f7583a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53673dc22f768274dc2e787eef318512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fc9aed00b5c04d403b589112417113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc20cbc710a445314e021bc26267114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa98e2123a631b512a500d7936922f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322bc52a42ce43fc35e8574f76b23716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef9465ae0f427f68fa087a69a45ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dbe78d79864762268a788033c885418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21f87bc0ed85a3190bee3f2a7377f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c1e8398cae513e0ba934dad528da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a23443da9d2d6495540ae23e217321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067c36116a1c4b8c9261c4c99f59a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd170b1fd2df3ce7d3e446e7b15dc8b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d029879b949d960c372296e2f67b9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3ac0017f3b0058379dde2bf12c6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e5a1188764ab18982fade9c5afab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319493ac1c4cdc4e9e7e2ddf823ea46627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8096cdbf2b2a021a682d682ded6cc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef015f680905b245ec258c56194b9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d826769ed0aca28dad0784ad8d3ddc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972b31be7bffc2f421910e57d98e9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db8c30319f3a12b3e26289941f49132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a63e4eedf77296845c409d06a37d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2180ab6665d75f5d7e6864fd1017234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7349a7feca606b923e86fa704de2d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0662a26035375f062c756d29b6448d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8451c010675fdd1db672b05f36df5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b422abb1e0cdb75e2158e6eed9990a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff771e51d36f2c70946c01051e9d42139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ef1d849a1cfad87f33d5b47061bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dafea08e03df926fa8d6766294fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbf00a1b89d3ea4a496bb13a26cb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659f645776f7ef3e29a2d9ca94457af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c19a79000b7138db065e3f4c6096f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326032e536ec8680e014724fa0226b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91d6b630ec96da2c17946495f195146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57a10f573997f4ace57b78a0f92fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc796d7aa48e53e245cd82464c7ba3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22ffb577da7a3912a433852240fb4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d117de684a8ba081349c04546b26950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48429e0f3e90c68bf69eab2f59ee8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f085e26120ce808b19d2b2d20dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c64818b31fedbc31ed902f60c1529f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428500296606fc77488d542c64dbb6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec32dacf3cf109bfe938d30504bfb7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f2474b33454fe45b5fb9b3fdcfe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025ea54a6b72d6328596572b02482457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde13ebc4520bbfa668372e448963858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc98b6e87b97e517d15f4d727fbb7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87b12144cc9ba23b427b64026bccbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f77a45a3c70891e7a4a7d63f51080761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca874ef668472af8d01847a55f499e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ea7efbfb069c50a8271fa96233fbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31d4e3484895901a04f8938ba5e9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79b27e802f58713c30bb304d46b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e161595a7c8ec14da0f9ca53f2be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015af70485171e7ef02b6d32df035a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8a1217551054f58d9ef913be8be668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ce1e4b76287a880416d63b93582d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9eecc0b74140114661cd63561966e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e6a5cb620e29ccadbfd4150e9b5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f93e350a66eeda84ed62bd73928f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5d2b7d34d1e0a5d80482025690db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1275fd304eb8b94b73a075dcf4e5f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a887ee2ef891b9e1b05a9ca5a17cb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e30c7be28322965ef1d901109938376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246114cfdf8b3a2d20ca5fc5946753577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593b31151ef858917437d8ef776af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101c7d8d855a8291e918819a95650479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fcd98dc20d25e2f2d9168034030fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc6ef30a04f9fdfb067fe7b20897481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a71224b9ca24509f1635e371e3f4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a86edab611abe5d61f621d57b43183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33851fc03f5b779e83d8d72782871784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58234bc110f5cf01cb53417a9f1dcdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62593cb047f84f4818fa854df139dd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578edf978baaf385a4153596891a80fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040dfdda69cc026ff906ae6421facf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf5355593fc36f5b4ced64ad04637889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb0a66ac2ddbaeff04762587ef1b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbc372f436aa9a8b2cbd9848debd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db964495f7c6306d3b3c27b1bfb1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad30d63c4baf1421fe3f36bfbd57a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800d349cadc7fd2007fce0818013c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d78ac1ac3c42affff22a9d691469f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a80aaf14b654cbb7b7ca6788fa5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf1640d9fe3a392736751e7b9917a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa45f36354c5be738fe1e69ff0432998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cee6e7f31bd4d6de58f7a7079fe0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1542660736621ebd62353128777529100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c0ea2774852c37f10154545b4b522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c5a481c661ddae5200962602a919102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f585c8a112909a4919bb9e7e6d3a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b63898a126e57b600e9851a0df0698104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee8af2230b48eb724e822f81ca81e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc078f0ff3673becee26498a54b8aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3ea4a71d2e3df36f258b628a79ca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32de312911a32ff326b41ee118918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439233e6c30458bdd6da10c95e43be1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4514f5b17725204f36a64e34b39b78e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72acff4b1798d3df0594f065cf628ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a92207e604d69ad48ef6fca270353112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849301758c6ea186b00a626c6a2356f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47fac9b85059fd639eb8d573b97b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f084dcf3fb00cc0aaa98b30faaf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cb43de1a3c0f22acf244454a33c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e97243fc971617e98d8824bb3659f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210448e860bd84615db10816805d959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df666b8da6801f7ea075ad17e4a4e063119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd84281213eec226f75b05d6eed7fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063399f3cdf018b6b6911f652d8c91f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da046f376beb74e8ffda515a73b92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee58fe503aa047e820e42bb32c7629123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c48ad3c4dbae6f067fc5ce32376d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e1f23117a49fd0679dcb9ce20441125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65dd82abc9cdd4c48c98de924db66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8d960da7966a7cf091cf8c28b61e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf0da4af441dead0c998b20771dfcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef95daf1e8d510eb283a917f34f51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dde64bfa8ffb3408c9e65c9fa86d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de706a8f10083e79f6c20ad84ebbaee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4cf5cb2fdbe00d9fe84ec57893ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd3e3aad0bba63f547a559f822634133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8d26889cf2466458b330ace3a9ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e615a746feec51e264e2042bc6b53d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46579f0cd52311073528b336b8ef7d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3ff6149d058c8b58ed635e24fc6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bcd6f8450e6a19459938b09681c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2189627d2762e4e663a471553b17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acde83bead13c552e4bf008279fbbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd066044d561738eb6bff35256e6ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad58ed56ed93729f338ebe230495271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0678516edd69a6921cbecc179348143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e24b616959973298c59ccb50edeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456efc78e9731e38060d7477086bfd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35e51121b1322980d0c0b207b2423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a143573933bd705fc2ca411457e8e5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805a9886c5ef978ee4749d94748c26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6ae9e699c8b41cfb3061e6fec8ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c45b74983af378f97a6e0ac291c1d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b12ec7691561374e1e9069a77f57f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e8e0705f0714a82eadba4fef5c77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fe8d81656ee0c3842b41cdc9699a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf99bc8d7fffd2faa5bcc3af7e2c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce59d11a9fbb063c963f27bcfdd4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb774e54078313a271cef0e8b9a53d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0c95644fb22cb004b452369837b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f4ff952d9080e47630c2816b2cc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f3dbac4011cafdc32d4a6193d851159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0abc4142880ebcd87e6608d9562c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a450d220489d6ec7fd42abd03579b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be5dc5ab2eb29d46239629ebcd4b8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6e65a3404dd97302c61fe921a440163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c13ad8081ffe8be71fef57bbc53d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c2631bd6ce1c13e80ed1004966c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5c946b7c32b2574832a6875bf8376166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399ce5569a7c1595cdb5e559566a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6799ff8e10026a4642fee6d751762168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51b9ef51ec8a403dd477672bde511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8befd260d4cd8bc6f3602a697fa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea93824da79529487f61f94b14d754171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d953ae7435215b0a585fa72e2a2b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf903735349599e5f08fead101b82b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92e35277d742420d5448fa29e95c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f42152a240297a95c3d97d3fb65e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0905dd03a3fc19f69c1ca6a6f5a21b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b604ac44af2e055e120335981e80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f149a9e69689aeacb7c7db4d9a2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85849cef18da1f9bf8c34c326cd04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103a4244e9662107a35f465b6da8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2be26c1cdf12a6d415c05af82fc5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fd8ac5e539c002d23c1d898b2a9e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abab2dd32efc38ced5c1559030144183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f343a37446ba45d915367a962aa03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b375d6aff9cd1a11191d43bf1a994185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a75515fcf81d16b2f3ac6cd4dce1d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd727e015d77854798746487d4d9fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6da65ff30263cd53abf60e95846e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a01307ed2d8a06d0718e5f4c027e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbed262dd44dbbcded68a6d8f4ae9c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256af6aebee28a6f2386b32afcf76d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dfee0e430ca186352bd68f4a3086a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c7c880ab96cba5babb87caccc541193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69719d9dcef6393456b21bb8b5b4802e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977eee18f68f012bbb5cf4a6a156977195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18cc45085f4422b328d6a00b604a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fcb5ce7d4f0666c0c3798af4620c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11aabd4ac947afb00141dad9e8412198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409f6f9b75e356b6245f6d835672d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3abd0522cf41835a8f810f453b371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c1862f9a1a9612ed62c39ee1125d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579119f0ca39f8b3af2f540329246b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716d32eded07ea4255792f11456034203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c88973cb1f3ae5667fcf24efb528204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052ce37386c25e7b824ca776a83495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed65ea080f9e9aacc0d70426582fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917a98f653577b84de5ee2cd977041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662705c20c9f708129a255a67df599208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d598af0eac824b9f39dff23014afee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a189f0fecc4b3d62f72487eb6c8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687499243f29ff14a239271899db268211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc5a32cf053570e1dc19e4fd88c2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c161efde5a19a96b6c83c0ce8fd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a99ca4621b6077b61df1847ea8e880214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffebbb16f043960fbd2e31ff9b50129215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d30c722ef66fed73bde2e3aa9701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e1ac4e049331a8d4a8587989d1cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ffd7cabafa459afad541a1cca715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac9cfdebb6db8e68b63cf9884dea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67011f8db578b559f0bbbded84987fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e1316f2e130eabfe4a81dfb61ca47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451c1a3a01302c0d668aea3de53bc20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271dc343fc8378d63b979bd21b8a6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d410c1b72492b2e94ed0a0a2c75811224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d160c26967edf38a8a53ee334acad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3c7581ef3e8f910c51f776ec6586226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a8e31492f16acfc7903f14524eafc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214afa3af53e167e2e91ab37be63df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb029f48f32148276ad5f28b04c622229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d233a0df45f5c6b321561771c0fe49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120d43de639da2e617d3957a14d8ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8d5efcbb1850d50823ca1b1d53f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c8bc5a74592140c459d94d79743e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c9949502b4dc01298ad75b389131234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b36a5df9ac1885c448eb60ef6d974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643ba9a2430da60efad375acbf9996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afb4990fde6cde67f0be2eed2ae91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f34d37a72c69820c2d8d0183a8f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc4824d34e541b2afec997530180b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f037757e7e7503dd298a69665bd2e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853cd2810b98878941c6cdf6c4b365241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cbe91cf11f45f1aa6b63221523326242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6cda35849e1d9b94623f0d6d6a0e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3820c36cc39c0b085ab2552c9ab598f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368eea298047880911ecf12d18161a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ceb7adc64d103bfeaf81cc709902246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ecc6f38f02aaff23c47ac35357dfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbe564e4d2b30da6d399ead838092e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda9cd41b420d2287aab3a7adf4a2dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ffc8b7d7ba14b70c093d696dcdee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8ffc2a59e2e8401807fbfc57296b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0491f44f883cb5ad18bf73503b2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513ededfe90ba6691c20189c1c165a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990a601c33b5385e1da9362aaa09c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9b722c087b4e0ab8f405fbd58ade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e762814141b21bd983f2b3ff0299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc488e20ebbcad8f37e07a398809878257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb891bb890c92a816710cd7e35577e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25abd19d74a6984323a1535a6d59ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba52e741afcce6751a35566953d678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af2d798d7c86adf97ddd06a15f154261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fcfec9799558a6f979d4f10e0b843262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a430d842e99733de571e57077c982263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf49ac802c8791f2c6b6d25dcb6fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3304e75cc661c1b169a408d2215e89c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b478b46e330129e6ec27bb8555778266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9b81585d735de8a62034ce9363c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cf75a6147212e99cf9c63296ec778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4859a0f57f12ba142c590e921b0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277016f821712d0d3344878db87d768f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79707ee61245accc03588724d820f7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3201e9bc7ce131744a932f5ad27fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520fb79d1ee217671430fca66a1baa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662682d54a58510c59d7e44659d3cff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc721182ad9b00b5c476931c87797275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18836b6afef988ee1f2da9cab64ebb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188acac70174cd9ec1d7e90bb8ff3820277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca73fc4bf71038a857061a7f36e3243278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108932d0ef3eb631fcccd98b79ea90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1ca119d45025f99db796d39b0ba83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8813bd1c4fdc3f12bec7fed1eaa33d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492e6ff2a4546426b2423242e09c8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019accb8090c000b1f069d8b5c9d45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fe16ebc16824617af7995f1d7ca67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deceaf55f66c6d47f30f64d01c40e1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c6ab6afdb6ce9c895b22bef37e245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceae86f8a7399e3b0fdbf078218a12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660cffe344fcc11d0e69446eb081c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146bf2eaf088f8614f97e27a25467b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a89398513a71c41570202404989707290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa225c046986bf6ccd60426cac75e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3de96d862a4ec677a827b3e2b673a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f97116ec7e7c74ebf833c4a2a30785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d2bb80d824bac93650ae8a3938927294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557568431055e9ca0a37af7a46b3fb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6be97d795163b802a6e454dc8952d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2ee5643378d53870545994ec61d34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14134f0c8689d0d1b2cdba7b4979b6d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb639070b9b3261aa0dfe1ccbfcd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b9ff67b4abca12998d05e4c0aebf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c1acb2884446ef7fbcf669b2cadc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c646740bc825edf113d85280d36d9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8e514556763e5579e04572ecc43e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02125cb9deed8ecf8f3c9e578ae64de1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef675b943194800b4070186bc46d573c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b54cd8af3ab31e4cf703ce383f071306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d018615f36b3632aa2c352a8279a63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16647d61801c05607de0408a7616b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e65ec3783a45d967105e64a72a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141217dfc7d00e062a8f2fc1b5720c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2949b212ad7791dc493ea4e62105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c72b9086c0a322bb58b954899d7d1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9210cde01330d88eff252e4a2376313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8d896a1825b7ff5f7105f5e32b0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff76b372ea45178abf8194918b80a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c35d0ceb8520d08ff5101663c6e2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faadfd342e326dacc74bcd13f13e827317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8cd238b95b9a4d5c3dba26731047a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad2fcb653b7ebd4bb5857be359bd6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb6801e5d87b1812a07a41b497e48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5fed7f3a6d6f2a25d674d50ea3f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52b73184c3125839a78b886ef2fe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b36b86a19d9aaaad563391232015c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e35a6d155a6b1c5837cb353398e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad758a99fb37f594ad0c9f898354bc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a8236ccc3e8ac874dc629d24ec2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3351559571e43753a243d9d7dd925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c536a3d670dee68cc055e4a99dbca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997520e09fd9a42e0feca3891a4f12e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10c4a401c4dc7a11b2c834f8a088a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34f37778b654130f870a8dfd87c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9973343c5681ad9bec985dcc61034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9652c107995b9c78eb8877dbec9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b201dbc61acb7162dc4f3fe205d8ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32006e36b40725eab0f82183b91b8c50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749162a2b0f275fe29176621950372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e30e3408a19d62c66485796c9fbb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed6779a063592aa9d38e1aecc93ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc7a331d46d52fe210aad99abfc0d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c219fdc5a57a8fca65e755eb2b416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a3aedef1fe8164054e208a4b5d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181615d57260fce7c34a145b36f0a7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198f0ffcf0f246de3f2e5ed25f235f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8d7e27cf52e936c3509a84385dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c5fac095a91ed62d897d66f008837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e102b78cb4cd74e3f0853f67d611346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18d4fc1f2a859d658486c059befaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde978da010b122d3e9ff881cdae8f80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657bf6a1226dbb32dfdbb788e4ed42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207fe8c9e18d88631db371f7226a673350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f938981a7ab135045c908c3ad43a2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096085b1af596a6836e06c7cf095bd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def560e6efa522988357ab89533c11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593ed057b30aaef05168c0ba6d424c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679756966bbabf413fd41a9ea90da5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fad8bcf8f2a65c954b0768143621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002330880dd07afa1994de9287b08243357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f4a9c66f826405ba603b97e97da62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0887046a33e15e7d641d41638b738359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25c3721ad70c040bd08044e729a94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b483eea75422ecab7b426285d07de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565480646f77c79cc4031c64f4da564362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec5b0bb070ccb4ff1666ec68e8774363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b48124b213563b977c6fc78652b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8298397af9adf730fab705547bebb37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4685849b82d8022ce5a979143cc12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057bc7fc11455cb9b12c7a209b1a5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0f4563428b737204f0294faefb863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db224a426f7ccbd638d1c60276e8422369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f99d579996900f6d52923e967ead370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9437734cf12e5ea07c4532fb8a2eb74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897936a246807a7017a3ae3ccc208e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11195689fe3e53adf272178d2391688373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcecdfa1e593aa3aead40517680a8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b1931e292ff0039f32591411927f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582718a38f44f6304d8f1d60e84717d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142914675df7fc1769f5e1d8f309ee0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca13989c2fc2c05ca43dcf5853ca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9531d1f098d100a46f749284da43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c724bdf4beaa7bbad88babd6764628380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36eecd1a3d629a8ae277569b6ae653381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98969fad8687eeaee6f6f22d2547879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637356802e97fcbb08e71a806af72fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ea48388536e0dad9b3b6e5930c3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85b710693d4a6448c2b7230ead11b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc9514c1158a83fdd1cea51f5110f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6208e418196de2f0ecd4f1db7c8da3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a330618b1172c3879f214ea2a46b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3789c5770d621cfb52287f701acb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160fe978a7ae750aeea5bedc3e81167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ff1d63174fba8c27341c8ed90b89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c13cc9d010dc6fc0f025e402ec96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b765fbd6ce4f2bcd336319b5773cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e48590021822db3ca781196acdf4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ec22a048f3d42dfeb39eec7d91fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3fe95d65126e518d2bd66fb52c3fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d10d35c25c06a8e0a7b9802a6f2fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0778096b4ec69a85a39a7c968377f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e622fb724e28352457c6474469f40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bb8f6d89a094a6dd81c67200f9fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f4de45bde5c8df1aa7409d962eb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337390086470cf9ed69664e5c349c108402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a195306c65dfbab084bf6f357a3ffc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6bde3f563175a559d248ca5216136404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e228ebe7c9a3450159dba2d899f18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5d0f8b30e7d502881135886166e08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78eee5b34dc497f950f5aef6325e9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b293bfd90ad84f9759e2d7b1eaafc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b946420c6523db548c2d8cb24684c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf367aaa49833d2f9e50cc9f5fe69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb59540630ae6c9a5ddc6cf024f16af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048a8e76b9d0abdca0f1ba07aeb6ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad7ff81bfaa94e4607091ff66be62b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980acb6f02c1f6e84c207b3b99458f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56623214b8099c365170a165df8464415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633191f818b7edd005f166877c97ea82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc1a30a51fb8949af34899e2f0afd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e92a0e692fc235ddfb2fc5fb8071e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d935b247bd90e6ed33d6e26703bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896c4ec8af459894538ecd7f5abf64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e574d883cc67af776d671effa3cafe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0627a05cadff6e7478f1663db90133422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326e8e5cfe93eafc97879eb8bcb098423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee884e7636362501fa56caa3873c1f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99460ddbdbecd91631a0b0fc23808694425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7119bb234f02f58026948c8608ede6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291dc2b38c52b6527cd8fa6dcde68a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3662c6b3783ffd5a22c10ce6ee5668c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca5b25d9065fb3ee47fb7e46fa18a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b99471f5598d0e54510f4f3bf575a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120e01716ab66115c1b973676eed2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e275ad3d6ada3f6b77a088f4c8e97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326462c074b34688eeb9e2638fcc0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64a44c2c0bd8e07f97f97fb4a554c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b367202d6cae225678edbe9595d241435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f89ed9e2732fc379b12e9612160fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b92c8f8388319de953eac8f3a649f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5aae69bae1e568e94859124ff7ae3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ad1e48d4192cff06652314a4d9e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c857222d70cf37cc1ba4d9db1fa403440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e0c496658e24a6e7225be07e4dde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f3ad5c8f5ab254a381071991de913442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f69eb4253cb95709aa7a35ad7d947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd28a5b266d078528bd1fb01e967493444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b1f8c6c26d1f958055958e134144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999327b98a71c5e57dc6fe02d465fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177214c1cf68f50e4cda48ce09b299b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f833a1deaa58d10d57f4f8f919fd3ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ff8044379ba9143e92a409b255ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c1b235ff847a4964d57dc49f19fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f856893530ffcc429f06009ea357e1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb8f9c4c1f4b9ef328f70672d0f843452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc925824998c1e52de6cf989b9673fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0864887104d8582005d5b41c5dd01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1591a1d79c02a662753a3c5879069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa3bb389aa1c531e2964d6555ccd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509caf92f698840576e8e37ea7b4d9e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7787670d7e6e0655328157465405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557623ef021e3ec7de76625830bcb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cfbbac9153c9a4884d651b4f3f08c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529fc9ae2bbae62428da17b4f9b78f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06b8406825b7188cd5f47d0808673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3e82f9f3c12129eea589402c92af5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf44ac3fa21aaed9625c14255b9e13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c97b73f6d757009a387f0a8a4c40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143321e94bfbf5cc78a750ebb0f9467d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9362e1e2ac09b3a0590ec1dbbac4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde9292a9ceac37835bef2abc1e920468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c08097de5c05cbe7151de671b8b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2602cac06f833d037e7cce920ae95c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab865f975e75fb12709c512ef06a8e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a3a7a62892ad50fe5e19a7f974cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7cf611895a349b4a669044a6a1fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb47af239c961f00c0525b123731ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeb9fdc890d7b68a6e93a99b9908c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2d987d92965fd4840a8402e82097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144fae23461ac3194cb0867c2a55a16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ef9c63feb8cdbf31fef4fce564140478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646430c3e8edc0e67182c1069bcdf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc9cff105a09144330b1715d0403e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4802a1ea339a6bd7009cb93ba74cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834d29b2d579d58e8ed649c34e11be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c24586f4c123e881d0a4c0bdd91c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a86efe3ad24792577162a09f1bf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b8dcc5f57d862aa358f91346b5ffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ee1270b8cd3b655aa0a03c1b9cd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643566947beef03aa469691da6f4a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb25f450f47e436b9d8208ee6a0e30e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2d1dff8e695b74ddcc4bf1431d57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d47b76066307d7b0d3779f3eaf9fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a06bb59d87a58fe27fd9cc4a2e0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff641df06a13241393c4eb5ba64fd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2c617d999480fbab8ac314c79945493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6469839df250d0648a6454c88e5574e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db91790bf7a61956b8c2300ff38be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fa41f3018c92748dcec3a99e35e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761638fa2875d602e8b3c7abfe5d06c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b6496d77bae98c30a925295456a0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06ed3a89dcf37866654eab2d10a51a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7bcfd33218786028a4e664b41468500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd118348fbdb49306609e5c1c9a4f48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcfa8faf3ea9933a754828052ef77c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae5bcda394e8563015b41e6b2b600503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46397a267b6cc52b92bd4f99cc92b5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ad7b6dd388f00dd4e081f912b953505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190469ca2f35433c3ce1386df05048e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12097555b214af826e08afdb9ced3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10af875af015525d04f9d85790ee9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543efdff382ad65c3a99216dac175ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf41d7af94cc05564f368139d16c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e1facab83623a16550c3902e0d0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cb0fe9a2d2f1040f73eb87c6bcf92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60312468de7ec8424337872504b7ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02db6454e7801b8c1f6eaeec941837514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0197ffc56c415f4186ff4956a95a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fc614d984032ed87c9b621aafc25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a560e05d4e4275cbb621f36e6ce8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487697f503525d008f1b02649852622518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e931ac7e776b29401ab3826f57e67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067a90fe6775785376c778c878550d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf469681110980f5d7993ccc67a1c00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e604e503c86f304a9d8483b522497522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d469c6422c703a1a2608d40b99b1cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315371b9b5504fb40bff8ff1c59278c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d36af878ff3dc4735b60a20c3afaf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c5d6674b850f47d25ea0d7eb9440526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a21ea3e27eaa365841416c312a2ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde268044654d7f4ac236e68b1a8170528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426b7bd17d10861f8a314dc872eaf3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b936cb8dcb652241bb4c90086e2ff6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409849fc2cde6282195e19d1456867531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9a4fe643514614c2d5f0ee741fa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3584a0d988ddfda05a550cae42e6b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a59a5e10a0dcea646c447e3d1fc71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44c4b2d547ebd8dfbdc02b15a77f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027bd00dab247984d11a77ec7b85adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e9f5af112ccf5b0b19458ad77b84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71218e7efbc3a980612fe87c418dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f5b5f92464965f0f896ff237b11b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4307beabaee02fd34f3c2ec8e29353540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d16530a30eb5052496c8497797b50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355c6e7730f218f6f422d88fbef118542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca09fb26870006730ad97483c376a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c03845dd3a38e3cdcf6435a27ecc0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb47a585d1b2fbdbb5ccdaa5a456c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c872841543c5ec3129d44c8714a3994546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63311e583c1f0571df4dcd5bdd328547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc224b8b3a2f3ba0086607eed2c29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d47ee041d9ae6e9d70386e70a6e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861b39260d097a42d6471caa84069f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe3467837967527b50ada52dde7be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f97f9019f0d13555a3daecb56d06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9e7e6a110790fd3b19ca4dbd09e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa8b161246bc91f7160215c39d6f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a323537dbb749be85ea9e8b3004b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01dc922435f2e1c4d5d056325c45a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ab09057c484e677ef6f6d9e4c72d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc02938ebd33301502e8fe90a0047558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681eb23020269c2fd1cdb71b355fe10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64e04621951d74c64ee98082e3aa7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2ffecc4d748da343e4f7dd791fe80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73f83b139782c2a16d2765855f36a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f7961e673a335e0ed9f0dbfe5786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c21547af5e731680f6d56142492d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822297e46e567f392cae91b7cbf6a69e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f71db0c16d83728198711ec76b79e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081538d314ee14ff839988e90ba1edb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4e608c0fab28c60d30b070ed670d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f971095736c00777e3e369647c60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef9799d188fe31ddf21676b732c86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f4b97709b77ce71687a453a9bfba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208813f4d4091b0892c9d25e29bce187572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8fddbf20737f1a28576f56bb87937573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84411385244fb424b687a5f3e87509574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939edfe0287f64d46dcca4cb264b5cda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03e5c3332cde1d4fce4ab6544d964576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29fdd91c50a10ff644cff6af126c9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea72d95a1e9659a6ef9c84fea73991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fadb2ed41fa64aed92164758ac3fb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a76bf76f89125ad8b7cb3b963aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d2a1013ace1106ae3a684bd82e7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe2d6e4b649cf962d82fb41dbda25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2685af27e83856e6bdccddeaca74a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53afd721ef5ba3e7854dae9fccae39a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed3c24afabba0599cff9de18e9127585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acca345e649c4d76422af58ad11c8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838a7cffed00325220f12f90a6aa78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8cf7346653f6ba367e4a50318109588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c25f99d17c6697571bb32a183e89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61e087cc7cf5b84ef3a50e24180e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35579aeadd6d5429cb38df4b504692d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cc5a3bad40bb717e85c0eff256b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea020b4cac200367fd29a9eca57729b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb87eaf9c958ca28d5a94ac530658594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145353480e4cddb025cd1720c47e9d83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d8f0f948716fd29a30edf550128d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c179b476639661761426ebb53dfb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefe7a641ab36b1bac615f5e02ae889598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2170e45f764b5ed4fdcb70ad6db12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3109082f57ddcecc2d437f4a6a958a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed707d4b1353a15afda243adcb7576601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e8ac73ce462b273d74978fe93cc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7828bd10da261d7233fe681431dba2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb47fcbd7347a704583bb7330a5ce2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade85714fd4a85d40754af6adfbe2777605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c535ba11f4b18869db24356f3e64e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b197b9b2798892e75887e25f9108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f7f20330064682d1b0bd7d3e25ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc83832c0ba785aca87fe77afe9a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc0f7b3f928c5aec346422452d3f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebb48ec2f79b65e7fc320ea8454c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9ab2e6aa34ed868fb5248e090418612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fccb51b07697cea9f6d7e383719a86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191c988abff33c9cb172ce98d6d946614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820eca38ebc8aaaca5604e33573dc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d0d5711b5eb77f5bcc8f8c240f952616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664d544f4342747ccaad58d2280fa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12741ffcc980508e5264248aea0665ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9696f8d533c1126b3812f56a95d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d78b22e1ed4ea86867b48df115483620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4db0a439bf73461e10cca274ccc77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9e9e1768e752369d3829291a24f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57c1beab01e5506c40ecfc19adbec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f881d8248953953741c311e22de7aa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50177b048578b3b4dbe4ec2a197133625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94920e01ea848fb4d53ca365bebfda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e3f03b3ad018d85a59f9f03b8953627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d839661c19391a521d1efe8255a11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c1f709300a8c98f21bac2da469ad4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201360c2049b3cf5d33ec257b42e6af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f6bf534d33b68d4d53c99ff380b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ea9b4e458683ee396905f9de93ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297fcaf0cc5f04f9d2796986ff43947633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce488d266ea8586a993c158722c8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45229f1e8f9bcc176d6ed24c3304ffb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c8a9275f06c73808e75c2ac18768636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524a463bdda11360efb56cef43e598637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f2c33c7221a40a0730d5afc057be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3596874f65a450ec1ea6d09a61d80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1e6c6f0fb5c273b77477f437a8d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa80dd71ff1de47127155aad475daf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdacc91022a95ba2fc21121f89abddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11752f5602039e802319b9193bbe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8c7ac25123f3317dcb98600138fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628dc204500bb47acaaa4677604d988645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c6b87eb607dc4029b9418b1a0bbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4ac067935fc67382b7a98b9ae788647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94bd5434627df1a971a9b759ee759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3ad22e57777e7284984595d85203649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77746f9b8f7945be01c22e2b4b9b45cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7bf041e3621f48604f7d2c8f6285b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7670f945eb4b1804efe6a3f3b668101652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e384b2bd88793eb67cc058c18a3453653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebe877e017cba5f44ace824653b5c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b3df6e2020d243cd1771d9fa8853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac7aa9de61875ee3ff0602f196da8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc3f801c7dd77dc70c902b030cfd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f9c35a7ca68cb6c923a42e5c238bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99980c872993c2c7045774b56e151e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0621d87dd77b9e75ec35dda36c06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a952145d377372123294712106afc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bcff4b12c9e726a8334ea6787500f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5f191cf0c45529d2afa668d6f49b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7196bbb0effc9fb967007868c0b4e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b95d0ca029ba0efd7ede1ed648d07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa8e348e6a934fe6ad3b266d15c2ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9d89412efc5c2ee3f9bb828295c4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe7301fc98754257f16fc932c4dad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872b6ee5a39437b2a1d25352162a32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464092386ae24ab15bffd0c5a75fa72f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd279ff4817cc6b1dc52f5d75a05abd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f008de8cfe501b8ba5c92dc2076ebb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ca69f8ddf685002913ab69e8f698673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3018047d4fe7cc333880e8e4ac974674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31a17622253d0cb5ea04b041a3c68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779399ac1da26a69e155e4cdc46b5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6effa5c036e617604127271fdad2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0b297fa3dd097d043549446ab127678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e6955a4c1d6bcc9bc177c8fda7aec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d953a8e5a882290f43a99c8071ea2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba870727ac33d20497606bee17d64e9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84e0265d9df544ddd2353356debb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eae6aab793aee62adbf93f97b032d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ceb83f6fbc88ebca7139abf7a6d80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddc9d3d6e535c5884f47c7c4c8d9c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089227d35a714c86d4e2536a4646dc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9afefbb46b28503623f29d8e69d75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d8b0d17cfa3eb3550d3d325c76d1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2665e37763ccf841cebb85d7700ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c06c9429f2dd31e0f29cedc5561a55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0df8790eb82ab84da7d649199801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394cb6428dbcfca8c28bfdffdf5cca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336850a3ff5a345201a077b55347cf20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c1e1c30b71658dd147d255dd48773694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e73be320409653bbd199336222707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58d405ec5eeb91a12a6ee933aa163696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759f40cefb41bbe505a5941c6739a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e55b6edd3f657e93696bf7ba4686698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b2c19d58e99e30e8348e53a5742f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692b82fb50dc9774b0577221278a1a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d78e9aa6066526f64b7a24f969124701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77be020978e16dd6ba21a5299e20ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff2996e6293aaefd725ba96e6b582703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b554f5cfacad699f489bfe95900d888704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043585f4d308290f5996a911a4462d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b57c6de84465942ec46abc4115380f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dfde5cad070757bd0a328a6de39ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b30b330809cc199786a18f870cdd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c4e5870af03b3b7bf982f2bfda9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb83754657d7218381053d659057943710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5fd92b328a0f4e6e546e578838289711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d45a8b6a2d2e6943eb2024181a83b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0fde56585c1fce03c7237026ac395713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4119e7114e5c80033afd32dd04aea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6fe07315b4d3c3ef6e81fa708e546715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e82a7317692318b4aafad5e1ea0e20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e660a65fd2d898fbacee49dab8221717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d481dc18e1affff2f19abb7f575a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ba3b344805852c894c4bcd416465719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30e53eb5fd86885e4a6124d19499e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551ca27d09ac0aa80daa8f82bed52f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c32c33c12ae9b0f7b16ba5814092a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef22bbcc9904a6d737260417e525e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec86c704e51dbf4f78da8067eb473724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fff8439f87c991a6de158c5b4d6d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8dc2ea291ef5de3ec4070268ba5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acfeb42dc8ccb7a11ecfaa8a2b653b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570108d9dd53261b5b98cc707f83345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c4345a58ff751248e4662f8806ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b55a3dc9240b94f1e04008e5946f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a0e0e9388cf4cd3abaa356c5268e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b827064fe1330f3340b40ac115e3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553b508b013fe7efa9734cc2e0cefd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b035084e03be793db8bdb1113822168734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6b2273b893c3b33de93354c9864a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49f5569478bfaaa5388103eb761ceb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a633421066a12a014922691fc9e2379737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a642eb6cabd15cd6a9af56861d88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c0eae9f44307f225636fd34d6656739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e63fc185cc73b71c9f807ec8566c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee13eebfa6fa616a1170c3f3eb2b55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f195010e52680bc5de4fb7b66bb226742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de05e3b39a0d01c50d9b72842816c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5759ce6748f4c4401a6031e16628744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bd9a89a4ba66fc75f79804007b42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142899fbd6f75d0dd4821df894a3cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2142a32712a19ce5a26d902c14f329747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922c19f02d64a1fd4c3f72b0b70ab5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1f7aeb7d4d2aec47292071368747749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49783659bfc1831e7a68f4b794843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c206dd8164e3409cefe0509e1111e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff446306533c6852a1aa8269363a9eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751b51cfcc4ca676b4af081929f9ff753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>