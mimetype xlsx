--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cb91806cba0b9213e0eaeae920b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e80af08647a8001cf7cc69569ebfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607563bc8f925ce36f4025886a9295363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b98ecec00b4b8866fd40757f4bcad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf0666d62796d013b909cfd7567fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d522a3f205cb047206b76347d1124eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f2c807ced6e197c1e4786a422f207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a901a159c3875d92293429b466eff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a303ece75e1942c35f24f40f5770309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df85fca4776044bebd4b2b75f1aa10010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e31004a067047d6ff492cd5904f0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a6082bc7fcdb2e40c59f693ec55d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c062caa31c15238b331ebe8564453613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f236af5799a7fa370c92851aa4284814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18a69c915e95526fa2ce0bab94a0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0da1c8efdde4b22f78f4168002aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbd01d97325b9c4823349cfd975ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0784792c54b462f7a3c9534b89c80d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ceeed10981c48147cbdea630932cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45ea3dea51bceed4d93679f31bbb5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da8b26df539651db84c365e6660ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d643565148b6eb449f9a7cda34a0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551700e7fde4982ea9de8a5f437f334323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d891ab374bb1931b9ea1045501d80724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8435ac2d31c208788cb037ecebf4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0c0dbe3d8efd4a5fae0a61c392a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dca9af1779bc24151f56a0aa344e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491def1db505904a9496679b140919c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440330740a85d941a782af72e170b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08676341c2a8cb9f8fa8cca31384230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb00ec2cf62cf6f5272a3dffff0e2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d267e55235c7cea24f11dce8f3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1401870acad56c19e56b8a6dd38f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13a25f60eea0bb2d7726bbed045c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53c03820649a693cedb3baa0d83ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d8092f9e7d9a8159bd16aa41a91d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836217354b4f72a8e7f0197986af40d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073743309565e36fe23df88306f97e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc169b170bf6ce4f026e381e3bb1a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16231d19b8444866628aff79504f8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61865ebb159521680b0736d5e15f1e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11191a6f408e47ae784e72558cdfb6d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a249293adbd96b0a015dedf18e3b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a094c84b423d381901ea02151dc11544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6cea432e9be5df66ca67344710ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c649f66a63f74bb31947308c687a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4c22b79e1bc95d16d00165f6087c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdab583575f3433571858e182d40d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b68c40b9cd994f6b3a08ee8c24e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58620d366734d67974254f8d2b48b4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8adceba59fd7752e07016e62b020f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e7b68e55edb09ce567eb560a48cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6fe9f683c93e554773f30b0d33cd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a5d22d7b2696ee72f8488446c238c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f02d4989ed354ed5ac1201e1c067b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067797da34b7a811efb94ed0ae04cf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92845ad5579e156c9b5074d5fc11f61c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b924f0087425a5b8e3ae2abad825b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc19fa5d9a8d8148ada03481050ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae985028b04ddf227843b752c835e5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b5ef96911eb856580dd922fba24d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c915458b6b0970b2ecf0e5db374d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397618b2e3cafc7cba6ec4de3be1ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5b826252fec433ba3ffd1808ea7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc5d654eb5d2eb7c755984917d55665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30352253c5d0413c5f623820b81482ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd0ad1722aa3cccb67dad8c0e6b5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a230ee7b9b6b77806427ae17e947568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7b131c78a950d4212ef1c0efb88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4e70b6eaac29b61db1cc751aada770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1eb7cdee41a5c3d0e9153ad065d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9491ae4f613248314004ea213e18372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc723ea2e59e31fb8a5d59266efabb3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d9e01200f1c3396fb4c565bab55674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935321ed1c9e004fd57b646f342e1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e72155aa4618419f6ed09b402e2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e55ddeb189acbee507d907db8ded777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa7f06a924c04828de5debe43ed9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee199cba683652574c9969d6dd5d348579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03df4659d9a89b94ba64e31b3ad5c9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d7439bcbdeecd9181011ee10958c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf6155d3d46eec13bab7df0f14063082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73c32bdb9c12cdf62631d696c91b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b42d2f7d7ea61df0bded91d60c5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1f8fcef1604ac40853021e3845cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfca1cdc367700d738aaab159fe97486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b4914de917334baa6af2593bddff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f8ebf87bc5c9801bc87e16ed8613188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4436107dd1d40d03b529763b763c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2263ad154ac06bf7270194a688c6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce779084fd28a4e2ee909f0be2f06c1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e59ec4235337b01599a43802e82492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2862fe719caec03035b1a923bd3c1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b5b27f34d2eba6842d2dd7cc41f1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a222041d53a6bd363bf279d61ae0cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529c80a10abb45f6452545ce575cbbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d63a0893aa58fb26f1eb92c8983b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85bc189270f9069b372dc22affea198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf370b924fccf3e23281e40d43f80699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a17b6ae65ac943a31ce9e77cdd09b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5910a4a8a0dfb06d0d16a97b4e2f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a49a0667105d3c361d20ca192ec52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4b42b0aae0fa5f24dcc3a6c4544b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe999b92c87027157ebe920fdb7e1a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e631af16e21b626d7721b0a981c70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f36add6e5ef1698907391f227d7e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afee277bd700c634478582ff5d67f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6576fd5604ff9ee1b8b55bf12aaa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab4e921325d86ab0457bfccaacac70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3bd1b607caa0652ad4c3cfa8e82cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc98b1866e14e180dd18e864e1dc40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5c35807011c3c32e4223982afd16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a19b2efe105a743c22157d9530c90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04dba9ed3e1fabe6f515b3e6a918f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e104685ac7cc6ef0a7972d8206c14e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51998d9f71cd70821c50afe8b1c9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466399638ecd819f994ff725fe0b2783117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26e31153e7eb5ed9b7afc3d8381bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70b5a18c6cc2d0ea912eaea70a7ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2652da22a54cff37a3cab563c90b05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32746b8e8ecaebfca81885d0f6cb9a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8612e7ff5e9f7a6463f8623e2a8bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f86935b48be7f79090a35aa1cfcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f512f6c53a75a9a965cf4233ab1631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac6a0d94dd46e45449c8b8352e7e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73bf903aae89b2655152ed57b7938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c5a7c5b0860eded3066c6be9acbe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7069e71c99bfe02a94cd398c7d697e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bb702b4a220c6b8616643759652a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4ef9075c468650d91dad6c972723a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5281796abf46e3fa82995556eb58f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19276049c0220a3d4872c8cf762b73b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa8b74229c4d35fc37688fa67b17a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ac283c30f4b0ec2bd8e1bec1131a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9747a3d5614a5fa0ecb56e96d75ac57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbbfdf1b994897ca1462d9e926a14a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a58034ab9307866c6e7caa250e23d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64dd6880139b22f5f262eb0cba214a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d9f4d9b8ccde3f2413a8a5a9e5c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d044c1b57b76001b7f6a13a90efbe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d54f9ab2cf6ea31f5bdd6f901feb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171d3dd3f56ddb4c747ce118a648ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18231ae6de3f17a5ad64c18fb596a989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82498bc361575105d1a11c2c6347e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31addfbf6304b54c6b59f3fd8ac05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1ee0f2e6beb2f8857fc302bcdaad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e4e14253c894ec809b75990d9cea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c90e1cf0ba49cc9c6e71b40c8311d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0eeac92d0be5d2e63396a82c24894149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3578dac5a73a654e5e0be249deebda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb3aaeb6f5937d6b5d4b4c78fc24f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dcc24a351c0d36f187ef4c7b9071f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be27bd37d667388f5a6d9fa5ca05c0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b778b5184156e9f5d2189e0d3b58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2677ebb42f70206a13167cb05b62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad8982bb839a7d0822cf44c4a073d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90036dfcec9f50a5b014e0930164217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832e0874210d94ffd53ea54b7208abe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd61c646401f15f95a8d8ed61e248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf0aaa3eea59abfd85397b3842fde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ff72ca793c2a4147d28ec37760745161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148992623425990cfb2b0d43f616223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee408fb4a5cab9916918601893e90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a3262323e78a3be3ce66321ef775164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f55e0aa5e6469a7e420f625dc76f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcc43344ab9645cd0d701e9cb6a9f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba53e262ae1cd371b925b5d77d92ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9fea59cc7920a0c4c2427497f2e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce03d0c753b919e182c82a1784dce6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b0018569fda2f2da281df49a97a21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7d60fd1ebed812092e2107685a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ef951d20491ad1f5ff0ac6f7f140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4af32780573c4de78a4b9db14bb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c51b025af79b61fddc73a267c55d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3490ec514ed17e9b3daa1ca11b28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee5a19099ed135b26750ff15d44bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0a956e0fbd050e918ba8ed3284961177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535fd2ef2c1e3d6996c57bc2bfadc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f5643043ebc9bccf04116a421677c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a26af2356126c422e072e2905c6c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d366d103cc199f50f6f4acf65794664181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d94a8fe6fe7cd41fdebd985555e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d71dc66683171c68c2386a90ad5a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2ebe9d2144f724a3b6d103a4ba10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d17893115ae898d4039bc1e6738b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ca632c2714481c303489851d8397186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc75e287aa9af71cc9383c6a98e5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b883fa3f4266a32408de1ef1a90f4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c0ac94259757bdceabd52487cde4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4503f69ed1cf937045c7bfb5e570190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54d980e10f53a643fdb5469071f27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94efec4979418f6bb6f9c4d10625a8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989bc288bcbc25c0f252c8b7870b653193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b91aced0f01613752bfa4ae248973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb0941e6bc2a4e10feb0c79404078195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbc70e8381bc398b767f033f33ed98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897806f00fc1e6e8a294761212500913197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9f0088637e65fbf4b8c042f59a47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1245748cf569d29efd70bb9508d66a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeefd2de091781afa11b427034fb560200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278faf9fabc581d38aa7febabf650b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f9c555236fd1c88599fe32c4f161202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459990159d1f96afbcba5058d3b1bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b68a2c6aad0042469ccea2ab03bf2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e56ba4dc859cc683cef9ef4be3d23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0994b4ebb7f96e011f7f4edfa3b035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2284a39e846b3d9d4e0d0a64074be56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d2d7227f89b59573262afb4ab64e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995595832930d3e3755df92d35146bd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3dc63a97726282a6e626f559cfb85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226192eac27b351de11f8df11bfcf6fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b761b538827438791e9b37b1d2af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d82a989cc45474960d7b1a342f363213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a42e724a6aadecef31224bd8125c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde97cadedc66d2cf0a087e1306bc1df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c30706c3ab2f57dd6e4eb71ffe7258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f0c241efcaae03d6cefd3d1044aa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853ca1ee1e00a734720ec6a110450be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058832c95f8f23cc1a5065a520333d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf500a548e629344a8c9a7e2bd42f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e037708e87631d88232169e998cd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d26ac553d9c2ab03c991faafd0df3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b1e999764ea958e7f98a325576be8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c895a197860a2d296f03cc37490a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edad4d456fec2f179f515d9ca99cc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cfdf27e2b67cac1d1b202b895045f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b014f650fb6d85438575619c49888227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f315efce9295980c347c1450f8fbdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc025ee86af930bd89a18ef3dea9cfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01134b0465ac3ece07b1caf5c9c1fb6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea998776b23c37fb03adba0688cb65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3632e60ea4b7a68e1b130af6c301232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe487dd8535cb3ecdea333c5fd90dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2804936e640c1db41ea254c545c9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdede4e40556d96393f1ee08b68da48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c01e9e4c1f4120a195218b37e7160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd04f2b8c81f12315aa59fef609490237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6737edb60303a1c643d0ded7a7956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3add70f41feb8063c84d3c6ffa959239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056328098113e3958674894678d871240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd7006a5d5425fddaf60e906c6cdc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e7b19959cb2d8dc858c63c65df53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ace1bec122ed4b7d014e27547cce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ea36164a9f5f195323a42255bb4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823c7839590775c982c6fd2b996bc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec6e9ef64af9177db8370be05e7c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeba90ad7e630d0f4844fa45bd43e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65298f6cdab16c2c547159218fbf7ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36cf47ff63d449946f4dd28a4ea53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d464aa552209167c97843d2d468635c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae56dc3cca6d0516850e2e05b75d3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145662f2ae02037003c14a825c458b72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69b38a97523ee57f787d5836b4a6a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42eb493169f53cb78377dc1945b62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237daa173e8527f03d3393b545a846c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21968e2a9b7a536a07571524d15483d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d7e2967cc322f4a65791b92e53cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f0ae1b2792e2d8c515a344afc04e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642702511f28931a7dab6853e2917af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2c24cd77ae0e192a7677eeaead41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf41146c6872e1a8303b48be5b3db5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ddb19d7e67d678fbcbbf8c338bcab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fccf410eaea035238d5d512cb1a1c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497ba9b21f5bb543d5273673fe89ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8837f327cca75b43084caad8bfe506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13201a133182fdd5dc336cc19b44906266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea152af474c22ceebdb9b1d8865d2081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207200c7189aeeae53d5a2f312e5227a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bda3341d4ad2933aa9cb8823a593e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2c7ab034b363a1dc5f019bc69b66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc5aec47b1712c458744782ec6b11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65141487792dd14ff03424742e1765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70927b6788ea8e0816f25a7d77d3546273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b42baad87b900408512b4547f4cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e4ba152dd955e18f25758551282b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2b56ee83622d0625f4275d73e516276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a49307d8aa7cb52be5e48a98de23d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ffd61f85f619875a0475055df630278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d4db4e3810f7508806066117f637279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407039d567fde591cbcbfabf098729a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8dfc0c8ea5d3f9302c499a3c4c16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f971be5257dba121e210ae8351e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536474b754df99b62f26be4ef89e7b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072c27613465ed040d9b351358312d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56fd05cb4789874c207eab71cae10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ccbc546a40551f96406cc8d2e8665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae057ab94f0d0e7606ad1d6b29afa8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb95eae2202b046aa210e7491e39f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec3a7f706015b5ac01e4897bd01b4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48465fe8d30e435b04cc4cf1cbd494e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d63c9165a3d59c45465c27c6c0c4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66d831c2c693a525f4cfb7ccb02b1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed378b3953300dd8330a4186b77bb5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705537c7bc2fa4a196b9bf23c4f77a1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cd3368e155976b71ed545671c922295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb011fe75c2da83719864919171ee7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c9c1ab877c918ba3a6fa42af97bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d140d2f2e461210f653ad3727d39f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca84aaa13adc1c966d46b62e80f7a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d384ab8cd8a8e378c650aaf55780300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660749e32788ad9bab3d9b42a34f25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874de87455a97b80255e9ba9a17c522302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d61425dc4d089a89454695ee20e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5fec63bdd434e707c4923ba0a3cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288001437534fbbc1340ce4bc3fe79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4b0e045ed7a388489361a4b0e5da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78162dd4df5f3d93737c1e1d95cca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee08f24119883342e2d74d2284f43d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791558327dcacceafe0d1f8d2b5f36a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb55a411db69077e5604575b271a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b770551f9728212e2ae1f78762b11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559291f27216f8cfb88113925466e00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74a3304c17a92a3740f17bb0004fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba6bcaa0fdc461929cb07cd7cf9a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb6b1159f4e3fbdf8a77305e8413eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b45872e16b136ac44001bbea98ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1afe1baf1c709e45ce96aca78075d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1694b20f5a8044a2437c7a78bc49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc114866631010c7d3868b1dc1440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fcd1627d81d1998055c55e7c1afa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb16697ed156af2c28d0b8e0a1ebe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe7eecaae79252cfde458657ee91e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994477267ac795688242e417e9dbc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea7350e93dedcf2ac8c9c4c8c4e18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2942958bdc1de5713a9bb6b4a78455b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441d47d74c8914ebff7b1e17a6c029f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3c07a24a75bc656b8d3f38c64d64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48453448c09a792490f330a56c6c99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d97b1b8ca72258d3bd162845484f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2684e82454c2266c34000071874fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b656e4b6636ceb6be0d3250ad663d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee2efd105ab4e897efd1a2d67c162332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f7cfe09dd675b984cc01c2b136ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b1ff386c469f4c5745585e0119f2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6611fc9571f959ef2b3384866c9d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a6bccd7fcf8fa4e03cbda2f8778c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee19260eafe9d7106347f4cd1e61a03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c610d1b74076054e160e65f07cc5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9265cc93760c4f7002161820389aaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d33c3e8caf5a9b9a59a170f681120340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec902abf4fee70f2ef5bcd36c95d4429341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a977bda2284dab07d40c5861feb8a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8ed105eee85b8fed49d04a180567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df3fe66823e1f693ef69ccce5e0b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a37b298643d0e3eb6d8c3fb0371600345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a5b62d056353b9949b036234f9aa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf93a13d6f71b1a9921757d3a574c27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a35842fd646cffd1d938acd32aa4b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25cc5207e97295cc0d4ba68bc4081a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac972513418cbb3d9c3bd51e5685ef43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0597ac61bbd67b20c37f018f453c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e04aa3c9ce2b8585c68d0702128af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a721f699a75432b0f1142dc98b408f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588a41158da80b4899468030904ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d679e8fe6adb54fba802563f1d26546355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ff05695e5cbefe7be602ef98ed14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b714a4b781cd4dd3e34025120a6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a471950929063e5a670537fa5125c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8724fafa5e2dae81199ab892fc95ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6caee928d4800cc13afc6571657a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3c57ea3c2aee57024ceed2cb14b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf14a08a854bd6504da377a40d54a11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84700a24adfcd571a1eb8fbf67562d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fded28462bed8cbfffc57c41d5fed1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16746192a955d952a3543bb4263321f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75142d95f8e25478d50ffa1c9b1b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8e71039d40ca53a43087aa2b821e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205b403b178aafd718abf72fee315f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69a41667185b506ece22f89c1fdec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa5367b27baec900b86871d9c55e5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae6f1d078151854f0968a495a3fcc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a347e2e449c7a283b1286180638d24f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401961c81f23bda1e19201695aa11d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4e7ce940b047b0097e9d6968296c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57895515812c62614ed8d63634c084a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7307ee63f5b363d5f5eba8c6adcc4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565666a4952eec3ec402835fdb0d0eb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdefd278d53ff8dce1d7101a6152254378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0665b60c2034dd003eb8294f74b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1384324b05335ed089253647abeb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287058e63698576e0742b04a1f946372381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965186caa2d2b619b9249df4fb926d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9405896c72f3e8b4c7a529b47a3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b340938d61fee66768128e3952e651e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19b9034b8baa21f762ce3326d87ed0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfeda2eb120e63e2e7876104637676386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1e58dd0468d7b29753a33cbfc54b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d025b617f784dc7934356efae1e50c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af20dd2b5f33b2173e9d9492caa66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec384dfd5f20af5afa69600302fa9a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698024418558c628094798a5b6af9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8a0f2d0bf61014df6f4d7eef7e10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b031b745a1c279446d2bac32e56e47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f157c817ec9e7eb7fa84e2962cd9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf3134f73da4197952f23102926556395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ca4083bc2e8b872d29313ba355cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b04b840383f2935b012e30afa1c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98383976040f1bf0d92b1981cba287398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479bb83faa77dfcb74cb11409afd10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae0f4b8ec28bf8eb20d464876a4be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175ab2afb811c85b20b391fa39594c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7cb1ee731346bc6e183f9db268a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a7502b1a24eb13ea379d81416031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bbe8c8bc3b3fd4fa7989eae0f8fa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701494d0b0c34293c0c52309a7414c42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb09ec4371f6c2d0354e4b59bbb67b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba01cc589bb3d6cca84514f0cb39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40a025d89b15a8751cd3f41c867c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde207dbf7a38ac61b19510c95e40c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e098b38cdee1cbbc4c87524bdd777410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c4bb22689da50d0acb45eb368114411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453abb01a8ba3e50338f0672b6a18ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0f4be2016ca55f771ad8b5d55447413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b554c544c87b3a01f924e23ad1ec4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e2a84fd536cb0620dee0facd6755415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb6feb2f614a40dfe2f6b30f01a61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fafa0c1ef5ceff5ebf12b97cf3ee2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6105564c020ee68c7c6af5f7f86d7eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ba3630126388b97e47d758c6e603419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084aac10cb46173ebd5a603bcd63f10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ee7030991d0c5962499e53e01e04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59397b27725f95711de658aae3209e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657cfc779b85cc062f678b6098e0cbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa32dc6807705a36f343f16b99e01c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161a487e0744916f3fd5abec28aab4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21db817a5938288ab86e0968a283c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556852d989fc0ba7b58a0544b6190df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adecdb263e3eded55b34cb5fc7aa324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d6d6d8d16c267a6f2d042a36de17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd26d03ec3791b239409bd9563e08d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c91d9826ef74790bd10e8db9b833431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a81e495246fccff76d0dd0b1fc07b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee6ac45f0fb3478f3bf4e98e0858d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd419f911add24848fc2ef76ea24e72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560148366928720a53d1833e27b1ec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b4c8ffe783ebec6471b3069ea0e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275a94fd11aee74b9878cd84aacc7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624942ab285bba39b53075ac85c235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae5976fe71cfd57bf39f50f2f2f2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1f6a59266b2d2794633e6831be05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597300458a3a37f2e22ffa87520ba1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476526e0e952a83b996a8df5cf5fff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faad61762b1d162f1425c78e76efc3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7fa4cc4ab9d2a33391115df7e952a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95ceb930d4be7c0b5b452a24ed58b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f89c3ee7b14e17c734fec480bbd50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c28a5ecb1e9656a0589ffcf4228be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af34b696a99c88ad5a035c48fa0e7e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dc8b932be2c71807e85b14a0d72eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb27f617d0e3efa2a24b15ec27331450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840e6d8450668ad18e95f88e0f6d3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0dd4f162498c4ead5aba09e69fad6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aec28cc24dd4d8d8a4af168f3d0d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768e7ae135d0f48d443af2323c2188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553cf8423d16155b7176e8d879cc29b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de245763295dfe7e1dd331b5816b8ea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860473d5ee1949c5ceffd42c9eef03d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cafe93ff952ce54634da27e298f8cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39d43f3503c8695b28f2acb8c70425459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658849870f2b18270a650ab929686a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ce25318be0250dd18c478a359335461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7a5e9cdfb9a19aa7cb645e634b32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b67e91671b62b204c426aa52f21f01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c2169692acb7d5ee40ce3c415c11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc76967da29289d4a873bcd4288c664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f01c4be0917c790bac1d91f1db2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49bdb8a085ad08db357ba02e9afd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fababc39febea9ace4ddd47d888f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd412ce5da7cba975e3e5ed0ae7089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b590d3fac29a22b7902df38fd9c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b271fd53ea3df306916a2252f2272471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c006b2699f23eac31bdba9056476e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d929e14e559b76a6fb2aee2d80ffe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9474b0aa1343217c956648f64d76f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d4dd9d816b134be7eb7e3f794eae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75426f930766641b09b7ff5ced097ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f854beaf96d1387a96d6b8bc055a08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866dce70d3a2eb944ff88835d50749478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1594965367d29897312adfcde9ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1483183b124aab7e29d2c4b17c8bba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02353e7a1623b3c463b8f87c8534b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9193baa8408563cb65bba1e3af3e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443afa241d41c449afb2293ed2f9e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551dc79e7f5f401d317db62b2bfb589484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2ef98759ed3aafffa368dec891e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c98bcf51df0e046527809daa1fa58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c272f98a82c10f46cba7ad6023bc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90914eaca98bbcaac14ec709239e14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838beb85eda5a2a4b99cbcba5822e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dcbb17cbd23d5525e640b6bd0f4b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec26d330499334de3d06e96c03c82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b63d347975a03578f78f2c482bc1f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f9c3781203de4e3a97bcec6f03b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9d2b354412cf718ab8a32a2337fe0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc79285302de66883f17361e827dbb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f1bccadff912f21c9cfd46d4af15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd9a4b9c6cae015174f33eccbcc06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c25a948a2051956edcf6d171915847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116cf5e1a43d1cea21a59aee4b5ffe0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132fa54ffde34cb33dc2fd323121f00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db953bcb003f3e0b3b2cc1b4e7ed6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da117b2468abe855e7fc6a2c3ce59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2326f5bf793986d8f2b56789ef68f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30db9d1abfc58ef6e38e2da8f2aa34b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e069da7c6a7aa1907929624cc5181f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d5a4fb8ce26fe5467d0d92c2b1a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed77fef2ff77af5c579bf6d76b797b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889581e05231ab6c3789da3e3209fa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3436f11f5cbb770b84edf1268704509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d85e339e98300195878281155d1d4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc4079554c6aa61e718e759b8561e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880007b42701786a3eb993679d8014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c52afdfb5e573ca93ee9a9928d08a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc97ac47a9547af98f43a97aee04c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cea4628c646d47ca5abfff2a7ddc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415efb7f6fb102bb592f29796b7e44d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e9490e0fdcab94f51dd20c41976d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d096a562298f577910f6dcfdf41d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c22a7d1284d9c9a762f009bd56f8b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d725099c8154e9431928c773d9491520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65c6294a225fd4c043109bf9eb9407521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243fff45743094f6bd6f0963e78cde1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f2ca63d96cdc706bdee0d96327aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9bc7c61a1886e9de7b0dc0f774ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341778c8e8994dffbe5031d74ac13601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226659de69744bf588e9e1dac5d693bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d17b3ad98cea3b7a3a220af73d38f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e24b410c22fac2c60be371e6d2663528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52a0232e66a76c36940ef53532132529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d93394a35b600ca864473de691213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531b5f22ffbbb979c4bec5c35253b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ec03c237211f6cc560a523ed4cb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71239db70059cce0601b8f9c0837f59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770d4d781f003f1f5f78d37551f62b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b69f0aab8458954f37545a99deaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa881ef6fefcd703f117820ef745119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3db85255381af74afa08aedafbdae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf973cd03c603b4e21b19540f1cdea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea957ad533188b6f1b43feeb4c93bda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606403d7c619f0e578829cdc1790f2eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d059eada17b959d158fb26ed5a35e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bac187bf36537a889151e89f84bb07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c7929327aaeb5518081895a154521543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ace625753acf0e18853b80405345544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cb1821a670bf68fdc21035fbbd84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27554c63fc5390f1798772521a078d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a02cad04c8a912a4cab330d8615057547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e1fa0360da27be7d39fa919b0c16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c9c702584f8c4195e3000c0a9c2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab08581e08d1601955031842492de73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f977d5a649f113231450e95137e800551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767636daa5f38faea2d7c360f44f90c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255ae7ea2f56eb8d56a9736a08a6a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a4d3fd858d62a4d4bea90594a2e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd16da5fff064fa7f5f045a5697063555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1fdf0e663b867728470924bb2f0f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549378d881cb1d4f4a1053b94948e84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab251768f34853e20f7169fc1730c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76782b656bcd715701b918c6c4080d23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d6182feb0480cf2671715afd0e143560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07aa5f7099289355a24a6fb9f11c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae68132c3297cc49ca052dc9ff89ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4a1d1255135032a5978722f0c5c09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77358125a6114ac72bb9ef31e37a3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e145ecd3cf2ab38520f7189fd5579d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a184372241fd00ad77ee8c805159566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e97392ad2356892a0797ebdc5a08c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc1ea85c187859dbbb6780061280b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edc5ee8fe16bf1fffc6b458893254f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4333ffc51500a84b6833d5036fc75d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603433b951e0bdd2a61f9b228d540053571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0821b36140443b07fc014c48218bc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778c2ee202923e2b8466a70f1b9264573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5ee03f5f758120676569d111294a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe652ac7fbbbad40621e891c8e452575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef57d5bf87367c4c8054568a83b56ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b48fa2eb7e86855e47c03f3fa6b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fcbaabc006daf04c053eea216020c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4c850720e688830c71e6d8de5593579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf16791aa0680755dfb85a74e87c38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe821fa6a0952c75358d1378c86bd548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ec9f2b633c923d73b5dee7e32986582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01641b9398dc7c7ae21a9a2ed6314d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d81207475b0d566437d16033f221f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e4e842a5180865ad4816c5ea1d08e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef584502f88c63de0b5e8e0ba327c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82182153ef639a99cded881f631de457587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b800e567002aa8bbbfdac0ca799a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92a3f0aeccc250600a550af61609f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0fdcc8a7838d538881bbd487d01a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837f7422e2f98468edb09f03714d91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033249c91d141266df295e6e7f64e498592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c876d235e28b175d979b3025e35ff15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a740fa16624b2d54982265f8178c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d946970c3e7ddb571862c0f6ae5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c658c235bd4c3a2b4f2e80567b75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109867cc0a7fdd50ad8ec8f53a1f578b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c43ea2106333e0a02f61de1e806a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3bbaef5095e4f851b389cec35b602599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095425a84363fda6dbab096d59f051600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628acb7b534fb154883ce7b09e486d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295471ca2f6caeb0efc690ba9a39b52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79091b9f43c1a920da382555b25ebee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cbc3c0cfed1a07f3157f5d2eddc1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b1aa6a15805ca8edfeeeb639e443605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce185c433ba68b927d325510c9a22ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24345d5890dcc708015bcb99fa04ad96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc84f96e27177321450e1d9d2f22d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee0548788fa0ad7e339c0efabd7d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5038a794f550cf3fd61d735b0901f59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a7083f99f2256b4d01c6a316f34f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c033b27d3ad25af706b966124b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba18c3ec0ef2e12fb0d6a6673d7f668613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280177ee772f44acf5a1a0b79f06a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e5303eb75159107ccf47f7f35b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aace3a9c3b54dc06bb194e463100c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b8cfe2289fc9b0e636a1d68fa8a8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee987ef443408bc6f2cac186ae09b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd9ec6b518b284133049df8aef615619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee041cb9d7cefb47d8ac9f8cf3cc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c7c5152e363c54c6ef865fcd1680621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85794d3c0317ab297ba85d8fb99959e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309bccfe2b562d815fdaa8eb853fbe1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254532b9daf388c81bf4690e375a632624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bcab7051251c03b6f9e05fa6a481625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b621d9b3eb45a1c9c87c6438659f04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9044ffdd995a57916a5b6269e2c62e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff261aac317fb67fd879af15221ed886628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827da5fbe8d76b3f44fffc4c8ea43c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dd6b2000e204cb263d442879c3333630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8aae7b5551fc09b706465e32b4166631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ef5114dbd68517639b36ba3eda76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7568b7bcc7f5acb399bb0ff1e26816633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ca311493985955f72fb569ba5a4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15cbc112d5dfd7c208532c9ab8337635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8cf74cafeb40cfe3caa0e4da67a2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d20694cc1c1aa538ec0b2be8546d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762878841e89200bf3719b96e722d48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a19ba5ad0d7a680839439e36169a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463fdb2fedf7cffb858b38799adfa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce07be98ec353a0c49d92da9a3c29a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde13a5a4b9bda610251663dc89a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1eef10a85a88eb546e63503400e77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb10ca1cecd20335d0973d3c75d34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea398321016dcbf65909beaa19ac43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4283e2316644ab129379c10cf9d9c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee458b569d502b93f9d7cb9ee741cefd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12bd22951fa6de41673197ac865a57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50eb36c76347b3900054b1fee7bb4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09300e2d09985eba133291a4b4abf911650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bbde713a758fa4557e0ca76fe6677651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30b93e031fa2f6d05723d0e0c4c32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfd65170369b3d9702f712b1031474653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c6f382fb5062ef01fb2f1229bb7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9911b681eac79f5d4a91cdc9e611655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6619fa19458ee09c4f0552c0b0c74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cd9bfff183e4aa69fc967468e5c63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4eccec7a04d78608a774659fe927658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a658dc707032f20ce6bdf782fa8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f913fecc61de8e41907d77bc0a8126660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a04743b216aa9ab6dfa71f085930661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853a8537facf9b96ba0b1af1b8bc7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eaf33e181d7b572e0085b81be61e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09d1add41511cbaa4116cb3fb188a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888703dd5f9c8830189991bd98f554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e921ec6d29b7b02af6e4f31aac07da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb487b9197c14a40d2f3ba1f0a7658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f4841c754ba7ddcfe400980ca472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0088b7e5c216a745d1eb2b8672ddc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8a82cd94272dcf3c50ee4dd06b8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8375a84f80e0224e224e1500ce07d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3a967af7968c01131d3d7ef5e63d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b243b39e99980b163f4ff60c6d179673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed1cfb80795358e1be6c9f50f491a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf923d57212c45d9c41355dc435bf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa8a841165cd1075f4be222486af9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763da0bfe9ad80a8a4f1076c341811677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f3cc9e004fba8cf1e00beac833de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f78a1b54a5970050e02d00d333f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625e301008924ae27b0cc94c0b2bb42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c1092caf0872e8df2f9df44657716681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff9546a0e462e43af60c4efa56634d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c05e66742b890fb807da50d5c3e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012da6760ffb9bf3f6937816c6431ebd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067dbe5a8bab2e633eed4639e4ebdde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df78fe90f020055fe1ac0afa63ccb58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73687b48336e911a849d582984d71f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da8379b2d37f83870d556d058daf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032b7cfefd6cc122b06112101d3c10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78643b8bacece8013e20415a2a64c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229df0002c5e946ef2d0c90ed633e7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f03d7b877fac56be70fecfb085083692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1a441821ea72e52befaa89edaed7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53231c71800cf2e1a80bb699b317a371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4bb212cb1ca01f76a03eb966cdcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e76aba8aac921e30c0f05fdc531e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e796bf2efdb1cdd5e6457b475843697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bc4269415b920e190ee3ea2a2194a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62aba9cce8732e60cb59c172f17baa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544060b3e1b909d8a6b6eff9db6732c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a1d845ef65c60d58070187d920c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23180bbf205749d1aa3b74c6c058e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250fcfbabda315dffbd758123546ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97ba4abd86b3603bcba14697e1f5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c589229e54c1702e46e6a6eaa50e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bc81b93bcca2b07c6c1e4d4fc1dd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e578bfd6fbd08492fb515494ee46db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d10ba53fe13ad400d842fa061c4fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010123a4630da72cf7f7d4f3fd0b4e1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15bd83b3f13c7de67a2c2c23175c4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1fd6d739bf61de71f1727a875b134711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4226368d450b2779806d95cc98e9af4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24dc7a306ec2918a38cc617aa341d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb775e63f8ac84a609b268c1f894de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6039935e19b3ba1a038186f52fd9724715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5184598f84034763070855cbc453e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70b2fb1cd24c78a58cf42113215e5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30d21300a9fc90c8edc11020cbd13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4cf5f93ef386c26f828180ac5dd42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f238f468be4e8aaf08ae7ac7e88cec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec3a281dacdd87853247299221ad9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581313ef02213f095567ff3b38114643722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf188f92627beb3aa0d6a18eadc81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb36058d79a557fd6c0748e0b6582724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da1f36e9bef66e632bbee5c53ec56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf694dcb31d65c848e4f749b8034e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a85dbefbb8d56c3b04e302fbed71d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25632b44ac85bac240f7d6258ca961e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db24baa872a40cd7137ee0d41feae4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5136a98b22795d38d1b0384721fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccc9afe8ca86f8770837bc1a7ced8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d22cccb805f6f7db1b28a25f7620d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619388376a5b84f9481289314319d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eafa0655eb71cbf24db105f32d2a59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec998971a24afd71587417aa991b316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aed04522c56c45861f9842aba1f04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f5fb7a149d40abbd9b7166e480b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79357b17f9832cafc3ea17fa40fd69b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d23e4afdcd3b5478ed58eede9dbd6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516990de33e0209a87a48f5cf5d5e7b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f033f410f222052fb868f80cdcf6fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190164abdf55f0f404d831c0b3a503742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921e0f98540efe1aa8809c0c92371e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f3e326feed802b3f6106d02913b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918012111b33b37e9ab56bd648dc3f6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82893118774f527f5befe7629bd474c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f397541b6fd8916ddd6052919b0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f635bea4d1819ac38b5badaac35919748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b607f5103db51d5a8e2e9d6c7ee1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc1d3b1bf91fc97bc73c8fa9a13a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f1a6d3ed4e3d9c74437e11e98130751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d14a37c3d095ff01b70c06b0ecbc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd9ea5fd3f418c1c255c00a319721753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b067a37db66e5c7919e0adef070f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835bc43a7d4f7e6ba21db47a9ffb1af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b790cebfc74e31c532fa6b6a6be9fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669773df7f18d552930c78ba5ed974b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a3e53290167e3dadc3f9fc35816e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2f3b7e1cf781856d4667b5cff8ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0800343ee0c0817180eb610aa4cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ccd22a16e653a410d1d9b453dcab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e8b058c925a9a5cb09224ec0ccf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66bb5281481e6d39cd506a5725b9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cde011018cd82ab3cd439768ba2935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcd0e5c19c281c3a63965beba9aec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fee0274e766aea82733b14bd580227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7fa0a9049a59e42fb98dc75c15758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b5f139caf1929ca8b58750196bca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bba8f0eb7209de16e042d7145deef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32718f34554df1c4da6ae5ffa9e0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aba827a4f2b235c7f4884ce92b23312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2295e270b6f540d234da61e3cf9ad013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f8c24bb948e9e790e9ba3a018e9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f624c93c40208b261bef351a025215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff68a431c0834d0a7c7dfb9bd8887316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e4564fcbc421ad26636eb46cb58d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4e9961e2887ee9635b7260fa62518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae35820017a77998bbf27374cfd9e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba19f34b9283649f453121809a25120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7d487ac6f39602dfc4ca961d3e1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d8abc05212de6d7f90da1b3815cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956238d2280d7fd865196b6e287b03423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58576454b25e20ae6cce058754bc4e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a2bbd2b684f6581f9fa184e03efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e3d136165f59cd2a0a9569ec943f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875477c5464c6d77a864522b47130b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c03b851a38e46a9c0ce0f41626d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed4aae69a20cad445da2948a44f8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84f4b72062aa6c04a687d590a9ad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfaffad10e7dfa02631e954ca3f1f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0920accf0f0b4d2afdeb73c8798cd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0924a52232a70c0c65e62b3161ba7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faba58d28203f547683933067fe7b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcabf41d8c4e5563cdaea1371b9eef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d42f1d1e9e4fb2e2b70301ba2b3d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d97b9965e9c52d1be7a9e5599d3f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da1c137d3e4a4dfa623ef2b5ca32d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04c21d19643adfbd34e8d9ca07c22d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dfe00cc541b529c5ea8ee89fc500240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf9e226b2942b76b25b1b125e68d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae749873f43953ef62c1456b6672d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eec5b494abe356e33f3ce3cfcff2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881b0923251f52af3362e4578a6c7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab4606a9d7547713bffe7a4bee65c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c5ac39ad2049849d441857b0f837246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906dc168a44a7436daea1d1c3bd1f6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a817a970286e5786b647923c42bef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0ff232e3cdc03210963f2d2cfd8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed212a780021aba9971811e855cffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ccb39c4ee72144c7aa6be3d90bbcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04760c3ddbb0b8bdfd8973874209d0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023a72d73f15d014efd0a9a65b8f6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acca82a044400001df8624901c5cd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24748320f2f396b8af244142732d9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7576739d49028cb5ea65ccda687756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06623db3d686d11da067cff44648c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48976ca9b6bee62fbedc622dcc36e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ec149a7bcfa4d8c8a986daaaa3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa12c1b5ddc7ae8c31fbd653b15dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903edb39cb643584d1f295bd59e3f53461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760ee2261806cc3b5d3a4484de2cbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4eb785927094024e12a7ac795c0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979616c7c5686b811a2df1719bed936f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908066d7889e269cbe49211725415065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e6244b82bf1cc8875fc8437172bd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ef1ebade92090fb45674130b1c5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069cdd9299102c32436bd93ef20289068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970cd20f2b9035806c19d58dae65ceb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330342a7ae96d46ed4dc5e42bd5862770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b8a4dd910e09f528f676269d4c7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afea3463f472a1692d176f3753fe7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ad6822191d7b61ea03e1059c6803373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df5d32bfa71a4be239c569282d0f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b31fb1820c9f528107ebfc0d7023875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80025364f4594714135ee7df9b6214d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a30b3e2df029bb368da2a357205177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3ed450b70614e433d5b7bedae65378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a009e7479ea664f797ceadd08f83879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607755df5aa429509800c3673b696080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cfc3dbb0b8060ae56597f5ef36c6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7e2a2125aa720fdeb6282c6c044c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac4648a92c45e3c0f919ff11bc268183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415d5aa50eb572f676a19d8f6aa72f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f888447b150018a267cf614b6f871a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733693e6bd1854550c1d6195e40a486486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f1bacd1e0adc6f352fdb5e86dd0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d4803cdc7bf155bc89a96e66044e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba3215df9bb42f85d0edb85022a3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa57ef5d378a43d0626bad2d72e2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbde50d91c24ddb981315ea4f2e2ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa11d0881af174405a70184eaf043a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1584f042400dde4a13255172dbba093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573ad802a150ddfdf92f2b80e5b58094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252600a2fd27d32b9e6c3e544a402c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99e438e7970227a2f15b96a9d6d68f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312acad9ad81af648060151a06bbdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ee7778f36bae52afccc3c8bce41a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d701f21e379a8a238a0727e5d58c6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d191cb01cebd297d9e85faf29e7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3be85c2f4b3d0eb82891398b6b74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ddf5c5ef558e01f767b0a95c13c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d535b8aee1b4243240a64db1a9d5793103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cfccb9755f31343b5a5cfca09962d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1237fa3f370e460b3cfea5c58ba39d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa09c9e2b296d99c57ba7dbefe9379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d786f09cdb46042009a25fc7106b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac74d96068125e0f22d5800c36775e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79c44edcd4160cbeb57a53a4b2cae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c47f5c116be9e801ef3c160515e1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739e7a30dde1303abcd9362c437ee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708bb645689c92dc62e93703fbe2e64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2111726e5dc71a2254860a67b6d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5facbb09dc7995fa1d5ff9ce96d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce0e7306165d15b8b0bcc919423b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068eaac123369230ffaa736764dfeed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed813de921bcd487e924e939e8aa552117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9625525bbbab7ab697a8bb51d7f534118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e20b0b6eedb8ee8e1936aa162c983119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2a37d01fed1abb955256c60a55103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010779cc039e54484dc9af5c80fa26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636bd9d8214f13120bb49f5febc390122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cdea336831d01763a68d81708cc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cfdb9beb7368876b4f3f1f48aa563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54f6ffdd2e2bc07dff10ad1496e8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348db6b9b2b10a84635516e1957e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c290e007ef80cd0eba2e43628ed92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc12dd012df272cfa64b9edc29d138128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86af787283739ba93d52144534be29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865048e864f098550e976a7fa284bedc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c306d6adef4ba3dfc108f83c60560c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f37b20cb62fd41dc3da965556805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a285a01b16687b5edd94b049b848133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111faeb7f2b251c6b31c26cddbc725d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f061102993e3638c350055a96b66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335662fcb4ce84f35d2a42e9e6cbf359136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d659639a28a9b9615a26f1ade3402137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82fe435754c9e042911755307b627b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01548c605b9965f56abee60ac77d8a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d072192377ecb16ccb2568acea86b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa61e6941db533f16cd2a29bf40e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c48511f2762416f26dafebb68a98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417ae5a4cc53daaa6816777c66d6eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f66db7c57cc5c18288fea7fa2c1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7895dfe6809dc20cf98356db2fbf18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d26021e1867db89b93a2bda2431f06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718796bc0ef5398e468ef0bc36aee1e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80eda78ad15069c6f1a61ae849182148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aed5a6a946e1813b5997310f8cdeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72696dc017c8db2788b1f9921102c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308680485d5712e0c6698184d91e7bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec45480884d968c0909a1648b9eb2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637092175e751f678830d506fb1e8fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0696d79a4de285338f163ea0b7ddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661000fb36cf08140a9dcc62cb0bcc2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbf18a9123e3df996ad7b266cd08f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec231c3e800ffd1a71e183d40541f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144e612c1ad263f8ea405a9c0f8ac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b23a2a365429183971e0d816eb748d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8848570faa9e217b619e4fcb55cea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e2004ec97234818eff1874869f04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128efcd4611d72bf739a166d4df11b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c84c65df739f99ded677f1034b99c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269fe91a81fbb085380a33c4100009a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e62efe18d69d3131f3a12cd0e401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f74129599726097c1e6391ee0a901166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42e9fc2fb1693c2e72072e36ba7ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774984f59f39ccb7337bf6eff907f34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a42d66d03a685373f9595d1cc63e52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3f603eea4a5a1dc8f5e9463f880f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f3bb22af6998dff5fdca520e3815d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9c93a702a6733fb143f5283fe466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d507dee42398a81313218c3c53751173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db794c6291fec83a48e39256546e6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ddba666fe3f4789f9f5a70e40c5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a94ae79798fd3f4c1bf242cd40f46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3ea9f7bfd17023083c6078470309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35676b0cb987592aaf58e9c57f957c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190acaa3e2b14228d0ffbd35f4ccaac2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825b9f8b5d72488507d53d1c537b76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608bbe342c972526c9f34dad2d2e0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf14b8ed4553d447810bc836d05af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357dee2ccac9842530b2efdb61195e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878a153b2985079bb7cc76cd338dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c0c04ebeb7739d99121f7ad365da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d55f0a2385b9fc417f425b208cdba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad9220e71da94d212542f071cac866187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88e94a168bec5dbf776b6484a749e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737d51a6ec4dc05f57a0594086dedbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dfc9a9b9026974216f3d0389aa98b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cedaf2119c6c853bcaf11f6146347191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62337d2f9a3883ebdff09153b05dc0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78fe055f2f6f53137bf942388f225b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132a3b46127e9ea78259d7db3279a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8704fa82fd7c1bf24d8044201cd7eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc848ffb7f876c027ab80163599df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed04dec64e75e92000cecc370767fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1604ea2af1110791b337f32add620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd2b34c58f1f21ec594a392ca5331199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f8d7099dcfb2b476d97a57e21280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93493d1af8dcc78c80b45baa0080e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bb8c116870037368ff3c76c9caa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e05ec4f15acc502461a5faf56677c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f6d9f30bab16ae12904c4c01cde4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6661b4402515fda264bd7a272fe0641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756cae73f81724d5a34d5e901d18753206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a46c57ab520c9d7bcd3b47d8d66a32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079bdf8b65c4ea1d6c9e27e10c7734e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d3c60700f808959e1e7c55bac420209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40506df2060edb6d974d0fb256253210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480544e0c06740315e89d7431792df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dfa2e221df818e521e5cb23ba92b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59ed40920cd4ba809ba571c8163ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7c7b2e7e86a622a7b2c2a6cd49401214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65705389511fb57b5b664c5da6383c9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb703fd3d600643d10c03d25232d13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de4c8e29b92fe385d1b3b82a95bf57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f208cf7b9a326376418cfb74d1427218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ca873371eccca51a512de3cc8c9ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c661661b20b2b867288737bb7aa2d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f461ea1c4cff92834adf7fbd6db4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1835f48961c19e137b6947b398637c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d490d2d1eb96ee5a3b956b652a021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017fb57055536b7eae35ea84daf93af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03a5418a330b25167290e3e67c754225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe243c73d30d8190e67c33767124a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27898be01f9431175ae6083f859e899227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a7c9d8789e8a58776aa44049a3f1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41530e432c166e703797a342390cfabb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151691230b439a430d256eac7c0af3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f0707ce44aeb0d00b723de6d0584231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d77900864fb69ea6a506f87d88105f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c316ddabfad991f52b10f245dbd435233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9019a5abce28680bb091d499ace3af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d104c7a6e74ef3c1753fc7b625d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef135ce90cc421cf2fe94ea0a361852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dc11dfd918d434c386017480e0efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49a9d3c7595352a2bc23c987440dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe1f76bf7cbb87d9d5028dedbb545239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c474526449284c2dc5478d8323007240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de933523e9cedbad25a7caf7da3aaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f695b9ee0352c3dab5e7193ef204d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54504003d3e8132f5bdd65c00051035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5357fe9f7ece075684bc41fdd869c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1486c39e8b91e9faf6fa1d3917879245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a655a45c792521d2cb6b0dc8ae28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec7ff7834a741992fdd9fa8eabf635247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933984a431d48424c39c95d6d1cf3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ca598b5915261cb3bdb79a656b27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7cf1726687f912e1b0fc23bc2965250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d94242c0c9342a364aba3b127ad7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6550dfabc6edc26fa248d1812f3093a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a85c76c32ef390a1135c56cbedff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a96162f9600d21afe3aaeb854205c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b229d2ad76731c2254c4324da98c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef31489550feb81fa7a977b87eafb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f532fb1fd628ace879e43ac9e959257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66bc9094f911aed5977e55f8b2fbc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b793588c4649fe5945e881386dd11d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e1e06549d7b18f660d02aa8599cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c480a3a98be33ceca58d53553fadbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb1dc7fcc4eba2f359a1abe5feabe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415363fa7cdd7ac2c771d1bc46e27b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c521bb4c49d2e77d1c6391a9b6aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1dda341b6ca85823f5d4610fcb9b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963d6f4dd2cfa2a9380af567264c32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b58dd7ba132d6de4e1cf815cdfbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10474043a54554a770b64c89bdfaba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8709a5b3aa5a5f18e0164cf426ad8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3868d5fd02e57dd37deb526dccec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7e2fb03990367a5295734b1241aed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03c01e27a69bc4f784c788810754e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46bb16dae24812df18ecccfe390b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca34c89c012486956606ab5308f038274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042d078ad969352938846be50a217a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8be360a3f03773a66b5cbfe259390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5892285372f0d9439cae00f38829851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca34d12cd077aa68701c84dba8463278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e78f37c644696a9fc1ea930872d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1d09eda36bd1f1ce9b87c38c42db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf97cef6237ae3b4c5a1bab80086b58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffea5670717dcd23919f212d8a7e91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0636b1faa5acf22961941dc09695db0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907db4f33c93f83664b124e08aa86be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf535e07d65da98e6bbbe6e157e41b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ebbf101acd003a4b69a6cd83cae9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34676f47314db6af9ae68f810b94f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19b6e3f3c850c6a3c430c429d7a2c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f01997caebc4feb57c3c00b12eaaeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece06f33bc769813d7bfcf466e1e1e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36129ad11ffbc96483008efd6a2866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fde319bee0aba3804e1273522b4b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fc7fdf71209141f44b12255ce827293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9807c891fd10a80327e4d5fdf6fb821294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb486c29f827ebf1748997d5cd9d8b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c43cdca73eee80d362725633412c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d97cdc2578818197eb25a616c20a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857b506232f8630851fe1b604697d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a2be698df615ad11eb5f87f5bacd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0f1c8c6168a91bbdd6f6d7974998300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988dba761858671531b2810ee1f214a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe17bb22d6247d705eba386aa82814a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c53c2491a04ac8796b6f545069de46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62945b72ac900437b22e44f1f0bf9d78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd640d4e72fda43cf44f1cdac09a2fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c42e9afb3871e08ef00481edf25c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd02baec76dabf9fd189c81016991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0218c278fd59df837d4052edd30a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9dbd2f2ca3ef2df38f81b89fa2d3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725487d1f597e7b9a3a4ae761fce87bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b7c6d1e285bee7105d3903d8b9a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a3117d7eecf7a3167928b7a0968e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea2dd8aa1ae9a4efb9e92bd3076e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaef1fc5da6973caaaff09a5d0d461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928528bf29ca70fd0933fef77ba16acd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780fd74486675dc69e2c8b04b45924b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a2e1ca8d8b43b6c8e7c3dc29a3459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa85d6f56f4334b75f2bb347c9bc03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa5af0388e3474810edb4b8a5a55a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9bc12abbbf5e2d8d929f15746b58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899a7b722414abe70e9355d0dc5e1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e9fc81b1d9a3f7f96adc0af4b50fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285131570509fd2e6dbe761d86ab3c21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d8ffbec45303a64c889b71408574324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c8d45b89d2c9e4c172bfac95c692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4f1e7e6c6e7b5beddad62086813b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59917029039405a1b79e1eb37d9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4042ac74c5b2ee2b10bbb33bcab1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f17b5cc3abda5bf0889bd3079348a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b330f3bf58541a65d9cb9fa2c64b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a081f26517480a4eb6d562cfcb4086331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93cc40dfef5a8e0377084ac9495ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b28d0356ffe2f7597bcc40fd68ea06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c77680711cd2bcb841287fa7670a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ded19ef9937ce52187d3e26757f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3dc5454cecaf62e0d92971024e0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9792ae0b15349bb09a3f9233ef11c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a79ab32c66ebb8a63376c7fde58c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7e0d2feffb85f81cc724d04fa20e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8dd4556cf9de63897de07c636e505340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376f984e2fb1d024b8e425b57e340f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689728991a742e5e09a3ea6d7a994928342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d3205fe1258ba486b8f29bbbdcc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845392b297574eff0d1bfeb91e072a09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1a981c6a4c0b5c17463d827410c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8d63d892a6025cb2f109492539e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ceb6023c58fd827ae62002deb62e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00610912967a77488ea84038662f311b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055fcc254a2ba03fc4eee6711703e1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a44b76e3ac9c01deafe71b9f6297a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ba6047f2cb1628696f74df4c76cfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df30cd81ea3700c8a407dc02321948352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753adf24ac56812e39c5823e66e6de50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa6e414120e2b6e8b936f84f6f589354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876df89f44ea92163769a6acadd767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed88bd53926445d068d1197ec174e76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d8d928b0aed3474bbbc68bf71f44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec49c04458ad3fe81cd13413c7bf6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267649aecad02faef4912db8ee940d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361144bc8371b54e43c00dab0006aa1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbd5c76b01bfbf0c2e93ad8590bef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c138ad0e70b8b7614929f46bee8a8ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246229979375fdfc9569b3ff22952068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5119750d68f4b0f80d8d97fc7f2cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9112de78b47ad96fc2e63b40887bbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc0c63f474c7728b97f7afe3887b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6311703df1a92694d8b76fbc7ecef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3821bf046438e56d7061049b2a4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1e8757659431e111a5f566279bba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb2eef11cb24875a07275ae3c4c64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f36995c9ffe2780d22145becac9d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca95136fc0f6af54ab6d599ff8148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b1e2e4a9f99189c03b8525ac7beb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994eabef4e186c5bad779b972e4d1b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68bd7dd83d336a8892812216379b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b4c63d052cd5fa85b4b047e038f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40d7f9aae1293d3f7a04abb554a1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ade957e233c232f90b1c301a71d3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea038d2947010e16e05b7fc89dc45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c6c89257b46111cf3894e821dc8b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6165349b614faf8e61c06d0ff3beac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe372a74e5ed2b19e9d17bf76d4633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc887506755708af52fb4f5b961b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0dd488620b7673848e0203abfce4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a8c3b0d9d7f03ee364137e675d0ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad011cabf8d5aa3284781b42bb7b04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33307fbc02962aa9431005b6ca5c67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ebdd3beb8be121a6131b513b056d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927f614f693b49dfea3d0ea1603398389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366860b5662cb3086d35aeb400cda7dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceff7e739ce6f6798aedbb8544ab57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ca5d4ed47d5cdd8bf4f19b044494b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b00f57525a1c64c38634e7ba35a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced9a4997c17d4593a9289d5fba3e74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cfa07ab1a94bf2b86dad640afd2af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e68be6933e8a952d163238ead99e20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed3e6844f908bcba708f0f7ef79db5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c245a41a19ab91c63b4ce2d8b131398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbedf7dc073068631057e886ca15ccb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5577e01fb3930fe306167a37afcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e99fca94c191fcc05c3cc9591351401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32ecc6937483fc3ce80c0398fd03b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2506cc593366b289820a078bc29e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042edd59f9f18b9abcc4f383b8e19d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fedc8a8d84a06d9c190deba0f1823b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70747799d7234e2352ae076782ccc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2d8d1ea3a7a009561aaeac7776602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09aff9e7cbe635d958b0e81cfcded5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515efc270716a738263e9d791ec4235409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583286bf8ba022d4f6f4d0b41d8b351410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bd44c09ffb9c8fda2def97c0d4402411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6fb3d32ddee8ccb03d239a6f9cb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ecd56b01b3fe22c2432df72996e5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab157bf4a345af90a29fe1a5e1e42b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690710621ce386632771fc96f8f914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834519b75c0af5d4552b16647d0f5d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8f50dcf2f21d2657f1e9bb0122707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8ac245f5c38578abdcd4bd4ee0dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4936870295a208155251613d29041419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1997b302a06bb41e347a17f6950b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ec4123bbdae05e29de628270252e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddfec0b7fe2db39d82ed40b8e12e34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69408e12f0fc394244315606783ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a36e8694f7d3f640707454155018424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a7fb6a53cb8f990c74ca4dd9e1b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3339399d39bd3530223c24da76cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3a048d46687bcc6231a5b574a4986427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac0cd962ff3c72f5636567fb977ca9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75398ce3af9b79cb2e707ec783194aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c85d8e04d84d0d795da1ce4816b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaca3c5f044ed1124607757ed291570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f17108ace80e2afdd94b80c8f724432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc587b9fbe5e5cc946d95ea26970ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837da67f47cc7306461effc85f7cb45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057c5ad5e0c24616e5084151c45eefe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95a998c7389074c6767022684cbfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232774a1977f40d8448730cacbefd68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d08f5cc96f00e6aaf6942e90abd69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6139db66928bcd7717b216a26f42f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bcd0861febd06a5e15da40127e2cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf0f76f6c8b1b5d8f954226f981fd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ea35e2f76d20131e70216331f1de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541add46daae36b60fc80afebf41a92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e3a7d654e4c2b291ce9fc3ea4bb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b888c6b63f40b7f58c280415ec71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0202d3cb0be0d1a448a739d998b37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9d5c4a6f0ff0fe559eca4910ce02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677933df5119e8c229e34fc4fb127936448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daae5962cf12d6b02ae36bd39cebf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd9a804f583c92db99b6cda29e682450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220fb65855e2d489e31ee3f80b58ead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471385f181837ec188950b16339cd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e597e3d809bd09653dbfd6d5c876453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d203d7eb0d440350b78d2c62bf56c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6960ac235d99a0e5b2284710a6d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148154c455a7a89f3ca288ab72f6d1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ecaf4f6925c70fc66bbfa90713b59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40549cfc926f4cc0e25c31d2f214e3cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f102d824b21c256b6427ae7935eb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15848b1754b2f86908b8b6583938535460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a6c17a8a6bfff5896cbcede0c55a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735fe69110ad860891c8dd492c9efbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162b209c7e410e76ef2a85fc0a1924463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a19b1b6e71f1d4ad0535536ae0ce8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf755faa9158177c0b4b910e8bfffe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc24af690c65ada19d33fbe14d3dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04c540a05c811c8217087e2082fcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e57fed3f660d55b185c437af1e7cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926fcf957c1bcee4a47d32e949b97f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead72930c052da7be67780a06c0120470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfefbc7efdc424b460ee51b0c5b300b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637a3f8d358224087c788955755133472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973edf3eaafc3d8d74f4ba68480a3b7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79f531879966371e988c23cf07a47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164582c8dab4c703595b4638bae0a33a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f190b9338639bb3c33d2a832d7f194476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49455dc91c66c6747210ad98e48c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567910cc5de434130e91a56fd177073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12fa7dd22b251c283d05ad17e0ac0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e3f7446b11cdfe68f85cee1b6061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce967cf1f1326379bd5718483f88d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357579cfff53d688c307563937d2cc5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e603f23dd3469b8fd070a66b286bec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a1b8d8eaafbb5a9173f6e4c4c31a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10336ab6aa2e1f39cec9d0e066b88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b668710b4a29af9abca19a9dc8a4cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a4a580ed5bb095acbeff9a35d7f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ccdffea14508a936e972e7949bfae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa15dd4e4b202b3719d8b455be1677489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5edb89392b93791cd00faa045a31ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558792d55fa68f0b4198f58b55136067491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd721447c03588023ad46db5437d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46da9b08512902992a43f898257c1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae137701086f5fed4b8c5cba18828b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ad47c08f67fd151fb2a0f7081041495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674190505758a717ad3f9d32e66108c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138bc7f6842e0b1f1e96828989d40b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9fd42de0576e9d9205dc07364603498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d28a377e7bd55e1f478dc0abd58d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b86387b59bfe5ef773f1dfdd5b58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727aa4d442002a18011954df3f274cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8dad07592b87691397988d3cd3653502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852c4832782603c74ca53ee748bce99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f624dc36ec7b20b4f4c7a22fb78c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107264600c5456c3aaf8cb2d40f39c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9e0814bb046db8eff9c873e946d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af9fd39c517a6dee2e3915779fdf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a15f763f5245b6f10c24d8b7be6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8c9a3d6d4479f54235612a533fa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35dbf702516eedbbaecf54689b126510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a61e6c113f0f9715fd3c338c06fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5aa0b373cbfe3ffde7c7e6deccc38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b98e83bd1bacc500f86e7a463f42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf4c4b18de3d2b4246a6d09a88dbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07a99a15c47c6f38c7ba0308178c1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b5a03a3fb7c414b895cbbe6b67606516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e0b80e782cdeeb4bb1246ec4f0a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126728a756bb49abebf8da4427d167e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97022b59b0de7c5460c4dcbe25781cdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb11e19386c206971ed3c362dca22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e4bd9791aca70c1398a3d9c3083a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea1196578352bbbde643b8e7413a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a52b88b90e902b1f9c4f56325090523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d21e7544d53c334e3a259135376d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c0c18f83590c6d27225549dbbcec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80fe4aaf0d4dfbb8d8d4d90d3e007526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4d9da91e300a88613c0aba9c3c9d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da90ba6eb9aab51f938db154ed6278528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b78327a3f13ae5136c13f45da1e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f99ea69bfb5aee296d8b3fcd319c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1236085380b58139fa0db2240cd6b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc389f707bd1f1dc14744050330408c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f27d65012b0bfaf623057a07ea676533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba790666310acabc117614b71cdb8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79623defa118a7fbd20da88d3410a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b707db7ce1523fce33e0bae22b59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2a1c4fb95c1f6dfda39cbe8a78ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7322d7771424f0239650deb779a6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa08f1612d19c95db5ba43215f1207539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891266e83f9d966984d0ef8a9c509e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2f859e9d20e58312456e89ed8020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1052cb21928287d70a90d5c094e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6e2273feb5c04b5821c7186c8f8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142304c0f7c42335ceef0db3d938956f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774488f6783439955e9d719955f2de39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a3758d83aae8ce69adfaf24db552546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8367b1e7609bfd80d062a24be98b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f0fa6b9fa24c299b8560d1111564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804ad61d10d3b0f7fe1e151ab6a6c7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531a7590d77785d0d3f11295aee0d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e70714d148d8b5d210bb15ec9221551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df323dfc7ce0c6a66ef4b79c0817bf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aefb30b288f8f3376da6ba3b2aada553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280bf7c213ff57f75aec9b6dcb8e0df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153335d4b50ec0f45a9c9b30e35620e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1047d77e1bd0e968b55a2686463694556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c161c6e7cde966cbc8c708de032c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb1baaf5f10d1ba61978c664035cc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4270e9dded08459009ed89fc1135f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8548c298554e363e80b4e5a9a9082560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cdd0164c1c6d57e17eac6f400a563561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cff1cbffb88cf01bcf8d1b6d4a97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0743b42288eaca2555fa7d2bd1ac6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fcc7ed5e7b66e59266807c7755147564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7096af3a3461c5875c42f62e9d1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b88efc559b8a9f635f270491cb0e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc5a8f17f281e8d05ca5215012007567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13c3162ef81584dd2e7f8311b76274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f660119ae24a2ee38c9b2c48472d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a389fefb55bf1434bcb7ae6d85d14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6532442c4b1c4612bbff7abca74ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426856297fc3db10a9a31eac821642f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500d7533d8975badfbf6eafbfbf277573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee519c7b14df8610ab275432a06077574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197de1bf7cf4bc5417aa11dc59f3ca7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ecfb8464dea71bf0b9b77cd8e68d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c2ad47e6bb23ef15b35c6973b86f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c848003d83506ea39f0285081461aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf49426ce7a4f094c9d6e8460278213579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6fafcbbd5c4a0f888e88b7ea584bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d994b99c442032dbdae978af998e51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d932b96de88f08ce473992bdaade9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e4d5ca70eb2f7d056b75eac35b037583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353a9b7303e6af7fa9da6849272a7c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ad09da53b7d10a80ac63bc44ca4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730889b885e09e316487880e9578593586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6692d3d66b0cc2b98dca138ba59b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d517504a031f3e98ae8fe0ac2ecfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8796aa40905084c2e4888412e77aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d1d1467b5f1e1c1aa8d92c2715ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b69a9a35c7fb7be21b4cc52360cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6d9bde0ce5b1c2d9d114202c17f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f6820e803d568a4ba7b89926153e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97081e244844a449ed383b901520ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906954e76cfa876d16e7119655f9afe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e27bdc6a7b1c7c957053ffb74adee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8b7a7f0e4e0061a32d4d11eb9065597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2476bcd9b3528203d78154fe4718545598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a8beaae5f7474c2c691ff93f5784f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df371d453fbcf964df01180d17acb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9206203e9d93830831797dd21c7b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1780e38da2cd80c384b8006ab0ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2f903475541f99dd56eebe649dc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e3888adaee9538ddadbe0e419cd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2cdab084948783ff143c949ddf7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29480bc1b9d570eb672789287d9421d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e040d6f53d09cfb2d740ab143697eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6826b826113ec7699deba4cf5609608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e9828f06deeeac7f79ffc7fd4adc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eee9ae47689745ab409179f9eacbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0767b76ac2c8b8b5505afc8de479f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb16ff7dd19443d56e9c6323ec8b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dd45f7c31bb59dab118c1f8384e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f49ba4b8cae35db228e1e98762b60c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2bcc71af30087f535e790a6b31ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44260ba6d55b7cd1cf78aeac9371765616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4043dde673f8014a871432bb45a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bce953beaa43b8dc608dd420340f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f6fcfe272d49d942057eee28261e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358326b7672e058d9d49ac17478294620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e285c15271ae5c9ba8c7a3ade2fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76387b2a1ab4d1604e1639d21001afe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7b92f476abfe498d360298b707b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9570b1d0488096f7331e314d05a08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383fb69e01307e20aed93eba8fcba9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd0ab090e24aeb398441e963b263e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f0df5b756ad0a6b03d7a1f1cc52d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf310be8a2e41aab6e2c672a9a6ed5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a813d2ed62a7b2eb6ef937f7a0efff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155637e5bd4c8d73fb3278dfc2a4bacb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cbc960e7651761fa82e4e9e5d3c65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2643d4a4050ce33f1a784e77f9e588f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189c583d65ba7d2744e43f65f1b3b82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ef377aba6a81e9974af8211d87e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c8c6cf4b113bc6172e0860a42855635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed13a875cd3e1d6f303876318d609f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc83db85bda0b3879f4175c356e69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d680984f5db104110b8695d3d4920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeebb93ba36365fe4120753c6a210a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4c2e04146d5ecfc30dc74286cd79e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d955e8ab9f148c5c7bac113c86f64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735b03e38fd70a397ecc335ef9a451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc917cd9cfae36e97aa0bc48759727f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5c029b9a42ca578100b22287b45e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264eb4efbc903174d72fea589170251645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c488914fe93da3dfa0282d13f8edd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521ed5c1a87f12ea5301629040ce0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af5876128bc320e595081c4c1bce4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f813ec69143ba2a22be748e4b27ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf8092d6f2660133b87388702b5a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1df1663a05089e64380dc68bb0f10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214208a294797ed186c22a39360fb75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a2a2030276bb8da60e8c1e0b1d28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4434ac6984a9b9d38a85de2c42471654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2277c50c63bf975535761f1b9958f0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e598cbb531d7cce97e0a724de2b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8383b87834374e1ae7c66c227250f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242152e5134800de7460637c2157b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99c6a6eefe213e251a8a93754c9c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317284a96ec987c46cfd9c4e6eb1c50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e58ce6216580ce7028c2839c5d2a40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3997989f97666bf8bde63cc2d6aead662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6108ba84cc043c840b6da7673790a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb97cfda44ee7d3b49d435b3caeff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def722ea91fbb530a60be4dfe18618a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e3149f209efbca277c9a50a0037db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72644f66277e1197ea91e66f8af164e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a6bdba0f2a84d73469ba43843eeec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943286f84162a4a06983b9f39567308669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44390e05b4d6cf8ebec4760c21f1a9fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a274baa5a8b4df578408a2f05252ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8777f57afdc3d1d7670b12d0a220d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b831af2bddd2b87fc4187bf72ec8ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b69dadbad5afc3ce65be6d114c86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df5e2b3033f20f4bbb2c7d519b4d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a1284fc45369e9fbfa1b48eab5eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21525ed0644f19d381f318dd422fb1ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d9389ae2a67efa4bd3334507d0668678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598c5b8d94cc6ddfa4141d941fdc73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd08056d907c5e26184a42c636905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc18d5fa6d6ffd11f27eecf659da7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399813ad879d7ea731c1078abce392b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2cfbfd308c7a8abe801906d70d74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee980f66b9fedda8b60afa43f81d0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcdae066aa1aa71db7dbcd81d5d346685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f74ab6d1fb1cd340a5e80914d68d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7f0573105eba11918b06e3db573d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070792879a626a245ee81886a9803299688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714167df85707d4215c5be0f47817fee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ad332ee94b592fd93117ac0d68f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78aca57fe0284faab0387adcb4165f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a2cece8c1cc2dd6c166de9757989692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4490e33244bfd8a0b1e1991986fa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894962c6071e1d36431d294892fc64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afaa59efe002d73d600fcc27cb141b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca238b6615dbaab603c419e533018a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b5365dea46f78a89b6e59f9b3f53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071915f69ce892c90c17ff826d74147698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946785e2b12f9b0801807fd2fa8579699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3edb76d99d5cf4b7af81bd567ec1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4f31889831683b4b50fd6d5a55f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e150a99938902bd697ebe8a978d8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe3059c97f6e6677b06ee7d2538fc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ead1f0058bf1a06a2c58c60486e5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ffb4d7291c42088782eb69267c2c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2b895b30c5c249573a8a5deea867706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c719e9608760b557fb5fe343e3d0c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e772134b0d2b4220c6221648f972c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7ee11d6482f5a99c4f3206919e808709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4773f5495847d6a866218c78e5ebb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a021091950f4df27bf6356a2c8803711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07e0f7dd21bcdb730ac377bb9c23a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc3ff59b95ad3e64e607cc59925b90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772175352c7195fde4ba2971f3990d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88462a016f4ac79f550d74393c994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594bcbbc9f1bef3bbb2ef9dfe77cce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47c8376e5c08ed3b36ec3c2d20fa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc3ac0361d130c073af5f46486fd30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef80a1d1eb403743438acfb0f29d02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c33f81dee14164323151707e7c9900720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba028be820addcd49e9698e65749f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77771e4bd3ba2bda4bda95160c4d657c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7c94a4a2dd2884b4b567d79a46bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d5931358d15202a4edf553f38cf6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031bea2cec258923e6153dca84e118d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f063de8173adff6a7e26333706fa3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9d357309757fc494b97b9429a24f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae56821aefdc855d18b8ddd81b838728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ea27db1dc0ae9124627eac881d43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14a7a0ffbb59401fd90b3c12e7e35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b7d82d0a2ca8d1f24a4e2c290909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104b74fd839c2d14b1acde9010192d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53237b60e5d7c6eeba10c3250c13e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e06876c1a2070ef43a434dbef7e71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67d747bf78a467fa92ce1357eb991e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d22e9560d26ebf60370184eff34d33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051215bed23a9c9d5f3bde8ed5a9b855737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c13743ac9d29873cf0816b9181207f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836081b50115d7f01c91af3b35e30e0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6a23dd0a665356ba14fefade86e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6ac33f526df8ff097d930980a2bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894187e440c780a5369048bbf2a6f3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b1fd557032d92d0f8df7b63f945cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da58706de2861a3d132bac0ff59305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ffbada84ae569cc9183b229e1292d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d8cac1ec67e17880914a5add4718746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4537d9f20f4bf78df54ad92efd5ecf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c898ad2bfc4a26fc9e0a5763d14549748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92d515f5447686240cbb041896a470749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3fbaad16faf74ab4d8a53c25404b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305847d2042c96cac052b055fb105e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc81b9255469067b14bdcf6f4c76d5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbfcfbc8478d6a92d98c0e7761d20753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>