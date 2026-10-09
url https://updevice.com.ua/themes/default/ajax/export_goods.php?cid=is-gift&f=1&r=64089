--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d598c2b293846f0ecd8a738934ddac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1b4f39d4b2a9a185b1fb5a9eb0c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782474dd6d42be4ffcb64ba5fcf17663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455c709c53c0b117284843d616003c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176525ccbf5612853f8cf1ff90cee3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe198e333e6af4a0a665b891158786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ed1b4ff8c66b39e04f69c4a8c2067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7ec8663f0bf22ebf67f43afea07d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9c0681d0561f9b2ecefe3deeaf4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaad09bc40028ec8bc4f56d7fb3ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b06c731b18fdd6c43fce26ea1a2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182fd1f080952e5917f743e43245dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b599626b13c1f93e0bfa6791e24113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61affc3ec7192206d6c613c2a94f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c7eb36b44abacf3d2b3f5bbfdf74915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7485aa7f308281817d33a684a995f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8542f61b824c71512d9626ad65240c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72bdb84a3060204d3c253f0f5a2b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da82893dfa004c99d91cd5cb2e2629f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76885f441b0a0c99d0c9da738e28bedf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca0c8d4444aa3271a72043d299f6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641decf1c2a0bd43cc20502596a43d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e27b3743289167944433199968e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d0ab560cc73cf905a320c2f82d2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa22e476c06e4ebc8a74d3ce1293c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0787cd103de1abdb3510fc40d94c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0cfa94bf3a794c0d2805061d0512a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0bbc4b75aae5250691fc93388019d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954821548264eff1f83ce5d62e6a30b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82207b838078b17a123f0d0bcc48625830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d03beb9263581fbfdd4a8ea14cb6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b230726671a4f0f16fe138bf0f5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94477f249bcd77845fef4ae6c1c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d267a6c4287649f5da3b4eddd422c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9253c7de71667435f3b20270afcc8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8b130993917edf30f6c11c0e9f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e4450cb04011b5d1fd85ada08a5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68eb6f09d98d547d07f9a0c6baaf0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2c5c2cc025dceb3820c74be45b7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da56d4507e8b66e5005890a063163f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae9eeed18a343e4ee6910143ecfa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425be15711a5604024e60397144db5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a411a212b68c7c2ea13a951e53be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903bdd5499ad1414845f71cd2a5b3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1e344c7459b209c83a943c9cecf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c09c8ae8b837e9eeb2c740d3ee79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696888b9fb28c28777cdb7d18da7298947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0ffe6f81272e9f2f406f363c1be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86579d182f6a53499253291a538b13649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2a1bbb25c26dd9d3c20d355ede0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e51de5ba13403e4038ecc06d0075951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5c6b0a9f89a310bfb996a27026c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eac6c4ec75b8aac1ee888f273bb57e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61f6012abcc90ae0f614094a29dc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75e3bc9e36ec88e07295eca4c4c8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e4ff94a01d38a2eff868bfe89a2c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9ccc857cfdd35880a4794435389c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f99f994cdfab00a3ee264705e8d2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867443c8356215be553d666f5e2fdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2257e8d4efa02766c4d745137739260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd46b202cbece80a0cd21970d666361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07e7dc9110ce8cb45845a52a9486062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac154fc60eaa0ba0d16381657fbec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded9fac2652556fee49b86979b918f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53b2bd6bc74fe3a1cea34d4652213965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939316f6c7c13e61a0137194dc7000f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c1aa81ae04397e4d6abe9427d81d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707070246cf99d64ca51deea61298cc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc61db87f3dd370815b3257e6579e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99680d8afa990bc554d039b0a4a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c706940a595ea6507bee361a4aacb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ba80583966b5f850d189d131211b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373535cb5cf345bad7c4c1df9f6d06e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd179ec4b71e165e412c1608c297774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ad9e465073694f33d22fa1968c7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f98c3b4e7db0d86e4ebdeeb4a67bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054c17b223aee50d8d7183b0dc27c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed4c2d6ce6fa4a9a44a6e3f6fae7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7716bdc3cd32cc50078f7d4e0346e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d468ead9868c775888e1694e72cb2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07218655d3ab1ac013d17f0ac982db281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efbee0844354d5c0563f9ff79cab5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147003ebccce1a5036b432e977f69583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb5f61e27accffaa3dead7d24eee7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b675eabea08eb164c909d7284e4a32585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ce4f8007539889776bdacaf059a0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15a14340f627f7ab255e0e3dd09e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0291032416c38ea84035cd6eb6c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c13fa89a0d324f8487e74868ab72aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d020a5c2c626f17c0f9d3139b60e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ed1438bb9f28b15e2e6a4e4506c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed708883bcb6c05d5ac66493c2d0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37af82a9e5b024613e99fa181397093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e21b5d2e01f0911a78ac2679e6510a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e1e79457e532b1c56c6d8993f64895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab9095ffe26a2b29c9c805c19784696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb31f823b6844d46cd2c068db7971c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d70f70abe1af7768c99830c31a9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbebd7bfddfc89a3dd39d3166e304d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0042abd109f6008240439132658821b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b6e87fd94373f79e4df985e9d27b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba556dabb3431dfb6dfd99b389cad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c58183f22b8f23b49177acf5d0989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329f230bde0935831cb6f0a4a9f867104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c9bcdc8fd225618eb33d701db73f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf04cd45d6723931567f7efdcb5a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07cc983e49bdcc8c4e275d376ab0aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b41d8593ef269d21d93049c40502ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc72f50d87a736a562cd218917272d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d822ba1eccf7e49b5fc5b4b17689ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765dfe694d87a37e852407cd198e66f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dd191457dbf039eceff323748eb38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823cc5ec375cbddd4897ad953de3a04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41739b0c920de95dc27826bbb97b000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a53f8cb34c542eb2b8fe3e6656e28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc48d51f7999babbb70f8eb9c30457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d570fa0a673b49e5c6f8117562ca9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee647d69ec067bcf8f161daaa08331118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8d12246f8be84680fd4a25b6ecca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a14e58c76dc1404b674090df2032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818adb8c320aa7ce74b9e9a63b637c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447707076f7b0c9aaf0c4169fa9944bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614b20f5e6a12bc422c49abee90626123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582321516982c685c270330b3f7d565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c1c65c9516fd8d7e6d174cbc5432125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0daf03db9398e118df7815cd1dd64a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e146dae24edbfe6a6811122fb52b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d05916a4d313c2c3aeea4ee26597128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558cf81779711aa75d7f888195cb939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47046da15cda648f5973b717a66a78f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121244193f620176df27cc03bd07a42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26477eaa9b525438d8ef4bb35a77da5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff75abe4c382bc4415de93d03f62c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f1689641d91f9c7d7aaa1f3603084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177cebd302531c4bedbe5cef115e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e09c740d07c0a7c9b5be027e19f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206adaeff7cf94d931b0fe3e6c99b09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9670259ad7eaa9b4e39936321bcbb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52be98d903446bc00711e222a511b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b183e16db1d2e0eceb60a925862a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459d8ffb5c5ec59c93f3a656796585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365593d3dc47a341bb878a0953a498d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800c0d64a4e7e793d3e5d7c37c58b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104a4b07f6af4519b1b54fcefac73e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c88b73593198b0ab4ce5180d051127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e30c73333ceebe52033eb68ec1a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514078a6c774ecd51c5e984eab1e89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae0c4f9ed26f867e367f2512ffce8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef3538752d0898812f281a72b84fdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d2e181e6cb6f7d650eda49ef458e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d351ed7b6a5ae56098549229ecd3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195268263dffc398ed06bc387d79243e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe3ede78f3cc5fcc4d10546e8125f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236f325dc8cc50ae19886f5544365b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a261a472755f0795458d3229fdb744155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178d0dcd55b11e86805fe543bf6a6ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca79d0f16dcb98da13300415ebcd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680adee2aacf303d6eb110383e01ff2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f63a0e7c1152de42fbe080d69e84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6ef846213d08164b9d402f3a432e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d30b606673e5164a1ffe8b828305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba106d4296612c2babd724a36067c2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acbf7d71868fdc84e1c0c733689973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d925891313ddbe09dd498fdbb41b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebce27e33d4475f0faac5a01b6f101a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a382a8290a2eb9d3d7ab2555860a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453fb56ca116829789c9990e185332167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef149af36101ad0448a8ce943366e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e990638aeabee0e2763140c37576a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b4658c1aeb958441389b15f6d678170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029507e019e387e1be419459bf45ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ae5cf6dbaa05c2ced34b9bc98323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3d16f31a42651d68e31aef4f03f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d86fc4138eaa5e42e47153d2f4324b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb553bbc216bd96c84147698962b57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79dfc0814390a28f4c6ffaec5350cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898322ce9f60be718ccf64babfbf160177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ce41ba3099eb804da64efa7e6a60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded64a1e98ae24fddcfbdc898d1870179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f0bdb751723a696b16b576a214b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bf47d4d61d264568e1d9fbb1fc39d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397853498396c7f4ad37dbe8409e070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49833a3cf3eb7c261e4d6d97a5bc0720183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e49da7050f8eb14c285a115145c0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d707cbd1213e1d64227c6a3c4f80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3deb025208bcbc2aad10dfd22b79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d495feb3e9016914d5f99f7f2255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb616abbee5fb9fbc5ecf179886e62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2db69550038e00cf626c773ff2cc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9dae88814a65e4275f71e6d4e7a80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528f81a75ad2c616fb9cc3438b4076191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75e01eb4bca6d0a1491921821e47d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b676836cde07a28c2a7f6c73981e50d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3cc7be75b0d63c029ff1906715b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1776daf6bde080223db9fad7db50a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b42493a5b5ad5e3ee78cd992cda8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c5b65fcc6e3cddb400f0233487d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec43d680ce924cab085cedee444377198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b4058ae38405986df02cee054e1da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683e9c8887f8694c0c19254629a19c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91bdef36cef6440ff2769d6d06aec9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1aadc91fbf6a1e2dd19c44a151ec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e785f776a0788c03b6f619d46be3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85d878597ed83614dc060df651bb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378a234bdbe7e7c7109dc628c969ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f1397aa62dfbe4b4af6afbd636d0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb9472850665c1342bede28a8f166207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985351f98a2f3fa6304b464890870e1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50298fd5ac6767bee66f06b5dba0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce44032a8b0b58d98d18f93992ca3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d3567d769f245028de11402138e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21d0a756c393d97a9f12b4aae1096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3eaf81f98fcc064a5b070c072d373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607526011b58190e5eb93180816b0be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d0e365c791adc42f3a8887c3d874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27222f1bd65d3e97ad47d970776152216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23037205eee0ed255643f183e36ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f4011136444a3289d42af3368a29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294a68196bf235c078914154fbbe04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55fa7a793d5e002ac8dc9754f2838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b36661dd831afd715f8ec76dbf51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19039131024f5dd13a76d12027824b1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645971899610230a9dc32bc5069d16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256738a1870e94c9cc5571238719f461224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bb5d143ce0dd957333153545a5008225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c251a73020edf2ef9c0158316d7439226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc987c0ff923f517818c7860ad718bf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677da062525d63aab3b9fc6257b1c35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23573883d4e60fdafa845d59f124d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade31011e4b6c38a65cf666767f9a42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618a29aec58d54b1ce4eaf038f20f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea3826eb2dc6a3e16ae9656fe772b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30628d5dc6dbe86fb17ca1796dfa3050233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999e4d3f0ad94c13d9e43d13f06f50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122210a0cbd421de6a876e12f2bd75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e2704d1670c24cf5d6b218db0e9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76465947849169edba18da1d3e8e8b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726ae988d331fd747290d09e2621cec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81647f0a5d05c57c23a3c38a3aa8c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d20c9b44e68f752dd839c4809d67d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7890cc41f09184bf90ef4d0c8113e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e75b68d8d1837a67b76d0373f56b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17580086beb8ae02a174f2e7e3b3e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad62fe7ef91a1ffd15fb5cb4592cd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b10c72173e9df32caa6367bcece41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b528b033f65a710050771420226ae1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49e8a3fadc5a61a97c9df0f157e52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6215f09e2244b45f8561f78121afeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448876d2133d255ef82baedfd74c3d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f3cd8cfe33663f68cd0ea6f928b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43e93eaee2af3f0f645307d406ab44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816ca822808a1e55fb75de6ac33e784252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef1e742e753806ff3acd0cd993ea2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42470d817a5b9e554af3110607e140b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2930d161d5584d8486661bd674f057255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7fa5f7e7f021057ebba60e1f4b6cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ef3e5645c550d02a24940f8ac981257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf994922398569436689a54aea41706258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5301616686931fbe6601e05a0fabe4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb06d077944cd2fc59abde5990862260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fb31c3240ad1edb39dde8fb0f79fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba00168a87b6e6bf1f5e69a826ca5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2725ee456440048a6b6ee1432b781a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8ca60b220149f14a49ced98426d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d26910208b67b52eafb80d452f72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604fde63979abe476c4173025cd6410266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf318d06b9c0ea638c172e20ae6f9057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05dfeb23a5030e1eea42d90889e6ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f6e9d3e38d153c1d97178cb01be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2585cb8e333da94d4b04e0bfb853270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ebc136d58ac779ebc91e9aa46c04a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ade402032519da19cf7649e646050272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932682d59b2b69f025d28050a574f3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c7500ecb4ecab57001bd8eb45e9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107608b9e93a6604ef0d1d059dd7565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb9cf31d24020f205acf805b2e05c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994914ffd299a39500088021c030a1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec11c86ea717729e9380fd65c36285278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301e5a60228c86148ce05e1aaeac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9da58f5bfd7a3acfef7cf4f4c37f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024266a239a8e485c387ae94ab3b276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4899256cd3fabea029995732bcbc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b28f861c135b0ccb003382b82782c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7baed41f9d974c3cf6b8d38bad0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d33e258408ef7138fe556e5dc75b26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc3e7d61e81051163bcce7307e274286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3aa643132b30d7877ef8bbb42f59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c8c0790b3bc8684f6af39ead4e82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f533c2f329252dce87c2adf1035c4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c88678a9da10cf248b8de4aa61b86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1cd1aa884095493ea11ac8ff82aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9e41bb4e11b77224d5ae20aef737292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d73977182e0387b6dc71d9826ef5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff3b4c5756f065e02b0b66da2ac0ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359de4bafd7ac2961b51843498bf4483295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce8038edfd4d3263d699859322a67a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c9977fd224b05d840d834c6b8f2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2e84f1c8e32578dfaa29e312c94e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5445ef75f5f31d4be30eca5dbed26b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195cb5f016ebd94951d16c40ed63637300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502bd9047da043dfcbdc6d41ff18fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4461d864cd0dfa4f53d3363e0d917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f18e2712fd8949b3b0b2bc5400dd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d700cb83a853bdeed9df88f5943e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff35c4ecbe090692c26b607f42e44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697fb2207b66f645ff0046ce65895a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ce220606a914ee56ff9d7cbde29a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d24eafce43833576bec379f912b2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e42ddef8acf3dfcdc9d00d79af213309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517817df1fdc219fb84b65c1738c2e7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a4c17ae3a3ec0e6704b170288941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f377f200a001252e0d57b9469b03ca1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbe655873cb8a769180d418a36772a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ba54fea7a02a081da6466dc039aae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed240fa3230f9d0a159e59bef8598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449777e23c1d85778cd004f549c270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c248a6e103d713565ef08edd921562317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680009b273373a6d5f063577689d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6bd75612042a71e3802d888c99eef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c163c75590adfd12a921b87e650fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36511292addeefb8131afcaccfcf11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655674086e73d87cf94176f1491809a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827c129b72c9cf76a2285d7f164cd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8630cc0e8caef70ffd3adecf7c96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6d172c936cff0e426951bc6bf114325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de64ed7b4d00f5f00b380b9ffb7fe9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9ced2dd3ea7389d26598c0ac643d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880211a0b09fdb45dd9c4ef05fd21ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfebfaa7b51fe8efefa1011d6423a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c260c1880c080787894afaaac97a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ce9a0ed386a33d8ddaf16f747135331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5a5f457f7166f0e2e5cbc7822407332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddddbaf292282a31504d87f05059617333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d4fb57d79f6f885e761ef934019e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d78ba3c2a99cc0081194ae45fd3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14ed547d36a164488c4496b3f0d22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9d262b65183e3ef0beda68546c1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eccb6c25959e4015df99ef3f8787b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392383f38e86d13e8eb646f7bb5f0663339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e121c5ad471ab025045bc0e060bb91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3587054d76cdc60f464677cd32f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6392a3aec471fc59ce2ee6b7c899c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9522c521d5255d8d6e057468d6878343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb2a11093c1179ee4adb97b4a53a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b983c71c2c14d86095a3d41d4c524345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f7b9d2d3b8bd3246f55bf98dd985346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd211c9c4cdfd351312c277d674c2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23955a7594a91e04e0847c6f29eeea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaa03009a3bc5064f99d26002bfdc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8140103072b8214c23efcc4ad083f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259523a422f1695c49f6955b57dc8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790fa63dadaa99c0a3f6072d797a2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8353fbf5b0b6f1c5235f30251139e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a92fa5eb149ce40387b8b6aea96b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7241f9f1c2f22e4d248944a0aa6dc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58278ff0fe4810a3511c789eda4b0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c18222c2b02f731482bb95d95fe50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f39d9ffcadc997252b3940b0aa570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559f1d6778eb191e246449110c7b3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c88b25bd598e25d9e3efa3c42a89c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6626500f0088e569c4593ac100e2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756620c31ac42741a5c495a64180fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eac0629f685c620cc8afb5dba2e83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc94a3aaf6c57067574072e45ec8752364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825f188f92d16a8e4628e75b733a1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255fd972bc9da8b5b39a9697240d41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de6d23676fecdbf8d73680e7ba2636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31134815a134c31a5df6612ba44dd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f85e6e36383bfe28b1220aec7bea67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847140e5dafbcded74178d5383bb42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f739fdabfa7aca54ab86a63446fe83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94c90afc7cd754839e807febd3d13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18b78127b138c0e8fb7b4ff49a577c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4921503e364ba25254e6c1f3c4d41ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ffc2f3c7baa9bf80f59808cae755e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ef87fd5dd998e83912f6ec783d3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d105df74ce70f9a4cef0f61565e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a410e4c47a9d4400dcc480246527a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d40190d5fe7522dadb467d3fc939379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36e4bcea871f6df1f3ecc25f142eb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27bca4eeea867b632d2f5cd3a9cb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3436e8a8c679bc9e6be1689ea45c1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299662c027a0d354965864fc8c78eaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1771f40d832ad8fdb74aeaae98590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cf35dec69ec438f1df6d086d54df7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f40d9f462880f76c072d7caf282bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5133dfb95467165b9aba249420fafe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61861fe1770030e85d9bf1c31faa54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63cccc078fb9d3eb4d357326b101d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8932ad1cc2772640f139cb71fc41f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b59ec048ae0460394a4d571003ca28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902d54fa250cabcb890c1b043788d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61dc7718eb2d9441ef1be5e46ea742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38961381b9bb4632e31d2c4b48392b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0665025522d58dc2ec856bab68a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a5969277a8547883eb36ac0d681c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3684dfd1c2ea8a84e5b73bf4c9fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c48dd4e0f03e2554af170b5727bbb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ba07350c5906f6fb317f505c6eb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2774df15f37c9049d23f5d4cacccfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d934fe2b968511dc9889f8106d7585401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b2e6645aebab246be01c5b842721402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3a77734ecb511cc7fe54f95cc510403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a46cf5e42f48f711ac6576f6789fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb141cbcf00b41a50454bf8b66570e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc4f62ac171d47db6d19b612658afe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da8614214aa705ad1b36e3b3f0392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904e1b186fc6ce40db5f5cab2ff0b60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684b3f7cce0e8e9465951c7931c6cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee4c284e74a42b17a408a574d0d15b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6436a0141fa35f9e2a4d36ccafef4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f596ce3cfc591280e923b6a4e6169412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b845efa833d141513ad63e80664257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eacd662072d9b8d851b8ad1ec4494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432cab07443a04016000fe75efdf8a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e34ad26adc91833dd3e05a14fd61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea299fb5753bf846830aaa10745313a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7099502963b9dcbe13c0802c261084418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a853ce223c1ff008546947c7fcc66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4980ed2b8503bdc104e43cd407ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69f3983b8aaa212e1ff47e30b48b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a5544093bbc607ddb724e0583bfd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16967f5c77a4e5be4cc79f7b2891526c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62b66a1f15db39dfb543f904a50f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ebc5e176649c960dda77f2ac7eb23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552b5ce400b018636a7e6dda35e646426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769710ab6f4495f560500ed06a24fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d037c73291af028f391707e14a91bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb33dce69eecbb5f3a5d5b3f4dc25c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299789ac95c5231f1bedf5ae0eee05f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ddfb0b146fd107aee422609314cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c21e2da01a6dd2b9336759a12097d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb69835683d62e310c3ef00d86a97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd00f412674172e8e55c48197ea7b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11191602168be7db29cba23423dcd8d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e862391af5420280e831731b63f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae13e74294549c40c3c95e1343660a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb5c609fd72562f3ba21659612f9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b524bba6ab3406fb36c905b12fa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9850118c2b5b7852cca5352656b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b08ac9bb0853be6ab1c0e0505f07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4dc95295d366bb5f7ecb2b9cc1796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6e0f059c2314c8ae36dc1d565255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f79274efdc39272b0bc708aff445444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d0663c987f9e4f3e1eb0356b76d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c64deb3910a04f4b88f30a564de70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53a1baae9146d16d1b7176785384d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150194eae8d7c0bab9fbc14d7ff190448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cfba586c79c27d2fd8cbe868b6489449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83a1797bda3d8e83e5b7b436c9348450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327975bc51ddc93f5e1b9df926a27a46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ec932544e2368dc735bb85d842588452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836c7bc5015224c82167b5390ba3da7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93182dafa0201999c79c4a8bccf92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268a4362658bd3ba71254455a0c25d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750bea21ff91c3c4af45878545fd234456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167053a45e1832e54c032dc4b78d692457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c099b301c8d2ee2c1089f1ea8978fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d7b9b479d6d3625094abaf61122b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3823a2b50f798af327de52643c6f558460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3aaa043e909f00106479eacd7cc66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3c827391b630c769ef5f17b385845462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c93a395252a6f20f25fd155d197f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef400834a3aaa0f24d9654b25d048464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7148a1e8514bd17814782eba6ea5ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb479ed96fa26b9e3b4649545113a1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8798bee223769e5880d0d413581ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f397f9f8da2c5688d1a44400b5fded468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15675e8bb679f979109a04cd3e9187a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d896bebbb2a0620f7ee89935edd489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dc5f3ee75d85485fce1f1232e2f57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134d86df3f8e002d3ff8ca22417b55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee1ea0386fc1b086ab3f37710e3f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645206e884a9ac378760c4630cd3e241474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2c62682482ea58f7d949a13ca9a52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a6d5b56e40f5f4aeae6793c072d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875acce59d1d8b7d49bebc306532aae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c2176456d801c49d3eb92d934c73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5650c3fde7d8253d179607c35a1700479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d844330b9ef525cd520b5c15d520e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c8d60580f450ab5a7b1aeae61f0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0095378a3eef948f0592feff0a8bd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5718d2170cb620db98b9d6ff2dd3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02d011125bb54ad47a6b36f8c728d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aefc775a4719905a8d97fe1136080485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a34ba0f2f2eae3592fb3ed1f636f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b70115bc21d7268d8eb0d95b294a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d5c8846abd376a9bd737224e1f4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82269a92b047d0adede15091bd0f1d5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8bfd88c67401c47df3bfc31bc30f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c0a931b4df8ca222a7f268586e40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915fda5e2a55770dcb3fc600365bf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a252cfdeddeb6d39ecf846c076a7e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246232c47f8a27b042ce73ef96a6bd25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a953791fcb35b4d6fb7f2eea20ddba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfaa6210f090387fbbf599a8c5e03a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3af732cbffa296ed90f9d8c62657497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89eea650f6db3c5dac3a16ee7374dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbce4def0a8cf82b06d5ffeb0193e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b68e33ae929cc0564ca50a4ae39f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f36276c37b544623c6685d3c90114501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3565fd6d37369ec87885711153f352502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ef5ae5180a0ec8f68babbbb87c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5aa46c940650b519109c6b388782504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b450530df1d143d4cba56f945e16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063401f3f5e1f0218a9e0de94e735655506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e958b173c73af9c85bbcdab14c7ab5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3cc222c686adcd4c210c4cf87ab0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ba4065eb886c586f172d3a0180b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26792d6bfc3f2fb13937bbc2308ed4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f600bc27188a79a7ea85c7a56909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233bd7a2710042cb357004e53b6a8f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75964be0c98981c9b178a9036c184294513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971bb407c42b3d979cb7f3159336d56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb452e4076e7155d350f327d412a2e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4bb5c40c640de9f74b47de6d36ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3feff38b75bdf26d199498ce88a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ffa7e2ac1f627a1a9ec64806cbfe8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bfc8ba8e2431bc871b94658ac124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305719d2aa7c6925480a2142e11251de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090263e71ca08e70ba6e0968423550521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f65466e87908094f2071a28860dcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391ac01b9d500fa2b78f775d53cd5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8c2ebdc79edf9de3b24faa2fe8f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e302ce02440f4b2c91e9071223a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9c4ba15041e5d25524ef59057e36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796764c6083f0c01b8bdf50f200e7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec60765404a998d3aa714a3a2f6850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744866d4b5a6e09534b21b5c1fac8fb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996db6085d014fac477982df937bb165530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e9edddd21d6a104fcfdb20b220df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8be7a707bd4a6c8fd8d295f5a57b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d4ab01500ab09fc72b824395ae5c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec639e496aa8610b3f41754ae0432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58fced665ec64ac13cb4a7f367fc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ccaac81a2572c388d5a37b8ca6c7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4590b6756faf18324e05890e86393d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c552a69d6a752eb91a780cab3a1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665894f7eee2ed413a750fafe8b897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413544b1c1cb37d457830f4fd28fc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1d13aff7ff22e194ccf36288c3c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceeb00e889a3a2dc3f9edaa2d05d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18576b39b96d8cefb6014f3913094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd376acfe069d6c604b36e1693f43d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e81eaecf9c992bb232746ec6763b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb522e137b8645c81ffb313b289ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068302913380170c1efbdaa0e916b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c277ba45e8d2922ffe9b30cd67d887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba671034cf0d498aeee34121f865858549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23e33c35d9ed01341cb0eb91496ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42892facc4254064b17b831e96e6e161551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769075606925aae83e3de98a2968ffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d337c7bf4d7d0ea069ea66a56bdae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e084864d475d58899db0172965d3a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a980d7fe9aa29dc72b6ac8e9739ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6cff06505a4164ffd0d1a570f46a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ba7b17ec702f9a9412fe2780935e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23db5df66ea8189f658ffeb68e5ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ef250559dc40be72407968bda22a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15863c8157753113832c5e04887bf5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4bb9b675184763161efa8c890661561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca2318fabc86cd1ebbf05bf0c17e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f5d486f51584c7ff843d9f1ff0088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3a772d23cf1ad16d29eec5790b21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1601b9ee9f01389a918786453ac4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a35a57745c55fd44b149c8ca49dd39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da8f99c1e2dd3868177831c8fbf6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7353765ab24f567d122e27078adb209568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3dea5f553a6f132f3c69e08f70a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ccda512da27e91b03e29517a6e50c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f188a1b6a58b632c469fb8e15f782c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c7c3e9e4a68cc8184610d8f3460f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eafcefd6ae62c41b05dd141a7ac93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1fe04f1141105d09a98ec2222efc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c3cb48d8e6dfcfcf490ae7aafc5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8aadcd9af5c2ac706d779f7c9793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf069331a08e06590d8e54fffc0f4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47e1e77589569aacff491d0177af8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402c0a2c303bb4baa799269c316432579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e9eeb730189965ce6315b466f5e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a3d9f071b459054657a91f9fa9b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b37b3369e18ebb6bbeeec8c8f3bb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7360ed694ef67508ba68c25213510583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9dd0f858f297e342c46f09760049584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490816ec93dab7ed93fd4e439983e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62cda93a218e9ddb6057ff4ea4faa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dc7e4791274e0a8dff6a4ef80628587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414ff9a9a490c3660dc0544bf21e8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704d4a1c0bce7cca9cf90d1c7103f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8cfa41f269f720165da45599d3639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9862ead6a87d74826e1dae2959047f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd052628da8f58805b6acefa37f0cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42fbdf6f63813e3249f24fa8022cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f973c92170b416107d4c359d87e323a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ac0ca22be67e58d9afc458c48dce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f620f2e14b6df3fb60b7fc370a041d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15018bcdc9550d9f22db80624b4ef4ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491d47da5d121a95b6d2a157d9da22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36194d6f3e9aba0fc03fff9860ac25b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601f54928a6477549cd2367fe20ee43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5883627d7d785f42b90569369178cd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16230f54c3117963dd3eb4534245d7a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e573f87b60e0243e57d61098eea95a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2e571ce41378259aa71021bace4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640df7b6f981d66ae80230a011b2e92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b62b1e386a6bc87f7862e9360185606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0576e9ac0055ebf011d3936e9973b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e7c5adadad7a83fd93609df255a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af11ce9d6814d7042d2668662a754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee3dc2dbee13f245d4ff1348b50661610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deee32da648523a9ed76b6a3d12f21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b3802828dd992033d8bfe0cbc0999612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181326f9a3bbe9ff274bfe80a3c0d1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65296368f756177d1ee6e003e0926f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916447043e85715fc64ebaf3d1deab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537d4fa4ab98830ba4985c803a2195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90caed564eb8c6ac3593e7a5f5ce1fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6614befecd862215358f07f3d05292618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f9dee1206bbd1987155b39378171619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d794490a77b138c85606711831c376620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a95188b2ed49421cd6b6e81fd3bdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3dec279f85081b17c656486f0771f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c0936d3f34a11520130a5a3c7ac7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86cd5679f7f75f5d6285559f7f504e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc711f5ffa01167a8fb9cad54c03b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb6b14cd28b23aa6f1b7474cc6c99e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253fcf418192f6df92da160be259e77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4ddcfb5033116bb9847d2f3db5f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2411c22088e2bf91b8f65556c61e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254ba1ab5a43d5df4f15699f3be7d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cdd5acb9e235457a550544a79a292631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466e9aa8695a961a1b9297989d3cc88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0f00b94592a4f36fcfcf4aa040639633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd984a643a57626d275180b14e24e19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb23e336801971de1e5caeb2983b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9627974ed048f65988e20e742d343f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462dd327cdfa9ac1bda9f540edea942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451d845a4ecbc84218efe5e0c19805638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fc85a6a79e31899ed98b51957790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f08274da197dcaebd375d8200a67aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6abd56d6510a3bdaf92de6c26ddafa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a22d162bd333ed8e8859199d9b8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbddf3c92c05ea72c48ac61552955643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea7e9793a8273e98217254c8b2478644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25b067b31e5f730660188e170af3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca365682a38d11f072472bdfb83dbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4d0453f2c3e8338d16420105f48c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9340ba755ce712b5b55331130909648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1e9be56d8afba2b1078e7aa62cd95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc57d4b2caaf03d61604b6ee178b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784911279bcd070a97a1a928438c44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34dac8972bbb9cdfb8c3353196f7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56783512c8b41a0b6f40d77b0e3c2c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5d8bfc741f162912bf68f786bef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588ec2ff7d448ad1c2ee2355ee92138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8711a26453dc2884fa8ebd7a13da9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f891254c7cbe62772fb143ed0153b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f575eef0c1bd370e698a8e0541cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca9724ba69596687528f30dabfa38a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807515586e9da776650eaed891b4596660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd98b2f4e875f761629c467114b9f69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da34c492de4b6909e8bb3d7d68ed9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353633f588f062bcf37a4afb14c972b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac1afcf5dd625c04f419478ff40421664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c6cc0c8aaa208f674469b1d4f8e8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3215adf57788b5415de516187f3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472bb8c711d02754f57103bb9a8ba5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a91b3517d24b900f8e7045ebe00e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908796f5d76b20eba757411383af2ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d04b751bad5aa86d24ad6dcf34160670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479e533a718e6dcde3e005736cf5b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435712148c560cf9936902c08bb94d2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193d9feb9267846b5b7b2252da3d17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621e59fde30e61761c73f4c51dbff7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b4e25ce54c93ac9b9c3185d2a9b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72a56344628fac7cb75770a029b07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c40eb53da24954049548317eba1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f597b5420f26ea9172bd0bac76fd77f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8d9f0c5b8dc9c70400795ba60161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6b56841fd022ba102d6f2e6509e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e7192cfe6a8c8323d28cdfd41674a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a915875e0974c76cafecb14c19cd19c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b2729b71eba3f80e5adc6f45771f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732d8032bf259d808d6d289e7ad36a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e991cbac61482d9aca7f8be5b291b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a101de331b32ec8312e40de8497a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fb4bf576ea3d5ac089b3e91ad618687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d16a641d6f91e0e1f53a16361e1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a67a6074b2a0459790fbbbddb30d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca647dd3f7d08a6f72098bb98c801f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7917936272ab80225320b1a601c9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c034459dbb0792848d298a45ff17e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26b162ece4eb1f86c208579849c53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3526514d8078684f9904b7d35f9d26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc4cb6a17b45dcb8f0a54be20b78a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc5c4be6f8b6d3ae244196be13af62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b923007b97257d4c89fb8a8f0fa6eb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90627c7cb163daf7c0c69d284a3886ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b7a851445a3f2084212d2f9bbe6b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fe7a26f02f6f87814972c20b429f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2bc67e969c574f509dceac5b354e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbfd5dd5149e9dc70c10495111c12e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169879999eef8a647d317e5fc1ad4007703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac100de6b67c4f9f03b1c9d2d27fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c696c56bb03cb624213ec8127fb972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52a216a574564427544a16bb43a05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd96c34b72b5926a3fc0803d2152f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b9802e42633af468abb1ee7e66fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f87873242b18f0e94bdb3710a8b31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400680fbe90b9022e9a734b14a420fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f4b6614cb75cb4714e020503948f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093080b0e978679b071d9c75dd99065d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e68323289b7b5e36096c16b73fad9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e086df70d54853e4579e1580c8ffd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cdc133843b8086da003aed287cd25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8a5c51988c6713046cb7800a2f05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17298ace2d821e44938b8588730da63d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243592c15101cc2980c951ceeb70528718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977e2ca4a1602ea8271cb5ad882f711719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53dcdb9b63531188c26a97ae56db41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b611a5dee2df80a0fa48284cc32cc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e42d61f2424f9feb8ab9badec5d33e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa79068b30a54e61aae1adb79d0400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c18a93f54ad7d9ffcdf934c3324919724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c4d521a0bc56ac9e2dfbee37e290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df4b1307675e2876a9a1fa0638c94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b638ecf0248f373c0ebe4deb64171727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc18fd20213fc4a17fe3dfca1dad27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae9d19821886384846985b4b427cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1d4dea7e52620a71196a713a9c1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c9ad1c12ec27573b0413d817b027731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9334645f4aa122a682162805a8c717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccd4ac26b9befb062bf68711685a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e7570a4124431895dafe2fd2af75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4b7273ced5038f2bdfc035d442af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82c53c8a9b9bfde2c91d7e15dd41c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb3b512cc8523cd7c0825b39896fdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620fb61a7905495ab3695868ac84c14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d09aa6ed206c20d8b662048f073403739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2042236844ee319c007b397a0788b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d0f7f691cbe7457d936bf8b6fb816741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4000401e161ef5f3463b6b96c5f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245711becc043f2fd5ce983c64aa0ce3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a78cfaea5372e80c2e87402971f538744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaebe70e74f0585ae89d35d52884b16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c36c269d4fe4208119fb3962159f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a3a3b6e4111269820de8357fae95b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1654f9ffb51811a8b9eff2b5a90607748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73652b7777a1e2ee84dec73a1c62e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7b9f5f642c4b3d790e11c094d6bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077c81e84d37153c6ea1f81d4a9ea9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c38d80876f34d7046d89d5502c9bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37909562e9f95dc530856694b718c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743543c4ea30c85133cba2467a0473754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e531b1e7e7f1c9916d9195cd907b37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cabe58e8c3f390e596493a2684bc74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a444668c176cc3bf54e4a634ba9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1579b9a7a6973f7e226336a2e316758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa694af5d60502c1c7fc88a773d0756759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d4ce4b8d54cd301ddb1a2e974d5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea7b455798fce06f065bafd95c68e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee69e984d6042bcd50a1aa6ae349dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599b2c93ec714eca2434aaf74bc3d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfa983e3340e5b4811603c0867aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4045917fe90e739f6269e4b0e2d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36912c239a67c4b602dc79603ec2447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f9b3f22c2a8577d5497dd56a4530d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced54b837d1623cc8b4e1d94f8882eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5cfc205b753e77f7f464e611ed59c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088f4bda809db0cce69daf8278e8a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55cd1a7802c1fcafd647a148a47d8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe636fc8d315e15b55025f209590013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df666fd40f0accf3ed06be72b8d3be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087312bbb79e5488cd9fbac3420ae30715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d111cad0cbcaac5ac24d82f28c41816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e99f11658d554f58a5e5cc8ab7d1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d857ad3d5728af95f1e62f359da618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a8d3fa606c7cdce46d04824a3fac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82220d31f83d67aa83a8084ceae2ce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6065f7073fe7645c4e736149fd4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b1fd0bf4a71c61291440a9d3827022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfa8a4aea09e2b970d42aa0b5ce3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eefe0cde0d4ca7edfa79c9521c0cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530857ed72ca9d31f2b67b151ec0dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d242954cbf7e4358aace2ae3626d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229368d5d1078b96ec3435de2245cba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5b61e87c3406d9b309625bbe415b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635118b216d8a465e3afc6fc35f94b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817cd4e3cf53bc4695dc849b07d7c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15bf857996c3f7d12f57a5559313931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075307b3e70eec08ed874e58ac96ccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371ddce5c46467ad51e7a5524001ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decd62ca80f6eabc242edf65d6c12a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c11eaa676b02bb8052ee4e40f2be535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2b7c03576db297fce7af2ca6af0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0636422bd7fe928c6896b286a9a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334883853e50bfbbeb7c61d4633e2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb0a9b29eb55906ab9e812f8587c2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4b6051c42c1ef627e58716067d72640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb28d5f704bb0eb403ab407a61029041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc71df72683bfa4ea6f10bc3f8d21c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a84ea9f1407d30db2124ea83a8b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4fa37f0adf94c142f02a4e6878ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f871b4ed988a7848fd39963d3b097d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267f800768b40f5fb8f54a0bd6ffe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e7c1920f1b36a96e9b3923fb0ce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac62cce474d97d294d96e5d02d211c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de6b0d58663c2cdedab8d53c4fa03649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e6cc7cbb8d063955a76d0dee504250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c9bf5ff81b6aae64b2a92822383451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792facf3daadd67352f574a5803cf61852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0799eb9da55035aff55f64923ee7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c4e8922813e7e5c27b78e0f7d8be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c7e53702de7d3e62e44f69ffc200855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64895bd75346d452adf3208e2f38d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b6f745d0da1e394cd766ef2975ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37264a6ec0a90b9ea4fd00fb845d5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49657944e2c14a88f3f802bef475f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881341f90fa4f7a70eb6f08f986fad8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb854a5be2de97767e8699791e764b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1f975e934a8ca83cee09a26752ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d9417763d84258a904c5fd248140763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c6fa11b580971ecb80adb7bd1bb8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc9b973b3dd8db064c4d062ba41b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc8ef71f83fbdbda2853b2ac944db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2deecddbca4bed7628c027a74386d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c955d8127ad0628ac8947489ccf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840efe32569c5cb6e65c976275afae569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e0158ecadc03b98bf8117c880b5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d74b6626951656f2abf3a394aa76d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b1b9e4c6100a08cb39a387fe27b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775f87afae3c10a5e08eab48ae02d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6da571d4a41a9a630ef4ebf6591d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4d94ca9c4453632ab4c9641b2c9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73820d0c7d68c8236aae399d662fc9cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502258a390d52221b16b50f88c2002477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a2f9d3fed299ef27bbedb891c4fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff27858698890e0d042554a2ef93ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ba2b373f6b99646bc3390ea9a7fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184942f4508bd2a6ed442137ab811681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c03ce1b212cf6669e45b0acc0526182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b395aea62044fab5167d0826e03ba7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a98c01d64b36bfc753273224bc73084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb536977d29439162e0ea81a689f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a79c54cc17015fe1d51b2d8a4357e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc36ef2349d41e10cecbbab074b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd1caabcbbc9def0073fa34bbe9c8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd2a5113db7c3b587664d9535bfc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb529adc9ae300e4cc88c3c9f7c3a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef650180197ca8ec9bf9b3af50d16c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e2396e66f1e0dbf6a7af25ae3ddc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ffb1fb2fbb905f80b00806154f9c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cb14df4e0cb35ff91e14ca13428c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0e4718c414007bcff821bddb208c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de426fcc3c73ff3d45b4ed828999896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028200247876cda5f81e42e78f08fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cfd54079085d0f51dae47b5584c5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460e0505047419e11489d7c0d7ed9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413586c9dc159aeda7b07c125ceadbe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6c9b685afa37dd82f595fc29893b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbcc95761efb04b7fe7eab60de362c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774458928e0b14d9da6b946cb1df5a59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023fe0e1a1af84caafe66a7c166d34d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f116248d2e966e66349a80b4b7416105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcbbc6b9b462cbb3180e7202f7ebe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7243bf808d9459307207891740e6a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1103c56829858b8143ce3888483844108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0eb555aa85052c613a4b49fd7bdb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ea18078f124410b3beb5c1c407c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c196eb077fc2b9d39de450b004c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee954f620e10619aabea5cf87180c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba91ed8bb415fedc30baaf5a772755113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77e79250a1c9a53c75901147440203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56034adc75bf6b7205860e3cc9878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e34eeda4086b3e19380093cc51b6f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1c8bc5125d233be39951297d81a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ee5fc4da876752420ab0b1fa8ea9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe48a7643162efa0d7249d1deee9af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5410e217099f2bdf575dd88750801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ca2eb7117d7da53154628a2105eba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b90f81e032d2fb6e172769dfaf4dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de3093137e095f55ba5c7b99ca2a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9156bb3f058c4b201a9ca5b904e37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc404944ee2b9c2ffafc6b271411df9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9158e38ee9655faa944dcce7cc714126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0853e22c3da392141ce971afe4e277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1f3f9333af3ce9d398a9c22d418e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f951b867b0b0def89c85df383974cc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7117b223b7c43d78ca7ca295b25a1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16732aab7c245a2f6a69b04641cdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edcb437dc7e21d80146e7d3ddfc96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6c055e23f7f4627f68083fe0397c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86890c8a81f3fe153bfddd99d90b5835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cd247c3bbef528bca5a5ca553be3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ab1af46f848bf5d2cad60c36a0dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676ed1fdbe95cf1d5b645a9857664e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156ec4df7f201557d1564e2919788b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6189b0a57176ccde12fb99727df9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838a2dcf9e8294e9d8fbe0f17bb46c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df13e44392c9cb4c6b6ae0456a8a35f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924523707206fe9fbd77eede59911a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edca13abf785c1f1da196f70e22ab2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf40de26e947b0aca98da607dd95b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320879e8ae937b6066e7b98407e603d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d80d73510f0f88290eb606c34065146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641164308e8a1f805ab31df6772e74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc9efa3f349f730a53a0fae3cd790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb71ec5922959f83d143e409dab38e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc214ae4357a4fb6731d08e0dbb0690150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7806dd1a1be01f53fe109e488ed05d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24f5740e63aa0dcd5e5dbfdd04fe5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960417841e7eba4f087bc6a432a2048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6be4a57926945bb58cf9f7613ca1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdeed1d1fe3e6e16e55b7c9f8542b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f2b168d148c3500e909c11e351de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd235539e496b6564d208445dd09fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1a3180a703c714d10c42519a1222158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d3c787957914c9db2579088814d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19eac05104228ab0464d68ab2c0e33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828320ac06724c88420c709f8d470e06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9535897f8354443eb53b4d3eed832e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c206b944ed1e5fcd0ba4dca2056d0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933f53e5bef7eea4bd28d90ef828bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f739136e9cc68e2106ef1a25109d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca16a933b0088392d0e0a14f5de2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52e342f10670be04c6cbfb8987d99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092556930e7b0ae91598989d14089d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9152755bbc39ffcfe17427e55a377169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbb6c792251041e40d2b16b967a870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136d747913a8105c289db73a0b8d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197512122d4ab7cec239b6cb226c11c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0b03e4efa81f311445e27ec01ef00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e235532d5ea28e3b97cdc74cc2c359c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9845e5c1c801c7beea8fbdc1a60950175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f9785893f5f1469eccc78d4a1831a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db58568fdd4c3e7a1a75f798bb4f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459973666e36c39134bc2d9a3e9940c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22472757fd895cc973e26964618425179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e952b6b049ad93a5796c35213e8289180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae321d2373b1704af6939c832c866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2085ed29c7c767efb58f5c1b4d28632182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f24ff272855ad11683526dd5eef00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d8f90ef2594007447882b07e90c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ce1e1081163c2dfeaf4ea29c9dd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87c1af4a3dca4f1a55efe9b7298de7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec86a71d392781ec7dccfdf39b0ffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82756502ba8c2693cfe89d0e43a29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6df58cb10451dcf411803e6220061189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda37c2105bf0d505be5176a05cd889190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d751c2886dd84fa0cf2c808d6e51da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ace7d14876f4440bd8aa607e6a6dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e3e578e318d8038e03a377788d27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd50fdddde43d665be8dd06a472aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517a352f458bcba20ee39b5822f1cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746475e5cecb64d6b069748bc83f2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8fffec6128ba49ef0736707ecdcb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086db41930c1f42609f3cb43ce5634198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bab964fe4ff87c7684902ae8afdb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4746ecf5f270c006a949dd19b72f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38207d8455200cc8f97ff42ff52772f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ec9831ae4cc9f03e6d9cc8624559202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d23af87a8921d8962230f13d5e91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8008036556fc6ca8705d6bd6cbb708c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067787442df9d6473f8148a706a9fb08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d34e7785f8cc6d7e35ccff8242e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5484b665ff3a080911fc2ad856586a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bd7d78020f5913b76b2f30780ed6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d08b213af30777f6a8cafdf15041209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013890242702e3c1628025fc9bda02b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c38d4f529591d04167baae528631f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f5289a075262e8d075cd9d0b3b26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0c4945f34a021c7f7ff31434725c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654cf4db1b5ab632a41e4403def07c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743bf6c776f5de3f9d12fc492245b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b18bf31d5b8be6b1dd32e96fa43be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e8f5f5cbb95413b15029649a68e98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158cd54100190a6a4fa2db5dcf89ab9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130a5c0612799126c88467a1cd6e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380de1eff42ab04887c2fbf34c97d37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489462a4f0160487b2bb404ff181a52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3fb8c30e7ed0c93b6f0c52f782243222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc143e90f44ae9dc13fd3c9e9b805c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be342d7370c9eb1055d54fa0fcd7c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb52a730b24f559270e8a6db13165225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f673e3715704b3a94edc586e7af70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07d86df66864ce7779392fae5c9534227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb8a67794655496fc1e5d25aae2c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c61c875f2873db32cc8a5e6f3433d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab3b91d408de86e9698a7f9b8352c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d4827562a9ee614c77ef08dc35de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f3312977f4e0f607dcbc572cd3c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe7c7fb17f063cfe7a31c3ad1c0bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6e56d815edddcf2bc68729a85cc10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325217e83b3dfa83d2ff80ea26719ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a87626c40bddf84136001e12724f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5c2ce9c159152ec2e4b40b1fb26f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6077a2a1348789501d082f4bf6958238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4693bd19aeaed859af0e014f69f7fed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa25fa56a4fdaeec059820b6b4887240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296aa8bc64d40a4aae3b5ce4ddceac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e85df897d25524d3dda9c58c89e2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be598fac6c2429ebaed7f8d9e7b5ad6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0734264cec7f64ec45920e007c04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a148ee9b742d54aeed0eba7b0b6899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a06d9269534c3827fcb4dc0a095b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46047bd4f73992f2d3158c70558cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2396896f7422bfcd6367864b512e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833bdeb03fc392986856484d7942ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920fe37f1563679c5110d28142ca903250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000967bbc1915b960005e09bb846fe95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a724ac7ab2c71c068fe3e384c6305c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f598d88b7ab23e7706977dc85c17e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aab15c0868fc27825baa7bc2ca372254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82fe13b2a889bdf5f07cdb03f6222a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053835e400c542ae77dc30b04b6993cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8fc4f5098813e91639a7ad15df2ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa0460ab239b92774a27e312c5b8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6919e5d6985bac8c02f8f1e08fa9e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb05d8215e159015993fafe3d23ed1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032ae439b478e8e7adad546f15817f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6bc9ef949103806bee38d648ef339262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4bb823759fd3769b1649301ccd284263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf08c024f96c782965120b19b54ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7ba755d0202ad044c0fbf3eaed66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8f6ed1969ea508fc0b7db85429ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2849bd40627c4783df05ba1178e0d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5031bad5bbcb34dc04c68650b067688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f2c4c9442c8b8d4bc629e5b5a296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cafcd46a0568366c843568fc7abda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fceff5bf2654bfc22b95a1bc7b094271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083294b821d1b4842f9c4ee98e9f6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2288edcec3f25c1cc4b192f16bac9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458e7f065b3603eeabbd60365e631e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42976d621c4493190561d43a82ee9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89987cfeeb15e1c734f6ecffa9fa3881276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47dedaa21223b030b47165c00c5e4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f82f9298d31e06f6c7a84d1a884a7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d09050551ce8e35f9a3ba4217e8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e6165b85552820bd8149baaa7195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134441fd6f5b487ba73a33f25a844c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60887d8d17350ff29d4c8dd5666f921282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507991c79d8ac435496eb83e1681028d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbcf247543f3153b5e09f7768602a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384aed4e043f6c6f8bf39e395d02de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e18a19f2656744651ea5ba1e1598286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943baa8651ba25fbdab4a293757a2bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56d4fd5323c3c79180f5f6f4a1f9d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669dc841579c4aea2087ce815e5e68c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ac5327361de649611307ab7f7e946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb1fd8455f25d7d7fbe6f3015a873291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc699c217497dc170be48b0cedd2242e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf26b0b33b2b25501b4deb17cec8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0871a166dda8bda981d9b900bcad94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241adf3679393f8db80472c4ea7513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761849002a448467782c5ad092dea6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea917e1ed4944414ea80a75e42d073297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc890755a23a2c087e95eefc03f09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228391859215af1ec3af75d62978da4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a027dad069c76707db2191a5edfc52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b6f608a442585a83e96268fcb362301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427e83b3578a5cb2557cc5ee290539302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2be4a18efb1da9930567bdaadcacc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86aff6946cb22959e3a9409f6e307304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88302d42923ee4b2520372f8faac12d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa21cb0d2b0d91e91b15c0284b4ccf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde4db535eecf373597d21e3c1d6bbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484714724c4c57a7e69ea3853e69b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1d95688bcc6ab3cbd37aa6374d5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3732f3ddb353e8feea63c6bcfe336310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f280da4bdeb24ddeb3cf6447a18bb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc807230271aa25fb66b1af5198a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de505bf4304deb3b9a1a97feff0ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdda8d56552967bdfc7f3710b5149a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fac4547bf142786a01722efa9ff27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cb6e74ab96cc54ad79278a668673316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949794cb2fc9f89caf8b7781d0f6229e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766342545b39a5f36539af5ce23b3ea1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f0a5e1c5ab1dff31f6cc504406b0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0740ca251ca7f9fe1844fb195679f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a01862643df98b7c39d9b22f90257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fd5bad23dcdea77adb73af14231a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7e37785e4d6c9f9af5a67aa79b86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50510f949589f52aaf407dbea73f3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c7418e9523493992136816f5a3e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f97624f9ebf8d6dc3484e2353dda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818d44ca3d9a9898ba5903de7882ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f33eb47b9a69c34e4ab5f2d871e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc72c3e39f213e916e33769cfd5aa36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a305df3186afb127c43a0b175818330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c5cd517fccd5fd28f290062fa950331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c80ab839a5efc474bd4514708413a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc193ade6d54135da668a112b2ead333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db600dfb96df78fc61ede177035f99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e12f59daafd7d3e004ff44f38194335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30def29f6ddc66e91e302a2d01c96e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bbb8d083054e906d00449725d16ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67176b9964965c4db1228652b0fbf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2817e7e242ea17a7631c924d66c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7f5c0740d208f26a942e9c2caf6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e40afef3e33c6642e7bf15bb3412341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c48fd8e4ee1d967e956c60b5ef03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7548554364a6ada2a5677ae039a2bd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b70a0863affa344253acc7d752eb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95e6ecc8fe82f52184b22469695ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6eba9a4ff85c09cb367b2af83caf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f348153a11842d10600df547d52d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33bdb28c85e674758a1c73532754a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986fc5dda5beed73eacaae8cf4993c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d51a6a7dd2a06bb6d4579e49e20b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fb22aadd2461195a5e952d65fbe5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ca500f4c5884ba65ef39f875f68b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b125257ac8ff2dde9f96452684bc93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e399df2f3336a3278c2c07448516354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5d07bcec6c100c470ee4426c3e78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7100b04c7c8cb79dac8aabd3bc5296356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82cac8e6c013d663394342df98a0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8be4dc39796a1d118020479a71ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a109b7ae512c4227d6c0fb86b7a66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f28d3fd849520c71261caa6319f73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beae85f8cc6a44379b7c17af587eaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290e44b880005c6eda361258843904362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494d86f1dba1b1213a502daf263643363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f1a4bb72d72ae1145a1e19a7471f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c0f56399b78cdd2da5638a084d17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b20d2c9346508a3102f50a02b46c09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69e2230d4bb134fa1e00ac2518a45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56771cd95e3c3f0cae679844c49421c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ea29edbd4c53e70fcbd526596cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff7398b2a0cead4d69a3714bb8e048370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df65686c6ac15a8fe749b72a540eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fb706c0611773acdaf8257249148f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348c59c2fa3ef3495edda38fd43708373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f370a0d483fe3dc9574b79546a055f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c78f88ca5a75f324371a1b71bde03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc8eb77edc31c5e8a5d3d78fe9d85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac32ccbe8ffaf5327713d6cb46d6ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7e356a1bbe2839d47745b50a051a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648727f3bcfb779523c68c2f533989379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04b5b185d01e17ac582dbf3a15b917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1d976f7f8b43121443bfff3de612381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55a5fa7f0a3b0a2bf8e6ba73797e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bb2618cfc5a19c6d9a81d6c8fb0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5681ff69c43739706fc70d0301ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec11d4b8395b46f3a10274075c7a8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad3b800aa18d2cbc9b8d10cccfdd98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083f678787adc436ab4e99d29a47521387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b63a560fcd66df4869196c8e6e1ba1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec2d8d635a1607b957bf141513e17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26726ee1c88ef5f508236789945d4fdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10e11b5b251a62d984718a8bd6a14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506b97fabccd1278aebf3af4b1b25b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b366bd54ceed02fab2392105e0bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aa511a77b6ecac69fe42e006fc578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e2e5635bd225c31419a744471ee6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f875a8f8e8bd6cf512d640633623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac466a686bd45c0463145867fbf5d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254ffe2ef0933dd9e4e42f615a998b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c053e3c6898aa5ceb78f6672753d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e355664dc5ce99f930871d9d250b70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538edf715d8f7d1c601e8b12c424c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79844b14e0e5dae3d4adb53f03d73fdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad36a2b705471aebad6e1e726766c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010900fa1549f04d99546a6e8166705404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c698290328349bc6deb8c7502c66d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570119b8febedbf4e4c21a9dd74de439406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def62b127ea1771dbfd398a8092343407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969f4392dc6b759cf8f606d53dd3ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8477aa02695db5146fabbfa50b19ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5861efcdadeddd20cc39970f89c217b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745b5245728b3e8ef9324bea827d0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc78bc9fe80326f7f90701b83d489412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82223780f03e22d7a36ef213655edc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e2656709a9b4847f978e375e0fc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf61dc7a53b3db05bd5671d41ea1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212494c677b49c7c736b25f697ee5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818d55c3afc02af4dcbd9098aa6b49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca71a708731cfd220b0cc4b3e072575418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149c9cd97abbb8793c29c38775a9336419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1725900c9bf3f8e68e36089fad11a71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1533829d0a972dfbfc0c2b7fc22520421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327086707c1c05c3f3878933e75f30ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e193b732dbb6ccdb6d45036c21a3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b19b6e2c4aef53615d9a0207f932424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8448d71a81bcf34c55699cfea657c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21141470b35bcbdf58099bce6468f3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d04ca5bae938d25c068c1b816282f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc0aa52e1c35eebc45e0fe92c512d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a059524bbd62141f58a3d640223ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb33b77f033d2107b58c5255f707e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c195494412c04e79973b958d5f82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c667460e21014cbae873c71ea588a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1898a343f80fc387c9468c07ce6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b8729b4a2d8b3e382373c8bd3672434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca85efc60cd4e260d85a8603117c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e9c189b9481acf3a5172dd1f021d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b99d5e339efb4646d19706fa7db41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a20a90e3779a6ca77c277cb38522438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23277d269048bbcb8df68b6a4db8db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e0b4f5b0c8c49eac598ba0bc3f29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f447ae49fe03c951fbffa2ba9d05b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a658ae8df0a20f5d6be466c932686f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c5c481823a6736b74f0ee9a83c70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845eff2bed19d6a0b769f78f3fec44d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198960cebd06689a4d10d7df34b561445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1833085fd59db75a9133bbfc8c196446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27862ebfc87bf29840ff238aecb739e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c958a53d894d669901e01394ec78a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39307efb6901143e4889e385edb8f10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf8223875296d6a8785d9def8528f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd44af86d73b8747f3ca333832e97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75047493fbf72869248082b652fe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780658b80847191bdad71f0e4b97750a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037bf232da0ab7952279b43fefe181c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759750abfa17babbb27b3ddc4dd6a36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a2f82017b486a6b21a16bbb64903456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3820f0077e762bbabed9b7819c0b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c5fd007c4a0af609d22bb3698c4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016f81b0b10ef76959e640406d7a56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423471402b15fef9930cc0776469fc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b26cc9cd019fd7f296347926e6093461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f399f44274f16b10f2ff4838303c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f6b822faf564045b5a3db18d41f8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851715f49d330a18ba6294944fff3de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8cba325f190abad553aafc044b39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47816ca45f22ada0ce8595a3e5e750bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79bd24891da5eec747bf51b530830d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb5f05330813cb34c3e15f406132f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26fa4e86f63ce3d0eb5338736cd454469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd5aee1dbbcc511bb75486f67240f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1b03297d711a85209ca5d43b39ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82279ad7528e5945da7bc827574cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c8ee5b5078a098b8a5bc07ab91cc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e3eaf09c623ad7185f45eb61de3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551e79f7d9ae895041f5b0e814e8f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a8b7274f56dc3a4c44660e06df01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6377ff06e1148e326bbaa788ead7ec5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f48c06a131ac873cd80d03125712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da713dfa72894dbb7df1a3be253eaf74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d34d09701624c557f41aa88b9a4278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b5cbd30e0d6a8d54a29d0f84dfc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e57c86e84c93d2400a52703b28bbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847031c32e5cf3c4458535dec3b09f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a709f60d8797cf2911c564c5a94742484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8217bc5a681f02e7ffa182c2fb794b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d57501e46ecdb335ba25dd8fc4dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a551c9e0af3f0dc45001e506c2158ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106bd02fc0dfc893f169a8cfdc265c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9f12a9d2a25bc02366ed844224fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d462dbb0db335f92d2e0cd65ead07d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adc6cd836d2293894e3fb016d37aa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca3cf7f89d4b3a5816a3a011ca282492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966524b238fab9759da0174e62a6ebf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f61ec274f8b0ad9e46cb9deabe02a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba452d378a4d616f34305b58980cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0522f88960bd54d2644efbaef9c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d3fa6052d872f0ea45a46fe5f26cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a2996b40a29bacbc8fbd956c8a105498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58811aa167c41b950adc700c634d829499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831992e0612dbfdfaf2b4bf1d65b99a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39be01c07fbe2e392849f4c5243845501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83464edb478b1882882818d2ad6d43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648bcf0270618034d4fdbad00a922a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5839720f1a6a30e584366b1c761ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b88525423a956380e9ee13aae5fcb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8fb2945000b8e6c3c9cfaabf66d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ffec2072288b58a59fdd4f367e5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19993217fde52736ac8a6dff0667efc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3dec5895151f4aa5d0a4f5668a1b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac911e25ba21632a54b19687e610c845510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd9fa7c81fbeaf88f78b84bd0aad2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4496782069f18179249a37c2fead4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9803f982566061f3857b8aefea97e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5581a58bb870d4ee1746b0aa326a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b500aaabbbf989410fac302f79e88f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712c8fca6989a38882a09500dd05a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef07784afbd0aab73654a497c23ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5305f22c81d5f6c8095d4ce05261e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44f1cade15ddddd4a38fedd3aa93c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c110e9d1d63cfb04dcaa5d12128e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0f12837799e4cbcf875703693996521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c404926cba9872a32491978edc01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e50ad59f4044b515036a539a3777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835710b54cba3a294463a628924c9cd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdda0ae64cc4815fc86d5c5c4f7df8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e356216ce1e2ea9f0c26d4dbb95f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620937400fa3c956d3104e3a32cf68ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3e16191c403d80782ed8d495c3219528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff836c1c09e1f7565f1c1b833cb1b51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dd5afa14a05485e7da0df5ba3c2f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a754803881a83da42d3c5cc674bc06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523efcd660a30dc0cb20624f9bd53a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3770e3ebec729f15c4aa9462189920533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379872865cb1818ec3ce33b8d9a34c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c0a4770294192deb90538de5d79b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d25507ede0527d26dbed06d736f84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c0f58ed5ecd4f8c16e09bca67d33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1233c034d3956cf8bf66f1e5f268580538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df19e0c42654fb6692f67beaca13bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa5d1a0368cd78f18d416ef276a04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642aa24624fe58944a70c0a07426c9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264284c5a2d64948db99c8bdc140a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7d3944545ae19991de17e43fb223d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b393c1cf4b02ecc90581ca81ecc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0a2043ad88a7b37ec11f27a59343545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78016df850698b0abb7569cd0e8c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067f1f792b2fca930e2e076bef8b62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf723da6b97dc0657417014e7d8b779548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc5832ab2d838c5939ce19a337f39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997fe0ed1bb8922a2895546e4a729e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a099447801b6cc7267c2ad69a9ee5b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96280ae04cca3c9a3cec385da93fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b5393f66fae09925ac125daa7dad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dcaca9da5aa0c40e6d14648d950e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60893526a06adb0bddddb295108745f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa47bbe6bc3bbda62c931579c3697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112a5426684a7cdb11b4479a4f6bd9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272db19aaca8e292d0017a0982c343558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9877c0113a4140ff17e48117a0ea9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ea90d1f318a45b9e262ce82bb51d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebd446f2d784791be7059b17ecb397561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3420e75363b15b1e8d4d661d9dc44e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211de9360e17302256a99c68e791d3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60a1203fb23d5ff1d496051e5ad00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb02d91aace65c5f63b2ddce630d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4c5652824fffe5e59abae6c438b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171fd93cd0bfe0173ef67799bfd6c0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10cdf80f3613eeb57323179f77ad05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3bca1896cfd9aac7786c643ba0ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ae5fdb85280dd95517e519a15c2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15f503553e1043baefbc6f4f5381d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98587bba59e2e9b49a256929221f3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee2fb40f5f40ce705f5b4e7acf372573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48d6ce0e2861e39299099e2fc7a137574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb1e5689cad846d7c87753eb937b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f2a0a07e6d9fd5d857d962e9b915576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc38602bd3d293cd388bd5ce911c73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba63cacf2f3fc32cfe859491645e4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b75073128943b4f97da7855f894c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01dd953bad41ed27a309a41a2f7da2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e32a753e3364a75b3aa29a0e1400581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab16e07080d28d1c7e2c523ffd3b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764540ed39211cfb212bdaf59e04252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb072b48a8ba5d85b4bb9c97ca0bbcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de0e0c9693d0a5ef7f8fc02cfaf04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951bc74b82db65190cd4d0b057570e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b7d8b0728455e3e07b7336d3b0612587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ae3b8a38cae268d25287fc967823588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201fc8b85dfc8d4b9ec3f6ee52c6ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313119e5fceda85e658bbc70164957e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceab4cbba727abed2b0ab9c8291eb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282a91e6f256c500accec6e6646145592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40744f6e9199dea7dffcea9ecaf3a2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d51ca1db78b5460cd8a9ae86d9da4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2cdf4bc37da74527aefb45910ee3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60bb9c69f4df910c14fb9229ae0105596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f98f49ef85fe8217dc1a14efae09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956233dd8b7f193f432d6d693926841c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39878e09a3fcfca887feabfc32032d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebb82700caa822e9ef8960eb3d65a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b8e59bb42c62e28cfed7b33fd1cd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d397b894e9a7123185715bfe0ae6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba2b22fc030ee0363866acb6a0af8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f344db55ead3c629556c6d631544604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd7e803b5dd9a6f1dca6eaa18f59ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5b9deb8ad88f98ea44203326e9803606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece595099ec99ceec6bd52778705ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1211582928c85e90c28c0a674a853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68eb5e9e38e197ef44a6575f0179a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fb0afc51be0ba91660b5286741b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55dd6e3bf23d7924ea37edd2e9ae9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e54df1249108c51c13d0798e4888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895af63bb26e49a4248198d94787ffd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0206c9dc814e0c964a3e1fd4df813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab0d4cc164d69975245c923bca44b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646ed2cfd6aa5f6adaa2700298afb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b299fb2ae944077344f2728d204899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc31e6e92bbe6108f7077cf3b6af8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30052d3819a1c519f39b5c5fec4260f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f46b146e1f32043acd9d4d865634c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b1afed2d211fee90bc6584af35a4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496adbf9cb1fa505c88a18864e395ec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4129ae26116b3d0a772c12f6ab5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e171c2ecc57e47be6a3431a164f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae7c9b35aeda34af4b9230122799f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100e23f4feb04a7bba5c512d77afe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef2708941bb0f7c933f4a49ccdf4e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6963bacf819ef98cbccc2653a731d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee30bece935defef719177a56eecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e6fc356b2790dfbe5f1fa515622d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca18080e42a4d680ec7daa548c166631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93469ca6bbaefbdbed01c78a5cea81af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832517fa88df433c4eefff6363a74440633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb918ed459d2bc146f99de6481e209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9befc41461434485dc8321ae1d35f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2324904c9c72ceba46d6315a74d6051636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af692a33c8e0df91497f00598331d8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3a75eaec350f6c0b6e114ed0745b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac612f9bf4e579228c676e18bdb8c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34588327332f4e7fa18d9f28aeef8ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec03b44844ee66fbde7f7c342f16e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f391363b07c54d03cc5cc17decca1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c7c5acddf3a3a4906343d43aa24e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871820a736c1dd6c92091096fb1f6533644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba0cded5dcdb1c3e57acba784320e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c0e1c499f65a5f615b4e0c191fc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f3fc7f5e63f447f9374e3604d0b5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8903c013424812688fc57e9057aea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f412020c44273ce4df664a103695649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77861e65bde791d2df00a0b103837f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ccd33ba3f6b3393f39e25bfb82df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2db69dfa55edb6d50ebce7e46645f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaccc0e9e06f6a8eef147083e2cc7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d904c95d5be6b0945cd0593715e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710b758cb7142b7417ed2b6fce9272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053523a096e929fcdf14570a332e92d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576bc638f09f77f324de5ef32abe9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c252275d06441a026b566795258b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d220f939933ce87f4f054301e1fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d4f6e6d76a59655382804f60001db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0efbff99e1882c5ea442ef2a41f1cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf73b3028aa6a1d902c2d09f159ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e872b12220b701e372e4d20a1b523663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac2a184822de8758c2922e18ebd10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086752edb2e22ea280deced038ac051665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691019ae2cab8841ef3d89a003b69efa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc8426fde39a864d1b2f7a60e9e0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014331025848c277a309bbe1444e1f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310103dcb8c24dd5d05bd0f91e66411669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9fe0abe0b9ced118d4437562fbd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f6ff64b79982890525bf379bec41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11e20c484553145fc79275af3d7c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6569ea6a1cc1fb377213956b3d0e33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174560d3c5152249267d32f1d57abbc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e3311f1f6439190fef9f5774dad9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f36429f71bf516d258b7122f06f589676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1bfff043166d882148ae9a2368f5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a8e856fb6e2321e71f935c61381b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98325ef82c4f4b2b8245acedf74621fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6023b823543af9e1537a048c6cf165d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbc3bbd155faa593c8ca4f19bf20d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22b114caf6bc4e09016e7e63fcc44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4aa883b2c81b4f14757429608148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdaeede4c0e776184fb44a0232122a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3785dc58291d5baa06ca5be2bd3e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4695d118f486c0e1abc4137d32889f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7b25e4f2ddf3e050096974bad8e7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd1230f7418f03027d3e64505ff06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe6427a4e127fa847f9f4f421fb0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be15f65c36f1a66886b68950b8f76e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad589491c4186210e32ee287c9f36c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abddc806fd7b7cafcf14e701adb12f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8b6037ce8fbe9ad5539a8652ce27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea7e724c14e0314c3af0975423d978694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0630c53372819fe876a5f183d4b3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7c5e2b878e82b0ba9e5fe169eaaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a75650ec0a5c2a7848e3a7bc7a0a47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0efe2c495a2b4aed37f07a62b17e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2191b68ebe9c03492c2d39b70bf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945557110bdb56c14b7a68edb07c8958700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7e51e24f41ead78c703a88e3f5526701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49915d7de2706d659dfbd4da14e260702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200e778fcb4319362eb26e373a5d94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e913567b79711876dc8ba08251a3873704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817d5e9b9c9b57c748c7782cb15a590705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdca2df128ed6fcdd01ef81c1466c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b8c61a41c95782c35e1d01dfb1d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600d53bc7ff458998eb43f29033ca2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2df61bdf093a51b0b9ae2bc330e30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be7083fad9084ccf7f05a71b3c708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbffb84b88a3a065d8048ceb827c183711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e923960a73f743689684f300e70e0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8e14a8bd50f91f0317f49be143c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5086f48421337042e5df576fb890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e05cb84a4403d56c6b8771d67aa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6dd21a13bf556945d5db7516755fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173603a6ed0c08d06d4baf0aedceacc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf21fdd60393a575f1e03311fdc92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ec583cf0668fe6eacae062b257a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a4717d2194eaccbb11ed6f7d878c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a9c2736a9a1df9178f7eefdd2935f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e53e5c0fded1f34fb4591338d1113b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431baad7475555fda583f9b9f9315c4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb037b043d1f8d50a3cfbf04a1f7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c7c3d2414bece72bae4735b53b82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc1e229d0b95aab3f12c5ac6bd83f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed39cbbf36caf4a3e5627a5d58e86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85717c1f1fe4ca1fa9f8fbd03b676a60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e7484fc9477168a6e885d1bc721c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0be18bab5cac392934c2a0da1db7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860be97634934607764c31403689f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac588d7f5909898f8cce16b6b678d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2af209da81109401fbde730e4e8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14c9ff4502d7af87121dcd4eed73b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1318d5dbd4a4e02d5fe25b08ce1d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9790f8b871ad0518ad104387038a12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c185b2789edee2ca0c8e96443fe9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4223f0da99fdfc2efd444f18f4ad6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2461eb5e3419a8c799311089877063739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8351ef5c2b183879b0eba29136de4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878b6e32f50e5567aa415d723e735b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5948ca666db43fa62736a36c7c8669a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948a9b793154ed3fed33d77dc269a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a22ba198095150904b6b8b423864744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0a9c6ae603d0db45292b14c2edea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c0cf3ed1cec9588d3f16ca762a05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57971b236015d98f1d8c83da4adbfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7391e048741b154668a889140952748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8520ae94841073567acf77b9b29d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3360d7f4b7ac0dd4cbd51fe15d4cd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c56900b3d69d1d1c166b6a0f196d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e472c82a8b04112e28cae3e29b0fe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62d52db29ceffd759ec73514d0481753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae4405ab203c8ada2db2675ee5809754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096d5694c806cefaf470efd6e27ec9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bc35e71c3b06c61fc7aa939d1d62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ef5982e7cfde43fbb3dfa7a19cf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a70b7841e16fee291f0f5de3a9a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba149ce2bd53b54c738c92f660e31759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>