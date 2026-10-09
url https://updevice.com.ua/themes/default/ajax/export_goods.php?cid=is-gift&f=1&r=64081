--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72170832d1ed7658552fcd61b4d321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84789beeab2199183ca523de0d798712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69518107a72f80355700fb7d2308eae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d0280e2aa916dafe01e59816fbf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5e40b99e3f0cc1669dd4ec55609465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac53b27bb5713b306df82dcaddc746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05559e82cafcd9592a8472ffbd331487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b11d124c67bda3b67c4a228aee4f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2578f93e2febcb3f7edbde92f603869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f895f26fa575920b8434049aa8b48d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa081a1608ad4b65a7f66e8780a6594c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754343af87a440339e64deff2198049312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bcc289f18033a159a3371ee1d93c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3d102dcbbb2d9622089411720a5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db9c2e444417d3d89aa96bfc0445e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b1ed750d0ad4dea0ce9528c5da2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f56e43a5aa1853bbac67f1618d52c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3215e88f6b258e4638c0d113a7b4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29d6261a9b3c2a24309b560e9a0b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498612c47593faa193c43c8eda7df0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603f7311a105bd3082b3770ed8068821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400898a27c79f7c07fe2194c625f8ca722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a66e945db681d5b3d6d6e266d6483923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca0238e56520cb1e1743f2042e6e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb2e875841c3a95ac9729a4d11477a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb5a29a09a7be44fc90d3ba229e8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875a653705ccde9d922e96efc68da0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6d98f7f4096b02546e9954f0fa5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde10d5f5eaea887ac39e507f879da429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26873898fc73cca319625f867ef133d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc735fb9ed5dd353cbacbbdc68ade931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb7f2bc31a0e452a0081b42bd0ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcb8440634e2f35598df9ece1ea6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fda87b059e4877e9e5bd905c8b641034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0199b51871c9468786a5a95b564135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054791357110d044694e4ae94b3931036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b55653510535c78a683707d0f38037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a8cb3ee1bc1afde13cc71d946a19438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad34d9063d7c50fcf83a723a57742839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c76168662dd282e4d27f9aee9a80a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a9defc065dd24dfc34b8e508af0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0aa2f3d5d24a87668d83f75ddf2e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff882c48e07824cb701a345a79c01ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc85b9b47d4827a143f69d45b8af8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b712d83484b0cb5200444e3b9e2c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716125491fb96e6783e17b2e90b410a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37383c5e1e4d95b1ef822a6b65416947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f730279020e8c400aa61cb8fadb8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf47d1632c33d537cd95d2e67f17f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66f1a3e8c6b59de5be19691210e62d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72d337a85cd375308efbd91732923551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf054e110357b9d381b64ea95cdc4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830e6aed3022f02ceb05aa608c750b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7684080b47e8fa8acb79c972c7140054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415766f14434fc0935ba3868f0b52e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84005950ddc81dcd74d853851f81d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fafbd4df9c326201131e77cd62537f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488f63f6d32d0d2aa4f175cb51770b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b353d283d8462f8e9c493002aed6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b16a3f6219829b5ad8f6504e809c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696673890147cfa566317b371c07f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a72be9c4b3f3a0829d63f5a059b2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2b590f726b4c821341d0a3e839e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905afbd42dcc50ba42452d9fc95e64e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55390ba75e846dc90f32a9c86b0e89065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96509f04d271b3e06cba9253ed28de9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5cbd3372e7f1683eb614f9f0bc57767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb0a8c60d68b0a789a45e63991b1b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a47cab310dcbe25c2321ca697b5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b17388a037f3608cc4e07d135111f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd7613ff5f2b736f37acb4734357471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eee6e828ac884c8792fed31306828172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0864e1e092cff6024f2c582862be0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c17bddc6607771f29f9347d21b998c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e433190db22a85a7edae88b65d2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee59f06e582497ddaa2cfbfcf681676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0206ec6cd2dea5d32b0060ae453577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ff52bf4cafa29220a548f739f46178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d7091b901060e1b2acde7060ced5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de870fba0609ad9ae369770f71b42c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a38b5ef784dfaf9408dd94141e8b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ff6451f5f04bcaf7f78b2d60996a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043781ed120b1dd3dddf1a1a8bd71a3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a7e5c959f7de4d3042b8edb7432984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d76e6c6b95c01c803d90e729937585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f4208c1929d5ff7aba1b19b35ef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efbce41c44c467431ca42675a4f95087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3fcd9949895c5bbd45e77346f638f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b354f8c0d4d5db5b41501085aeb72189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557baddcca19889d9300ac34e45755b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb0c56872980b0386b1e51084996691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e947fa8430f7440c27d291b11276ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79191e51cda08a259dc925c5237e16b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9de05ad5ad920d6fdb6887d8b31094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907b0206b13d2d3689879137f54e9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0ac64b00b78487c319feab50d5d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab786788dfb0c8cb4b620e7c614fb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3cb44fc5d284f6ea1d6a01725f0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8be0eb2ca180cc74c130d562f378199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36dfaa27b4f894db7530ea7ea2986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c95dc502a32b9a3b0119adfc06c67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8705dc37cd2a9d0b880da7a20a5d62b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658528cfc475574b602e9b3143bf134f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00497adae5a7d5dd1de57fdd5905c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594118901cdc5ff4b93116f6872e9d94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f19de1b1a5149a45b9a6c2870d91c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ce432f92a8a7e1c7aeaef2beb296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bace53b351d9f38356d14b4408dc24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae3f97306bb8a93920abe63bc57850109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79e2115993d25c886883b3dd5b6d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f07d1b01610d075e48f68477a67d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48f1ea205b20f7d9956d153876f37e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5e05cb834f7e79b7d357e07e4470113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d024ae63f8c238deae12cf01e412198114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2b5c973ac05e0dfe40c73e340bc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa410fd907147c3a6670a68d6f08410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3469d99c073748ee032efb35b99d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2462b990c7002733a11e1039b8810118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057cd71c8815648ddc506b244958adc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eabdb3cc425090447685632031bee0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0f43aa2f03533a251c6fba5b0256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a63e0d9b6cd042e0915ac2fe7b15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee7f46da4dbeb1f3867f48f63c168123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240551604e692c3eb66e6252d97c8fe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c88e61c4c5108514450a012aac0e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158673526c3055208aa4a78738a2a7ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aaf55f34a19c118b9fd7bcf9c43fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f924d13c218b72b093cea8148b97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1b2fa47075071e1f80a8f9313ff6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29385abd177ea3294d398fbe3228c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba78e9ea190370b12a1be5cdaa5a99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373289435a6de6a3e64fc496fb64e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbce40a36beda6261b93f2d2f13f0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcef40c6943ec4deda49518dea3f33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e223348801077fb9f2486109c4ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908c869afd36a4f4b09278308f842f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412257682030d23385d7a22100aeb43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dad41cbd2004853438e0f3340cee7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a30b148431b736ba71c76a8487461139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae918eb889d374a2e5ac2945c351c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ff6f68a6f956144ae14933a256df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cccd64262834fc7233a903dfae7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0bd9beff275037634f2ce2a0f3644143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ff1c0aa52190b88d5ca8fa526a77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad239fcb5ccd9b05125d7d21e7bc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e198791253ad87b3d60ceed2ff923146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a186427c2ec66a53f14106ec6c6a9ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b58916e2e6d48be1f784517edf46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f82148be8ecfa44975f23e3b52806149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3adca67932d6c3cfc5d6d3f5c2b49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1564bff230738575cf7c399cebbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec454cfd385db48d9ea7d6ddb5f12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1480d808f5af62f76e3b81260b2ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ebf8295af1a5e36710781f16a711154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e452a2d632394dd8cca17fd781beb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fcc9199443abf31c7fe1a13031382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a5359fbfde22893fbb5c472ea97d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fce5fa1636c6116c4dc2dae8c430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312889bd6a8a9ae3606a92e7b2f92e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056dc73519a59efeb293d1db1b0f7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c84b37806c5b8f6202c6e694d79cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571511ef2a64fd1d6f8a5ec58b81224e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a323eb8258e969ed81c729df8297c3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf46952279ffb6e5150750587510b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe27f0f8c8e6ba13409e6df0c2dee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155b52a095c823c51c465d84aa86d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76c1441f198885c4accc97dfb01a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec8dfadbddb1d25deeec5563184ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d07ed209220074ed1bf8bc2ac1e45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a72b6162732b23a9a450988862350170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb8c641f585d4df05badf80b02ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c97b77776eac37d6d1a4c7bc8e8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574f1856eb469b5291f0821cd3ca9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581a960720f0f40d5fe4fdd737390d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272eb417204da266aaf1b09d2f44dd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ba21388d347b12dad5afa5185d35c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a520f1b9ef312d2bc572f8714d031c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e6acb4124f30af9dc89c8a0b7051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ddf110ec7deffc1e223ef90cc684179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924963667683591e76b543de852003180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40d6f266f5b08aed92ad78ca9fb7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c46c78c0564061a9231001bcee47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d482fb2f4b11e2607883525076d9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f923c04ac229e2e2e0a08a7a5694a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ff8420435e2f80c80124ab3efde0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670320dfe157b57c4ff7abf762c4a71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec748e22f87693a81c84d399bb30fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b153bf7c0c10f5e800e165bbde79b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d118f5f072e76b609b3cad68a91eea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1614e93e88dc1eb54ebe289626237c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353129da0040185cd61142b5f9b5e83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472463279806b5a7ad6c812e3fdaa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d9de4d2abe887816f00f38fcd136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9279b4ab74a0e05217bf22b09b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c26860752616f6344552c3cef62dc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af0ebc6b7be3e3288a0c446092eb56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b29cc9fb70d73b7fb2002efd39794197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481f27457f912beaa0aa0393c16f9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf1d70bb33a741ae50448717546425199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d9e356c17cc49a74ab1b12220573d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4f41e9476265aa2479357d48e388201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357ad2ea5aa4f7f7bf6fefb4593a8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c764556f494c0d3a56a7b6eadcad1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42c00bc10015a96e76a331ebc949b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100207380a131984822b94a0fb8193205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850978c7107db7dc482003f052f3b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688827381638b62940097f9bb48493e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad795273291219d5b19f07e56f5c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67467c4eb4a2739262d8d237059ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e161227cc11bc648e6ed81b195d0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447424eb7647711011ec866666f583211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c766be7a9ca760adba80d5ddfa5e31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997b8071bf681452f55151dbd73362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ff092b6e79eecc36030550ac73c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c821a0d4970baf4026301d45f24c67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef22dba2fcf906a6dde95871d9a88e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06488370a67e5c11c6f955ea4fa8cc75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a32497d172d5047310073912d653218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce490210f27e6c3fbd2cc1a455ddee0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a917d284c4959561afecf614bcf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f391962cca62b6838caf0fc95ac5f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b86a36a96390ae7b82b963f275fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c27dc8452357abc779af6e9e41daf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c212e1cf3b819e13ead720a18cb27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a7b813c1ead8c72f3a7376cbd502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c0bbca5376de295fd19642f637479226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afaabeba30a8a0160feb04b41ea558227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60bc3f6cc11444937f0d69892f2445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9eb58f62909e3e3aa450e346af9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743161a8250b9cb762dcc0bed350f683230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c79073f5ff0a15a8fb9bd0764e678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2715fc415485b7b6a328fb142440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad546f0ed1de6d9ebf298c6a5ee7442f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff806007c1a10c4895786a536b94f03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2eda23014dc2b9271b2da1f0524c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8fe1da194c359f13940be29a72d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dce3f961187c681714237704facdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238344c01fd794837bca636e6c2e6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d8678052e7a919fcc46a192a14d2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24d8ac5ee2c2ae1da1ad007a61916c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d4c0d024aedde1d8385884a8a0ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07713d15c76ffc83f7a1d626ecced873242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf009482cd8628ae27b7e83c085c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9086dfb02927c95b014d23ae5f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45800302b0d5c48dca2c3bc813fa48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b21e616ff0a7dfc56844811588c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e2f187fac17adeb3f50c7962a2760247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbfe064991a91c65d13815cb6f7825248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f959e7447b44ab97cfc9d912240a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703531ef054f2792a49de24e86727d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a0056093c062b4dce4b81ad4fd4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504b0ebe0aac1932e19d04d284459b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad5c4c93b8b22dcf55ecfc1022aa48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517346cbcbc8dd394a8538761b389de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a9e02d894a1ef457b1e8c73edba8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe38ac6e56328cdb4f70682c0f3bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69834c112c30da794c2c1be178a34055257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f6f8277c7e039f75f64c3d7e060f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20710beebb31ba597dd3cf9449e2341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9e075c5414413fdb39f368ad22b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d5378d2d2669479f4d1c0020a572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b159fd096f5dd57d0744920cc892a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5159263b12f1a2f7ec32688fa62968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ae8d79d6d063b21b0a6475194900264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06e4d2beb6c3cf46949955e6af19c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3250dda2cfa2f9aa41bd26b64176dc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d38465123ba1feff3bd8df9a8bd01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e9159149b029e4dc4297564f5c68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae72290e7087ccd55fb887f3dff71a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04cf311b51b3c69c257824aca5f32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd98825e9f3ea98ceaa008ae15416271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e711e2ca824b593a509d0e5cb53c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76fe697d906a251903e6066bb086f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9212dea503d39cb5c93f84b82e943d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb238f8804805997af1dc32e5c71b15c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a4e400df4149d801227000278738276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb657b57136fbb88e08d6bd4b53449277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f197e0ebdba95a70c890344162e177e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168fe021a661a7a907ebe85650336e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39c23f6c24d52876f96875cbb58b5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c965d8c135f23a71e326b39e82258d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb9597a7c507a5531a53d26864c50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae922799f3ff301eced80dd09d9d5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b8e87d74c2de7ec8bf8ef8511200284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ec615a85ad4b34e9372597ca891a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5177bb64710ead99103db4fab8e12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba94675e97320f1f4f1542ae93a8b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71bbfeaf21e867f65f8a933cf8ddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2572c2db59aef802230ea363dfd8afa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed432d1a8b197de3afde401bdb79b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d96c287f39f216958321561c1d93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46c6a252f975e61dd0fced3a9969b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582d5fa73d2cbdbbe8b7309470c5bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea88de377f3f6f0d82d40b2a3e50d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b89b89c73071c7862ad844cf49c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68dcfaf78702a75f8446a6219ae4ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c5a367fe96e37cfddf674f762494297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a06efcb41499c54bcd7250ab5519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91afe9c43de0d4c0a3fb6d1a99d30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89845a8ca5cd71bd446688f6f9fc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddffb30a9ec65b12c6ed8650f17e6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201298a861abdfb00bd7f98f84c80f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d31c83c4d34bc8682b2c9d6571b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03672e0074677b1a48e4aca2c47e772304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf522e0050beec2c8a70d322c2aadad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab050cae0192745d7ee57f787e28cbff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908b0c3eef86101510e9a5abf2494b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aaabf297dedea321bdf7b738c737a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93acbb9409c613895349d23b9213dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec114652b74a8b8419797e72dd4a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69206bbbcf0d8c217e8ae80044fe7c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76650b65b52b9d3e7ffd88a4402c8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c776067d2b04f2ad7fa30f5ea6bc0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9d9bc2573ed5a4284f57967998cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c3a23c4401a2c2c74b83c3f95b10b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322640043c63d7cd4fb922842a99dfb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e5a8f9060b2718459d8a35ee911f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b35c1fb89ea5a47cb0c175f68b0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74a13187a21b0c69a778b91fe7edd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d080b09a5e73626a9091cc42b0e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b7e40e843206d6cfe5738b278cfbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a52918aea7d266c02fd800483022322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad1aaea368e273a1fb28c027feb72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf0175cb0bd23d26ecca134d6f948324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209bb1e73fdd9e71a29cf64071162e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507327242d1b59ad566e4e06338a9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5db1c817599023302d18cc7c759b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684e5f20fdd7fd50231c9d8c09ccae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb6dabb40de4b0e64c4758daa35f51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03703d505d276eb4a9cdf33c4e65a369330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179bece6e339069faada72e90efe277331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d537ccb9df439dcdacae15501967e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b2363ff4c012c1fcd73534536470333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0d410a1655f4c1841d5efbfbc437334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eb79f5f9130100913916f565799a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c912d65e1b3826e03aeb8519e060226336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229a880b9baeec040255f370871aa3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2230d2f637b14363ed0a6271dafbb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a748da55cc43769097d49f9035782339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297c82a7e3507ed19fb36177614acd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f670654ed5562a585d625f53d837c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a605b063abc8375d3b656b0a6050d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c68c475288fa8f2f9db816014458343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044035b0c145e753cdb615b218c3a0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6737c172c6016faf8a46a9263b7327e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709026a089e34eccfd5327c2d11e262346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce513c3d9866750459142d57fead7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd98fb803df5ce072f4571dc41569348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14cf55dfd7c8b43976e7d8777f633349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8dbd6f378b3e346f2946c45163133350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447e80590427a24171dc062e1d7c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7456c43b2820ebbeadd6d0d1f502e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a173428fcb6084fceb8704bd963d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ae766fac515cf2b23dd22771037a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db870ed341eb11cee48aaaaa97260b8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d046b170141fd31be53eec640630356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140dcd40ace664ea61a5bf71bdea47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef79be3a2b7aadb825ebd8324f9fc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174521d755996d37dfe1242e76fce4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e41d55df8af7867c50cf133054fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a0b9309cfab64c1378e21f953644f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd5395dea803a0b1946770c939c956362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead292c646aae8e9711f2804595b6abf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7718697293387856101725d7e9d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69986cfb9f04167b0bb86975274ebc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955e31973f012d637298c912bbaed2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbde78306b8c3d1b8e79ee5ef7ab44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a6d8d219d96648e14b7719d820a38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49af5773c98156063b8d90459aff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4176c56ca6f4b783270aaf9191225370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08095b2610e98fe99200ea889d75ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a68037dec5a0e487d07046d4185b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a27806c7cb524dbbe1c89aed400f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab04b8e2ef89ecce1abf142868506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b39027bb6e0b32f06d9ccc47218d69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a57e31ea9591f9ece7a6517d162d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e469f84bf80216bcadd9546f62a547377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3749b4f86f401cd1a76107eebeb2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c954aaa6ed781287c217a91b1b1ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f085306236656ab0a8f13e4a6d33b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b011d7881f64578c76e9c263ca435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc98bbf62cdba7e282ac59d028681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2eac9f3ff208a54f299cd3026d971383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db83d3a1797e7cf98dec74c686e4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984896097e7a6f46f74c0e3a08648a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfae73a9ac811144d1604154300f50e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae91a0f9be89f6c3b17cfc1e06ee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eac790050edede2957e07a39c64f75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d685faf575ad18bac6239acbe12c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180184b250329853bc4d43fc7b3d6da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424f0929ba1c4d23591f8130c3e1e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847726098987fa97063e6842e3ca74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dcaf9c11c90bad88f54e2d8c1deb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e833688c6e42588029f064e01ab071394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4cfcfeaa949064726d185124787d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbbb4e16f185646ad9347636fcc73a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864844f174c66f29f218107ccfb7e7f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbaa882594de130df6af73a4646ffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c443433eb30a01ad83d7940876b6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb21c05675369fc5b1d8f26e2a926f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e48ac80d80c5caf71e6f8f5e55fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0d07b5becd9fcdbb81aa892e645d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19071ef19d8a5f92ef641a4f4bb7543403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973495892e8c4f59cafd3aca712400b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81065f94aa8fa3830998d69eeea40ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8964e8d0ce12745c9db7293707693c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370263edc5bb41b3b1cc216d2888d1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1af1d7d53006cd20ab636951cd7b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa8df28ab8f42dd7c3b6782156a35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dc43395a193538983ea99aa9ee496410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca222cafdd56263aae5a29708fef440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6902f9277423d68583de6767defb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a8858f8f69f5a67396f8c3160d89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec7cb4b3b1929c45e49aedd8fffb47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07057dd4f14845f17a38ca4ff72e871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477ed3677008b9cc5a2543732beeed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6751f19dfad65786789e1ce19444d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79afd7180837c1952898003807bbd1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945248a7ec1b0c8f83d8ce9cf30d6c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7306c6385221ec9fdce20e22d1149b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965a592dd0c5e107ba41e464e9aade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae62f829f3159b2b2c1690f7401bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891747d1c20d0d93c4ca05c1eee848a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0e4b6022d5d75dd4c9e25ff80c55d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b98bacfb2979b079dca9bf10dd213425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ff7bcb52301d39e753afb8432699426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18c279f1e55849ca71f820e84bdde1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a6eb54277353be4d4e89fc01535a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486e230dece859bbed94062b29bd41d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e97c4380f970b326f4426e606ff5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6050f8a9042cd9671c8612ac7165e41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc00e5e7408d46ac264a1a9648615432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc31eac175b350b7b148aa795ce86a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52d3ef75504969abdd0f1f5391202e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f177d1080cccef5d8f7a235510a81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c293d471096a350f63939ee67c0f5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c3e610f6a622ac0eb0b213f258f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c0041e19de51029f35fea362e0086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8253fe33cb970beb95cdb352ca4ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a4909d5371d68e36ff9e84786336c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71e905f4bd03423cb59a87d582af6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e4a1e4594a0da81f4bd368df9524442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49dcf64ed89b4d9560820d8f1af8c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea982926fee4dd05414bd78ee60e4a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4326fef5c3b17b5f58320e1e7afb54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2184bc9cc288a5fceee9ef26e90a21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e0cdc19c6587b2623019b578e2a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d60158000b4ffad979e336cdcce34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d4ecb6b93bc2f92d140a468f3b809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499263f4ee6c12aebc1e5835a5c4256450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d8794d707800be3de2f69ccc9ed0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9614ef145fe18a0309ffd9a6fe32a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452358a80b504df3c689dcb7eb211db7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7bd4412c8baca7274314a0e32acee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003daf617c9764a72a909fae8e3203e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ec045b5f75cf2a6db537e164b846456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f2cf2f17f929cd05675f88be1829457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6680e30eed8fb636d75ee8d10dae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2918f55577d9780dc2886983ec19c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d68fb4290ef947e6435415328bef0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa94eff8d875c6d9cf37131427257d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a4d34eeb0ef7e8171329bb9c099e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f2d5651d0fc73b1ce8527797b0aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03833a13ad413be49a5a601cd6d695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517841950ab12735c3504b9ab6b128b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5ac7d1e944e8b838cb7c7af11ade6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223300b645e2717419f0d7d81270d2f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaba829eb2b25a65bd2de72398d485468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce448afffe802ee62c3dea307693ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4bfa53f9c007764a3754b60e11f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659232c56f349f5e4da8c9229d6db14b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d989483cfe654921f22dc287120f2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd8cb396ffa640d9b658757314213473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a562eac9973cd2f206b00f9ea8b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a461f2cdd14dcc0c1e5a98b0b5f434475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaa866dfe46129e30cabb92ad43320476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58d28ce6742a3964610e1669b1b19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba0d1310905701b5686337210e574478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5f0d984951ccdc4855783fee459a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b6669088541f1774863246a685b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fbb371c811e94374715875a5737b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e80d6cd38bf9ae270c47f50e1411482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262b3b350e0ca95d6237f060ef194d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d8d0905a0bb8b92f2390d9d280fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b426f951e3b4f8ec82053beaceab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceda83148f3465fc0028a2190a4879486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd577c6e87f996b0bcf7cab5f5dd582487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154658a37ab2e61afae92c4c687f01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac91de860918bccda8842327d36f6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be8f50ef7ddb9ec3d434ff2b111f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc08c2d71388fa8e58ac1d0fce6f875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d99b14e8b29b7b88493cc8cc20fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0485ca4534ed8715d8fe5d9d28526493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a00053d31d3eaaa155bcd46a2455494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837bd123c40f761e45186efa1e800c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f35c0ce7ffc909355706219b714e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6bf496ecea9c8f48f2e68301441f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e56f8c1c23edbf65a27c5a67f4c62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b919370de1546cf8b51c03990ca59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb64813816d0bd1f4b8f747d6ba7da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61ae3f07ea8ce2f4e9535fcb00639501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8175aa77df2ef65a576c53bf74f35b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df8312b435df1abde9506cf180dd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdecbd9f87f6aa8acb1ad8e90efe12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156646cee74c9eae07ed68dda24e38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffc92975d246d7623ff2a2415e95a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473c7003b6068fc3501a18c32e48718507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df762763c285fcb4243578dba44301d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ff0ad5c707970e789ae48d78ce18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932493fb46f8b53e1b1a43d1c0b07b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612990460205c3ea140ed72221b813511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821363cd3fe682ec239880407b6b9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895fa74e99a971419d29dae95e2349a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83acda9d08864c55fb518988a265e1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df822b729f4ab9add65fa3c410f8020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ac3d5d7f47b8d2d02ad9fc4469d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46acfac8b0ce956318dec4fee81248517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9edd50fc111a29774586a8812c113518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b02047b0f16ead8b3785cd8beef972519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c257d517216bcefbd1b248ff5f2751520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7685b2fee9c68a1c152e18222cba4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087da7fa22604c732daf9db142d756522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76501b3ceff1555bc7f756715031bcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728adac41bdb8288331f8bf3dc3254cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de0266a83789d166459e2067d7cd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf155cb63d560c9be144d05405f6a2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f2e19a72a74188d58cbc631ae7ff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa05d1024e08afdc1a82405a5b284528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4298b23ea1adc57a405c7ed2cd6611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a29d1e19ad703520f38df278804ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3edf78874de66c1dda7890da20b17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc0efb80367a5492760e3d368b17d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1803acfe5957b65ba7d031bc5f2054533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798977a503a4370e40a8028296dd831c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29212e4ce81d93e4ab0bbfb0108ffb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7460feb14eb9e5a71963841584b446536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d0693279da7be32eb888250d3db5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215e16112206bd2b5a04b1860f48e47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c0cec2bf13a26b5660ba58ee42dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d446bd5fcbbde87c798ab7723852540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd629a3e24dabfdecef01c8acd0e90a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7d27cf61784aeed5bfadb005585b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcbd98630e44a9f96876a46fb01e4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a8e4a3c571843a73b352663b26c95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060355db23ef3b5c1554e6fb54818460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b0fa227b9ec5dc821f041219e8dc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f031b4913e23c7c6c51c5f7935a35b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec33baf9a73fdef9117ce4d6def72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c69f54082331960ef6251f2a06f39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b604c331e4f4cad5390f375c34c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be199aeaed9c4f09ea3965f8d4e48c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db199a3138a444a7e8de1c6306b4457d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067cb13c895482e12484eac2cff44b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32964bef8d6bff4d3af1d6a8da6ecc74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f850949b80f25bd55c3703f1f260555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4ab0aaec1fa4f77b32dfec9659df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771e0c46d1e087763251cc6d81e1ca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9768d0f890258348d4a99c77262af2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e63c8d95b21e12faba9b44c0c8571a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192efa9ffe8efaf7fc6b4ff9e56290ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a378632babdd85114584e4f93296e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ac015828ba40d4d6174ced9cf530562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c628503e2bd2f0658076b02b754b28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50790e3c8184c5c0e01fdf08791d3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91862289c19b220184684db6fba9705a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780914fe9a7bf28d73d71bde5548f51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6977aad36ad02c4659bdc737bf8a03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae699d07823348227e443e4bdfca11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03edbab25b07a2d6ff680adea3d576569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942198780822192895a63c121ce76c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec992704d20f099ba7b16d2b6e8d727571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b072bcf531d1552845ceefe0ccdfd2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111654d4f0fe2ea085dfc55ca94e633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff7f6245c4636c2781e1053a9cfa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c11887e8845c48ce66c130ded25e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2b69bf4593cbaff07f85cb4e43d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ab6192a0a8ad6923d7e7f7acffc2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e13b51109cca8bce945a1e9feb3138578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23112accfe193bd18a13fa152b30c1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74efe814374b90a978d43d6b24ae5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350426b323644c2eebc7c1c71888c849581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee575b53a022815029b2f7b792b2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803abbfa115ec4ca3dc4e38b719ec5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b63c2cd85224554b62758b0c39ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8851774afc51865cb53cc19d7ed74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e0c902c8136f6bba5ae4a35904ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749182541b483fafb8e25c07e450d619587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439e02f7ccea066ca0fe414de01f57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aaa906e61da76ed6f8584e87f168a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8bc77c3b98e79ee059a1325358e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ca6dacbd3aaa7bb884f257e857e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802dbcfd65d803b02073e658d36f6ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd357f0201f2b87a2195ebbab943ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719db3f4b3968373758f5520ed8783d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b353fa2da9043579c1ac02a8b99a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedb7ad2326df714f0652f8e75b86d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51b595e659129caf21802ee253fc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31ffaedd1c7faf6b1acdb2af234ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6851670eed3d34d0d904a6c71b0cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ceb12d4b928ca00ee706df6b43ada600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc9d502a8b40bf0eba4b270b230d23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d79559ec078e232fcb37312f6efe2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf964003062b97dfaa69e14de2b2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e0d596bc19b056f3e9a436953f96a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d7f8b7bc3f8b3b36f98ff085b551c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791c7c5bb7a1727f4f27f6ec4c1ffaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beba7ea65b65ebb8d76b6be45a15d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274f370731b35ba52514c5e59a24b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead501a07894fb3c85ab53809d89807609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed22b1c86bbaff5e3db9a1a9b9352610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b53d927877d05639586d5e23952e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736530c9ef6a371a5235ba0d5538f668612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912d1541ac7e6c148d265e15b4cd1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df76ffe312bb2aa1f2a39b1ebc3bf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05d7b49ab42842275c82997adebe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf75f5df16e682ff2561d709a55c52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536feb349a1056b1dea95b4895142fbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68308cc98dbdc9574ffc54f96d90a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61d57f717f8dd886b740d9e4eabe8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be190822f0ef3e75b63c730a3e824c1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce61f63d8303b0ba3e57ccf7844de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355b430a68a7106ae274bb6e7ce707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3d8678d0d240967f5ae3ed5c9bbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4496f41a3fb3fd13594fb16b628951b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b7c3b419e7863c146ceb843e3f94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96506039ef76330ffb7545d0a83c59e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530661d58ef9349c784812dccbb913d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d32fb01bf606df6a254e61bd4679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52687a8f08462cbb36c6f92bf19d59e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bc401d27dfa671a4e7530dc86df2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00048bedbb26ace3280ed827363fb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f6d92eac911be32c46eac6242b0d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984c167ee278a09bb7d6b40234ed49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffed891cd0ac71a43466dccbdbaa0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7c8a427ea57af9b7edfef1ade225635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfdee5ee2f8c7c65c2a7436ac60a88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8149966763bf235484403e3748d42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638a90b26e21aa6cc29b1ce0e8ea81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9b7f4e2e1a3a3fe0d52ff570d7f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab2d007826044eac651e865c91b5b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc577a1b2637c67202df3a53440fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3870ff5a8366786ea190203b1a5074642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6186af1228c7ca7a54d58520ae893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fe3ff50f53e3c9680f04c2464bae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab23f59eaeffb9a82b677b5aa1532f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02c2308b62b0f77a85be9929b3f40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d696e7665c06581941f90682fa5f4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550775c3bc32ce22b448f89722a4614648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7e7c8cbec4b4eb4c943d4158448d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4bc1a48a6e8b5d3a226109c488d2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b854c6d8736598465a70f3d3ef8907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733ba87d4879eb1afaf894c366452b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e8b950781527f173f76c06abdbaf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf236dd01aee8a77f7c6dddd8b79ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06db1a51b7371418086e954c515ca5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30c5e9905c198fd3f0c662c53aa864656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e9a26aaa4f10135ee7dc49c2bfa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85708f1810362e3fa754e4ae3faa90c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745d3db927c38c121eb64f840cb171659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f803f82abcf48c429de85b7e83f404660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5756333d73146d4afc7e43ca29ae5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b2002d9d463cc80b257ecb8b4be8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258cf70bed8f1f1f321a49f2f5ae91a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408a458592c0e43672b77636d2ddfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97350b25456da0f21822a3689e167665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142be2572ce1278a2dc4b6dc789ab7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b515da92551cfa6f973c9698068b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336518bef7c4e476d1b9d900fadf85e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003325ab5bb2b241bde69fe5083012e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d06fea7f1ae348fa21c475a5d7cd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af359e531aca9a6e8e472e8de520dba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429fc13b7942eb2ba4bfc1100d694ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcac507038b58a366c4c4a75169a59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6280be8a0360bc18888872808011f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6dfc2227c998ac0c95344ce871b91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde6a4338f01cf9686f326899bf8c9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fa8f8d476455da4cb83ccfdfe98b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5919ee6137573840976dd259a53f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdf0225369bafc92a977b54084e67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25124b3fe902188aa070cf960a114c71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eda1c34b355dda2c1be54d018872c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea36c4289abb4bf8f053ae24a2cd7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ecfe72b5bfc5d7b91b1af002c8a16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260500b8acc658b39d86d5091466283684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c168131789917c414e5f7bbff9725d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac180b1337db16fb8bbc5685fa8d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93609d9c6141aac11aa65c1cfdac63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff40b13498780da72246bb5ba8c796a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813dbbe6db6e8444f5c6820ad177ffe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3393688be3ae080e1aae01370f1002f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8dac7061d2a8c6ecdaf11e2060d59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d2771efc907b446e02e61622c55f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce512955fde5a4b9415268e055a7c0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2237db15463b98e7647468dce56ee88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0286a8bcbc4b30b545c8e65fb3bed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6ebf14546fae021579f8531360f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70abc8859c12cd777370f3dfc84a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ce02479896cbc1fc8ec87b6c6b3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a04ea4a4814a6c5449fe93622013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a13fa027eb40a66fc42478127e7ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f3a6b2fa6d64ba080a6e5ca0f90e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c89ff1cadcb90d86d84ed2ba16cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef774cc1e1af165bed6abc7a0c6728703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f777406dcffcb2f0ff60fe134ae408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4861c6aaa82ff5457946b67403bbea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbec92b1a882530d3705cc631f82b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a3324a46fe8a8a31f2c73f17a954707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183877b4b0fa072a217912cee9433eeb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a4c1a89b3efe5c48aae2028cd14f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1505c3654cbba8a8566f59c955f0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083948a5d249d7225e00eb7e076b6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63686e8a78b1b1af8460021dc18ce12a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415053e91cfaf230a85284ef52398c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caddbf921fc3c9d9a62f3c9e56c143c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e7f5902377ef5ecb435f112f60af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc48387105055fa2bd804201c0157716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac8fe969fa0beb594333c7a6b28eeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f706261f9cd66b048d395f7075b0df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf93827d9c6c77c6dc1a3d7ed2bc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d9d55d518b99d77bd398a592183d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5068dfdfb931d2cf8588bf5e782d10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea0f9d0e867171526bf930e386d3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cdb03a4909b508361a7ee478f2eef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566b83e2f3e13edc0161a6e0d5fa20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c46f1b1355bb71bd5b5693608676cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea602c370046d7761aa4cade6d46c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215bd1b3926e0a558f24f6fd280054727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2bc8b8038e3ca24cbbc2aae6bd71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e18d15f87f27086f74a94f86d8abe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dfde0efa6f70868534d454213dccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5d57128b0efae66f8d87f07f2c75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ea55a0bf7caa0de8274fdf324e5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a373a7e4888026b14bed24cdd256988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d8afc52bfe39e277f5658bcee424c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e573aaea77e5897ef110b87e2a0aee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb1bc270c3cdc539105b6b23ef2bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775d0e850e740ee6973f67e663617c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032b8b9f77f50ce3f087423491382e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b702300254039f9583b85c07f75a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4abb15d45c12005df4f25c7c0a086740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b98da36f7a8b0a9c01bc0637bf9fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3f7862f217d1916a1948af5133cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a0d0e82b14740a8839f8831cacaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484186165ee0a342ad7c67097873289744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab72b5dfc7c1172df6078d685f4942745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ed372e955a68cf1c3d607d1dd1d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6847e0e2941f6fed5e5b39b3c2ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e9be16e785f971ef60a5b350f95c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba3b4df81a59e6f8de03eb906a23a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814390b5066568b06c3b8776f62c80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c4d34f65843537e7832dd190930a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aab60d3156fbef98272dee5fbce58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91c72ce8e3029997fd43ba7959954e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d19aea490c59ccc667309826acc7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0223c85dd8f98916f0136900a1bdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d39fe1c1b1f1a978d2291b737d2c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d11b3db38fa7d2754422e3ed5e082757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c43f8fce6f5296b8e6c6b4471ec6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64fefe960404f765fe8c9ce52193fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf117893d402cf567a330ac8798402f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce466d2b7879106a30ad9f3558cfa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4d0a651e38699bf638b26c84eeed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330724c4a0a9775a78b2288f64338ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a0d8106aa01af077a32eb173991f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5a2d07b2b63514ed86a9116757ea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5c544147c370d38ec28a99dd98737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984115fc86c9c36bd08ae21e2401cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c2f00a48ccfc28bfc902b359500b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc4ffee860cbb3293cbf4c0979fbbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea035c248979cd431716fbcaac6d0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd580628e331dc43bf5b38df4760eb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8d9ba991942c3ba1b889ede6e7dd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea88d72f395ffec3126264ab15ce9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b5a793fd6ef990f7835c11dc3a6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251757476359c28e2961515614a830f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed91490847b999ab7da3919e30b84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d9ba29f2130f69403d88953ce0db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542267012498e8958c2abfcfe220715c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01e635509407ae9e629bc3f782d9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021908e4e8be7c11dd36435c26299a1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9dcadefa6f9eb7acee2721ff79afb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81b8b35b265633f628af2866831a3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624fa7cb203c9cc77e759480d61115824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d661bcd8f06bc47133b9338e74ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb48decc85d0f9130ef5898805fd7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771761a984b51d1f9c3d93af6578801927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8553a7bcebfab1622984c9fd913c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac45459a582a63f8a26572cf80c09e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ad3c49581f708488b8ffba76b2a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663f2d4f9790d689fca20f2c02c45e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec928d26891f1dd937376df11fe5a3c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b30ae3ec35c8c71a99f3ef6dfb5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0dbb5255d3b6ddfdf5e435d41959b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc78d88140b59ea9e0aa93a8c2a2a9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d22f26ec7631c7e92e492a0371d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feddb3d590583842febd0cf57e5b12137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378957c7ac3d1982523479b9f64f4bcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584ed09112bb4b3ac40c3102c290b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb3c5ffbf39d3cb6246278e91f2ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3375b5a17e5238d65de519bad7a378041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff0bf2d4395d979ae664b52c5b6f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c8f572d50a2ca3216f5ef6b7583f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858cbe863f2992088173829d5e956a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33192a20bfd81a577393f7a8e4f39a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a688ca584b558476b0e33bcd4e921f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce34463681fa9a799d4f26198c689447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9c4cc5178a771dc6bf78430a522b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfda63acfd21711d1ee66161a01aac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185998bf9b425cdd03371916115c70f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e17a4efebb56b41f965c313ecd4de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf58fd0d2aa4ff3a334c5aa13895052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e258ed551589dbd5b7006a633d5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab1ef2ec038942588b377da4c4aec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9cb66de0b8b06944205d2a39652b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e088fb4c7a598133f44fe445d2705b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c560ceae25717d77d2566cab2ee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bf722c2b4e9f5088c896db02140258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cfdb6a3a54cfb1c5d881f50a158359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80697d449c407fa5399b1f83bbb1d6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1105474eaedfdccf3f61381a8575061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039594a271ab61078600333da2e991862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ebbd13f32a8a8a72cf1936630abe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359cb76fbe683fa234a75b10c0bc6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2752badd148f9393dcccbac7cedfff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2507c7a5feb52e3f116e1eb00f15b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e06f21b32a0bcbbbe265d0440ad8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e274b303b3a3517bfa0c80f8829d8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044fbce28750301c1e239c68e1a0e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1868856f908d1bdcade8dc43a79b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175672c916b7fc6c4c4e65c570d99f5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb224023d05068c532d1759bbe2dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aca69440b98d13213abb6b942cafa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea6e2cf488903e86d204ee105cd0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13cb55642c61c5aafde7aa83c47e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f04d4cfc976e74a373ca1f3c763bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eedcc066a70c6c9b35745622f3f15a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b8c685dc435536d11ef468e42e9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593c09550dcb9177e9dc7042344bda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1913c48a10b522155866a0761fdb1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344226747590f7185058d04de77a5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18dfc511865870d52646824eb94bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be32d3f4e866c4297a4c0426f0639c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd43ceeccac404f3a805d684651ae8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c208cda87ca11ba009e20c99a9506885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34a3d5a7111a54c85879932d8024ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1493413233219d6a4ee6d0be07113d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f17dee179821b59da0e7793ce42ab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbdb33a63556387d3b8c9e729cb69089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d36453909bc8244d9abbff4c18ac1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d62d3ff1a9ef9b1411eaca0434edc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d7a49d87c602499106c38300f37092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1cda90a8b4add0ddbc67ec33278793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527196bf7938eda1bcdbec3bb80c7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c3a89ce86342ec933d29897ecb2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106863008ed7f663e02c87ce940dc1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31c478b90799e0bf1a4735ae60f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b21222def2a553239a449e162c6b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1acdc06ea49cc5d681db990c4764699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a05bd26d426d5b40d5a194682e229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18576211d8f9ef8cef5afec1c5c589101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b41ba1c4e6d067b007e20f23198251102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654a88c5609fc52876e05c6645b90e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535786586f94772f7dd8a34afa1d77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044725f0e2aa43d4916966b4ae032845105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e7e2ddef666800aebdf4fa5f5723106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2e171cbf0d7a81a2b3649993a3d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4184b25548b2f6860495dc2270030108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e4d82f59f7667ff756d7d3a535d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32206b0aa4d19fb2c84e2d856659e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f4dbcd97f945381668abfb5ae974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c8a2144bf9355ab4c6ac297e23f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640dd2f5864044476c40d4b10a2b096113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5b5c35039371869fea951b840bcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f69028c881300468b470c8b5e980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1835eeb8d5e5f9c6d65b8fe047bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882291e8086c141bad4f1cba456bf0e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94a0e8ba72f2d5c342f7e634096e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777155521f1eee928579acc0c414cbe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bd39b79da3b82ae70561c51f6924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983af3444d531434dd7bf55fcc181bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6f77222f167470d97e11baef6405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2454fd415314044966ebfb1a21c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68302a047c06f009f3aa4a9f8fc89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f04af32d0f3af33b06e95387eb76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228891526208321c1df3e0e59fc099b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1010aeee22724dbc226545da2d267127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ca65a94b78fb3af2e12b366cc380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d66949db859cc2266d442cba31307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2bec75b41fc9dd9279675c33365a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9633b4b01150d67d969cf1c78db8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0fa890dafe84395caeacf233ec104132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af62c252c7454a65863c8ab4cd299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb438db349ac0ecce2f1cceba7c99be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3242c439aa36daaa51f6d8c0ec553d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92b04c863d538fe116d5e1f55b0d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62536194ca7d393cbd8bfbf117a697a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182c4cbcff3a8e2f4204b413f309c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a8b39a77baade30c780d78f5fac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597db5e04f14b3239d96b203106fba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01633dac0e478fab5ce9e04a7f4b5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1609ef9797abb0197c6af2f2f3726f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51fe8975bdfb5d1982f5483a186370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901739533a318835793b5db2b3bf42e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339456882d6f962bd82ec6eb22f9c89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247130203313e94b8ee90fc83dc0185d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00d38562e948fdf9fa5bfc4884b4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856c2051055e0fbd0e8f277cb8fa4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73bcfd2c1ba4bed4930df2cedbe9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf284d026f5622ca13aa20dcc93aa0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012fa4ce8660616b6fe007724c4fd31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909adf44bfae421b105796c8af35c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312297523da5bc7e85822a545e49e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d066e6da6172eafe598c9ac86ed0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf855f42909478adbed5fc0121dc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a485a6848fef1c2162b10f1a49c8470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f1740c410e1d98cdaeb6f48a8015157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4448061f81b264742327ebdf3e552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6fbb3f6d90ac8e90e52f24227995e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c29bc6779532ebaf50f1ae62a5980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d674310012d89aeea4402b184ad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06eb41fb53e0e2ae76462c01efadb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4234139cc1adfa40c3bd80c272b1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f022c0fd9d3f25709ceafa87500c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7798c98e091d8f97e677008aff52c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4557bc67dc40a633720c47dfde092166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5352bc9a436b45bf1468ece2bebcb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28578e0209cac5c8387c251da9b6f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e686f78569276ef183f5b8cb3c47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c479bda315d9b49bef9f70d98370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3306d3f4e352dd4f481cacaefb9ef5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708992edd813a139feb6562f606fdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390b9fedd61741baa1783110b785139173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c3c41564a31e79ec3764b980be3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cabf44fccf78adc93c8c6188d3a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b460e1359f36ff1034bdcff0ad178176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b504077697183ebfd285b3d80fa21e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab4204d12f5e975578ef61b1ebb30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c109db6685d075dd9d4a8c834eec6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ce43bd121f0ccf910f2b06582630180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6f235ee53566399ee06ddb1d38d96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1fc5bbe61ce41383d720aa7a678ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d944ad03bfa47cb00573554a7550183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591e924e2d164653aa8956c8a44059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0d476aef7f46445205c13d277da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a04116ae9346aee0e2da6e939186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c76dde48103d13d75a48addd6e1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af69ea028fd8b0f4b5a14702e2af06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6fb856ea3fedc424d95d935010f0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a341a05bfe3ccf9cc42656a480f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960012685fa0bdc20c2f160bff342ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5db955231e65b2edd49218b15a7f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd3177371cd676de0d16f8266e6c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd67f71e3af49508e9765a86b09f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfe25dff6be5fabba34b07db4a9f81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd825055d6617e53f98a8c2029099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288026286a1de0793b4e5bbc01d4ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b6ed225f8454b054b18921f2455f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d69595821f20f0927a85873cac6cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d325fa4f1a8563fc7d188f00ba80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1dad67229f49710986bf708cb781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b92f596238813fc42279b560a5382f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205357d4a8ea4ec1307151583446e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4e22ef4ccb94b5efc5b0c338e8a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a5d49bfb6943cbfaaebf5ff890cae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b1460c38dc1491007f26cc8e435b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524e5d3277d3702405e2427c2dc5c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6671b27d134cf5d8e3ee291ad6d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6e7519d923b6e5a4aa4dd9f67e55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1671051d79e0e0ff124e29508b370b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ced4c104e5c8035f37eab379f6348211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ebec0604446d4f17be2fe1fa455e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa55c58e5d511c812c02406df03b7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c942beddd717b813febe518c21d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b73200edb2fc0e7509abd5b38c44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cf2ebe88c7e315e686ca54cb4f93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505466e0d4cf7f08c7955b5fc403d0fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81faef7b9ee953567470fb1a6eca0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0ed4f6c76b20e3690121b62f9d7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec85fbc9fd0d88248100a5960d4a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450391c2a52f0d2efbeea3b7c9ff08a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895bc8fcb9e4afcf9e433d6683551f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc2b0c31970af7c9b496535032a06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952944637c9de00128e7116190740b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da79a5f3fb81faabcb7cc92a499009225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa11a1ad898862634f8e1b271587a9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a16fb12fdbbdbd8b4332abd37153227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4b4f7e60e67b8f63e157d2940936228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd2b45add15d0c668feffe7f7fcf29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfeb8747f3259f4d92e13ad01b1221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb17853c0e0267f5162730099fce9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c27e779b76c49a78c73a0330bfa8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9578371b5b39e155d35796d8714f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17724d5ee21e619ae343f4e1d884c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9935df28130c42bc0b739b454ae01a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e811f30d0973a33d0a772127c30c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e55b668fb2fb58583dca61793702ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd83ab212dab512e18adbb86d6a8c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1229d9a766ecf5dfe351b4470e0de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffca237aba8376917b0ad69156f79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58f8e76d082e7b5689d8ac0bb7efc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eebcf42851b57b221f3be3b058e8cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705fbcf4d95ccb841a5a427c4ad1db8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf390e5055a79db6b5ed2dbb00ea37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1081f84bbf7c439c803787884561c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1648c14d458e3d699b29b8c424518a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69f60aa141e7718bfd3ab201f67a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6f015f6c4b2a0e50c447873180dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff7d94623311781579bc9b58e5788249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ea7ba912e4092f2ceebf3134fa8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc83f4a1fcc0e101032eac91c5062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2a483dd740b8639f2fbe5987193b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f6a303f079895b28b72d0d69068e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4768dd172041a51bcd3d7c2ee86d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f36646c31dbdaa84356985a027553255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74fa8e154aa7bdc015af70bdd2e53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de298518c945d618b553a5ad91e693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7030a484b84cc01ceb34319bfac856258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7f673b111ded84676650af75260d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d2d7c55a7e956557c957d23c7db7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b1ca0767dbf246b3305fa8f52b6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaccbb09a741c1be550145c1c7295da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d1dcb7d2816c9611dfe8707628c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2253ba57e1dfafcf5bf97d84506cf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9586185f2013d2e26acc3cea7ac2f99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7b250acbe0c1af9c5a8e3acbd805e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c68a6a09474ae516c8ecc2f0394b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85702d7faa23b86cabcc2e26389f36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548aeb90bbb73d27b7b7da581057bb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f455aedbdfb7b8b29bfa31072172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75847b366b54e380da68b2e56bd910a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5b7d3e9b6986d9ff7e8cef5429d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9168e4541467f6a5d70a5e33c00e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e7821009fdb5ceba98cfbf744c99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047db4b718dd02586c8884cd26bdc15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae3bf4c53a7633366174d3ec895fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512552b05410c94eaa72e8e6d2b3147277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062fe0056933c6dd4861fba526cfac4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc84a72e9cd822d6313a698d22c1ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2798637ce7b4a462ed4e9d18dd62fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbefe2f251e33859a6e4ea20a751ebe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92191c1ca68099713dad8c6afc73be41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e533ca6a4d89216a291f9b0ab4dd2a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be541c0d2a8462dd8e575c737baa259284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713c3e5fc6e89df1e8677ff5cd8c165285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d43d5ae0f172baeec5f52742845e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b83b76a49b280b82d1de696765d33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf596a9b0d2a8b397468d30e15d27f82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4009aba8182eae417838c5110ee01c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ac361bbc479decbf0645aad7cc04a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534d371c9ff233fb80273680065c30e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80186312934cf42e78174e38fa7422a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b0054f13bafbc2770bdeef745290293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244201f695e1d93aea1ad5c1ef1628a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e660bba94dfa60444af50304cd8130295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97343c96c2b225f0a3c5a6f46cdd373296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbee282c9abd48285480002974a788e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0687668f680c7d7360c468ff36cd89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a00ae811d1cd343d68ae009650334f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5944db7a0f1b74fd69f8602ae1d76c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17620dc81d4ff2241d7ba46b7b530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc48d789374a0b60c400c2f4309b768302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbbad07faba3957196623a117a6a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f858d028b1c2ab1fdaa645b8cb3a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c496da7c21517163a7249f6ddaa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f1ecec5271af45748e1de08ed34a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda072b8e83038848d289efc62d87c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec818a7ef7491e4235821a6a1d72d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a12b584a8e3fb316fba94dc7083fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6685c1cdc3123a69e0b80974e6198ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b556dd747cfbff5f875ac0191b7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac943034202b17ccc4b01c35b3a9e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39da92bf93113887786327c1dc1e9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e251abf50aa3210a94918aecd2a45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f24c930131b5defb3a84503e68e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ae4763928ad61ddc99ae49ea8709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9054b7639dbc6e81fef998a0147e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73b2f7ab4fee0af9e4420bad08debe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366c42e6d549050f6148a791a11498319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79546d36627bc1179fe1405cb18a69cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fee07fc8a695cc678ee129d6c7c06c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ae73dcda65aa2a67c3227ccf09c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6bbd1568283309c6fd4e53eb5943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad85bd442a3f5a9e64b9de80e8ccf3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e420ba4fe6c814cb13211f89efd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c8c28336a23b4d1773fd346e493d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c29bc2546941611c010218ba744e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e9a58f3cc2028c4f08b1b7946a19e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1994c8e3620c38e83c5a445aee5f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8defcd9443e40f2ece762d0672bbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b4d89a7d3679d581d6464a2d72fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3cb258b3cea1a71ddf4561720883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b2177b080a817ef958daa9011cde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05610bf4cf094667e5ebc10f43912169334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae60d9ce976b9333fb7ab39b4552cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f3904bcce1aee6d57cf7805ed4430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b57c469abfa9860e3879b94da426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10af59108ad7311ec8e8a727c93918338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14a6415dae0a7535b31160c115d8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aabc1a61ad9346d8338b2a8fef5612340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432474dbd5ccd9e40c0568658630014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2afba90b880f0b91157981ad87cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362218c0cda83f268743632011b96385343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a443639906b96bfa6f3df41ac5815a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87eefd52ee63c2696ee704218a0183345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23d53cad0e358748ccaa45ba87c0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8e62f1ebcdd9f3651157901e4ff9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8385212b050cbbc516577ac4c3b78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee90e8b9ce82f3f6e3704b40e203ce5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83c328206c80a4ad2ff97b421f2db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bede8c923e38e012c27771f53ee296351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ffc43d05252f85b6be2633987272352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c24f87cf14753250b2043f00aa6912353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742664bfa89687baece78d913741d251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22403867eb1689ca51d6b3a14a589355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada41adb18ba09f8e3273e0aac21e27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90f25bd19084d9eb3dcddb71d9af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117cf73cdecc29814e794d03ac94ea8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0043b8d823d3edbd951b94254c045359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e52edd70478e34cce024e03488c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678487abc12771b8f476749ae9d533361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabe3acd1b63aecd130a3bfe224a1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50425d1cb8ac23ee1cbd81521d6baec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d1902a8b262173dd3be33f10f37f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff042353795d2efafe781b33229e64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a649d883dc29113b44a1aa31b12b8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4bdf03943b303cb0fd9c65f888ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9996245918cbdc64e3a390cee4b49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037fda1521a0dc0a7034f464289cc5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a4e03c1eaf45e3fc525012aa7220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d651bd4bcc739d53da53f6e101f2569371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7468d9d6f166a6e2bed2c0fab49c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa23f28b30344abfc81a39cc22f511f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c10f6d07e3eb8b0ea2b7b88270f82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6a63185bcd5d6d368a4635825d6cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41d3fee781218e8abf6424b92c87ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a20841123cbdf0d9a15953c0197b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887829f6977e7a02241d71434455b5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfc47ac3fe07e99f8dd881a49f059379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616e855f33b214246566c5a7132651380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ee2a56a0974179954a18e02623fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e5054bff85a58204fc60a6af7eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f42605b9f2491fb113112606afa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ac0e0b994f4baff3b747ba387527384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b255f255fe630e62c09e9092733b48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3c986b912f2a8934c9791f911041386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d18d891dc108b9f58ae9e740df9290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fd06ba95bd9e0dd94904d29597d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b51b29b5be4acc0e0ff5a963b9c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6d048d99e0d4d498c7bcc8c44edb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1eca4166488ec0fac7ce9b55a12b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc630ece94ab1b3ed4be124e5ae057392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a02ae2f810cba7f6ba76f51e0bfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c447cbdad7b345665b05ec22982daa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c355805f3ff2e9bcdb36e470fa120395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b8e2482fce61c6a213a4081290f4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d10cc93bff273564a1acff208e83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1962c6b9b30769e6e71a3aa4ab177a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9f5a4d8db40ba870856ab160ad11d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c88615a67c7cf073da6bfe04efc0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f27b8bff2b2f0d49d718f3af1ef08b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870c9ae9c94a027ff261f7a9af893be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c553585e7173e6981165077651a70f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53668168244138043b93ac315c9f9788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f24add652d9cebb87b3590fff46a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b47216f32e0242245a751691d451b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6e6bda233827f0721c88430ba4df9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f500f992ca13c3a343a034cacd9d721408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383810328afcf46996e5f78b6f35178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a267ffc540d938209787e6bb6b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d4e42f5fdf6553dab857d24ff08a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef105536773fa301014331145d06657412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7c8b0f28f24417ebb8e871927aaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ec40c19b9f781f3d819b4c20e2ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c68b53a9521260eaf1ab64f29a20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d040dd082740d3f22c542ad9d917d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f44a72d68cf20f9b4a988ec4f376d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9c67996233403a27c052db3e0414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5793f4d8b9afc5f4c72121411f1a41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1776a7291c9db7062ae01de666e69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ebf37f92af292b45b696bf53751d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f0d88c3d2559e7bba7398a6a33d2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9cf03750a89954e1c94b9a1b76ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f622890b9baa728f4c17599fc40010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51519eabeaead1b3e8963a971781d276425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537340bcb3ac44cb42a3e0258d8e5aa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453cfbf7155d04c6ebdb147bee54dfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ab58650dc53903149d5d02a2eaf0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba325a694ed48b73838e8265c18062429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f532f28a4d460cf547df7b9b8f26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdee7cddefec03146deac9b27f0da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343cbf890b1c2cbc97023632d017f15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e21e603d05bc859ee2232610751be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5486af15c563c5cdc1d1b32654352434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029fbb7219e42821f06bf189d19eda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4de93ac70ee6fbb7811f7436d3dbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166e8b46f366e69d0eb64eb4aee73c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e1fa2459b17280eec4d2d79ae9b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0ea40451728e5ab8909e12793da5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd39b223612a7617f772743f75208d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae322da63d146f9f7a05ca74fb8e474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0484cd75b80078d1d26b09ab4d5f23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc9b8c418f599d71aa32481a1d294443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e91544840ce041b59633f9ca33f84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5306217481ec46a787e64f3f6a89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508368d7750f19520bf55563e8cfd8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627de56e31f03d76c23c54aabbfb15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5acecb83660dc650803357814389a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161066877c896fe363ed81fde52cc11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27481dfc54c013f833f22759ee1f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd2d6cbbeab632f9b9273178876097451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60631977a878f75e87c26bad3a4060b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942281522bd09d1e1f74afc85dc9793453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac8071658e15f0ecd277dfda4ac72a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307f7b8cd40b6aef88106e051e2953455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0c6643eedf5cae7c351017f735d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469df6b18c6c844718fee46d0030b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4079e34b15bbaa9c9971c18f2e8e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6c640f70058ccb3cd76f395abf55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba906e01ce06150627e8258fff2a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574f803c1e563e189eff996b7e1dd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961250e269bd2ddb5b54f808382168462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52b229709937d7240df1b42c88835a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a45651d1d0dbbd3fca4a58b8be4c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76bfb3ad2d9650209bd191c707359465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c4aec4eb3b465aee367c93928e35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cffdb77fd6464c63a6d63c911f29d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd05ba330785004e602e20e5795d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871beb402fc16d71204aabb34bfe5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff72a8e6a3e862cc1ed2700fa00a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a444c095f5602b0f86cea737a7c2b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1d27ff5744cff84e58ed81c8eb5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275445b81c84da55709ced8b1a095b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f40d2699e5102be5e6ff35597b386474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2302a33a006c4475ea1dac359c10de5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa66d3b8264c9d38949c860eac9904476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18036a181c9ea4530fa7aaa03b5ff1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf858f282c6befdbb5debcb8e5988d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f420aed75a1c108612325fddd85947479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410bb84bf1bbb7178648b5c4b843ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46393fb3baff5fe1c3625d8864636481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b699f19e285a17cb3fe133a764ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a987ee35a9420e9d37f2d2d6a00a4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fef087666f12d7f928d700bd267e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b685201acdfd5592a0cc77bc33dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba12a8706fefbdee4bfa8de6b45bfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485e34c576e84eac914ed04d0c6a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd99e9ad29c6ff9dc4d3e9e78cff9a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410cfbe885b37a3e39cb22ef85cf24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f7b8f0371ccadf3f4189f79623a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01caa55e8e1d95be6e5cf1451bb094491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56916fd270fa86f2a0cace047e72718e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c2b2aec72edcc5110ebd137b2484493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6220dbfb59b74771e55796fb2edf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5d6b688fe24793bd987f80d56c16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd176eb7fcc9c19c67d666d4acab2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515d352da61c69376c242a0fef34b49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d7e32aff85c66e46c24992b59a9d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512fc0fe794c9aa7b0c1e8fd4d27ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa88437e339bfc0ef141bbd7cd8d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809aead0f3dc752d40467300933ec83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f70e87ab963f1f85b8812aa18bc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730530e01e310175eb96d7e3bbfbeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dcd2adf1d49f7413e278ad60aed30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e9c7a369c9deb10906564644f1e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a887888f40086442c7931282c744506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f0f02b6f3c9dc13fb40a6ae8db02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee091a1409e8751e45ccb83cda3f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ef3c04a6d097bba4e3e07d26b7dba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3859e7eb4e986de3a903b1fa11444b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336884b1328a042de9aa1e09b52946511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da7accd7e7e018f0d3797612198ad3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b936c244513e4be7a531c15a08465f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b692edc12ac743f88b0b4904d467ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6c551a2c67e4fa7ca88909b7001a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbc6fb1b38d1e060372579c85d22f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d84738e11f8839be30c969edb406517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102556f1fd3ed0345748f13acfd9714b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d94c900e0b48a14bdd3f7ea4c40f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48238ca23c2309a00cb7a7ea546a449520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac5b768994138ebc7b07a0082a7815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2a8f4383a621a64c59e7e52f1093522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645001befe0a0db03ccafe9b4fad374523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901234bc102836cb2037c3655285e94a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f883fbd064a2a4894fa6c57100418525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d10f6130f95dcb88e2cf69dbf125526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a291836fc567c37a78262fa704725b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530587ebda43197cb6ddb59c3e6ab0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8bdeb16794d8e30b71460383cf8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d15e0430b1c481dc71feedc10fa80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea79c15885da7897ace7ca1d5b992c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c16b39945ce2a21dd099bb699984df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70309541447fb19e16416172e8178c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764344d338002cf9e8b6e53a62b546d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed76c547f1f38e7de3dde86a42d50f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed3a0492ff7d94033b002fa43b3e4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1da14671c36f86cb344871250e797537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362790e8de1bca96c7f3a3e9077fc9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55111eb6469a23135621a0769228b6b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa98267848e9ef25382ef128862051540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20563a68fa75fd1a7ad1c42fc7683946541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f5a1b1943bcc86120f77ab63a736542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3051b4b00e2cc626cc0981590342543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a12b31da2a765a26bd1aa04ab15f93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44ecc4369d072be91971a0c9223247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35ec7d004782495d370acee64c089546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b6fa2acb408c78184eac71065148547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6615910b5c21671fe5f74314949dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca8bae4a9b8677e934387a67cfdec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026992886f5649d34f4411bad31ee13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd1287cca447ce177427974765f6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386c12703874a067627691944c76b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c5c6035619193ddbe1bf0a7fd5a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e305a171305cb64b79c8d6864e87db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc66710a1293bc2ab39e95980d0a78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfc30cb4f8ec5967bb34fe664e686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9fd91a05250d873c4544b4b6c270557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac0e0431cc2af53bf3db021a0d05d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf273fb59489268ad307b8bf9ee738559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11abe08c2db51bb74480009429f2283560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf78dce0581912ca271542baed9a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00546b0a938dd21137cc5a2c69f69c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5087b42f6624638f5c36ab708c44a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7ce8ed12e4520b9dda83d526ed33a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe72c5669f3691f9c24dd58ae9539a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde143dbb70f0a7650d6bc7ddd3c9bb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b191baa8b51fc044be233294e66e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb72867e49fb1cf1fa6f64a3fba1b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca3d856d88ae6e775e8df08e726f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181aec5bf27253ff8b8eefc974d4f68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c817387d8d5a07c385bea37f40b6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76544ed1703c389cc2f6c745974f65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ee53ece846ffca6f86b8e3d14ef33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcea7ce8a09b4f00c0dfe42e042d02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b22ba5f03e896cbf2e9e06a98dfdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0369d9527483aa051551ce82e0bba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3afa9fc612c0e0e3a5304a0456253577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998395af9441abfb95a9dea3384de24c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c22271a9451615f20016fceee8fb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c641d55ae3592e5e376fb0f0a7d2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1da31a96fc8296f17a2813bbcbc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7490d4b5dd860e84f723d1dbc8ec5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae223851df0c3f496a8bced6c60cebc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7f946a0cde3979774c0434a2a5191584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde587a8077808becf298ae45c461b91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663284bf9f760f4d4847b83028b5ca13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926d1816c6cf69d83fae3dc809bf0f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8963be4351890c8a7181d0b9e7eaa5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa11d0c40ad92495c56c854beb194589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c19b947302caa7fe67c7a95b5da4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cac6a7216bbc68511f9d24d028afc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f1b488fa6ee2ccb15dbb69e0976da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cce74831331a42b3b93f1aeaac825593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87c330daf8fecc12c009889ad3129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ae7c672f70d1a9981695de4b3208595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2409c5c73ddace8a6166f2cef5a917596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dd774891bec6d36e03d4d59bbc727597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e002eddc171352b9df3035bc54aa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4cede0e458caca3f5fd82503be6c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cfb581d0b131f53bb6cd76aa9ee12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b96b653dc331f2d989648802f2dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa066074edcc0c75dde648cb588957ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0473eae5c88140ed50a811626cea0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55d78dd2c159ae7ce71196056235d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb44329680ac997e6aba1e0550716605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca18b8324a2389696036f0652addd9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0721066ffac9182f12ef9fb2fb248f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f90699d6d7834ef2d14acad0f45fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2609d4bf078199cf08cf2a4710a0f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b6120590c89ed320e1c69728b3c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949c1b8698dcc5f541713c50748d3fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85366cb52361ff23e9003809b1efaaf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ce788270f318ff4be9e2a585f638613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8cf7f2e502ead99d382f2f8494c9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d96b1d9299992bed54ffd4f64edc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d03276e8e85b6a26a544f6359f13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84828d7e8ae84c5b99f3d84755b1ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4694e727b15f3ad731f539c227538618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1901233bad5146570e5dbb1fddc38f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f242dd5690e33e169b4309ca8453e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc0dc332c11614531a5bfdaf55212621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01fa655194e45499d3e57e3efadac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272a418fe11905627ac6fc59e787092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acbccafae6d46eb54789a739139e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb3814fcee4df93504ff53adfc59be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6070c729ef91dc8cfe20eaa31d49f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863bba5954b8cbe28670166fc935d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a3541f839eb704dbbd90e620ffb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee3d3d10dfb2e468ab3c043751bc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4699d937a992d5fb9b246d41435a55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634915ebf830c04d51288978bcb2a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e73d200223b2298dbca93653317d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c755eaf00c662c17c3d37c366f8aac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bce29c3e3a5dd0c424cd94d8c5b1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18c8cdd2d7df6d07117dba33bdb8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38416d03471752788540812221b5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96e9592665434cb6ac6fa93591ee0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdfc9367db9cafb548d58d4a1fb721638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68484949ca2b77613be6ca572cfd83c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7547f7c98b22b0c5aea4493f737c72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a3ba5cd32f37066b94e0a9946ee0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b9ab09d823f35621a3262645b448642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101994604ab295f7a8030d765fc7a8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ca437bf7873c639b78ffd4dbb42b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb467492332f29bffee8848e2137e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845a9e3f76735331d9e0f6d2ce8e42d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046d3e9b7220ec5c7f988b273ca441647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1c70385fd86dcf3429580d626726648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe256a27e1945cd21d041718224de5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7acb0af19da09fe0e70942887ec9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2b0b2a8908582c383b3b6959d149651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ddc84b581fc233b637a84e8d81672652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8147cad2506ed713592ac9640a7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dcaae21aab4b84a7f73abcf7917f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649f34a7481ccd25e092f638459c45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673e2ad8a7cb8f04af8392e8d503eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041e5649c1c3b4142cf99fb79f2dc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe03d17189cca9e59a67ad88baa2bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eca15af845e0ef7e5f8ebe7b58373659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bcbbce0b2595fb1082b7f12bf51ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3418a3b5ecdfe8410b64473e36b70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d744e58698445cb620d93dcfc0e05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0aecfd8c6ee95f05985f0d5bfe688663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721ed31d4c81757545c2156b40289f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a93176431b2784e0e6eeec7e14feb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937a269496e48c4542fe9260ee042b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d30e796fbe6e97bc7d61601cb0d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c6f5f9e1f7821339c421ccc93192668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e950ce23be69f85cfceed51710158669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba293bf3f9e41eefbede234ec1efb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f9b298af63d87189a498b41b957a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423725e5efcac45a0fd706a1dcf352f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa545cfa5c68bc6d534979c8de88840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd441953589ac3b540dbf208d5fa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d59590f8db415d7b466faea3f321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac99ca07bd7852cdfbdddb1754595676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd6865d57a6d043a1e2bbb1698a17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cc2a249ef83a17ab463a09333340678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1852d869a736cf453c8d1fa042dd0ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc020091dbfa99310ec7a733042a80e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0193d7dfc0df2f2e590a1191b60da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791496e7b28ff8a565566aa532234f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396489cf9fb46d9ab1e5b8dda4da2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c4d8a867fc276432ff2e898063e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be586faa5c62b3a2b75fd71725991d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2bb27c58e4611da2e2a35324351bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd0daabf8f9f07463123251496558a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd5271f993f6de27fd1ee340fd0535688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2ad18a25a4b5a58e27245487aed62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6a3461f7d23c031f746418be8547690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b8ddf2d1fcd7519ab37399f0c39f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8db585a1b538e959909e2914b2dcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b3304a271d8a89d5135e8b3d16c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee35a7ef8a93b63a2447474a9bb55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6401abf48d83a08b4a907d825ec3a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b0dbb1326b61fd9899890e3c54b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701c2315ff3ab3d9f6086fbb3f5759697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b535da578d0e21a057dd9ac1b901698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa048583ea29ad9f46b65477dae4c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29762444395c2ac7fd8f2c68485ae18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95a67fa3432306a02ee72ad6559ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95e81a9fb2f9622052b0d2d8f603f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33cf24737a1c4460c6621480efa11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02d6ebf16f850f22879d876f3008b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e76aa480666adad3cda03f826d1f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e37cee7fefa0662e0c0db65d92d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd148a72c4161536d425f427ab7c0a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331bbe0e381cc7bf677732a802d88b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498711a397899b8f9c3d261c67bd1701709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca26da8152a9a919a62bc87c62b660d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e31e7b6bd476579b1f2dde098c2d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459febc1314ba185caa1c898072dbf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95114a131ee21961ede73deaaab9c83a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902a4e688e68d76e8b92eb5c4a1650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a8c71ba862f757e88a83f214f6de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e3e2b5cc41e503842d99ffa51f75f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2beeddea2211c9ce8bf1f635666721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81add750013ed93cbc212369c5bdae5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b08992f05bacfd4d25ec25302bbaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e17db6571bf87ad1b65aa98c1939720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef39cd11433dc0a67c86e5864e4e84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e01b13213333b152dfc55b82745c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbff3cdaa44cb4c22b8c851c5a0357723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf669ed7aaa9fc474e06eac136c8b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992d67d9267aaa0fb7d4850baa773b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bdf8cf344d69b6d913de0c0131d95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da57b48bdbd709e29c1c1a80a791e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386ac041ee969746247c1bf19b62a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb8bf4b1656c947409a4a82874907729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385b7176f7c36df3b6805e86ffdbae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b49f6399ed79013bb1333ab7f72bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d3edcee480b60b03b796d95a7d5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd83e7fa870322a63bd29d80a58acd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4165051b0bbb44967b512be6fbce3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316800ffdf810c4f8625ea379972bfc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1d4d73819cd1c5b79eb567eae5e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229525a03f3183909149c78e7952c427737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af63df50abcd776bd0ac5676225af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7827e942c1cc53f973dd39810fde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f69919dd876373c2bcc2e8540c003740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489abc02e540adcddbf4dad5b401bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444305a6429302417cfb47ef132154a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964f6b52d93668239872cb8fe493e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c67ff0a2612ec0768eeb0c7a4fedd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc139e4b2b53d859c7471e558c303f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549ec122d5c25d7b6e2c4fb55cf4c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6c549f4d9a1a3e97ae603c77891d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2b8384c7f543a665aa6f9f5fe31e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1033556518c6ab85821d7e8ebd671749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b9b474fc04ac4e733a64fb3104376750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f38af63a1e5ac221938a53521533751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38c7f151711dc53f510be222f06ad5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a4b3db12275ad61a70fe52b9c433753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d023ae07f70969416235d8fc322ca90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705252d6a4dd05db3179b722329aa089755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d900fed73233a69b22faae7d5188e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5803eca47ca90bbbc01d8a829e7d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf5b2535b89493b42c54c8b633357758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea3d0efcadee590ae373f931fd4eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>