--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d593d51139c1a3dc0a06b8e5eb9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838eac0ea92b0a9c3ac33a35417d8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322322923e2dcc11594b4592545ac5323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe49ba0ef5b495128a6b8dc4847354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423dfa12f44549174fe711df66455bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07f4b3aae900ab04392bb4374798966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f0012904f750148fb5e753c002b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e340e4950665a4452b70a71162658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe26877bad66e8a172a5fe3c1fd0c699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c19843460f27e01ab166bfee84ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df55f91551dc02400bbe47a31fe5a7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f7bbfc8f8cf35c933b0aad62f91612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e796d6461710ffe0383b0a49c48a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa86e18c2c9fd0f104783e0409fda7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe7c8d794905e70728c498d1bb0f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632f923e9e89346b8d07d9586c181616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893571a5ce801e7d4d2f16c672f295d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d23ca5995535f5be703fdfed999ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b669cc778592ce3f77c1c60aa850aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9452d1611073f902629e686042ab220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41dc4c6889bd59d5d2871f788a461621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e309294f11f05a6be7ab049ed15122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa7f1439e1577ca803a43d7f59b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfaa1eae49a16339fcff6c795f561924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da77b4950a2066707862a4705059825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9bf0a784149954b13ab6a683219f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f8456c54664ee52104ce758dc217727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638340345f1af0fbc8251bf95fbfdeea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f80682f34dbbc568787def858b17d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cae60fe2292e60e43a5c50f09960c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75937b44730c18dc23d5aac535c53931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c16237665c00c831f58e2eefada93c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6422fb3f4d6241a4a451ddd23917a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de416bce02518a821f86b224fdfea834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b9345c63b3e6f45ac1fa6befb6ffd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d5f4ad526ab143d65beb1700e90d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532e0039b8454f65fa0bdbe2eee34437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687bb8a551087c6fd2baff871979c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a11b0fcfbdb9519fbb204fd50181839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9f34a85b1dcff5b34851e1d5bdb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537ada39c0ca99b1866391b97b6b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961694862e2179b3bfb91de241ec41542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120c67fbde317b4e7c8a3b60869250343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26f67d9ba3cf91aba4f987ba75df1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad01097bf75ff02b340742abb801845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274280fcf827ed752227d85f6f89d5b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db3dadee8a111a507055e846d815c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a8cada9083322b089dd2ba3668aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c062ad7b1cff99ccf68dee286efd7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8aa5d9de9590b860c8b3bfa06f5c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803d9e4e21855aa787204d4b95144a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b5652023ebf585fb2f6969cfa35552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6149405bbc7b463edb583902239a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a5706e66e9f32545d4a32c0d5c8cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec7e187de173b2d8b89d39c382a4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb39e4ca5c594ea3349418a3a4acc5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56661aae4e91156da3dc971806175cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5374e7e821eddf39b28d7b34cebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104607ce5dde989b7ae156497c7581fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f427e63002ecac983a92b92e48c8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9c2fc1e48cce34eeb8aa3d0bc8fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f81b1b0c93dd1983f902e0b8273b2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d7b6b1f3b61be0c446e094b5ad43463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858947d1eedf18daa5e1eb7ed8b17e5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe13c6a73d8f5376ad6bd0b30b1a93965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4442483886331353d2f9062bef3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f1a372b046025fc135ac2cd137f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb145617eb129cbccb31c1b72889d9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cd987cd0bd423e9cb471f02af5a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe171be6ef38c66c167cff800e4b12970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fad3c462780d194c25cd1e391eab9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9614f1c31aad282038fee0d08f4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c8ac6f222179bffa41d20ba8140373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5bfd9fa2cbbfced0d87c75c088d2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c00690472733a9005ee5483b874e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1c0506cf72e1ba70ad88a64bdbb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecbfac335a866b394f638d72711fe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f858256e8b33099481ad4249f4245c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe588d99a615d10329778ed708ed5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63479d27aa790e77b5bf47b9641a0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c2a4843080786ac1ae681326becc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff5e9ca5cf4874703459ad40cc4de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ecdfb0744623997772799375fcf2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3a198d679d3bbfcc415426815a3e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348519baec31a4e9c40d6464527d7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1affe26cb47845110ea82c9a599d8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af7312432c086fccce8958fa2a16987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ccbfd5be6dd3a6be0e845b8c471388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d709be147e41293523a89eee0423089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be225c800b44543c605fb73528e46c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a202ee35b4f7a34809a18a6ed298e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9598eac3bbcf6b412f0f5ec56ca08b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be778b1e4aea85c2a2f767171aa3de7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dad41f263608a391df0d7cc55d52994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70254d796a46f1a12fcf8d59977d62be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da788c72e25ce933b763c7e1e9011896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bc83b284d1b26a246e80a7c2e7ed897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff63e562523dc136c58cfd5507c7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076334f1e29d4ccf2b8f7959c542923599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6811ad6d5b9985bacde42d7f0af9041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8c3a421b8170fab812c7c21406ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87404d8e503d28866a5efa65c66213102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a5ed10cfac77f38ec7b1c2e42995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ac197871c2f4f953a0952b70a90e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c21762549c07a6a74a7ae9d454b0ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0388832f06aea3cb6e5f4a9d32f08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dfeee5eb4f8c2e05ea58d4cf71f32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38fa7a3e9942337a7477fb6c28848b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10320307308b3daf5e33331575c1037109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abdbd4167c92c7efbba829249a176110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411e7351d23db9a28b22f3abe8d5df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9479c2644459da5629d290a4f29e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714622a834fa1a8f0a544aca36dc7b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c849bf83438c8a36daebc33820b04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa0f7b45d76f2a2135f74b40a085b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01c52464ae2c4e468c877898c77ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4328d84be37ee52b5c3fd6a424fd24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d96a67ccec25c08d560d977b9dfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f1fc4c691ab004f2789e8418b89c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec5a6e5e84ace2fb425579fcc66d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2d06b7370813583f7294d9ab49b8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b8bf6438ddfed6d94bb7c452a48a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14398eeee22cbb9739baf7e339cd490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19345f6a227e3920b639c77ff12b74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d179054bbb43dda1931aa09d3578fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31bd0403359ec3f76bb883ed69053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401988837945bd8081f5bd2eea8bd4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2693c15d5d3c445a019870619eab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23219eed3ac30da9efc7e5c39924c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb26af0c6c5e92446d924634281b65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c63f744400b59c8b1b5a805e4d4af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbebec654afd43199925a333d1f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e06be5552fc238bda6b2aa2f365f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e632c72268c6c0a37a89323828ee4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dff637cba391f48090998e73e293b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8696889d6ae1bb0070688f12923e12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035bd1876df69e649ea41cb215b008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86fef0100a2757bc172e414054c3af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a5f81eba65240aa172da9476c453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dc9eaa1611425a7c277cad7e27b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb52fbc02652ecbac141d1c0f864ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b79d0bb8917168b1bdb579111e01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683b887ad673a5fc40ac428b4ab628143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ce0f9bd25f814ffe768bf9b98223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eda4cd24d9b860d642a477cf011ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad19172715acf6b710a6d1a729494146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a58b47620d132ac6fff4e26aa9918147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b544f6da9944320b0f9fb4be84dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b57b6d1905f16f5c213f1188e6e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce52f7315f09e4127fb22fd04c01d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd3bf89db2354662f2bd06cc426a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e7d2cdcf27fcdee1d2311376020d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb447f3b85b4490efb6077e5aa5f01a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14656093bd187033a0d719fced2068d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cbe383001ef7ba3d1a83ebe6171d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4cf90941ed48facdb9f051e1a7d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d347d0d1cfbe5f1551edf969d4725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d6198c22d551242340c71bbe6aa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894831f0636a87d39d0db38d34f7d552159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba166d3e24572a46dcbe534726db7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de44940397dfc36eb1fc3a23433cb07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0314221f2202ed686c976ab6a57067162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7273db91592ab8000571441d6cc7e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55cf2f521518944a2c3abdba00d44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec7bc5f6dd0b33af0db6ee4fb8abf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1133b9667fc693cab328e4c2750cbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eff96add36c4c2e5cf972ec873ec91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d5492db831e7affcfe398a22c85e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970891bb5c2a5fbe67517f4e6bd569a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084d7f36a326bf8d6211287dc210d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e770a16ec81a811a7cf5de6aca86a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b70ec93d21949374c656c9fdc6c43b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758842f9e3a912606a0893ae2516906173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb587a0d0b12456fe391a03e46250f83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd292ebf4528d44005186e0853931d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297b2a7e088fc6897f7f1e65716bb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd829c10d24d2a7c544957be536628177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb672bc5167aea1a019620ab05b90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ec7b494cc29a3666203bc7a37f8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661785b1527f8de5358d3a3dc3f13f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72731b3f0939db72c1eb28b70ca58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4a35c4aeac1c2f68f3ec07de89ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b711016d5ac16a4816e5c221cbe9c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6de80b122e30ee176045deca6462184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e394b6aac52116c6c778a42b4a1b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67243e34d49d517e1831c9825daf5d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2470440f51f0cf590951968f22ac5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804949ca5924be0b0aa5dd05e27b9a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23116f5695468696e76be7c5926fead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44370bdf6ca8d1c8c111c94ba3715190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e80346a98fedc260e6b52d5633359191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc560fdcceeb64556f593b18538d2c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511efc10f131b433cd325a288e393d5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136aac10486a4b0156628ae0affa459194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edaafff1de156cda1cd268af74b6ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5682e4cd34702b4a72fce731a2e852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32a8aa8e01e061c31197618b41fbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918497f26aef747b92f8429a74e2e8f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336133c06f92db97a4b0c45b923e36f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf103c14ed5b64ef7b574737bdc27b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb6696d7dc9bc7e3ced325671aaa6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd4aaf0abce194cd2808c15bb4396202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e13208eff773d3ccbb7f34f121220203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589db4cb3b7793fc5385c24896f1b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac83e319ff5bbe08857b6ba2066c579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527186ab5c05cf11ebb16c14b67007206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d4b32c3cabf00a31d7ce8d5c2609207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df6ece93601ab59c0b80ae6098713d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342442432e8eeb020033863694cd819209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c220a0530abdbea3ca23d692470434210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11fdb561aa23fdac9d143f8b8e8d2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2e4b3a71d5f258447792e5116f23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db70d7bde55055131d61126f50f5f9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989ebc34b127474600d704ad396c58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682023457da4e02fac44e8df789fdf17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66b1b80db6618032fbe81eddc0251d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8f4fd17cc092597d613b58843ee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4158f8013ec874022a5933317afa82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58304552de49bfb17e432cef431fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71174c5ce967898076077abfc66a931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be57ea1ee2917ce931361945c99e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761ce914af130687ea3bcefea8ca99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8afa22e32f0ab238cc6842e151819223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb17e4fa007344bf9a216b6e4a85a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c9128ca7aa6ccba00c5f517a4d94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d762b2a516f64927ab362797b6fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc79e826181cd061fb1f0eb481746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264967c5c1d092739784819d7d1080228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ccbc45b1a509c583576b585e1abf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a4f40ccb292a28a25b8d8c83f8a6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522b1789fe6a5a8d517364f5fd9a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44bd84fdd192dd3ff0f4b98e5d9da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b77f943c4ff3c0cf012385f47c89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8b3e008dd46cf6f2980d905020c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e88f33d666e1486e841ca458e5090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa448f11fd587e6b0efc8ab28f06588236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e79878ee8a98605c1460d47b75898237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081f355ade21ea281616bbb4266bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2f8c0db6a2f187e83471fabd0db9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0f3abb8b624d4d8db96c580ddcda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d496009926e7a378e20bd7400531c28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff5537a89d2dd91fcb686cd035d783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f56b7c30160e49e630284a3f54841243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2d954e11ef432adac1b9b7bf1cef5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2e9bd5c40908ce1bc08b81a014876245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfc6d1a3bf4b62e7609e04b743069f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6782224f00bccb94d86cdfcc38067247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001fd92c0ab4cb137ebd3c254e03abf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab478c31658c26db09a8348473d952249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3faf29dae09890664d8babf910aa4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4eba45fa907ab6e84a68a1e53447251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb4e348dbd2422e25d0503b9998a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6413a8abdde64bb56d465a7215c4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2614087007cb474733f3eb757b68bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14376d137a05ec4271850080be86b4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525071ad4f3958029e5a0ed147f755256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5d87d36287f2b2d2234a99043943c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e423ce7f9084696d108d79a35e0899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e2d2ca02f4663f4d355ea36e391c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c33434b308d07a004d444e634cca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514d788b4539ab700921f581a349c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c87ccf1914707b4530a5973423244262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf33a885eea748b7faa1cc1e9123af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e50f8fa959612be03164f50819ccd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61323d7e1fd30663e8d69a9c70f83f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571abe29ecc3ebad0b3225fa137d1d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa82cfb90edfe3c2442a28e32029283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18fa0e21b3c0f6618848118e9d46f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f884cdeec3bd7cba7732f27cf32945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b9fc49e998ba24fc64f00d78b6cda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef06fc63205911bb2de2449b985bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd417094120f62d59b91124cdb27177272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5b04427f8ae66e7592230df6bd9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b978a91d92908a667aa994decec85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9828a9878b137475bfb1c6c0ba0fa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726fe5c348246dc4045e3238d31809f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b98439ba908d693c93e81af63ab95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f789162a48d07ea71f844dae1f328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22133766c97907c0af0a84388d2b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293f08c3151df8e4fdea944e679aa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23f347ef8921c0c6456a86729928d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de6d196ef629edba4c305d5b7d27a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552012fd6cae8bb24d3145ad4b3db8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618ec99081d1afe150dd30ef44e8b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e2fc09707c673cdd68b0f04bec279285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc8b859ebf22414b529c42e0f92cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15e5f9c13a11c1453046910036ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81307eb35ec5a773e0dda6b49ecfb368288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254195fbb55f40ebfb36c82d04c8e2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8c45914e71646e293a84a09c72f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af438825279e9731beb1dd6f43de5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61e77ee4e7259fdedbdeb99db4372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9895e1ca0bc30b300ea9619f274234293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1eab112d41932ebe86736c4acdcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53395b0562e85ea3a08022a3cbd1fcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f403b5fa211c77b65cc30e401351296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec4a9df380124dfea329b14d80c63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c269bdf03f9235726f77a0101b079298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a8db240c01020f36014e34e1a634299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e08f244cfdadcdbf420756b6900fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392369ed81c0e50983bd23b7c335f72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52fba6af4e9c12e185b05ea5e89d09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652a615c226da004649546fffad7f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149d00ae8f42e00eb55112f28d17cc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29e0f580eb62be9ad3adb4dbd45314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f81f552556d3cde864f37df09cde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43cf2a62fb77d5121c0835f1acba9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e59876b6be03a50b91c538be20206308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfdcc6f8f554354aa70f41df70e8c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb7a5f12a64d5d81e41b0b3e1b448310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208cc8ddafbe1d58e8d2e27f637e74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161142bbcfdb14e45564903b342181312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3db7d4b66ed7edafe058ada73d314313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd04784c5d301be95fa33254acadcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f63144b3af6d89d0bd1f14904ec1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d99a2b31d869de3467a5ec1bf1eee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b67cc1124a8e2579a09fc2333037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516f6585f9838fa80d6236fb48a5318318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea1be44f3a2ed3df3feb0090f5f4bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61081c963d0e716c36121ee7cc21629c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4c92a98fdddbadd89b6a4fe69dfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28281112eccff13208b03b98c8d5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fc80cd0a8bdcd6d53001d7f3ff84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695590cd2c1702437bffb1cc31b5869324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ed48f2386825acc7df95ae6f7a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b6a7e8976dd45e0882ceb484524a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a3a2e1355866db8d5ee0fcf07ce6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab09a991e4c712b64c7b748b549e490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0aa1b07c3a23d8c30909594b00978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28cfcffa7ba2ac75c47b893721034330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96299c1586fb8b8889f81456759f7f51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90b782e842b5f638e00a76e53e57c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3db78dea0bfffa8f99ceb8bc890a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3f901de4bfae28cf6b118a131b1e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a634d82e18c88ae021d100e7d20f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb76bb1135fbd98ecdc124415ad64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5121b0a18c7626f9bffe2e75179625337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7337d4dbded7b1d2060f2ca6653f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2156192025bdf648f9642fa51b709339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d693dbb6b62bcc44e933371ba0ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05cdde17e8d7369f657d6a10f367a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b70e58603553bd8cb18962ae0d94a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493cf422f24d22d52c9e116dbf01c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63a8d959b71f7365eb0f01c35ba6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a4038849aeb7423818da01712637345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff529d5f7d4c15e91392fa5e74690346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd70fd11039ed430bd413d100866bf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b838586d18494fa0e2d26c604461fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b7ca7afea06e4885efacd3046186349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66952a022755504ad67f2578604d1f8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91254513d8b05a08b0903cc114bd336351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780735e20ef8517cb89e0bb7aa4f6482352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b444ec2ddd824bc415ad2316a40d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6597ddeebc2e2def71aba1285088354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7608adbafc8b77a156f18a68e710355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94ea0e6b42c9a284c4871602b558f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47e0a61391ea40437bff88fdcaf97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d32076e32089938fe8813cf128081358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93d33a830120bbffc0a609cefcf946359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbec2eb751c4e667cba508e93599b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b109668d95bb2025e209d621121e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e41b5feb3fe0c17cc7d8dfb6bdcd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73657ab3b7ae7ea8a6b02d96b177d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bdf1a3cc9d439013c0c9785ebada9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5185979b55fa79ffd9998a470eb04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a0c13dd77720d2f41a6c338152a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb9f3ec67df2718f6973fb94cd6461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857907dffd4a2486f49e6ae6d1d236368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0fc3c83b6ec6365c564f70d33090369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce1606cf2501bc9b16f4c71ae8a20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe89ffca2a7edc5842cbe361b2678371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd0a1721c5bcacaaabdc511cf254c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b833c9e572237ef5481b76931bb95f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8d234430d75724cca95af20bd530374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1828f7c01dc3971c118d92c74d79c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999976f55961627d3bacdf6dd99059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9fe6cc26fda6cbacc73724733a039377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00e73451a21ea09e08f3ec065ad17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f19c8dda3f7648bcce0d2a66bef1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b184573240c24650273f7e58757f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751076fe72a281d7cb9c5aae1c814b6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd9dee6c8574f24f80e6ca8fff335d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a162a6cd8bd0c6ed44d8acb9447d14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f6e8dacb497aaddb3c58e5d8dd09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb930bfd31cc543fa8276869fe54a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eaf3580fec8fa1a6115a6a5c028d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb727e60d317ee122b7c28efb59a8ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c78ce4b3a265509be64e3cfdb2125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582306d6d8da10d14297fc8ef73299389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75d615f529db55abb1ca27c2ddcde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e97c559f3ca8cf354c260baf76149391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3b184f8572202f46dbc4f96a3604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5c1a22b472f5734d39ceb4377c2ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01e2185c5041825651ca544cc7fe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b2e093fdd26918a6290d226f5598395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737001d022ff30a7063c5382a6675d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aed7fa5890d40683e69a0b6bb938ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818849f2c9112cba496670ed25f842d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409606fba966e3d7a22e10f3c2d660399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4afa7b22a7b489820110fcf46e62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409972939d63f5ca4fe55588e1f295c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8557c2ac6f79951f935949e5f938402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7343f2e68a0dcb1524ae7ac242cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14bf46e7ea31865e6c8589e93f716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b303fb95551d538f5f49dc6bc3b78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac8a1a9f06da74bb79e80deea0e17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dd76ce1cf08fb58d7c6a3ff35459f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80cdf9aaa36be8beea16a942a08ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e6a2b97d08a5f0f6751c8be5ceda9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fde8a755554c642466f6731ec8b16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52dd7f871c147ba313e98a9fdc722f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fead12297398902e8932c8bb08c577412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784cc07fccfd67663061ec14565b6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d08de076923d4d9e8bb526ad2ed65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18159e4f79e07d2443502c31b254b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d3acda0a481a56996b4902984d77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb31a008ae85a0bf80ec7c7a19809417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d333ad721de51cb05d45aeb7640b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052cbb4ae228b276b5b9435051a56c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8dec449dba064a97b9c0cffb67ba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc608e70c97bb9d1eaefa97f0db19b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708ea9289a6f7239e8eab6f24e82a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18a45987e6c0d692e8af7ffb570b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefbc4dde2e7d0f68d00113e331a2c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df3d3c135820ad177302be3ddeda8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b3c38b5c5ffbf980b3d6cd6814de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687eb98f482342ce803a04585aa02f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1754d404f5c824446d79a568620a4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae9653b4dcbc45b7e711553de37c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335017b403845a57766176f3ce4f9b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa94d3358deb339d9bce3de5341890431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe132f0ff5b6f67dac67a15dcd5d30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f3681d80dd068513b4930088dfdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47b252873183dae5937f0d814733ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45e1694974052edf61ac8487cdbab3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167af07011972eb3c12f6f77a9a050436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4516f44d6d1c0371283b69bfe72f07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e0e0c838c9908c8e1873abdd4379438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d265e39cd8abeaf1c6e489bf41c179439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ec0ab8f1ddeefebd65b919fed26b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf247ad6d2eb672347b8564727d1ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39056725dd155c247b89964da4bdf76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de78cc8e9230aaae4ceb264d283bea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f85a9f479cedf8e20543785bb5f147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb29daeaf670077537e777718a9a21b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef905f453cffad6df9f9089d1e9fce2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc152708b57ea86eb3d6f04e4c1061a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a1dbffdd5e00bf7f4db1e0c0a818448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75f5c4d4ac7d3a7525df4d66c55c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823a510753599769fd0e31c1d12561450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e314170fae13f4b6602d1df08fa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725c16a6b8d6c373a7f716cb506e97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc54c149d192287ab7bb3f0a0433c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1a1b087f11f3274db35706569a0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90a7266387c7646655da2622d725b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0b6c3290f12cb14ad1214ffd52974456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223bfb3d884e792596d80859f712dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7b9f95cb258c3cc71677347b0057458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b4e1eb6745e45f8a9f0b37b405ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded31f0989690c1d2f23f69e99e2a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e52ea08b7adc9afb089f5bde42eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80dc2949db5f68a45ae9f449723512462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c526f8cf5e388f1aa65df9e9d66da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9cbdcd00856a5897de84c69d37b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c83a49dec528deea1cbc08de49ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415028b5197ec74923ff2cfc751c38b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9359014fab64eacf6f1b55e1b422467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c093496fdac520124c6347e7d5d078f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf651e0f6a68335b4c861647c45019bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affbd58a89830ed4b18626991eb8510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6766cf90cefeeb7f3824192d5d1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04fe06d44b708f0ae056f0af4ad2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564d62e5e19fccceea09d19966b1d26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c8be4d48c98aa8f1a99f6bb1be79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11f260d587511caa1d0d935e267f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21288aac39c44267d30539afd388f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be56dd6d4786519ecf07a6e35078c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8a5e1c52bc836b4f70abf081b5d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5e0ce06260a7aa2b009f7d2ad7baa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b81c491bf616f86f059313765e660480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f47e2b0a8cd384ba4293d8b8c4d03b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9856be6762dde5b3ef6dca484a9ab1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4ca91c3175f1de75a7665c907d9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa4c49395296e653340f684070b618484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d77c9adeae2402ca728a2185fd7ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ada204bdaed2dd4a47cc77d98e39c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e517c503f8b5985bd97557655f2a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e2086251ab82c1029308cba375fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83b232539dbc9dcd6216b94931b0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bbd227bcb2687e23c09eea1a8df65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fb64eba8fd76424ed56b8c1c6857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ea26c1ec40adeb2b3efa95e7d2da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae7b5682e1792a68d077e1aee8ddc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41997a914642e4906e6ad349f578bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0253ada5aa210e7fbe96d9ef9af54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5120059ca80fdfadeba251c82817f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137225ce61c5dbec2e51152c2aa88e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b613fd3733778eebca3e8c7ec753ac3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e675c8a7fd9e57a7d3c09ed43525d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e7d7bc77e005c93df47c15ef028e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebb9358093cad8cb7909a36400968501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279af96e962b87af76938936c577766d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f38af085632491305955c70a42ee2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f13285ece8c7093a5eb8bfccfe57e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0df3a68eb2238acd6bdc27349e70e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598aca7c920ddd529a6c673a5294b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0be2e096f977fa35634debb07e32c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388dc5cecda60597c732889f807733508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda390b9c72f4310c517d77bfe24e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7586158b0876de41641bc292d40e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11060f82bb152c3f052d3c08e92220511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509fd1232310560acbb55e27888ef3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea6e2fe8339aeb85e46bd2875320c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09c5d9ab5fec803167dfee40cf835514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70865d12dfda79c9986059b5c05dfd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8e547478cb78423ca4fe8c867671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2e8f1738da17ee0d26b51345bd13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311fc1e55b1869c7448b2195a1ad28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698c383dd2291c938e555ecf64c4cce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60349a3441731cd673a3a2f688f7af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f445781ef46530dc60014520119eb71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e5eb768ef86be26eb2a7c2a63af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278412f4a39abdb0d0acdfdfcd72b25c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075303c3c7f4522936cf958351a44fcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f784ae3ecde843735545b351855808525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8120b2bce3dd80edb39484ef1b45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cc22e2ebf44eedb0ce0a823294e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796893809990871ddd16bf63e1e445e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b41dd42a8a73b0bd641283eebd954b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd12cb7bf7f39ca964eed39913ca79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512fffffd55656179f94e4e3908829531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd19cc672258e01ca7188b44706e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba7d37b40b72b1097d1198674c38d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621ab39d8703a7779c5c494e394bcf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f47579a3dbc1326a5f3d6a098781535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2afe38d441bf7135adf2c11b91e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672542959bc9e2ec170e2df675d20cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f07d2d8fdb98d60a6b2d974c0fd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283144b9dc680528393f5daefd87f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241e87f7baa7d993367281cdca0e6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83867cc46bc1c633e3070719d12b69b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd2d666c9335849865b9921c9ddf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb3ce6eba131f6f3f78fb1290362e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899287881f30a40bd1ccf07ab5b8ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb6432818609cca0edb96081dc960d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc7c8d7995ed4d2e91cc6a4a0389cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407126061cbb7fad156939abc6e7323a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94166d8f5a8e7b6520da6090b8fb212d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e447dd36358d0a9068b90a99b5f30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83fa9c2a9fb066fe4c8faf3404ddb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818a5b21ebdec1c4b81750f961e9b45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912cadbd23980316ba7e06635da2de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da71bd75f2f62891eae1962886d02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b2800d02028068b8581c242e7605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf6e4b31b46110d1fd6f08f44bd02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c258b5826b23d484689411dd7546e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518fe0fed4a2b6b4d17f60070872b6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44178b702f5af393a185b6ce8d9985f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d57b01cb40092f4e0b2df72723a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461981e40be6b0e8e0a0b2e9c37e699560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924af8b882582a3ad647e8ead5a3fab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aed1eb5cdb6beec2a7e7e5ba72612562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610c857f51bea9f1b41dccfdde1484563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d764e5a1946b96eb09d2c4a2ef09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46886c597d3a130aadbbf157592f9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c391f77a90523978545be8bdec439566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368717f8cf400ace10c8e1be006f2e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51bacddf59b56ef8d9a231d3f21a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba54dd5d44247e75181cda5c5891ed1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65527478cb0721507e8d8a71e7dd322570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89eb0d29a8bc844051f50a051cad6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405d9f9a5e9ab62a2a95533f018316572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41823a8452a912c5df2ef3932640c42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ad15091201d0efcff392d2fefd40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626aad998fd7a6c777613f9c3f56f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6eee5e256894a4d0f4b10d6f332d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903216fe19c1905f0bb45dead5cd34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f2c103df8b9fe078dac52075027e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaee928fe059e375477cee41444328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace27bba2757b8fcf0735cdeace3f20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421b4e567fd74901a62421f95be82c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eba25fe14e30ab9ab3f50e219ccbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c92a3b141cc76ab45f251cbe095ec6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522eb441a6bd079b2b3f668d51ded48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353acac23d55b748ab32ca3e18c3e98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930abe3d511d65f92ecb107b7a995ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb8ac09941358acceb2bcce69187b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0943c384f1e8fc85d26ebb33c2eba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107ef557896b248b80c428817715e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a323f117127bf78c5a6afb12bd4ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f990a715c0a6cd6d7d108ae7354d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ada105f88c9a317ecdaec5675188e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c35f7b98a9e8ac74f393537a47b199593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132eaf7a0a938336ded3e8c43c9bf10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087067f3482098b6025cf5d72f3f7616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b227fbe585b3553fa90f493bac94713596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0bbdbd3f9a2468674966202129626597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575d868ec65715f6a8052b7483e773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e52f18fb3a448d809739119128c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d161c2449244dca5624c245f82d3b2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7463d67acb28102d6e85e1a9c8a80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6861d408562d46b641f675b540105602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee280af24149db70480e4e831de44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da08eb47b861e7f09cee1a8df9b170604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53eb8f4fe45051b9fe0b7a1fc6b0dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0747311bf22d0198338a935ecc49bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc4473b40d08f212ca4179d53e25a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c29a17448d5428e5e985776ec1eb2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7d386f3eaf4c81ae51519579fabbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e39fcfbe10ad3b566d402c87854a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f4a58df9f95bc3054ae625e1743d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d20d0cd592af24561492fb718d0121612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf7734389489ab5e358548465bf297613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f39e9143572bcb0eebf29f9500706614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba765fe223f97db4b8834e8a4a3da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c5dc830598a8eb02ddd54b2f9ed65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c3a38fbaa4b2a36525ad1a308ea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f80f0061177211e40e573aeac544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1d8fc137383d0eb006c2391e51be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa425c0ad5fbbe9511df3036913e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd716de81b41330e5b17570239032c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71460f693ee88aa05a47534d1436156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20ee04a43882e11fec09148c84ee4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47e0a3c7b43cad37f37efeebf1d27c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e50eda5cfb682d1bc32f07cc110bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e43e7fbfdcc6db981e3ad1966c9af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe641ef3b8034f39129e2fa67cbc1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1d958139a03e5f3505616b0ed87a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d2e113b6b0eb303fcbb33d3af203629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3012334fc8bd3a2e50a23e73b2227630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203343697425d1c781425327080e3961631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51146abc96afa77ffc1a680424bc1dfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04e812d308a00b0f148790bc21e122633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf153c2561d95dfb48818052594a53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0f2731b2758f9c4c68d115867a84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9896713b4baa5eed183da9263f184636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50bb7bf34f7dc124cec79b7022b463637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0dc3239b643ba3e6277b4c8265638638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238377000be09668abd592562294a3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0548ddbf2e28c9261025e5e7cc8a3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2bc204cac1713f4abf34cbc68df2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755eb7154ebfb987085a5d9b3c9540642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662cfb3efc7a82ce243adddaf1f32c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82374601e0d4fc426c09e34edfa852644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92fbe53b3720baa03a06124fc30086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fea59b0948aaa2adc401687fda8d1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145fe4a3770cf8d9f3c9ff1c72468af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283d4e94ff56bdfdbae5f3b965f317648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809581b2f678c6eb9164a518df1fa23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f52556063d0af6ee428248fdedb133650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5568e3553f8ad830babb83d68900651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a8f3b7f58ea1792da7832420b9c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8cd3b4270d8b748c3cae114b7019653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4e4127cb859883cd57ca20675b6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cb4645168abff30c79624cb021c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648f47e884c7f87e249e43d8771bf14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445cdfd04ad59d984c148ef6b50c70b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40601b7abc18e608b1f9211efd2c3db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ee50da8c1c3fe89919a4c35db6fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9640cdfc37acfaa1d4443b10442451660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b638c3e5564bbd1d76c72220f1456fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cbb867c0e3aef4108d9acfa4dd6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dd3d82a1043ff9708c69f0ffe3913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468f26784b9b67d651a6431d0d103f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe82ba744361268bf1e5c35b22c40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e6c57716a894a3deeb1dd079296a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8aec3e4bb9d12ca45e8fdc7407673667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361ef5f23cf7ded5d4a92034f559d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e495b02789e1fd5e8327d278099dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f059d93beb2c40f47287b9897bbe70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a17f2297fd6f57f5d05983b6f4326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b273feb2a71d82b88f10bbe4fdbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af13696431bdd58fdbb7d3a280e43b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33ef3ecfc55cb6cde1fd746f04b83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c3d591bc5bda14bc29d3af37dcdb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a6de4f2b63af177489041bf84b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa09d5d624480465d5e4a48a5dbd76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845935bccd0b024ea89e7a85266a665a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d21d502ce1ddc7e3ade810b7a2a4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7bf218cec538025dd6950a704b72f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea34cf3808e011c3365b497f40a380a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501933f4edfd458beb17a844638f216e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ceff53d525d5ac22ffddf57071012683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611988cedc4724b8dac1bce3fbef5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd236776a8a0560bf362585f71ad7b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f55956f6bbb685eb5080d2ede6c40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710bcdc355c3b71f12c440258118c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dc7bd1d3830e3f3431e45292c0bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7497fb5aa4fa415dcb1238769b66f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14d245da6d407edb265edcfba4469a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15c06f543ef8c13b9514ae8efefac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537bc378efa74ba801fdf2310b7a13e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2acbfb189b8b9f978ea10502486c97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c775be8ca3d5bbdee494b5ea3ceae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee8730f70e6ddd99eba8582cf5cfcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e491121d5eaf9b5d80463425278d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1ea67085a2ccf4ee58e0c6f6ed2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404c5ac83d29e18ef7d4a3b5160a9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dcd7870b707db637fc10eab8bc55b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e003a3045e77cd961c9c4e24ba341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892027992253bfacc99069285b3d99b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e0f3f641eb69af9e0f54b8513aa1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf77a8334b0bb7d8dd2cacf1b16a52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece817284ff7e336bc67158ad940a61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d6c3143fa523dc42957cc32673aab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e41a1158f722ad211c08733383f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff56d7fcf1aa96227fbeda5a7bcd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdac7d9bc5b52e2c6bcab39da029bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d55037173589b771bf82cdf04b94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9b0bd17d2624d91758a54736009f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49366ee8ea84aac41f723bcbc720a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb23a8dd47049231016e3158d6644712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b2c018628866988bfde1c80c2eba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863710cf67a96810ec0befa7afd5ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaffbc16b150981262a4e04a54bbc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95d8c5bb4536572b78f74fd80e722716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675218fc7ad2ff3cd458f00f8d9416717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e227e58476eff9f0486fb6c3feeaea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1017efce43e55a417a833134dcef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519b9ab380f52679f330fab5246b51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02e23cac4b24355845f22b5c7abd4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c5bd6d396d0f065eece86016b090722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5970c834e0edd2f42addde96b3b09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7125a81a0421acfe4c1a5b61e2d7d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1936c75e68c77f38bf4f3e192e6787725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bb4236746b6f5b22e2f2092f4feb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517571a2d307f8d25890fc8463eea19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68f2ca6ee0d87d5c6a0585a6c3794b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd339577276d7b590ed57f54d5b7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853405958e54e8e714258b3be19a3a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633bd4b2c2e78facda7bc906055bf9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eca7f7e139fcab6a5656c6741b92d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c51ea6273f28132bfe13e0dd09b52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423b7632530811cdace74a8c93e110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de54282b76cf825e79a5e33cf7fc12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f39338e48e16ce31b458ab1d7c572736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308194d829fdcce908710f8c439efa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23644cd37ad05630195100f867bf68a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5631be07e989a867ccfb5fbd5b1905f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f49758d60637dd3155e9a5254de3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cfb0235422f6213f733ba1c3ebdb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4eabeb7f31011e3e31c9968924fbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b46b3a41668aca1a52251131867a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748cf7732d75f78e083b82d5fa9712744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69267930fe1d64ddf9894bd7a6323ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0b7768ac3f01861e3fe2740e382e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d16b9545640ed93404b78eb510aab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8af63a981e55983dec8834616fe4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a2be6eb55e1afc8b7705dc4be97ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85697ee68184af486ec2e2347bedd34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac748aad193e5312d0dd0617e197c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe32b8f0f945f375ffed9ff8bbff2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd48993c9ea2af8a90ed9e32837478753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1c9bbbdc5a7c978e0277a511ca25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e39c639f5bff47ba9c3b9ab3da26b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4fb07bfc72f4a4659a48d44ee29f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5b5d9fc072e5a8dea2d5775cb136757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42ee565545263dbe6d58371f94b61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff09ca52c7874d5a90cd93f10bea345759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb493d4c2d3c846eff945be41f7041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8d5b068bdacbc15fdba0557e587b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d724b78e52282575b61e941f79883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfab29a026a75ca05e82a60076adf134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967fc7c8066c46eaae6425373069165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67888bd6153ffa41c0137085b94b9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68c43f9548a9601b01e810b0e13747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d196acd08bd37e271fb7a0e3984ebed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde37dea0722b8619ea539c6fe5e632c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f9c366383f654bffb62dda6646fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc29bf13bb54779b1bd2f342ec56d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d676a7ad469c6ddd13734aabf92f7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efd5f3aaead1faa58de8e3cb8617b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56d0b0df3febb54531425aaaa530c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c7bf234eca3bdaed2f13246418e5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0695643ed924708bcddafbad584e35c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891085862dbeee1e21c52fd96104f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1730ed1d5edf76f3656ca556c889a6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833ed5b917ccf3f7845bb380e1f5c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06461800a539052d9c00fffae77eb54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b73bb4c773cec9c48903761c6afd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2bf2da43fe0fa1ab6a7596a258c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de5aa5547970c7bf327cdd0a9403d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c44e494fa2094c00db934d39566ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658afe22444d5be761dc75fd5c3bee225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5827b5b2d117487f1a704b30287b4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06a1599c817bef499a9839e2be69927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21c1ca28120d2f3581805b2ddea2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e40779dbc65e772850f2a334d1f54329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f9369fc3ba17edafafc2fab079ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd58407aa2f20aaca5b178f2b99730531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9575096d1b02a0f1e2ab968f407ec432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b246b88386ada94245bb1e0a1d4011233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d797b638f319ec28c3e8f5444251b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35ffdf5e5e7e209f7a57613d01f94d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5ee01dea41cd396bdf73de77a0ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070607a8db545a1869f8f9742e8103537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100729003e37d37fdafbf20c6dcfc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77fc687092d2c47acdd9659481a2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e69b3eace649b998c6903a608580840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94e647c5f74b9109a25e5698aae33d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528716d7ea03953db6bebe5f71ba5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a9cb35967c735b84bc56aecb785ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f75c41ff55c30d399800c944dca2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b67340c38d995d0c3bdd0ccb4b9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9dfcb88d58a8ae470d260131eb57046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a7c60c96c3f89d56e4146927cd0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1ff93577c8e5df20010096c824c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5488cdf6ea9fe9531ccf081a153474d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a280809475b1efc61d6e4fd48edde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246fefd24f097265b4db69d549f424851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d520c44ae0613a322d9cc596d5613452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e110b595fa40da7f911e073513d27d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d64ead9798fb64f4446c47f97d7a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432960a75be4ceeaec0c91cd3182a43b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af0c16bbef19aa6c7984b8be3ec15856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3a99c0463389a3125b7e5f256d6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e853e9d5dc33d2dcb88e3687cbcbfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a281b12f8031737cd1c90b7452e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdac6597d8312ea9f3bddd4ce3a999e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee76d4cced7e0fad7d9cc09da0a1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e0cf8048553984d3d923b568187662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf72f70a0938ae41fdc479fba7cf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f14edd0afc189b24b0fbecd0f53d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e82fcea646180ad80a08e09d67a2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116694fee66a0b06d00ee26abe3e362166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a8609c855e7eb2b17a3c61ef7015267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b647ed7b2b3b9754f4b160d4473c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14842d953d136ab2f1346fc4eb9261f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b350b6b67dc9ac6d5874de4574233370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c74b79e19fe007454c3092dbea8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a00d40e089c523823a6934cc2439872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ec6fe6ac25d2fc1287de526cec5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85cf9f56899773838f3f3d48c146474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bda63f04b08e8dfbff88a598e937a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433066d9813061d076268e979fe8f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad98f9c9436ffacb00204a99911e68177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d47ff35b2e556a9ebf879e65fe9cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f6355511ddb5197d8dab48ba989bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd60efc415427893b03a9fbcee37ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc88df0149b2a1d43d9d22458d64c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e3ea3bffef6740ac3b2f2a7feff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838fa579e2eaf1523d3b6267f9786b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ab30cb1d1b6b3266c15aa61dffa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1659c0f3405c81a20efa045dca26885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03554f8a17f38b7b6e19f1b40961d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44423058d7a1dcbc921daf87de44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415192ed8a370d14c77bbfe52d8259a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e959895f3f4be7e8a03f3bdfa517289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ae616b134e2ca2acbf5a4ecf5d2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe37859eab7a65061f847dcf969e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee015f6a09a498b09aa1be107e9cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e66fa483c130dacc99d785170bc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603b6528ae48052ea3aaf8efaaf8eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c64897a31c2f9039e0f1721eac14595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d39e0978d45816c1b48a263d53cf5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ee230a184d9e398ef29b3c214176b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb0babaf4775f6f1d711a221e3341498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ae4b259aa88741580a6577128ca299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283c7a0bed86193f7f7432db82acc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd621bb0d220e9e46c4b51a20e7089101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57212a64845c637804f18c8f4a1505b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30670628032d318fa1254f0b93594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456962b8acb37a6fc41deca591690d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e021acfee8ee3e977d1b05f576dea3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09bd3f9222601f80d877381e04ea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a30c835971e6f17cfcf88923e854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a57bbf5bec676f747085808e3a3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049ec55461c2213ea58f192db3102a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd731b2700eaa9059eedf6266cd6add110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1273223c5dd28c41b344b5dffe4af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4dceb4f3747ff9f708dffd112cecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f27821d63407f315fcf20d6e4a04b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855158a3ef0cad187b9e8b2672eba05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0103ffd77bd1669e71396e873999dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67206c595ad8e1e66744b314bce7b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468df2e2a45410aec5dd48bd18208a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864e81eb5e09eadc4aa9c1e9248090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9581dc3967cb2dd389640eafcec39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed43a418e311b7057c2471d054fe6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7081385a00d3b953f97464cc9554b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84e176882d2c8b2a55e6ed643a7ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776d142081dff42395c9476bedc797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2b4d98dfc846b78a7738068f24f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b78d0cbda2c18f6d78b78baf6de6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4433990c750b3da738e9b245f575126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71441beb5a3225f9f43a56c6332d281127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8fc847041eee30a008bcd1ff769f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0059ae2ad1652a943eec500e1fe5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f417590c9fda8df8c3c2361fc745b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee322126b93ef74b584e13829e922015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c383a1e13fee23c09eee88e9bff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5fd3840852df9461247c134c4ef43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba2474705d7fe56a239c5945f4dd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa101b37ae676697d8adc2f3a0e130135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be4d0b01ec9e625ed5a94987ca7ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a988a71ea4922c0f8c43890f25baa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced90af21354b940a4e53f6044bb8f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf875e60fc72e0f9da607f8c1555a2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8a3c5b284482a85eb1a7ebc304916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4208a84851340d68975c0f59ea0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501df644cc89d7fd948dc2db82e9aa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3a5bf40f399ab2043e7a7ee8f791143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeba8475e6b2e4e7e2a2a3d0386707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ae4dbd7664708519be0ddd8f462e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d21cf58a7c329a8d78f5af148ee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef9d2aba85c158387483ebd60d75ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035aac5e3923b22651b625468bdb773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b15e0d72ea53bffeaff6be0b508e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f32286e8fa15a09d4412288dab425150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672e7219e9b53a73fbc66483c096c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48a85589588e29e21cfca7db309c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09c39f4e46dbf01f1f84eca193b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6751e8401e64ab47b99427052da1cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103bb8bb954a94befaad098c9265c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a39e4a876f5f89ea1b66ce9585486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12717d0b85a53cddddcbaec7f71766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c0c567e039f6b4c896fb285ddbd01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584bd5dcd097f132ca671529b97ebb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5de1f02dd4ffae060f4453da0e01f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6477082f9f155664079f768ff14c16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e39f441760205c273caa1969981b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ed0fe5065a074f458f696540fcad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935489a0230ef1e02d60ab614231002164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5335590e300693dbbbf31e3ba9ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a689df3e2e434d9b52b96f2332f92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc0151b0dbfd6f4f36d80c310a5dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873b1b31c9c4dcba94d692ff9665af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72557d9d5ab8be6ec839320928175c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef708d12d9f5ab867e30c20dfb71fb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1015910c027f645258f22fe8c1836a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fb6304c107499da89914eb65e29e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeab054a66a630533c7ee5a5fffb20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889358876698be203f82bcb69f8e2d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7ffc442faa3610fcf57627a85250175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266e740bc0d7499bc53b923557858a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922623a9930fe341d02e7c2f6eb34ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1785cfbb9379f96a08958c5f17ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552cb1dd550e94e8e0818c88ab627e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872924ef8c6b2bdf2e3008235cdea589180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f9b12ea405a3a3b866a6ffacabdc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b083c77a12b55e101bd910cd4ae0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff9392f140d1f92164fb7ea8abf374183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231847299b057688d3f35018d92a871184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adaf3d24c4f43f736f4998598bea15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb9c8e0d516f86b8d304391461c1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c160b549aa5f2494fabd759156cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc0195f63e4ad69d5780c5c03447c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73249cf9472d1b6aae23025c20853ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2817361cc57faaa7a763c04db58f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7af03865d5b07d05f7a143758886f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03df344f4362eaf37d387dbe31318f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7297ee649f3c07c90af7afe2d5039f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15523ab92f175d878703e0ddf5f1786194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f278e79967da2509c539befbbfb42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632980852ca122f036666b4b070cf68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47adcd459464d444db62e993eeb7e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2ebc69899b1771157b6024b86345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eecf5063d7da2eaea95c95d100fed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593abceb932366c64640103eec83bbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096bd73605139e9f49900079189423201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b64c3c60f97c56944d0cb5531231202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec73db0070bbf948d4c441b4e55fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fff4df0bb7f358c9c9c8d2b2be879204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03035db6dafd59b659d912bb5af878205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c155f469b612b630bc6b228c216897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926d810b9c1ae00e064f9807c79b18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702621ee88d22e53326980779e1d44a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c6ed61faa3218e7556d13ee8125f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cafe54809dba961dd3ae2196ae190210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68879d23e5b5cdca21688562698eca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c269884640b98f61751ae76f7110938212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f66c86ccfa19b7bfb678c925a39da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59e1ceb3cc708ff47f6e5b96c0bd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cf87effb43ccbacf2880b6473d6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc38826efd057e38972a9a81461240216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b19c3cc27d8a62a4c35c87d5fbfe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd10cb9a6022d7cf22608819d7d402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4342f90435550cecbaf754b9c2c16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366cc7f9feaeda6c8892262386c6f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4bbd78c31321df96bb6ab5c8d6dd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046524c0bbbb35354d1cfaaf87f1ac6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96289edf278820a2d4dc556366bdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e2eda7393015c50e7be2003276b48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d425e8b95f9ac1d0537504383a2aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0faacb933a334a2862f5ce792ee2a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d36ddf63d217477d21a79c6c200d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bb4f7039d0ad7d199b083cc17b096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061694e40e046ed3db60680fba7f81b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bbe67d4ec27d76fa7e3541b2b1f75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55349fef67f039a93cd6b961e9018a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3927f98994aa024e0ab9e65bc16e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df50d72645ce55d972920ffe751631233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c618a4982951d21ad1e6b4870d4ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6cab857cb0dd6b0d90c769e7168ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dbf8fc459e375a2c8f91b3bb18781236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1334551828a5648884dc18dce1a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608f1758c6c3d367554cc406ac0ff60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a82fc5ce1e99e09340d366cf96e411239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019374b7127d93169ceef152e82bd456240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb96057dc6de18eb5545c9aaabc41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f58f84bde1e40870b8ff4c36cea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d302c72e2265fe6382a69b43ee71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df29d500f81398c7e44040820a7b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcfdb259381e551134181e7f79a026245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa29fae675e65d3b05a9b432e0884246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795274ce316e7dbbe349fc15115107c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87181abd582a875d30d8ec539af633f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f3d72eff411e16f221b5744e0954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0069acc9151184b11564aa50e5564d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a8d55818f300ad6befdb788fd5c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e7d97a61a3f85776d27250af7190e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdacb80b7824d743c01547dd3ce2d45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14492ffc895077451513312ad6b0a7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67fe669a43a5e131b88f033419d08e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204559d72a8ebf1aac968bd1895de35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0090f17e660d1897db6e47fc6a4c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3e22b602a0580ab45ad5b1ec600c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f67d6633910367c8e393ef2bbfed3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ed4754f5912ba4e1ef59fb639ffe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b5cc821091706051739516135ba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9622b9b331681b8a081d58f21a70c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3341493daf8a23571695068a8bae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435cac52f728108c158f205a746a47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827029b767dc4c85c05a2ca8e5928c99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a2ca8ae88a3d7bc118e8d0c2a0a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db35e9d6fb8be131f01a1088d79596267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069c17196cd3c30e55e20858fea992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0bd7059215817e778f88c2647ed85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e820107386b87dcf3b3a67e93e91b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d071b15272571561f0f8f83b09284f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2241822a55b63c679799b4958f3d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f6531af68c9347fdb1d3e0eb63cc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f46b93bc08f6268b0e64943bf3051274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992028e0b1cef0b0cb2b8b86db944ed4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55eb7d3fd8c12b0366deb3f4d7082276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c969f91507b4d7c6c2f6f22aed2a7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba893cb89ef66b7d9740f007c714e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6bf0a50b23450f5db84412cbb5f19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44888e77aeb3b040359c5cbf96b44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923c74123de9a5909d9f763524cc34a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c9119985ccaf6848894a3b9cf0d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1deb868e5c51b7e6c418e5198a2fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2029ab7ec9e0516d252e2fe2286c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da9ede06f8319f2355d9044475002285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe9dd5de24f34f11e63537bf22dcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7d7a8cf123811c7e589ede7ff3c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377b35535e717f7b880182372dff37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fee1f24b3b26fd66532c3f6305109b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11b670b837bfb253b3887f3986237290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe7562ff2c30e511dc32dc08eecd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320e7ab9b8347753ed72d64dd44ee8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e3e11c43e87e18ed6610c2300241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344e97847205a5a40f36c7d1e74339294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad3ad5ccf6908e3d3e3eef1980abe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a045272e8f75ddbaab7ae59e5d7e79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f145789fcc5d50a303c5aa7efbf9584297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7a4e0a8ebd16cbc1f2fe1e1f8ea0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28551a23b7760bcc6ea787c3b0fe5a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4aef3db11cc465bf4cbeb64d8e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4fbf38b87c908d85d66a015d068be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b4751bb0a6193acf22c9565d8742302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3f06332db18aec21744f59e2fdc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee50b9188ee70a34b043e081aa76f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241d3df0c98ccb2182d9dc4ebe35b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8944907ee755601d97d5dca7eff8cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a90bb3340cf7b12c88e1f30fab5ecc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a1acadf86eafbdfdfacb0481da6a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a86ba1071b1122cd306a7bcf828e74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1941f7d17a4841ab89cc3af4d7774e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb906661b8f8ee398c093c0c2a09f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea811393ca5ef2cdd84f077eade82a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba21e58375406306bbc2ea49578e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974371e62ab9fd50604675020b26f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce56ff4d0f2f6aeb521a8e7d376393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3304732a5db6930b6d81eb856d2d8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe81d55587d31edca75e5f971d5f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46f19b84b138e8a676807833eeb66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829f5634c67397cdb703a0e73d73e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251138239ee63eabeab0e27712614cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6dffea8b66bbd00b660d32c6a014321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fcb1c79732b59173a234bfb1c1477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b508be18a347b76a83e0fc98180b85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef081dfa1efad0f3340e57e2fcaa54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1772fdd428f1745ca6a73132b7648c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70ba8f5e54fe3b1700a2aed2e7b89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965dd6c4795639c59ac85cec75ae2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb41a9dac6880efdc0f253f7bdd32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394abbd61452a13ed816f29f70f716329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac03be73478a4db8db7c9e99b50bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72001bf91c0bcfcaa48a62011cf8351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366b78d3db1f2d60d835561be1fb8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071874850de001cb8ad974c593d31506333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084474aca5915943f73d56e253d0686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f316a36dd0d1d06b9ce11b999612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08311d35005ace45c2ad8b4ede3d614336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fec23427fe651f4ceafb96d86cac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9cb9c4bd8a348f2e2ee1643939ef2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eff8aa15d4af6149eb8109f85da7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2fa77e3b1e79378a4e6db3c91685c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da16b367865f27545136bd057d5943341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b9ad46286b45b63a642d0de5120e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e37dbe83b0609a4b7694f6adb5ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb63dc429e3ea928c7919c568ef2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fcce2a7432cbb692062ce2cbafed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30f24e7512c6a5d0fd36a3e813e77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff2792303d4b191faa22362411823347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3444ba6b99fa540024dcd083ebb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e33cd966b90e9b8c8ac3cc1d12987349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106efc8383fbf177433f5cb6b60eae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118939f9ee575cc61da516593d5ae53b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2ab74bdb756f23a1c43a5f49173f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7b5ffef258992244acaeb6a26189353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f97906fe92c193027d928d9ec112a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f4bf855d1720373c29172d9dc2d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d83f3abdd22fbb87f47dc61427ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b708482a1ab8025beb596cd4efa12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8fc866038ab1725601f360a56583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94a54cb4eaf0ac4334fb316d403a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86276d30f9c2ea6c1a5d0a408aaca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c8683f79244a6e623c0ce3254043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350987768ef0567b040efdef2817ebf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37fd0f48b8d74bba1195fb7fd38b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac566dffca533c924276913223de9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783c1c4798877a69db9fc2f3f1e199365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae579b56cf2dd01db977e764f867d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888ea18f30708d21570e94dd6b21592367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72e94e31b3aa280a14bd51b2c64f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae596376c15c1c065da94c7ddb6dee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31492891987c18ceff5928fffacce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e565c4372d941eaa55b81c552548e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806954e5229772c5d77981d65192ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e268126b9535a8a4d76c1b0e7594b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987de47a1e98a84bf2b8666ab1deeaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbcaa142dfb6bb8a325fbae7d10e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d12ed517871cbe2f3e266e712f58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e17700996b921c78b45c8f98291d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de1dc475c81ac5efc33f98a5359cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae32627d6dd1016ca720f8c014134379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87fb1297b5b7b5a60c9937b265b186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60264fb26ca9c8d653e59a6e6f428381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440621f8ae319bd47a772a3e883526ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a43c9b8c2220a7935c5ba2ed4097383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c8735e1b537f981c61284814ae27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7bf6db4abbd4fe3c1279c6fd47a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e69431f6ca78f478c0016e8e417b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b053cbd2a09e6fdd0f19b46aaf54f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f1d5f45580537f2605542b517b98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e7cb7d97c8386bc4da22ebc76d10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30dfbb125feeed9550e97e3b531eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df1cdbae46c4b77f765bd76822492391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3389c0d828087c83996bac10f49834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aac757e7b24cb83655b79f6e3b797393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735723fad808e1a58b340925db2b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb897aac45c99cd2cd4c2c888cf36578395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6078d18eb97b327946b5f522021c1e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf2cbafd2d55ebd868a592a80f90b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43244bded6965d0b2b343cd2bf96d1b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23834f5d54cc7004cb5e2126ab8582d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f2e44a28984b70045f11dcb782f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a412a0c39ac4714755ea1afb5b9124401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5557a0e511d60fa3fb8437f5fcd13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1ad2b59913a474f5546c330c2788f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640cea47eeedee8702566989478f31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1377a4086cafb5c9deff9ef62246405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259664214b5a3da702085fa2f62027b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb7d3f879858e6a06bcb6494ed778407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1bab46e7563a4a42a4b3a931358aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad369757f4e6dd5b9d700b6e9624c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871457e47f83e285304fa1a4244ec37b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5276e8c0c90e61231a7dcbb3855baf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca90ab8286d226131944c75966a25b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76704ab5a3e3fabe6c2248d237051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3586b65793020c759762c21d57d1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8cd867174da31418ba3d93de0f8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf275ab9584528d1b8d4fce9b23078416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0622883598689d4e954e7985f71733417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883518dddc56906c9897719053fe439418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9156f0688724391c21d9ce9e4d14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ed3a3998cba642886e3a0aabeac2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae2daca8863d7acb75ce14a05521b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1523f89293c288ab24c4a150b9f744422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d59edacaafcdf2e52d3add909be24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d820ea87fa0ed7cea690a868b37f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ceccd6eb21d97c899da758ced6e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d2deb91efb5f6dbd5c657c779094426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf78342414d81f68b64981e10b311427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be2fbd01c8aad93e963ccf064e802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58f82d7c199c3ee108fd67893bb1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf1a04d931c60233a57ffb72b59f9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd3a27d34fe81dd5bfc0da2816021b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19a49bc84c57e049b239dc1345576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475144af02cd15c5e1efa710f17b464433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d37d989a60e38a24262516277c1cdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2a7423a2bcb41401db26190651ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad157ed0fead2f699360488d0b38064436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28895b53849535e6f3a57b671bcb0544437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe089f21fece3754daf9351511093fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89db7cf2a171372a1796985ea7a204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b248a0fa95f4c8d8638b162a85d9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f826da17d383dcc8bb1fbf5d465eba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fbd1f07e12f56c3d93f8a7ab1e11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d73e25192360afc0fa9f6967fefd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de7f868a82410eb8aa7ecaf608771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2205a87eb7840bc6ee3a215f9df445445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f36d687716b77b1bfc9c4028aaeeaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e1d8c0961d64dee0b58a275407e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d3255d58272a3304a5d4a483d9c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9155de8027964d8186cf644475eb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcfaecb30c53b790b3869914f71152450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261090c133c2bd6fd75371a8bebe82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22498522dc12476d9501b414402fce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba753164ddd0111e61a70383cf3fff4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291120b79a5a047d4150a6e66439179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb054061143d2751d8f5252d3c7083455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb7d04e11c77562df648823c199c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76142c43e54e61d8cac7d14a60cc3cbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbcdd74e8453528b34a6d4066afe2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617a85bcce9aae71f2c241422c3d7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cbe309e877e208f886a7e4a424ab0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a435cb1b74b0bab39471381dbc1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375114350ab56cfccf25eaab295dc2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2135c9207b6274029d8366015f166b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494593441cb771c8f39211a21545a53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b28b46aa2a652d4df23049d59ab02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef100364220a480fa8f4a0265ade6b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12cc8a63cf0b3ca39a05e2701c9eb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e349e022b0db8e25329f965f987d83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca898d675ecd30463ad4e105f413c5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b40503146f216e4395aafe50867f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492884ae6cd9c1a5be10876ef5e47194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523fcf63f896b4fe05286a7be65c57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc73f4d5266d0e0bff815fa5b7a17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bda3b04ac83dd6381940ce81e71fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3e0334fce76db771cb7b1ad8f020475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac0a9eb13189d1dc9859966bba69cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab866c1cf6ceeab0ab7f5fb1eb0e3d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ab5840e0c239093f0b7f118ecf32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7577c37d4249f94418afe3f2e6ddb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046ae999372fee207faa05922d68bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af864e06dc399458b707270197f72cac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424407f9a77eedf23f1ce857f8e0e816482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523465e59d7271d950f4275e9fd5e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539fce67c52f7eb9174f7d79f607e21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d1b17781c36b347c5bb29502ffdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c799fc4154ca286510e7dff45436486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a05d95572d0386e1f6f8555e244ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ef60e5d7b1eb770fecd276a9c692488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d56e7fe0412be0237c711a866e965489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4cf3ba07253a761666c643026c5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7255f170baa306d7a425069da38fff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a5606159e22321138e62bcc00ce0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee54e57716e815d32f42077e60e077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d173bcf87f8be9eb26af14c31dba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01d421ffb4e87b18e3289f0cce616495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6944c7a58e661b089a3b7a46f7098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea263a6410c6f8a898c5c5b1dbbbb0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af1eb7bb35dab8ca91a6a09db48c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a43f1044ea9bd8caa2ef60ad1f929499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d8b123ef954570a679fa9d2d4df9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549db1988a76bf929594da73820ba3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b65fefa79d6f758d4a8d2890b5fd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a367be47cf49de21ff934b46877795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d7735f5c6f5bda59f8565cf7c0da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d25dd31a4feed6a8f01594af85b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4d92a56fa5a0e8c66256280ee1a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c39364d124ef2621afa9e67c4cd5a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc321571f1740a84ee6c62e768d5a01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748e0419c43229bddf4644c6941e9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43540ca9bde6002636e3cb886dbff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e028345fef79289206b1b8cac19f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f75615ec5b391542efd9881cc5a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cf06e23e9837ae0e8e183a7d18db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ed6591a3b522c80ec6fc17954792514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f3418da6be7132a4153bcaac99c05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3cb7118e566e0503903df8c070e0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11043dfd85ef56b90ba2f0c52d0546517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff64fdf590a560289b4152c41e9eda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c682b71e0289706a33fdd4905b17b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7a4542c2809cd199fdca73cecbff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287d231819fd805f041b0db32ff8331521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf8ce733e810293c1a48658753ade522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15687c7bcabe651db79bedc0e6c51af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a3b03cb63d354cf18366305f9bf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3a8c78fcfaf5f14282459210ca405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e854ea4fdc1e3de54c6b2908235a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e13af7f61f6fa32719d7197d0b0ab5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d77fd2b800b59d282fa12ddf9685528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7c58fedf3a6eb0234cb9505740df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61636f9491c1e7febbb0e91204e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73bc2d31f011e4c71d1f37cf53b37d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfe393690e644579ac5ebc0a31e06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1040687a7e58ddee5dfaf5e611f17e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2cf4b7da99327a1aca1a1afc359f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53446dae4d7e9591a614f4a36f38e43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ce80b81848b6fec1565f6150756a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35b9bf55da8fa753e0be59124f89a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc67ae37b5b31c0ddceeeee4c7134538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec28413b38510b1009751f1bf0b857539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc470b5c11e1ea69b400c3f8c9ab8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d151da0e0cddc59e596c1f3fe91e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba843b4e836f33e3fe55b498e305aee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03b0c67b461e63e2e808dce4a4b66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a882a275c8d548102d8ddcafb9c4b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e923bd53848e4e3a740d50f07c9b9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6294730e3d173f1529e77d130b42e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e58cebebce3c3dee2008f90a61881547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55754bce5656d10810cc1d7a74f7c2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565deeb4a50679d1457f29268d3c6582549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443ed2989c54d32d19c66a592cfe99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05039e8923355b610377013cedb94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f59657cb92108fd2bca80752566f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f17a83c2d848e6d012e840e8895b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63325d2f98e2a9ddcf8155f77ce8282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeeab684a3adfc3509b235619c7eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93865e97436cfe12feab2fec465e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7397f70aec6ea74a6ddf9ecbcc22d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b9631c2eef452207febad057b9fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c92ceac835758ba4ed8d01ce66276559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c376fd93b5eb27df51861f1a9dd587560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927239dfaaaaaa6be94d282f24a4053561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabf8c3530a37b8f99db423f43b5a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056141ebe4591019217df6fe0bee980f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b8fe799aea92d356d59352429ea7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cfa3275bc3d92d7fcd388b0a57f14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db221ab1695c37f361965082650dc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb61df5f9fea0169c7a232fd157b73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844c2ff25d48f95e1d39cee2d9c7d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c8e7572ecfc7c30a473aed78f633569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ebda73d0a97e2a2aa1c2e0227d68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971607ac4bd23a6b68b4452b92428b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5b6f7d009b1b69db1db6268b172f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459243f15f43fff9531912f9b672558573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9cab226fbd6a3fdac18da8ce5666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf1681b888ce757439fbbe00d4ed5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b01ae5bfcd73bebb8d70ddb0a3453576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d6d6fe807bebd1afdc689ec464a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56364ea577a97a115b1bc62b0a7f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945083d9a6dc566f6bc429b4bb56c23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8f2492af0e6edd378c23f84a3c08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b05ade2d2454339370acb5a7048d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c37c5116cd04930eb96eebaa4852a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760b17ca603b663ce17e929ae10251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1156a881e787d8850ec02dd4534f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6460dbf491276efbee2ef85c1fe311585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55153ff7308c56abe51f63625ec352a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46249baa18eb0674a905b925cd719587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d1d64b95eff760920510ab6f3403588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8325c9f8a2cd05bf6cb8b20262135e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840fd3dead30d1d36241c0c315aa1c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258cbe30acc21834f5a164ca651ac4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd783ab86d5e93104c46a5b935e6b6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4302ef04a69de74ebc958d0dc5b1fa7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b5165a8ac2dd4421465ba51d12d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67bd97d3672fb04f12b387ed75da6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497a51b1a45803ecdb856b5681762d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6393c6f79604b3632a57b05060eca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de781a459daeb0e9d7d45e7a4bdb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410904bda82b834283c574bbcbc9c84e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37ef64101f4c991b0ea24c26eab92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6550b897a9c2a02d29ef41bde56be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a94d5b2007706d60cbe4cae9cbe6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a4db0522d2935d13d3da47d7c88d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5ea2987538ae98d9109c2f0da296604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55619947f6df24ba5a569334b04a39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323e2db08d1c8da0c3e23f05c061f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c63f92de047265e0dcf1e3d2caf68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b2bdf8d278036149774dd81e5157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d8a105eec688005c17c067c43c9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d359e19ee4e6440e24e3b3823b2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306962189bcdc9833235cb627cf0c5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a65176df179328fa9238895316ebeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43859fd98e5a97ad0f3fc64d3b6ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738cd1daae7efee5c95dfb50e511399614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa05a168520f1dfcb208a905c33ae6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b87d294dea82a4ab03d3e3813e24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d142c95bbcceafe20f1ba67a1fa57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48c70ce2030057950b92c370f8f52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc60736ba1d7417cbfcb5c68c91ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a91c019d433eccb5c97381a195e04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410267ae7f978dbd9433c7af487905d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c22bc8a4150696aab9d610c45ac1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc511592dda937f213174755ca184de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696166f17453c6421547e3028764d6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51610d9e5f9d982b3170b94800addc1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a993ca358172037d9859cf54ca70d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a3c89dfbcb38e93eed3366c5326d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600449630adb72cb3b53b6f75195ec5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc028f8fca5011abbcc02f290cb384629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd9746fd2f7e962faddf39ab60b07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520d7d501191fd9fe42631c80b19ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f89d789f708b5bf9945ed82eae31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ea832a36138f36b8fbea328b4672633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528cddae6724f7936d0672ce266c855634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8964f75fef44dfe788e46911c046e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a4e4a2a8460c54f1a8ab4cc900d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e4e7cd2f4a2917e090e015400570637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22fc26b92e2abab134793a21f29632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14b00b96f7d77481a52da48ab3f13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21a18ec759518005da51171b6e43dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78b65a8326284b18bb24130c36ae73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440be0d02216f1f22c6351f5709ad1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbb78ac59aafdddf3696dde0784ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75e11e057d01509c27324e7f81bc2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a1f68fef8eb7a8c15189badf21ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633cfff3d37408e225d2b64ba268e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2977bb9d4ac93c92f63ec270e95e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07adf30fd3b2fa4f7a809d4b7f277648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e47c40c2160e69fccc9d392fef8b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412399e5b2c8de264eb2c0de1089aad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090021af7416abc2d3f920235f3c716d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836233cde84758503c71aae1596fa501652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7784781a868f0f225e45652a8706ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a39c8304c86ba8bac5146558d5be9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d9fa553485d343ab8290be6db793b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aede91b5f02923f01f32c42705fec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667378ddd1ae2b1006477457035e796657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e5540245de6fb2228aacbd1ce43d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b35dd38dc81b337b8323201e4dcc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79ddc37ea86e1dcf942691120703a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f590eafbbf770dce5b4ada3ee7df48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c426d975c4d0bb4b2d5ae5041a87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7ba5547269887ee70802873b1d99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c21c26d48256f312c39083ea275c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf9e232c3627f2bccf4250d2331bc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cd3e4fc5ca819240038b97ade4f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe99970cda037efe0ea6fe41d20a450667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dd45033c73f7fe2ae22b1b8194f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb271a84b079cccb736fc559c1651a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc3034f7bebf1cdb586b36ace3013670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8060af492c59a5356b299ba963d51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13235582cce33e192e4d3d073c65f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17691f9c16775bab3ca5a8280a6a7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712ee95c93f837cca9be5c260c0a43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc315e61fc81eaedb7c35de202c666b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b058705a8c4579d130faab1a5367676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178856035094914deb8320b174b53815677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3938b943ea55cfdde06069d4f9593678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5556627b2e31d50415e1b1c9ae703679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beafb657ce6ddae8487bc36ca8009bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088ae5d0381a8d4bfb437d6acf1f68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756be95656dc85325ae2e0b21d70df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec934d0b3b561fd74bdfb27c8139583683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6f77789a6b09e7017a70419d4df1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2f1a5b638f077c33a2ff093c77a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba672db786ea08947b28285ae269af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5381c2e7992eeeecc9b3363c8871c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db428c07a6b05a132203b4e2f9223d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6648e2401049f2b19c0ec9fce40adb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe6f558864478de40dc3c2b70c1ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7d7373fe35b9f513c076d9e69436691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da902330376bdcbc789b7420acf4d1a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9b23b7fc5e1c7dbcb889952a9e74a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640e7dc1a1d73dee27536c4003f50fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc72b14b1abd0ed20630d1e327c50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842710a4eba6af56040f64770a0b0048696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f567acbdf822abdf4de0b9be0052f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff63c419afcdd9a193b5bc2066ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba87d687c3a58b8e861a9f7702fe9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655586b373edf2728554a420aee5b76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e92b976794583d2bc616a86cf831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5996649e2610574837f27e907fe16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185c97e21184a64e8bf661425f4e7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c7256bb67624ac64e503d59207cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbdfa9d2358dfb68c4d55760e57ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53cc7dbc6f1997c59bf01e4d943164706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483964bb6c726b6570f31b5ccb148b1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9711b6bf1137c1bf6263197290e925b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e5d9fc29e642ec7a71cab30b7c6eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751071e56e921551358e73ebc6f2ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b403b5c5cb1112021ffbdfd0366857711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed94c0adb902a6cd3f8cb140ea36a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef2d7264446cf17d7d47c0fa3f7d91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bba985b675220a9cf4ef30e941f391714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414e426589eba78f6d796c368f88d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd02e6f6a808dcacc4a82c41658d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb63ddd9717406e93782532c4eda6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea0e9916bbb73ed8ac42628063d03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d0f673a734352c0ff7ccce8b49bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5ab4e330c54f44d64483d3104cd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bbe9a9988e03383efb3906b34242d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69bf86d953c58c18d8836d5cadfc96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7414544c3c823ca7839209d499b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a08ca9b8aba6fb6968dcaf76fca2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502925f71c41df6b51e77af4ea50516725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e6161bed067501443fbf7432e731726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7c035bd4ed4b3fa223fa396782e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cc4ca0068574bf8929e51e2a117d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f848edb6cd5a49d11df7d80b4604729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cc987002f9189bf89d4f0f93baa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f278c0f6c306d6bb7e9e519aa809486731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398c8ddd1f10ee233d2b31fded2845732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8977ac26e4ee11245dc8d1c4913bc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba96c5bbf14035c708264981d28b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7046419b6d8b6400eb20d18fe4a105735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ddd5647ff77dfd16ff8e555bc5219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf544e3d41133753895e4b06b6c75a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ded8aa966f1dd4a283a85881a25b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7ec20c0a6ddeb1d8ce95b2498c1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520ae0cbd6ab4627099fd936e55283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475b6d77b181f6ff25f72926b1b4cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e48234cb3524aefe8b53b735a4a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831d7544a87d2d3383afb3d67075f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a93b2ab471d7c8fb8a5a39ced659744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84838f842c4bf5bfc0b7ee3655da3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b1b38ff51e2cb428cd01493d638b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a93ff1c43e05e81b389c66abdc04a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359adc9f1359027ff8f6f32bfa6a35f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec8697caf6167ff0996d7e9845ef0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b23ab7268ac9ca3d11b25bd1fe64f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f050dcb4020dc5cdd3e8b20372e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa58c4c6162e6a04a7d5f17392f2a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e749790b742a2e6398f9342e641dda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451f03a435cef05979256e70d4c770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b3f1b65c790012f1638c375f04e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8de6233c2ffe9e8c5540f97e278a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a6bd048a6a83e4530f91d188a2a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda28bdc79f2e88a16506d45680f5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d4e5bb9008bf24c8907165d0654f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>