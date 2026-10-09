--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032beb1742a278a3e8ad9cb1d8ef9961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dd5a903fd269925d086b03a83e1e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2232cebb89a54d28e039b26dd9fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfba5f347e3df5d21d5db1356d5764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6d155092a7d243f4fcb37791752a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af36fd4dc3b1edd7c251149a7c4746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734621a0950931dc3a6d81faec5697f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b7dab9b3caf8f2309bf2a436e9568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69bb6055f92cbb1ae9da6e642a10229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff634609735fc4b5213df7e8649c33610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5009208696313e400b251dc1f2028e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca834457b7100568b702474282101da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07b6822ee26b0c2d0711d1224e29d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16f06cab213e69141d13c162ebb6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd930e39f44f70172fe1b72dd1dbc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e6525bf7c30e32986a14a277746016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76677268a8893aeeb700a01ac0e99e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d645c26ce97687f447418907fd29e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f9cb60558fbd3f761254aa77016b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6b058ad07e548a94704a67ee52fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db6fe0dc9621c73850c6ab6fe40e5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff52cc4c5be24de3f42be541e9cf43f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a72e74964150047614e42a49555923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2826b31612175fe9fd0bb6091c326e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a22486d5296ce98d2e7bd3288415d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe0a5bf984081679d14df4752a80c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4776687491dd11a279137e93fd3738a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5b730e9c281e8df8d9f9ad062be828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd018a35afb3878ff856c0702025eec629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405789f6cc0738978c70b856d39d714130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a708fa3a919a4c48de30ee3e84710231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c980e4a8e409e20278fb6335f217af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290256dc72f69f0d782273b4050aa2cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd69456f392e90c645e1d2a1f731634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ece0551af964704605afb1e6d6dea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d1ddb34093707c62169cdcb4d82636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fd4999b0624ad7a6afef61104fefd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9283be54ebb44e3d4193c552296af8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ded90a0e445fbfd7d45403a53060839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf13476dc1145867b2db3c3ba82c7b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e14f3dacf0e79b6ab2a950ebf82ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7254647ddeaab0efeed0a5bda470bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74eb864cd9254486fa9070a5fdeb8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d696424f3c3feaa40c82f10ba27ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261faeb4344b0aca4c8b93e832c0400845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b59a77f7e5ed289b739a1f1d963b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a3f5c55c3b1148ef048fb6264f4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6140093a9e471b313b2510124c9d7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e886573a6d7a764985343f4358fb0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5c0f4a62f21c96c5c6edaa5d6adc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e103c54c44667b6a9e7ef53054edf4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095137bcf249685b5ed65594a3d3e96a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88d5624e58327abb9c5894c66c1ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a83b5aecc16443d7fa0dbcd4801f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585270e39f641877ba8bc32454c9a6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ebc851b2c495194934ac33ff3b4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb189222aa21354fd86bb822fe83f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1143c21f20ea7e87324207c1cd0065f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9ca4a7ddc57d994e174e352b750a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b0170f9e712f4de8d8083fbe90c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab6c6fe7ea7bec365689e5cf40bc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0dd47d0cca0254c52605b15e24ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a63e648e1444546f818c063d8ef6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8bb50bbf37b9fad1e9faf2568560364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc04471d65783df88948d352a208065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f858ff0fb058a9637497094dcb4cc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425d70d4d5fbabd0ecff451b20271d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881ea56c21dbc5d269a0fe7d38be0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48047d7e075e90a0fe33f9c0ea00b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56149d1426e6ada0d89bbe8a69d44f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82522c08d606580e8d93b6bfe9a30571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165a74873877cb954fc4da435616ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae01112e5b6804ba41c347931398673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b34dec8ddeb068932665a3f52f90974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882ea13d7725a5d6652493aa4b4f43675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4f7ff3664dc9780c45b62aac84af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911daba8aaab729433cf6e1852a05c6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8647b7d27d8ffa1f078f470e73c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897775b6c8baf6a6994ab69cc89f5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935b43463f7e895b2504edd0b6747880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a58addb8ce76d2e2931ca78bcdaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02707ebd2b204476d99af5dbc4d790b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33509ffb96622de7dd8992b86875183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d4450b498dcae5d063e0f14a065584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439810de4f79c578d5c546f4c9ef8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213953bcdeaee0b3efb32b703c87ffe086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441973074395e5f510fec772830a70f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00f99f8e7536efc002663cd1f525788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513e72e7e6e17ba78b3b5e9edc4a3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a21c84c1694cae5ddb63a9295b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d39a3011438c4f8160be7edf750e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33240c64c6f19dc07d285405c8f081b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da8ff7517c4301f30aa41e4fa3195e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b9ae7ed55ccc47ab89933bc5340894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2995b958924271f5ea8d81ace5a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e14b20e789fb6384defcbac4b68c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd33bcf1f33dcacd634353645942ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2416e3a5bba35fe1a28ec936629598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216fd6952e51d8440fb5d06c4480cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd2e9df8226343a896fd09003faeea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227ee7d32a3958c3ec2ccdc1af9664c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adc2acc9d2b6bad10e50a461e8f61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d9e88de69532330809129d4833ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc76fc23441ee6913ab6516dd0423104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a421decd840bbe6b84bd42cd2859d0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5e98b174d36985f7be27ed8e7ccd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb54cf33d4def5a1273c8f9a6780f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146daed309e15640448033f04de93cde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2abb7c5eb88909c9e37255636fd8e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562424a97ed01420bc4d98938b269c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044146e04869217ad5659fa3d793da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62035f9f585d58818c3daadf20448788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf0cb972f11f9d3cd6c9245ed64bc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0442b42371d7406c2b72a227447b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f23c74e3f8cce1a34bf41f9ef7928a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebec52db06b50da4143461d8489d6f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde966c60a854ff82cabc08dbdb8d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c3ba4090d101d2f5e4e2d422f91f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd333706356b63cddf2485bc7a7b405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d401e57b76cd035ef333d7e01008e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6004cf21bc7b49ef3bd43be81b56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd902f2d53fd3a94cf09181dcde5ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18687f6955a611c7136ac3a253c64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97ac2c7f6929e6f4b37cb1074a8ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a0bdc743e7d2e7c18b220b80320f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977323849195f98c4f8eee89f9bd3874126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784db60f3c55040b8abe78a5d2c2b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407075497bbd592f9a497187623b699128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689937922382fc84655b1a52370cd9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b7620aad3a5ce638a7e589de74768130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786662303a4227d8c21bd278a47a3ac6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed00415d8b460c57e32ed4950d2cd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eb229f1c778617f5e8f91efeac22a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0364e0f5fc7773030d399f64843be3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2ab14ef61443f204e27f938bfe51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55d908d4e955db747fa61f0d284d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc823b3d8cba62e946f9733b43b510a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423347e9a0dfca8255d82a2bd2c7e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36913ba625061004ca36e00a1d27ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0e04b2a2a81a2f02971dffcbabe86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31870851da4744fd13d3b76a6268912141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905cdb3dc488be1614cda1522d5c539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c1df367b7daaf43f28f3ca8941c6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37fb3ea8064437012722d653f55b41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5643eab751b67e6a82647e494dfb66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e72b06dc202fb7d4a8625f42571b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588630a11fda5abe0787fed153adf37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418beda40d45d12b3c8e36f5a9a946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42a8c9771d47452cf4c18d05193e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c42286fec2cba9e9bc05d20ca1bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac7e24535290a4f70bf5951a9d645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f58904386649e81dc82bd62bf5bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a373b7f8574ff0f1ee506feb7ad2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c7bf4d0588fb3a7fcadaf03b1281154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7600c0717407613caba14fb5ce4e54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8205bd8e0193079cb55566b34db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da753418842cc8c163280fa33e68d1ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742886c622fce2033460017c52d65b8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934d2c7937e9ed98e124879ee26d8e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a0bae3b5e687e7961071241667f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea18e8a75ab3818a3a8d1a13f8bcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8c6b601ca5b2a37b1257b46ebcc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2cc3e7b481e8e81a561939996ca7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61908f9f3ab76604afe0b14586070225164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b18c554569b2347c579d21499580165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf7abd6eb29bb31d7fcbb3ef39b7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0bd24023fbbb4e864a5da070819e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e6e462bda3cb320d4370eb654fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a14d9a284ee7aa72eabc98bb3b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8564bcdccb77653a5d181cd998e37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3048866fc463e622edafbbc913ee8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e221c3d900bc3b66add9f9ea069898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db0a2fddda95c7fc657eba52f78fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550026edfc30e160df7718d821325bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f804b4b0b4a6aeaa9fb6cf91b322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069d10a32c478014dd7bf031e88409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22f00132c38951c6e176950d2290c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643baaff704a99110d059558724e1cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01971bf4e393e170d52225e233c84b76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd414aad94de01ebdc3db34e8e77be7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e87fe22c5751349c905c532ca886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce8ff37dead6e1ed1cdd5b3817109182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cc271c911cc8c1fe4f9940df55a64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b4db93e55a3910ae5ba14caf9c90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f52796ef378c045cf508cb7838cfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d380ab72a2512ed76558b8281493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b0f3a1c69afc0d19f92aeabb7c83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f99dd2c08f17a5ae2eedc2a099c862188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9bd2234f436602a7271e9f1bff86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0445b6ae0373730d5b0ee206ddc9d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbe70f42479cf95f470dcf53da7f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae446f322daac17c3e90e8b76b11a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4dba5d63f3e25b3f861b63d8e2384193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993bca4f7e12d98470d7db40ee14f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e55273c06c3e8c594efa81f3eeeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91e7ec55d415b79e4c3cba0338905196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044643548aa57ff18dfd538da6039819197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a4f1ecb65985f2fa5e37dc31e682198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1eb929d4bdb4c9a3bc4057cd6405199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9971436128c8e8472df04730f09b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a7aad04314a9bc586bed5a4fed0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6b4b26c487e2f3ac4aa48883137e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7adc0c29264aa9ca3f98063f8ce67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08adbbeabc411941f953f976b6bff45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b85f64079c2b5219ff8245fc683dc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c80e30e1cf29f8e85bf9c0717b3c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a3192b96687119ce1de3d0721685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac04426df1c09497686ca81d67e9e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e446840ab5e39c06d390494b3ed2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57e07e543b3f4f54eda27868600139210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e0b491c4e6e287b6f57c4db511b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ed5a4cfb88ef11c3fcec4781d8b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a759960ddb731d18ec14cba52994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4d4f46f3a65cb8f66a39e99e9ee3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf5cf1331f567fc43c782c6d0bc6f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02192a04d454e596553353029d5845b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6145a65d9de25da9b354efdb1e4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba30d1e4be3e77acc8b27f31cdbe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cac8c1f7a521907edea0f2298b875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362850df4e1ac108d15800a35f7c088e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72424cca1cfb72b26c9313de952bc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c98aded24b78f852ed0825e68c7c93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653214cc34bace6f1ed90205ac24f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943fb4a4f8ad971672d3bec43f6958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f6b10b50bc131a32af1d06873293225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dfaad2f19ff70c2c5cd7feced7fb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c7a2996879bdd31c7e2a798390c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfddde8b2ad75320a4d4f144671fa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f42ad35f0444d4b933fae62d21f000229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e808c2b4dc8fba9be8af6cc0eba4b41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639ac32e35d35a84ff764dabb3e9e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6bc8425b05d4af0a7a7577188a526232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade686f5e1200e0255cca9754091a6aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937e1a7dd470cff354396af61fc2c82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cbea3f5bad23e2efb20d87637aa60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6bb7d55a8c2fdd97ff6d8f43fba5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b03f02c1ccb1035c37e3472cef9e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2dc5acdcf566f18cf1a0eb84ca620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f5108e7c3f5bc44fb313f753fa113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa69a01dba7a4afbf881f5f11ac2ff2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04aa080008722501e96caf6865b27f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe2fcc12c127c183692dc9c56402a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e22e9b4a60a40c40b77a77ba0c1517243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f520ce0b0fc45c66da1c60e9a6f02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5040a1f84b86d9bf3fb6b37fe37a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa05051fedc57fe1095d236208a80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff391f3e17b74804a55fb90ef96977247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c89d2ebffdf85431ef56fab21669c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f98bcb9b8a531d6ae91cab4b3d06d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d09b6d63840a08e6de0f8a483ce70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f13d0dc7417f5ecdb3e972d2cda6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66c923efa6323ee478ce3f4785de9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d789df3d91c037e0b6a5a4de7bc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322f1b9b717cb57cffa9bc97354a15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92851b1ff2a1f77370a0f892f2ef59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211fc8749e307df855f5293b7adf3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52ae9e4a8196681639650623b0a08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec013efcec179c5ca161b5b90e18411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d0c66fe0fadc2eca068522f5c974259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbebe3542d7488378b9055abb140d92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c606c79eca7570db804f827257f42d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1e82985fae2e7764ce26478f1ba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d853614f6174bb9f7551f3ca60c3dee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00534ea6592c35ebcc79adc8e31d33b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352470be4f47d39c690217e8fb63b9eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9452887d45f3a031753279efca4078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399692abe92d8be8765ad433a32e2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da6192b1f0b9a36480425125224d7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171e3303c3f49472175cf9f34b5b5f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad8f03436c4405ce687d93e55f4a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55455c6ae828e4727b06f72e61845271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241001b6c0b73a851c39cc9612be5c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b6b1f0c9cc9233d75de2e724fca6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32de3f208305f1150b396e939cc3e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569857e1744ff2ad5c8f90572a9bb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a48dc3275582f2ac186f51a0ef6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d8c5b6f298429ac82c742b1a4b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e1e8d23e523560b4dcb424ef29b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2035340eedb9efc4e522ed9e0d1d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae437ac5914cce7ec0b633f7f9c5af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b2b49bf4163e396a03117499eaf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07f451e18e9b24a7918c3061ac0703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4d7893707c03be00c7fc6858d5e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d45a6c04beba53d62d42346e3d4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10083bdac61b18ed43d23c667ac0e53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9cf34d18d7373bfd784dad079d3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c4466d00013d16ed40e516eced55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c085a9ea7538e53a25ac0e86ffa16ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8956ca25d81eb92fb2a6500b56f6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd651c6e0601eb2bc5d5bd326d121fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a130ebbc326c173bb920e87145d4fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289200637fb55212e1747544e5f0ec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c27410f9fa0c7f26c0b785f816acb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b42e0c733e366bd7784e64a210eda1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ddc83a166808a8a8857e7f405295a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7f85352b69ca281a8e3dbdc7c8e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71d3e1ceb9e10a324e81a16b82dcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23652ddf1947256a11e72ed41097e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869822ec6e0e6dc8d9e3f4a7b267fd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbf8f7fb9cab031ba6e849c4abdfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda026143fd61f4f0ffa81066a5dad83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d6acfe9fc43969851d38e2dbeb6fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63c7809d68ec41f5fe0dc50ddf742b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488733cef15fd7c6c656566cf5198c8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef631e00c344b072c6c23cf3713cb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c14d25a4743dc39df009b1a880b51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698c9837b9ad66dd533d0983932324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e376728f67ddd7da31da67cc50876b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e56b98231bf630a745d800e987ea3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167909b65801bbeda85e2d0e1b103b87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b49d161dc71ea93ad68ac7188b7fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d90180d62f613c831436ae379aff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933465f8cedf07dcdafdd2dad8b4e5cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4134bf4b2b373d2bfd1042a1f15d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc768b0f65fdea0f39597332fab34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f117aee584b5a3cfc5192171f989a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6cc4ebd5cf1890b312b5ad103ec2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b72d06753a111c9b0f91573074fe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d940c3324d75185ac3b8fd76325cc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a7e5a51c1389421a932eb632ea95f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075caa53df8c7fb5ce8295fb11c9658321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc4333866259e345beb9f454659b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808108df920384fecd89d340238a3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644462f31dafac77f761c00647c94acc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4f5d493fd3b28838944550051a480325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee87fa384d32bc01bc50386d092e12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422256174591fab59482ac9703abec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209202e93614ea28de9e6d5830a11601328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24f96873a91476468d4633eac1b09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54cc52f3d3b5380b05ed87804b213330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c08075d3883202518341abbb8653331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26421fe0f9b61abbceb20e8b9f70f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e0c86b9e27bd866aab4aea27d94b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc62e72cc1643e8472c2e6bf8bf7a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef51b4c90a5b5481c4af8d64f52089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa2eaa87ed88e74d7a4ffde37514f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ffd1240c13342faa30dd0543c73e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f5f09b12ab3cc7e39862fcad787a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca30acfbacaa801d1ee4a233cf828339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b6639deae3492e364f0a944656cfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0545573cfc5e2377bd56b5e401e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5544b242267e0eb37466f512f20f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50699bcb9520df17bce6579e175f8f37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdae1c0c0b1a3099ce7876149c3be4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed546a95d3f1f7561687c98ce059edb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd60cb5654f358a238c143fdc58820346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889aab3e35607c3b9e85c043a1d3b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b9917cd6ab11f78a347b20f70d89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c00477fc0380fd7667ad9acd4a8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d3bab14b08b34f515a8bdd379d634350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493557441b4a184e5da5ecdf3213b1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023dc59eeaa401516de4487e4d93397352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3074c832a9c9064af5d3a8503d524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e34325ebfc76530460cb606e4d1e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e941b036b499f00112c910fa8d5a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af6a8dd2b55e9f34dac01a6d99918356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def0a357cb19ac196da75718d816bc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090728faf83f45071e4785cc7efa026b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9cc06f42aab1a4f97e52af1f2bb4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e740dd31578d8aed544ee72aab115360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2036d20d0e443b378203444cb0a8ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abea6135135bf637b43cbdd1ad60bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182af297130f078cdf7644c133ae5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655d45c93be7ffffe8ec784265437be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637913dd24b2645ec28adbea8e8cf5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45312d03faa1333a911e57a7c478c651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf7e5c72cad08228a53a1ea64b2f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3f0233a41544efed1e03ba2add43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f502d552fa1cc4f5503bc48336c130369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f22f23d44a24649659379a6247c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7842ba6c7b4f04b76fe4d39fde20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20081db49830ae1bc8fc480f5e5904372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ace23cbe4060d88092a931afb900d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d00e61c95367749b7aa0f9e11703374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34fb45582b9b3222cb8a92313ec57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c825ff5683fcdb4ccb0be779e05f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229613cd83fc10cce89d202b0018ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666ba4229a34b4a1e4e84197e6e605378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e1b525514b4dfc33f12f5e956c45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715f468743ed514ca30376f5b9445b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699157f8da0215146bd6e5889bb36d8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d7d18deface58cbe2c1fa607d581382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b26202ecfec512463973e4956502383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7f49d867d214996a4f63231c1a13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de93654f03fbf52293d7d69556f044a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292ee3041226c98eb39a1d09f95b42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c82d1d11767405457e8e3d7c555b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894a7e65977bb7d1f87e45120d03f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c71d23defcd5ff773e03f5f59b9b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a061e2bef069a036f0c7e8554cb0c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df61b02894408f14b04a14d35c4b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ab0647b3fc94db9b4150e5abb8c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4734e9b0f087520661ed11cf705c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8fccc63c4f721ff4d3aba34e7556f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f846b8ea2df06545d231c10bbb55b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c2e4fa445ffce69c89f5e5924dfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9a68ae0b3d544aa352ce5984e0da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a90c1a397019de60659886a60656c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9af90c971df6baab0ff91dd2b121399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05036fc3a18da20a04979309bb719b5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaec6a1dab6aa8951e3b77c28c6e2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6655813bd52c11448225488231b0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70dbcf0ea0d9265c96d70ccb51c85c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d3de5a873dc15564dd9750e18277404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae3e70fdb7c2419b694a56f189752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d6ac2b47b5a123515038bdc25fda0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0c82b1100213705f69c8c424e7ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d7ae90f5d63dd86a5fd9dfd81773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b073731e6c47866d5d0114f0fe090f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5c56c8d62371f18c740914316f53b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78203f3b653aac7bc4d127eb1bd931a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405aa877875fc26911f14d3f5e49b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a35d74de4822b474f7ab8489b475413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a44aa35b162602c655f40685d8a61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8dc174705a95b1b1dc5e8d17dcc3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c60ad2a0ab58637733bc4c7d11400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e6800f7962f41f313db4c003fbc48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8361c6dd544aee431e433c3de236d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460de520c83c338cdf97f4dbb09428f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082a09c6b8035dd2730c368de2fdf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18702b71dfdb960479cb28ff6264a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8dda6346bea2f97cc1788d00e54dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ddb09cfdbc5b0573a5620628a322423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced65f4b8047f025ec50fe5714c8598424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3902327e0d791d52fbd8b9d89d7d38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe6f95cd72da6531d430a87243ef6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8acd068e7fa5ca54a3fffdd8f5771427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8c8c876f92434c06def21a0fdf677428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a86a0aaee073666973a23fa6557b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8621708b07d8f5e59ae16da9563691430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83d0a322f6d47681127d423abfa06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf28ccbe1c78d25adef17247679f4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3606e1ee78ef6990952d98753cb17f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee660d1bab58b951ffce1545797cf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf3d1ca7dceed91a466e58f9127d9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa60537d08fb259b5f52f4b881bc021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cf2ef10f399f4e13e7e6401578dae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ab68733319c7fb77beb462c2a4b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3df6d8c7a8f8243576bfe0df4fe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aa1c6980972bc15a65a55f71144a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b75c6a3dd3dd427403ecf0bb036e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48986ccc9af7aab4f5325dae493ee71b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f3ce14b76c1be2f68a6d75351c97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65582cd1c9b5a0b9a5f7944a9303d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b679d5adaf779b9b1f7106f5bdb7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd3557f866ab631b6bd09236f7194446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d0bf759d4c2d6cabd462eac242bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4786ed20cf9a94cf5f38088b2963448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c82a62b1ad7a858d4b29914f3ddd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d36db72399859175d523a613cecce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685356ac27f15c35afe17490c3df8e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ddf66475e6b436fb329ed6016b6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c689f5944ac5cb4ee36f72f80edcc4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cfa15730114cacaf4d1acedec6170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0c0dd4e2685eb9766f24c1ae2685455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680cfc562419ea070e1f2a390c31e27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911288dadc6596a3be986e310cfb6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661fceb1f769b0ddef475b4f3cb3fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba80f1a45b70e88f0e14eded2271da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3179bedc876e274fe23b1930a30d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46725b6236508e453d488c599f9fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba7ad68fe4134ba88ae8814235342462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1575241740fd7eef9b2875c335c48c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6063a622c92fffc833094bb287004464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3d2db63754d9e7326df3c21a8dd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b2c5f4ee3c359821e8f6f22bcd8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff45c4a32a5ebac3fc5c31ba84f2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd2ded6da60df2aa810c30ea48442468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0998176dc63ffdf5ae4b63ecf6bdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2075aa3a9aa77306c5cad742eead6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39082c64f920160b1a2e78959fda50b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e47ac10a83b097e7a2aaab0dc34d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b72b32dc1f2468901c34c16a3735473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfca7cdbe2af03afe150ddc10fad63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156163bd6c0a867e2f8a311b7b030be6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0aeee71135ca209d0dbc5cd0aa00e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3308501e1070deb2fc03b85c7a39b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b304144fd068c68a95c43c4013af0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f06cf9637f41b22a1266dc30197c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1469827a2ec9ae42ff2afaacd3962480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd4713341227b5f32ecadc3528608481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d63fe98f1f8d32e0ca96dbe2c45e9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c47f32e18e9729de8eb7ac5ffa81b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397f86af917f972aa45f5f82564ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea1b2c14f92ba66a00fcd89703e236485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a215cc5710235a9979404f895001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0479f9f3d441b7a467bc589485951d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe204295f082914613ffb5f3eea40a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea4d41d6b0cb294fbd8fe6cfb1ee4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c056360e04de1207dcb85f5b4f71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70955e185d2de37fbf3515d5fdd29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1b99cf9126a7b9bd78dc28ae0b990492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe746b650b2314165c072b3f113ae46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0666adabe8e8be4aed32978ab03e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13ed4434b54fc0b54a1aa921fc73e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be348d43b99a4ec854a1cc8122e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8eacc0f12f6fffe24dce9c2880198497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf5218178e2656be7b627eed9c290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b348a5463a45629eda55c957cb498499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d272a7eaa449e6b396d034f2ea5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcadec6e2eedc581b80e3b322c9627501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d0656fc2ca3b5137a97ca1ca2664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba2ea0b61c3a79a73f07e72337ada503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263858be2ed42a97626bfd76b078304504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ae97dba0fb36be045cb913846c006505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06811f764fe25aa4de880d2966470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87abc175c5346a0b20176937d4631507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c915e4aa8d0db2488f1c4291d9e09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ace22e747be83c5e1811f956cb22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be4c15ffdf9140092a16b9b177f72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb8e64296aa1fe884ba98563d6ba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b94f9d1adb30f1f82a3b5932baced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed354a7d7c4319e8b5634c3b9553833513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0a1333b0ecf3266f4b6df64b08c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece936d83fb2a73e959033b9aa78c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef06e5e46d85fbeb4699132fd2b41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f902869cb9bea53597571f6a7f25dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07217b387785e529fc8489bae9816c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d3bbb66e2da35d72c22edc16a3dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc25903bbeb8415bef8ea9492ba0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6106da6bfa514f7973aaa3f372a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca642204d1eb602c15b477a18b1f89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d15beb3ded512657320a5cc332848523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c69936caf75cc03028600d986a6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcdfbf4ff5df99e65adbc73c1b984525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b75e7323eb31a21551e5e0f50fe9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394ac2f0b002e32f83ea18028949b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0209b7c9df07fbe2033b23e2f15f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f041d11a0765005733c3573308a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008460f180629be90bf65062e2b7937e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7019184d0ddd72e3e28fe0f3d4ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf346a377b8cad06c065747c640e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c91bddccb6b4818b477ce56d39dc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01903d26adffaf1fd604a3ea1b407b77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38a8e6746c0763efa0e926d8b947c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787cddd4f18600b3cc40df1dd78b954536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d92e0da46818d1bf39a434356afb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36cc838a0e3a897895277f94f4a175538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c59860b89ba950c718fb1a74a0aa14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b2d28cc1e912b22d93d056c20cfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59ff195f220b41a4fa5c6a341443a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322fcb48effba043ef45ae253756ff3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a0893c643605ca5ca2d73f7eb886b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e186a88751b6c1874780e17b34800bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464d70ddf11eacb4920c94e155c8a6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fdf6c9b98cbf8a600979403e685ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec3d2ea7d7e684708ab5b9d70b20b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9bf84c626bc005392110c810b01e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a310bf4dfd3d972f5e804474049d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84afc86f2ceb28a5a714f1543f760550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf686060a1ead7f00039b8bc0ffdfe0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb15493990f5afb70dcdafc3f1ef18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd52863712c2f5543f9fdbad5d7ca1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc2d8beeb5238103183162e843e70c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328f10eb3e08d5c4f7c10f9586bb71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de819eaf00654895efc24d0868b2d63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77ec3606f9cf7ccf4962b4ac6c1c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2c0192c6ef5f43ab18a0b61bb7e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3056b7eea9a211bc640ae084e8c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be6e9d8260e439e60a9108367fc40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad45c525cd8b37cb34026a2ae8b08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02069f78b9984d3e75598d717cb340c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce64a3e1fb026642b8300d2de6bbe5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0dde604506d45371ac32baf0f9cfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc7d5c0f6bf13133ba5a1be0f716f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb94858e24675c176cb39355dd0d2ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260cdbda3394c6b3723be6b07d0692567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4441642e0b0b8261ac624161d0e14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7038aa5b8843c25ad398a5719ff3d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be8f5381e89dfce3ca5e49d3025d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef80f2d99d0a3d7f56d993bc13af1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183877abf4809ae2281da54090822d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98c4e89028adaa165e35d30684932573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29c095ebc3e200ab9cc93a0da4253574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eceb831d176a4a315b4709389ba9b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0e99a2860ff81c60d72aebf440a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5527a8f5186ecb6c4ca591b1f7d998577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6b6ec13235f76f10d02c6af65b1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010eacbddcf11a193a8c7d64d9a719579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805702094a57a94d4dc596f31ea56ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034671b8f08cd31578166701d035921581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7295ec32cd1ed9b01e5616dd63412e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fef3116bece5ee61ce8650f4c04f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ca47db42563446ff67946b772cb6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a5e65ce37e252c65ddb82b233800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213087a01d8c7b791fd5e6be74feec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b87e5694ab95dc26199750d6781b33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e239e618530b03b102b240102a25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec41413a3ac7cc03e89a1e997877fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3b69ca3cd3b93b4c80a102f10151590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0348a262b0794241684030f451f53e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e1c0c660df38d3d543dd0fe15605c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a87a0a01422206956000fa159920e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207a8e81b84ec002f0c0ca72a8b21b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c97c08d8a447d4aabe55f9e7e8e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce62251c216713ff086cb5e43a0b1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631bd2972b784ad4192bacdc38c865597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df6546958802081309083c0764313e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af88d5717f6010ba6d68d84f63fa818599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1039184787022f93dde1da02bf2eb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721b1bcddd287e875e71c8b2a8883c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083100769a4ec8823310a930406d899b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb72db4df0773fda8346ae03d177b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f127e3c01e96200d478ff0f6895f519604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed927c564a94822e9a09a2fc2210b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b0561f16835310f9cd52c7816b97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6cd51f0284b123ea3cb9cc04809c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd2fbf3290d449400c227c2646192608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8e032022a7ba005473990e00247d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c88e952a41f196fbc362925ce6dfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252830ac354c57a8f1ca4a59f10140611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe2ceff6c63926f2e2a5a0f973599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a470075210b876437c05a3b512f0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a871542153a605771e4346e5795c3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004f93c9edd501cae340799257db78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbdb574bb55683da2229769a29e08b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b799882136c9278da341c04f7524617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca11f754a1dadf5fc959ba5c029bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ca1695084422d2fe54b68c6c34ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a3fcf0421afb2132267195d84e0c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aab4cc64869396c9ad248a680d630621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78e72f8d99124fac41c367a03ad34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e2b2ebefb7d7634abf50a92c0472623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c66ee508c8d3ac0e358c9ae48f1ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f4cf4b16e3d9b7036611a274567ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8a8d94d57b962c534442d069b9cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1afba8195c2aa9224f095f280b05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157a97c5cb8e7e567928be53d6bc1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b97a2f09a2827cf697e6c302dfd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e1ec0553b4cffbb7d95e5c6ad4e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c4b41413832fd5f2a5775e1e26f92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c5b32146cad2b2923a199afbfb33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee635185a9768b901371d31321d6642633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ce383d0c2f5e006bb3a947d2ab18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff55be4d065b3f9f0bebda95559795635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88aa753aea523818d249e8cfbd833636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1842da67cf3b8e1bd1767276a04c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb54fccf1bed3f06bdb8a26671d44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32addf09b7a76672bac13612f4620639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b805fb3cbb3323b91fce57eb67bdc4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d147d7547edc3c233bb6c7bf3eb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f02893cb2c34126e9ce6e8e7e3ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a24c05aebbc016f13ec5713a33c8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28863f961f04bb7068608ddaa553dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eba3dcba30cf91a988813c1de412f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e454020736c44459a55bf45105a01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec0bdee05e4a669a2b3b2dc54eb03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816e6d48b316e3776c3353ad8321cfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43265d3f75f8d67a464b394f31f7a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9e22de605b816993dfaee8fb31ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ac4614625f71630b5e3bad7bf5ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d82977487fc49ae616a81e6f18825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702657e629d195edb6bcf4a9f5d9fb73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8a85051ca960b2e594e77b3e892e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980803528f60d6144e55364203d8f198655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b3a9e7318b1c25376977e0c1849a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693883b09157b8f789e114a652a9ba2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fbba5daa49c889887974a0c144a73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf98a10f088e04aec1b5fbfc2161b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841132d21de2c83f80ac168ca4f6b9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528cfcfd75264dc5c2bdc682ca5b24d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c4c0a37bd056cc90706feb595830e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaae0db8406a53243de6d795c51da2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755f0b30b2e548127da8cc3932548e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6224433c9dcf7b4e75febf3292e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c199dc6685247634550b768d65c52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80459f0c5b9a7b0a67bf67f229e76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd8d163ec11b356eb217780cd3318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d5465f5f1f9239ae69ea4c08a8f23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8920bb7495072f5f3aa7ce06d41f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668be869da6ced44fc2730840357c8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5496a739ed8854f1aa3e363740dd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a708b135d42d54de7aa6fc60e4fd6c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a24def312c2bf392179634774266b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9201cf5559b2a7894416fc22370e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71922f54fcd5873e7808cb1aa5228d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6520d1104cbe3d75c9bdd920d78ba1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730203199e6c7cec4046f456ebbc79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be86ad6fa8c21b477f6e47c57b74a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aab41e28d51598e681520e6aadf48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3f97dad1bbef03ad556e28f2e69c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b01c08a5c34a95e7a7a572915f411682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5208e1427ce137dcfe93184e92602683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf6790b34a591321ceba7e85b364e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e912c5dd22a85340745a013282d9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a5353d94901d9052a2d4b6a08d4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b45fa9db37f7ca35408369d0dbbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2773e74f21e61213552eee1b68022688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457194a2709ea4c5dada52bd342f6c6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df352e420baeaa16a559aaf5727a6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be19f4eadb0c2d3d2bcac778e10ec7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469766591df56d429eeb2ce38e9225692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db812a26a10c76ae9122e9a6cf1372693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7464441b57082a84ddf31e99c4179c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393650475d7d7a9b656a9544fa0bb8c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba2b35fcf32cb0c7fb61a62fe727d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba74b343f566da65213d3cd6ada41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2236aa57806cef391bc29a4594f6847698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476cc618f0ff9db4b95e781328b0734699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74db88e9ad9e4bb4a0ad11d574900700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292af73207ee11b6aa6b09e0f175649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948972963630f955ea3a53fd26a306b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3f69ef699844d1fdab369d4a2c64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf60f784467e6d88c0142dceeee8f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88d6e590e8af7ab8b405ae3759a81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8ebb316351308da514eb1edc6e793706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3340cdcbbee59d1a89094759edb15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2027f0745431ed0f918288ac01f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36cac4e1cd8c5f85a3e2868cec96f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c00c4c8bb257114fe5d51911ac2a72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d5a6ae59964b4ecf9125a49c723e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46b48a509ce685efa724accbf3168712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0109efd4c1d780621c97b9043a46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d911f46ef59e855ad25eac4c4ebb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682ad4b4d8db97f0f810124a7e036e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbcf443feb47fb0670f60256924c0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135b904222ab4ce3bc7b7881d3e6e1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900173816eabdb12ee14dbcd14f8d35e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee19b47492d0b70e1d3f795e7acf7c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258cc95e22fdc42fef3c9caaf8bd117720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370d3b6b9684314ea314a20e3c4ba4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dcda7388f9491ccccb3e2591e7282722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162f82a99a731bab09e3bdeb4335089723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b53c84de24ad917ff91a12a020be97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293981fc583b6d86980de96c11a69e2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6911db6577b9cb2753ff26f92ca82a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97a8c92ee2a0ca0ea581dc4c033d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9595f00af6ba8769d9bef54259532728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3b48b0eb59e7e85421ad3a9056f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83935ba030147a5ecf6b84eb7ab3ca34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f312ed0f1bcf4c8c93ce8e1738402731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae986fce6afc001ce7462838155ab4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5801e6893c760a32543c16fb293876733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a70c84720257ed3c9b8b49ba80da7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb4a8089479ea69aeb4c4d6f26cc6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369425dbe5f465309afa2746d4783f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b5313d200d86ddb0976b9de29507e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1655f4006ea0ab97358ded0581321a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5e70607a26cfd20668d0001f1fe20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e103be9335f1833d1af20ce76136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b583187e99ca79332a93d5f315b78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b97398fc3b1d0418a2657fd3a2d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58794deff668f648b43925c5a666985743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4253ce0f0c1704a24320b9c4d369744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d4aacdb83fc5e89948006cca5231745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f4940f0c2f941f4623961e4255b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5c34202f19267671bf81486e8198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c34bf4791416179ad0312bd493e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb196f755d94bfeeb40e379227770749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d8f4d081deb2614e75dbc140c3148750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30a80993a2f1eb8ef37b3c3c0ae63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152a8aebb293fbb991f6f8c34d9ee6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba963f46423cfdbb14e1fde3a65867e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae9561b39788644d2b8867e7a3922e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435fa52029a38461ad429b1e518c5c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc21ce4267c4b5028285e36e2f5a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2bb1ba1b310c83340b23d6838c60c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c2859648cf69ec9593ec3cb1057b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be089169a66cb359a8d63f65b8123e28759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb231e198bf78237323db8ffaeb72871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02a39b3d86aed527ba7a99b4ba73b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d7050db627ff8eef5659d687a1ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96fc2ba1a418326ad163bfbd66f12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330398c99ccb2054708261eaf900a4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc03cb535b8b3acdfcde94353e4d856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35efd7a023986a2eedb6028c775857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17add4ded9e287e4ff8d5101146388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb72a087a3514b956382dece05a7cc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b36ec8af997dfa3cb42c90f318fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7cd258373d5a90edc3e26f73eb7a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4850c69d7f1eca987b219042737512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bccd179e35061f5bb645e710012f9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a68396c1186319c34c89259d715b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fd94e9d31f1440dbc42f60aa1b29a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19cf3abacb6634efca425d5469135c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb98f71c479c422157fb3920500f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce89df4a09bfbd5de7d0d9560e97ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514fd97f0841f4d4fb5a9de2aa43a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce00e9cbd0e2540656794e2245c9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7e9f3b93bcce420f05d6941c46b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de162481e9e37b7d342ba7f0d92e5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ead9a5f342c834aa0a0e523169a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f241d9f56160e5f97f2693c1e0f0e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5221242ad5ed0584cc227fe6dc4be125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ae6904b976e8ecd114cbb88844b9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37697617de4b6eafa6116cc8ce3c120027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62543fdb40f29e2c309984d0a3cd0d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c3f0e0d039ac66b4331e1af6680f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c126498a4dfb05d24f7ea5e250bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2fac5b4d08436f2ee12668df5b07931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d124991d276908818684c37b85b3a7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802442059cb7f84f916d7e86658093633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146fd77528c31ae0284585f94b4dd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4f8e2966c073e14e36a40c2f59c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524bc586b84d14a09fe021bcf15571236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143613ec4eaf286e3c0b2326c9586dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce5c85a0b17778468c4009383d9b6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6086dc2ed987b123b9bef951ab76e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c629567131d7e9c6fc27a102bf2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ebde678e3c95e1fff591ec2ea2c8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667c2d18f6ddeec42cd76b4ea077ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7068fd9a374524ca31f0b43443c9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7701633c68b769479fbb7ab900ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842b30921d8844c3e73554930f057f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998881ac42fb1b13762cec7af8dbd33a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec76e1cb98d40c952d2ff6b37b5c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9370249e89d7c70d521bc5c6538a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95cc5ab991ab715064ce08ea52356649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aaf80547a3b0e1a80e3aec121a46150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff249020c7ebedec3e48c0c111f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f75e7a39c270b2a1113bb178c94d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedc863469c99abf4f062733c8dd0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533011d26ce1aa05e772e7d7704dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b25267149e9a18dcbc7be156e27a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f6ec5c9a8149eea8d4083cc49477856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad0ea551cbb4fbc98f20ce5f6ebe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883640870077c51ed866d4b6266a7eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199369a152ccabbae7d7e1d5ee7ab50159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507cc65392263acb094164bce5a301360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d5787b6acc6f74a0414bb4ea537661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860db73bbd4515100def8067d0ad47aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce7706eca97cf989c2c8ab76d189d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f96b471c96696a4f9e6125a1be5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c7d2f7ad982798391f4b5526000965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ace628eacd904cc836f920473cc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf68971d41dc204a80bbe732eba0bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa00b123314cab68dd46ce35a367e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f126469b11c3bb98ae43d2324a4c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3df4b38ec4a62635133fb1ba536170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027eb22dfc524cde02817a3ea0588071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28fc1bf799678aa30d50cf24e8aee572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9631568a86285032720fede64db4af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377d99d8049b975f4bca377c8970de674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6e6845e8805a531da67c006ff53c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a87a469a1f975b2035e4d803b6d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac887c0cdb84c2cbe368f0d76b2e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba74dcd97f35a162d6bba0d67cae12078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92498b0f7533519eeb0cb2670347e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d4a251b329b90705322d772e6f7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5263d22b60491e1ffc881928ecd8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003902e555b623bda54876bdedd6f0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf207f9ebc9b1f9a4975c6ba541ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacab04bb4d9e8695515b2bc77c486a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e70d636a01e5dcf40f2c2dd45d145485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff5dc239ba0327938e1bbea31c5cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878036d675325fac8beebafe7fcc2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b3bbc5b4a7d5aedf34ffb5827dd7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0908a136ed6d121d78f5fc4bef6200689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f8aef1b773f6e54595bb191ae0aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c32965d172e26d1837ff6672c17a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4660e8f5dc680f9394e91a40a12692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e692a9e9ea420873acb8bb8a56072793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e74ca484f8af9fa24d3fd50f4b03a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2260a4ef1c868d86fcbf8e686b2c5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd715ba0b8396444c3ecc167b79e80896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7792d0338aa505a4d23d5dd64cf7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947a9f8728c103ad460e2c8fd00f5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e7c5d4cffa4b004d64b40e47aafd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e43109710046df8b42a191192a3fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095800ea15cca67902e00c315d10c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907572940bb2d6220bdda10052b0ad1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c05f994f4cde67c39c867cf0a9efb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dd101d2462961edc6c93bda5c2a08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd79fb3588d842527727c1b365dc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9f12351fe25274387a358915b378106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03209fa4698b6c652d63e28690f8ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a70353fecf6a670d4eeaaea054c1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72dae0e69a096545ccba12d1992c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5c76710763fe6397e8e7ff2e612f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf35296ab65c18e91b903ce50be64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002564d4d5b0cdc93633533bd62811e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78019f8e8640f74850bd19f05e56ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfccf530d866cb6aa52813c4d7795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb74c103c933484906a93353de7ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd78dac45fa9ae54baff800eecdd01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579abf01a1459e67dd2fd36f8fa6ab1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeac9714eb0a631f14d3dcc829b142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede436b7d201e88cee139d45ede8f6c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52900bca5bf443b196d01b1b16205c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556117d98057de1a794690aceddd82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9be2ca212c6bc33eeca95eb8cd4e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e989283d0aba354ff718bf5d45ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f0c85c14c36ebadf52a57a707601124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e8fcfe57c979dfce294706b37ab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24586968e7415c703a91b5177ac72b80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2cf4bea7606d3ef9dcdbd3bbc658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09888b20b4dff2958cb615e7a4817a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b5235738dc4ec515959648987417c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b40aba8bab8f6be2accae0f6331cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7724ab1e1c84abc897acca4ab43a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef99998b1bd6c547a597eb4711d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599425bff37868548cadb2a3d00b0ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc6d21400f7ec99e12e5578b6c875134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b47e2e20bce1c729688aad8186d39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066de8a6b85434b99835de02fe78fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa936e4339d3122c4b73e89fc0d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f74768c7cae4d78fed4d9c201531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6bae0fabe20a2504dfdd591bc4e53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f53c4081e6e94bfa20f5f12eaab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361cde0ac947739850003ebaf691c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad92d483c07765030baca3e457d76c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb93e942e983ba0e2d0046d18a268143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b3776437682226947076e048e8ac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59190e4124087493615f119d05db7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9b8f2f151b28df278b78f131d759146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f68f55bb452f08b822123d6632faa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d795437175a99837a133f3b4dd59e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31689f39f5e92cc2c835f46cbcb747149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ef10a249752098c4cd57391a170f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6ed6db2983bce572abb122bb3eb60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc1cddf5a81d3ed6aedad7ce1ab6a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b8e3e667205af5531edb1b0d8b10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95523bd200ca386175e3e1b7df12139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e092519a78251d2b640b61758da76a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade118291a7741b6c127ebb7ad86b2a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92d33d3d413e45b5caa110680d49d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147cd108def6187836833fb03b5c2e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b77dbc5935cc5ecfa7c941e2401b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd56889f901b346c840020ac72bb308160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f152f3b3d00666147ff1d4780115a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a6459422dcaa6e754671707ce2d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b14d0098c6727a62bd4945a7979c07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a00d93946c65780b758bcfcd8d98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269af1d3413437fcc844ac3c9b291a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85818fd997e20c0ce054ed1387d3f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd41c01fed424bef1bbaa226fca26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc2dc53fe5f20ee7f05180d2dada1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd553eed3145227185c289801c29dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c88e2aa5d7a044261205f74b43d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4683077dbba9aec6a22fa25d181bff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657317d6637c8da6323117dc819d5db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40ae449f0a15bd9e42a04b75a0d42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b431ccaac28d0cbd2dff1a11ec1b64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053a261bff0cf37852f41667139bcde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1712650b71f74e63a1a15fa6b7507176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299c6192a0fcaefc488136332118bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204614c225a486021be547622363616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e0d0a2a0f3c4e9794d5cdab7ff0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea2cfa05ebf29a72eaf111295a5bb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b35b1ff29c58a3a4b5e6a4b45f0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63e124c1593acc982b11f6c8bcefe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f18bf748687542beefc73464dcb656183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479c167b1a3a3ab3863fd72b44da86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ce14d536fdf2994755f7391b9790185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5faea0e96813192960563740adaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3eeb9e9e2f2a57a4e705752876814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1914d487ced10445c0fd600e42882188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84d68a3a7187f79ed9db24791e1ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2de665f2352835f0f265610b82c2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342d8883c82e02ccf69d25af2796cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46552d6d5e4206876f0015f5b9fd16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ac5e15119125fb4bfe1ac45477091193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a21f51193708bb6756765c7789fc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f95173480509b18916059637c402a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df56be6b7336bbfbaf54960fc8b5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7b00e5542381bdbd50b25070e7ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88372a4944be58e055422e13049568198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb041ed0a58e551fb5ce879ba3a4a1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703ffbd77f9a733e64ad13f50febbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8cee915d3a598ad0ded83f5cb7cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28300dd94fa91b3a8ecd751ac18df3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d5301123f8479faa9ccdc1aa46ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38c8d0f5554f8cf56d32cc2d45177204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d14a2be456fa7d0e6cad306ec4bd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808190eff6d51d3df26729217e97446d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f0bb02f53afb7d96efe59fd1d4051207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072abdfc1b044ef04c56afefb4fd5ad0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d132698e1f62b02ff4f246331afd3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9547a51d8b9350a9569498f231f17b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b0780fa2c3623921cd537b80cdb2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf79cd0f5034c790da476750dbc2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326884385ee521727ad311f30864ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cf7081ecb2f61f6e7e36003245c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8e106d37d4037fc0f6a0f644928d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86602e53e2cddf77278b169423a64ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da9d1ebbf7a7cba44038b68eaa071217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d3eb47fad295024c204d565ac168f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9a330c8dcb7f68a1600339752b33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2c4fdbc7b23257e4c632a25e4c936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0fb11f5fdf096e33aae4606c5563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ca3877d6cbd43cfca33fa3f4f651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608c4db908b5747220d848963c8c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e894311d03c0ce3b38cd02e93256d2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76a6669a28d59a5a7f62354401172c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b33c93390c93733291ac64acf5ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb06d6102f858072d019f543f9794227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d7ee0d1b40401955578549b67077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716bb02f8659060447f72116d47456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197eebbd481fa3083432fe43d26025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76f10fc1b22e619e9d889315ebfbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8663b535e7bc2e12f179fdc5be2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bdbc99c675aef3404126f667e3120233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d307b73db09952164fb201cb43e8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92107845226d6a7109127985ed5e69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fbae8eba2ac3d26e006b48a42519236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5cdea9c037aaf7d3660c2848b1e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59b9627ad098c0f9b042328145e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7663b8339166aa4a257d3c52a2cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212eb438dc8c8c47295e07da581157b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be86ba2fc0410d29955db66fa71634241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798cf0f1265b471ec3d928486da6ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d13bc30293c09ce189aa4567f2bb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfaf2040c0517472caa2dcca8e8ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc7b8c93d53f4eb3d2aa74e31c8d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fccc20a5c5159dccb66f1ee499182246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6e06314ec3da483dfcc77471a7ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f2a2738f943ea35504d070272441248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e00d543e8ea88dbb8b2ad49a510af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2a23dac16fbadeabaa7edff7f3550250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7967e7d986bb5b251ef75abfd2c015251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc59f9f0505a29d3eb9c52622cb7e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06770c1b47687f1f9e6fe796dde2a03c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0103ed07130b3cf211869c5987ee8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614805de21fc854e7d0ef32aa9c9b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af792c84f4b535eca8c087f1538113a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069021409fa4a3454eeef3f6090bd852257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc5e29b2e2707fd71eef53be70920a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b880484a8c5526094849709b52c9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff8a88da5ee4ff9eccfd050fe83879260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c370d35ffd1925aaa082d1f828af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3715f7e05c3705a8602a3c0150c9e39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033accc5d7bc6b679d2ecb51a585c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e244fc5d4c8dab4ae8b2016bd3a85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7105a84b0ef7b5466a2c570f733d956265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c715b20a01450c44be1147562d66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f521debbf52bdc0fbe50ea277b17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125939ccd32048dec7109d3edfde2d20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119048be702b97cd112c8d09a435984269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198e93d0b8559f874b8c567e03a111270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80161bc4b2ea97cbb02736dfb6b59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f725714803d807751c3fc0d37e8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6340df51373b8c9a2e687488f7f7dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf4a239a9ac1445ef343f29b0a05a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c84067832d42d559d5d95fa20c846275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f079986f5559f73945975e4246d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48eeab9f85dab506e10c98e325e992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e91329f6b8ace03a4c190acd7679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d07ff2ddbdddd006785f0c789602279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aeae48128b9e594508d06f9488b72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28f369b2d78e662b964fe87018469281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2805e455646be1e5b268f82f728e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046c4b90d29408c8ea00e2f7f839403283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dcc529f9b680beb40491df0a54de7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b9906afac2711a44b0dc20cba1d66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728101649004112a30323e5873159d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376442af69e76a264a56a804ef28d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da0fd784941342c261b0760d6e340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab88c37e3c03a368bde840f0c6cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6a917f5e1b32d7435075ba2e882e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcfa0edfd018354e8a07e9dfa62bd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c54b641f9c99ceac24913c9d2c2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a57fa1da3e7fc17868680b7eb7e72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64620c108e661aa3e24aabd831047a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f32d3653e65432aa17d931e889102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97e45b7be910b4932af4ad7675be2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09675bee3b71ed8c9b97afa5c91cdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b437d44ce3d0011a026a5eab3171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923cbdc57784952c4cbd234bcb333a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7249cb8f5a75258194cc2077b7437300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4f1254d0b4afc13a45807a617e72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897182aa56e889320b6901fbff218d46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f19c91f49a34cf75cf85dd2624696303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b02cd14bfc694552ac9d124ea6eec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f6d55c92bba0a68f12d49f1906461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627568c2d7537e8957c66bb030b591306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49ee473f8514f02ea5325099e893f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec53c5c4c74501387cd4556fed26d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cd537657acef13782e002349c495309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541557b1ff5b7a6728d2489dedd3fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf702d6052272580578210ae789e3c67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feafacdec19b381da6199d55086922e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966497a92718265993d59894294f38d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56190b964f0c89e61a9aaeb00731f80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829177203f9d441889ae8b62dc23398c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130c623c02b8b7ee1a3c89157e57d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601c11a942f4d1aabfa5aae6b0db25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dde4c3cfc315f7d1822fba36c58c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ca99aa3886789a2740fd62c39cfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab9966d9e81c7da8e4b8842b900df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a6883a18a269eabcc920ff386adb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e5300a0b48451c66ebdfdbeec26c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c4942ff7730e0fb759cbf2aaa43c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5814df66d0a295ca2b9f925c5f4662324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c40e05259fd388146828952f928ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e24dbcf981491a66c7863ed0eb85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829000c647b70dce86d8885262f85016327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1d06c0eee1d7e58499e3cf828cd68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4578fecc0f9da6591680ed25d4b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046de74865b8af85275c1c57d65769af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3668d10a0244b4af5638f5073d38a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd02290411c6046565672fc3e56290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf85ae3c47f7e76add90d736ef49f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb665e0d252740e6e4e8d568773f96c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8dbbf6f39b9c7512e552c74d3a37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574650f89598fdea67fa40481eb8ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a88463c009cc70da76b43db0d82a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ac84f6e9d4c750f026f19ca3be1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783503eacef1c31f38c2640f27cf4e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832c3425ea389eb7b53640ed0d7f127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63acd6a27883084208bcd06682b9db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141e7ac937f96f79205c1ad6873fccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609499ec6a797a87d47b291c24d61a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a581a2b855a91790e2d5fca2a87522344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560eb6a6cbadb0125fefd60a816469d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decd12761ae476a171d6ee5423fb08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c918548183ee4cf04f80eb50b6f700347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfaf8f4b6a2d150063d9522181226a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc805de5428cb835cf3e3bee9f51819349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95117e9cde1a146b44ada08bb7e2353350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82eadabb1f88f59245e5f22792c8ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550f2630cacde720b8a7b391aadfd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb42c91b6cb45fdefd3a7f6489a69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3479e54f836492f20ed9418252f9ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aeb8294c321e03eb44b3f274e70d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738e1a89af1b3bff451149e9a804d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c827d0dd33c578663cead319c6ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7af1bdcd8e211748e410dc310ffc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3fb492b5d887ba39a829b2e92f81e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce358316d35cd20e25e7e6985efe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85918b44e9f4a3479ebfe413de77c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea4b885374d9a012be718f38e6295a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42bc9bccd5519e8db86097ac87ef2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751bfe8d55f66bbe0553b5f5e4b507364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f265f63e2204bb5694d67b0ae731e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8305a2252f8ef9afd238b2c0d25904366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67505ed6d610f360686a61420c20eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e78de75b7270bfa0d9eea093a7e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2182c4f399941126ab5c3bddfdb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0590b7512e083588b5d53ac49d01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d82ff7cf958e9e0319ad8dad7708a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004daf47b57971dc707f945141d3f99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeef7c581241872d726e130e608abf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82525223e884b3c9c60306e6dcd156374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f14d9a1d0c666bc2f6502aba75bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f766a361c0cc801f18f139236433376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e269da144586d78a8106e344633df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5347b042a2625c9ccad20a06f194ed6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d189d9404f755f105cf5c4e8428e0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92eef48d3dbcc636172a2602860175380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c40bdd7a1f5aa9069751470b425a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc98c19f5dd88c89bea5d1fc08ea8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b167857fef974861bb96d9b5591de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142134610b94a5b34482ab2465698619384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25abfbb9e6599d4a9dc8d328b6c36c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e40fa5290b9775279379fff43a0e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1443337ba4ac3c536d15855b9accd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f016ff86fc1c28ebbae22f8b22b50d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1f1efbd246561e4b8fe4eba77c5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7fdf925e12c54f00957375f58d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eba00027a95aa627262a59e1754a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d6ba9513b195994ee6226d68abd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d931d12d471caf582c63543a5b7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99442dbac5a3747a0502409536252e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ade5efe5d2f7987dc79220dd2c7d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973e8641a6ae161c4db2de29f1d14b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ec3d9c1b70de8240ea9cf6fc692b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc107affdd27ba65190513b3c5d7940398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd2f09d8d180476c4afa92378a0d13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd782ff94c610461e7eec2d21c89ead400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51483c490f96cfc818970870df08490401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007806138019608f419d0616c25a9e3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db6b71cc95390bc5aaf7968a47012403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc363bc45a178ef790427216f8439404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49f2552489f44af2fd9fa57b8b3ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af9ac50da7b40c2b4a28a1bbc162f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09cb5e9d892350258a58a8a3d1718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf88107fd9065e3f81f24a9d6db6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ad856f1e933fe91d6c6111a3ec4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c52d54d25b1821afa3b808d607524410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f533a5f404500d05f007ae12abd6dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c13a40048c21fa12d86873c1326d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78550895f970d7175c9972a243fd530413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952095ec831594e493ad21f12ce571f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ceee07b5dd92d4e486d71224dfa0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ee1a472890e4fc25c8a14e4012d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c66de9b213c81b9261b1e3ecda23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18c447e96caa0b6d9d44146741818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb8c6a88aa3b5948a5f3ade90c5caf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67986912f5681cb7ae78b9c5c97e9f3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6768e69e785c93f61e0ed114bcc45b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c6f301be370d91fa83ee6464d5de9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b0c3781953984f95705a09ba310e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e460fa3739d3859d6e17e9636410424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d65947e31b26180077aab6fa8472425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d77c89cbc11ff878d2dda1ebc2e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959b9c9aeb698b75cb83c26b181ee0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615653a7556464109413641edad0df45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06fcc5ccfbd26d18dd2b56aa773f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90adab1179e28c06d727e78decf66f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021cecf2048978d056a1da718450df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e9adb0868333ee6ff6c00a169019e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d42259192cf7e376c92947a8bbd5e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a6436c19c3df2b511914ff357dc8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e424dbacadb59a6e66461e2b629a377435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ccd4ccc27691af46d737bde591d4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb05c44a85122df7ccd742ecf99b938437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617ec9f35ddc3d0c1bfcbccf0ab535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3c6755e00829250b3111329a0590439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c73115a18d0a2e17e8f6fe1c695c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2426229aca2998b0bd74982d1eeeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd013696ab2fa3afb602452301b389442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefabd3598daf66e195eadaca0e6f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d6d15bb37edad70499509dbcf4b01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126e4ddc06efdab7ae7c5669e0363e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1c3419399fa8f873f6b4898cddec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008655d1e3bda69ea783c883cea081447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc6c17710060e6964b365c8219082448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb12d7276e989038510ea2a43e291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e412746407f1a35cefdbacbacc66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fba850a1346a507ff9a3d38b7b38c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc06de74b3aea54c074316a890e53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764458c82dc5313ce900f7ae436cb0dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5661273f5c1c9e3172e3c1b44c68b6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ad4191e0ce55805b1170bc093725455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2133a0d28c0089979461d671e8cf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad2dfddc9b7a1d61f6de9ee29e1589457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d9f1a8e5a283d7c64a52c011e355458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ab83f0e8fbb0221306b42f9b3385459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1739c9f83a2d0ff094d64216f667ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26e455dc77c46a888e2a2d0d463d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f0ced0580fa20543e3cd8ee893f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d28556524afd967883733f9b9812463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e65cffb52088c44481e4db1288927464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404a8ca6c5f9cfc899a06aea4c30b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf79ac0dff5fd6d05bbfb2cc1d6e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf771e0be9c787af725281bad215f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56cd60068a0313eeca1a7f867013f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe14eefb8cc96f5eb6f4dd02d5e336469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d86660680f67e4da20d6c118f8ec31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e9c31e0857af924c33fc4d8067ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab993466754d0c2ae9472860f021e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a763c655cd8380282d8a68fbae68521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328045ee1ac74f34ad05eda496c1480474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d6c340c06b03db779062f1a351bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fdabfe91105e7d612b0d71b5518d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b41833c85c2c388b2b0f9402cb61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5b66dc22d2f749ad2f95e849d31c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0741b2983e8e1b783b8bee273015ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75e4f536b5339cdb6bc2d5a9547f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd051db5698f73c7c3391c1356c05d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2dc3830be5ca9c28a4053b4333339482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481412d6e381981cd56cb5dd4cec837483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc2d30981244c130e1c75baa77674484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40982d20140d154e3ac669d718a3a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9f6e4f2d34dfeac41258df770547486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b395966c1de023a2485734797f9b6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807d8350954a39428585799de43fd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5846848b1940a3e87a80df0468adf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb0c245bf79b46c34e0209f2bd515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a345da8411c4fe275e0d30c44e21b20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da424966f2c26f72b88575b0ae045c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c9d84e9db726e08ecbbfb8da8b78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b3bafb6cf4d14efac42e4ca0ddc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c59759fa0cba79ec4f371394bed4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74c4c969284c3d6fcfa14fb0f5053496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602539620af738be32449f90ffdf9465497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc54dff42ad8e4d0edde68ca5c684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f08e1a061e2cb09b288a72b2fbee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9c9b1700a668a11e3a3d988e3e2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c5b65efc746aa877d69298b0d55e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c928fb2a2a1d0d03eefa8d887c107502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0e471409678580a915f9e6d7cf0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960461672170570b4e2b4921b2731d91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade65b6c5b28f5a858f6d610a3108d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ce67543fbd72e1719ca2cf5ff4f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ac780820b391e87f6b69550d9ab0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5e76bc475103e09c801f5b94aaed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e50eb6b9d63eb30decd4fe5b1aa71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b5ddc10aafac399f36ba97ada252c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a07abd231772421cd8b779e30de87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bf99eae73598be47e455d3a8fb89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ec543191de00a45e7bb7c0e5de94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07336b4267f8595886ce7c8cd4bae3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceac2525898f3219fac49ca258b389515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a475fc97316982108302370acb25f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd219392304458070ba2b5809e604517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f3e02050d2e5faff5e53225d0576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017adc749833f78dff712f52f5fca65b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf60693692a2fe97216e6748e00be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df118bb5faeb65e3366f40b4b6d62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291612538b8bbf37a7893bbe992af99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955745a93a479b78bf74725d7b683e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534194beb58b334af5b21d323c3000524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26da005d890aa83546edfc86c57873525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552ced0c4be77ae04de27cb96f438f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d34db7be07761f2d723470764491527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3e19e110ca3401467920cb63f755528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682b28de87cfc6018cc13bc35f1b63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f163003306417aa663922198d1ed2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ddd86a568a793f797e352b1a802c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ac7b4d3abb93d1f989a569502ccb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8faa6da04e9ea1457cabfe5836414a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad170b746da3805d27ae4eac09f760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74984c3d04a0c1236c6d870d0dd56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660cb2b35bb148b4a5a900f799263e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43089b604d387b4c73fee5a05d64e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca538680acb8858e2f9b5a00c4aa64b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5917018aeff7b4404efa2cc7246687539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b430e2dce3f1d22656eb46a5cfb840540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec392dd9b27a3abf93daf5a0cf57a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999eee8901c6b132b70296e87f102e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33ffae32253cc4e6e891c44611eca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50410664866555c7feca78cb082241dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8138b5dbd7ab00012fbdfd5b6dedc36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ab045827228887416b3838d93682546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adac5e23ad50bb74ec5be3dd55db2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536999e74e35d5c3bc02f7d1e218d4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade06a0e1df14a88ecfe759b4f9944f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e340a8bfba9058c616821c36badc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae175db7ede888c5ef0e57a682d6a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19edf9683fdb856fdb817203eee17c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966133c90d70c2aa7aa0737c1584cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c773e61d939f5f9459b29f98f52cf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a9add5618b1983d6f15bbd0aee55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ed7fa76d40c61e21310e1dae82de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31923233f2dc1e3607a80656bf798bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546e4ab57a83fd4d9a2714c619b6f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bfe273ab3cd645f8489f8283bcb5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4afa17f7a2cb9f50a82d8e4b2b7f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3f5877fecb37c1e882fe9c8fa790561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d1f2a03af84700d69ad4311f7ffd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3bd4de9daece06a83db61d2d410e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f616ca60e680df64e06697e75596f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac5615cf535b4d342a287c1e20b3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e4149a85daa75c5280487c81aa32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba58984cd544266fcb94cd9238b9ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8ed4015f638fc1a0f5213612cd81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2aa43fcddc7f3042bf7aa796c238569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2492624993e5d461c51fda02061b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce77b94b19f000d9b0d236d0cf4b75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fd6647d9f60adc9995dcf4a7d0acc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17585f7b697ec5430bb43710f4e331c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc29fb0dc8570adb01cc92983e8cc53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e3835bcd2b49b1e9fb4fa397f1e80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8246ac503e3f5ad74f2d2dbe14d22a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599c8fcd9a016bb8e846d6dcdc7555577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabe20f2216479c156845571c87016a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c504e657cb4dda8af079abb1c15c5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ddfe751075b94f0197e224bbdb2da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ad426359ecce0263ed8c50c46f2f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038c2625cab185b487a01d051e4f9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8df2dbdc78ab9d0d12f0e8ca69dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c39a79e478e9e606d1943f5ac8945584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d26b5522cae92929ed278a83aa83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a4c8db77d14aa02e6f0588c53310586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3694282d148b7cfc3ba632659a30a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3742a87a3952b1b5630ec6b56bca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be804a0850ad01dcba4b2a0117a6ec8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd29ce1a4cc6ed914ac5ed64156e19a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa3d93c9b8bffd5196be08c9c9a3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850bf377506ab889b81ddbdf946df3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64a088ce8cb00f711decb24eeb5674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387e3277690632d2636c19ea7819b22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e2afadb6d1664b5092b395fa35b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c500d5f58d5b5023923c435dbca00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21a8d661261a5cdcf78f273d0fff4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83d28914a366acb3c88812db29175598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316c7374ca0eb27e4af98d4f0cda2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26dd9823420008679c06cc6d8f91a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2cbedaaa0a448a106a25365a40576601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952164720b26cb067485f22cab841deb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639c04e73f684bb8799f36e94c6e5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c661a815a368e297c745478786fa91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485ec3efd1f0099131f31d6ed060d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95386aca03f005d4ecd21b47ea94b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967dd52b81a22060875f03db94b0001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df639d96f4d068124fa22729c507ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e42c768ac9a304446621e4782bda6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aba08883815bf50832d65b6afa8cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b7ad3a8f8e7f60700b19747c55d61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f372ab18eb6a6362e3f5db4ec400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cdebd97eae7766ef568cc6f55a8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46f17351904fb342fa6c32cca07ac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bdc8482ba65cb8ce6208222572c67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95697deacbe46af5f5ac66eae3d28c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc424687471c818c224183ee60de03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42d7ec3c5374ab052c6402988a51d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5c542cb519029be0898e912e5fd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb40caba27f5ba2897826cbdc2761620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18baf9e41f688c64b19e643d4a25ba0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2280cfccbb1befdeb1a96a6a0435f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001238c149d03bed4e3bf4d87995aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8c07b283033d36049f98d992875c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b0190cc1f758e2bc2c95127b14da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a037ba03229deca9ecb5a20983c33df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c47a6690bc94bd9812dc887e538a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f02d5791797a9beea93cfbe3f27a24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca35ce98e6809596fe491a8214f1cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1482f51e6dec946da70e6c84df18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c240ccdf8df4077d3da43521ea1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed650998bfb232755079f880b46a04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34e940d515e581eedf706230cab92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a490a0eb09171b2355f66dde894e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbc494c7bcade7aa585ad44691bdb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138fa30feadee61f1390bbdc121623636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac781afe146702f83e66b16e412c6549637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf910c125cfafbb36caf38229bc663a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d88f44c93c3052ae5d19cbc52f0f77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8074c4173d514f6b25e2b63e78a9ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f278f591dd52a7e4aa856464a07225641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d2cb210dcbc955a72636fff93e3bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1557bef51a92b2ae8560876651c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cbc510f101e59a3d1e6df4c08490d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d6c3736da93375173ac8e1a634da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505efc98ddd84f8991e1e0a6b3456ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc713b1ee9b96a09c0aa66764f4875647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093ea21b2f77369d362e497ae468c2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27132cf4de10ddecac21f6e13d57c7d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4325c069e14ba207738445f0b2bb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8786029b012b1b9e00f9ee408021dca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e00d7bc4e4f8e1b3ed9ca8fe93501652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262bbd39662c54a2af0e3b57090bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada812061bb52af2a881572e333b9543654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50a41e3613c28b0840f4b4168f9b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1323edc8062c3f4c6ee56df794077c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed289a954a61db70aa42169fe1f7ba10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b84c2e4783cccd42cdcc6b2e4e54d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed820131301dd8e333cb93cd43226e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12808abe8aa9636f0445e736ccf07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b272706ddb2c8cf3dc0a99c66daec8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdcb6eb26b8cb4d76f07e2b9327f12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25969fd52872882f57d514bc6995e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326d0e71cb517ace1dc28c4211469b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2c7b71754d685ce74cef1e4dd819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2eb2a8d8a29cd915276c01a607014666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8a350d53577ada09a85e98027f26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ff3300941643b9df215d9f0684fa6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2ac7dc68aa16f6bdf50d0da14233669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d43a08336f81e5146f107ed52153670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f423cdaec7438264ff14259c5b574671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734de57237c90483e41926b13296a026672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73ebba264e7a3464c4543eba62bb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a3e6fb8706eda35a0f2708213542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67670fa6cc7b8f0ffaeceb685e5f47af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192499c5dde438cc7893b893ff6fde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621f4aad8ecf2b13206d96a00bd5ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7014386f99a4858f8d8ccaea1d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d63230d590d491536c27dd473ab22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba76f2fdf6da93e931aaa12c8bced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c5a119ddbbfbfc04a5d18f2caf491681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d8d93a610fd1c4117fb264f75ca9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ab8ecd3f39e152342cf9ba21d74d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af925932e15115ccdd555230b2ac37e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315adcabba5baa964a2550091a62f12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95742a9899e0faafc48fd34cf5d918e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d1852c66ebfbf37fcd304f417095687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec30141792367a90f456628dcdca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541958cca7dff6f88e8e95d9285fcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60ba549c82a3a5c918a54a78ba64e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66cd7d88b68e7f670cf20520cb0366691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e2719395271a18bf15ebacffd1f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743bfb5fafe08be0f85e03ff4c766f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5c7256ded7d678f2f3eb150cf183694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60e4caf1f6c2ca0b5324e050c95c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e2c9033853ce800d50ce33787bc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd292bb19a297882295952d95123ec6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b869b2cc547b2a77f646594c3b99a06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d43db03196a4c69ef43db7518ea27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ae6ef8a690a3027b93c9b567a6b17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a968ffd2a021aac4b345897f0218701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c8550388ba9db337267da1215a92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358ddc5157337005687cccc1ad1ed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c54c63bddb790d4dffad7b33e0ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e577967c83cb26902dc009cff4c54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799f08c749d14726f284efdc1de1ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad591ce83011912f890f13cc7d8fbe43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e0cefbe4dbc3289be24fde7a2fd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa4c8e1a2384ece01244db7a5ed42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa1f340263a597f490b6a4cd848c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4eb4a49ec913042d46d32f6f5f3f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff86485b807eaccaf06336572451537712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd8bf70d8c67c25d12011e0a748ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9b7fb1a602cc2cd74b8f688cab56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8527c88947adb4adacc26a068ba3f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de674e1459e18196356c101079971a28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efecf6cb9e2a281da0c636dcee8931717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270203d8ca3170607476f246f03c3d24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d879c9061a76447e45398931bb73e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138cf7849c5d97ddbba1cdc469acdf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203824f602c9b95e2d42edc7807aa27d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429284658fd26ce9afff202c77b363722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5be3b4abec6c71d781472b598f5da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd03f9b991218ecc8ddcbd99a8b75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29021a2f9bc9ac0ff3ddc0f793b28cc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d81b4775c7c410d6542e9375af739726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463868234f9f4cc02d337d5571be268727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f91ac93eff4b9083858a3d496da5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82193dfdd34f725f5685cdb3dcd2731729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6790e56d9bb32e594e84d489a66e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f25cbca28917569c08c4d03e7367731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22874c3f2cecd2b9177ce7204cc260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195adaefa0c696388322f2f91f42df8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958d90b3753abcf6ef3cd1af6cc068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338aa7d6db44af1eacd10cf45648dae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76baa456cfe4e7de884c186c9761dbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59e5c6168422a084c94631f323e24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59b918d13c1feb1ce2c7bd313716b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca70fd2ebc82c574957f1015542b51c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff668c8079bc5f56c57df532363889b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe143ea5a58f3a239c18b3850e5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b7df367234f361da541c6019ef11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ec99edc269a0399027842545f95d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69d58bcfec99b358095860cec40b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e956aa57bca202fe60587c30244fbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9324312fdcb614209bc6b4092b182b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90de283ed8ca7436f75cc0766700e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d1ecb76a39066947f097c67a3f73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659e2898df66791849f3041258e21c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24ea5acf40e9933bfb6ead6cd34827750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd8ddf7e454cdf33e83ae8b9fbee3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c9c0c3d020a655ab79c0528288e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e1dccd75326786501014a4a78ac45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f234076af5afad254055af8d3efa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22440ef8bcd2ba989319a5e7a08933e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9a13b0a169ca4e8db0218e3f205bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c7db513228b06ce0ff6990dd8b2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619773fb130b5dc12f49c431d8e4361d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215dc1a1910010c3955967aaf58fa08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>