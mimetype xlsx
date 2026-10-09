--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e69576dd37800e433727c808c7371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a3a7d6418d51ee15fe7439cb93402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd62aaa823223a7864d84e20211803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16810c778f5debb42e9b7f8f6367cbe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8460136f0bc88daafeaf92d6cd1af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a456150148f1a21a0f5272cdd590a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e0f69f5e8993598c24e4ae6492177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed8be3925412754fce3072b8f18ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18812dc7cd3daa27039ae2714ffabb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd142837f7ade2cb4623980eb2a63b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ecea143432a8daae551d3512a9d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571921326fbd2eedcb29f61d2110b81312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e15788c51bf7781cebb1c7387c086a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d207c4f243ce89a4dfdb75627ea714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7977e20e86aca8988a6a31a05a86515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ecf739e447803e0d9ac0167c236e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebda162018974366491377d0d559cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc893af7cd00e2df3e3ac9b6b6b4ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2f8397c93ad7c7de9548ff23aa3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1831013d26fa2fe79ff33805faba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf694f39d271f10bdbf9f7a3bcf831c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09303db4372269e53e97b52965f60b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470b4980ca2a76bfe091673819789223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f28b6ad591c8c0b9f806d9f4d041f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a5d8190167e18c946f3d4c2ab26425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf8c26b6dea1e7a02ea97f7e0acc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9a90147e4fd69533da1127e4a3cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689ffb863815baf1e53ebc9e20c1a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a92b2c3bc0515dc49f2cae1a412a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482fa7c2e726020bbaa2f8efbf634830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8682f06a5eb9bda2aaa84ffdde4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65fa75b1c16485f6713993cc5e3d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2154d1f5b34fbb3faba5f4fec5a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd62f35ee35ba19083bd2465b24f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df50587b37a83948255eb9125938435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3842eb51ee591612a4ac0906da39c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732e945f188bf42ca6c34eb8e5d9b8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c165e9f85c6e40f5dd7c9bbb82092238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96ab05c380fd92119f2b6a8b5299139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4df7e72c3f2a5b22808cde5dbba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb471295a7f453abb04875e3b6826d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b810bced13e68b83e84e1063c5f8f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d9f4cb8f7013dedb00857883e2e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46f8e4b14536596e87efcb95daf5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11a5d387ffd9ab6bbd153c0f6736245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eebee576b3fce383f6a2bd6fc51e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789505ecb8022dd0c486931955b81a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf05b20e279df85a909828eba47f77148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452204357b1f12fa793d90169ec941549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae5acd55fbc0bb2eb8e793b4789ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50929bf31fb0ff626058508acde26a2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7214698f76490aeae101496df410752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3f62e25ad6ca5b8c6378081db47c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348622ac3581d026d522099bef9936454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfba233ff4738aebbad414f2102c2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143bd94cdefc354e74fa517bbd8b9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673795307230c05c9da6f3741de419d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ef126de0907889bf130da4d5c69258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2f3dcffddf4f40994f3ae9882d5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2f3d3f762de841f19966ef8bae65f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45652681af09d2d60ec0c435d7c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac32ae2542c60666e71a55bf08042962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe68704e3987d543c5cea0017228d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406483a7506c36a06deaa415b8b7d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30e7e36e09405f23f19959c51e53365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aec721a07dea1111d5e4f96fe2171f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180b5332b9ae86a4e7ff9b3060c4cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67a317cae7b0bfad6e0dd2d917d8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729460756b8dc402cb78c41675a50969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4eca42de5b333f8c6f0f82e5f717b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a20b78ce6d1c6af3bb0103c63c2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d2064298b1ec0457cca8041f6c1ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86365e2dbc8c5dd5f21655562fa1d1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8a776cb1d343646ac7771444fd9ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a8c370e07227d8c3a25578263daf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992d6fae45440587e21604d2eb4c9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2966f9f006d9e956baa95e19091252077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f50f547dc460f3cd816218214b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5b184ad020f4efa6f6fa24913e4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782710e2fb41d085399018d6ba603b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a65a22f98ffb27d497cbc1054c8c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0efd1c0a40153ce5047fe27b163382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294977d6408264ba7e7d4d2de68465c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd689033af95cdda4d730456fcc7864d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e502e84fa2390d492064accd2da1c8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969f368aa3d8c1d90b99a3c4cdcfc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecea0c71226e1181af2b81ce9b0c9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6fd6c7574e358ff7e23c8cbcfacfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82084facdb178672bb39451683e9439a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4fb67ddd00695fb100c6eb55dba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ab5cf6b08d42694997c6daeee32f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc895e17e9e3a7aea45d12561dae392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991654dde9eaa75576e25a32c2ac2e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2aa85453901eeca8c8134d336df5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934650f35a06cf2483efeccf899bb01295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390a53bc67a25b18286c9d65a7e8cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4acb46d85a8deb29a29aa77ef20b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445986d4b592e22d2ed27dd647a82cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd51140784d72977c7df9f728110099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f2bc8c91403ad019e6bb95101886100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6991f20494f1a30e4f2a7a7616c4c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9d4d5273f70a0e130d6d3da4ef69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89498db6734036089cde5391236400ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797423a69598f05c1411b30011f14670104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa12ef9b4819e8e3e1d8c42e43cb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173bb9d2bbdc4a9e23918ca60221bdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40bcb72466541c317b43eda16d240107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328987dd9623e80ac9c2cb2099ad85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fc5faa2a6c5375341681d38c8e32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e583aeb13f196f86f0dd87938a272a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0bd013f7270b3662f9c9fd4acf506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e415e7d9de0c0126589bb02f368be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54ee840176ef024d18aa29c66da2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bbee6172141d3084a7141002d0275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289b603c23db2ce8da6fe2c620bc71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc0997b1ba965eb1e2cb6c5fba74d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aadb9965b0bc9809cc6835c742990117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc586e206625d30541be4fda5fc83a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4e7be79d783aeccb197dea5992d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ffea717c87f3fd1ad61c076c42950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5880473349ecc6ce8e1ce4e5a5fa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e30ef4739bd836135acb209f7d2b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b53dca34dbff3b32f26e391326316123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5addb31d68579c37b9cbf2b56562c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b52fdaaa72c24ce7360da8fc19e988125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c780023bcf3ed6eb6d6d21d6ef9a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ec281455174089459c2e884afdc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b2ab841a0073312c4e85040538184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518abbec51e1249a74dc3d23550c179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d449da4b8d82c4967bdc680f50345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280105cd87ff22a7fd8aad0b18cee9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a57b0fd80cc4089b7a69794d2bd75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253bfe6ca3ec9287a613ff50c54bc9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ea7119ef62069ade4119cd95c238134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86c861f12504994bd9d1ea8f60bff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40ab630e42425fd1315e5b9c51ac6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e88279d38ac58c72b5360a00619d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d48df75336c264508e814d8a869d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f18c10386031ee55ab99d19ee32a9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf9d4acc895c62dd7ba168789e0617140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3e9e80b973afd4df92d682971494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a1ded0a43b0d3463c2528f2323a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d1278920b88396750ed9a0fa8b6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc378cff1f372c5c76f7ba55cd005254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df4c564ca8a14eb976bd4e38cf659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8268f47313ddb97377bd3f4abc2384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36a52016992012bffd6e53355df495147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c664b05d4e89713fd0071911476c792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c512eade254c41e1821b905cc7a64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9374bfcafa67a93d2bbdc4208006d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1768285a3fa53875f4d583899d195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d983bfd0ff91e29711f38938e8a18e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237da3aa19e80e0980dd820286735dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928c1c3e9bbc9a611ea3d27c6e50318154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f43aa0cfda81928e50314ed230f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc2c3952ea0a9184437e84d807e51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449378372d7c13558bac2c256718aa30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef365f2b4c238f03575bc0990e8be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9828b805d33fcab8f0709c56b3f6c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a9321852e79a4b7c3dc18c9184df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0e18a36d31ad95ef07d8340e6cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703704552a8fc81c6aaaa352707f6dde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac48cdadfe30489ff8995d5a57b1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4150d8fa685d04c3e6290b7f37ef8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152e83fe8166f1a03bb067af7482b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68e376e4903fe928339424c57cf3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3054a3352196e73deba9feac1ed57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b6bb9503e116493ffb3c46726bf38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744558c4ceb37ef187174148f22b271169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfc0b2bf4dd2ca930578dcd0c5e67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8f0434e78b773801ac4b90ca4b2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cfbb1df4b48a6420b8f6a2bec92a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f391d6205e18f052226041ce2629bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a73daf6b649e21ec2d1e1ddf903f6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77a9e88e4dd8c5fec0d75e63d20ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f2701fe6a8be5390656bf8eb5022176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c574f9c137619fed117f3330e23ca4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e055c12fbeaeabb44a77c4af402a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43859e5d26d31815678d076a1f09b98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa9956ccb6a06fe8c8e8b663ecde9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa279bbb626d601c84782c2b285b445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc786b2dd64a8ee78196791394799c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd59c0962af8cd8def28337757a670e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234223bc05c833c574c945bb35b41e2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11329924b453a0134e167980502916185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a83f2e9980b2360865527e1faf49a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb7aaa60d463340a2bafc707f444d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491c97273706f0080dea876f5642eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0334be78013da9e2435a6107d7814f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b56cb540491f786b584fcbd8b4857190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b70d1f028cbb74c549a62580ef0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d732f8a5133259076d3a8b75fc2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf56a74c4196c5b1884e5ce9c50a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a292ea48ed59fce9fe37929dbc1426194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95693e60d7a1692b682310d03ccd23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2e25e7e9ec30b941abf14ab07dcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f1e9b114fdd7cc6bff4dc8d2fa9f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75de57e10bf6045948d9299679adc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871dabc4fe776768e953aa06184e70f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672fa90258269365f983038ddc7cc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964eb23c7f599150942b3b5d8d2d853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd593623f13b1a1e22080423849bc61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee112eadef9bb64919b72424f05ed0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35220a2cb83fbc6156ea7a945eb3c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5047d7dd618d0ae0efa076c0ba32f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0616aa75c13aa88fedb7adb7b0b17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e067189db64b57216941d381993186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e57c6ca09d7076050507a91c12b11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c894d9df1411c684e5d88feab92e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c2c4db7fa409ade3c2d74b2b53b66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbb67aa16ba498f7d172ec398e294211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec7f7cc1632f499166d21bfd8df326212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011f745ff2e8a8e85ea10477e3166e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1684a86906a636bad4d8057c0c33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16c35654bc2043a30cb3bb6f4ed67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b7f9326a7e1dc9d0ce76150fc55f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efb0e18d2f716849344736172cd9f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b087028337b7df712d6d1646320e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857baa100f38be9fa79d528abd7029219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f24e0a32f5f5192af81adc133f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5eaaf2cef12b9d567c905af5c894221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b4fc1fb9cf668e3d8b694d9273065222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f0751d7b7f248a86b5e8fb6e6a3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e57b67341fe7f97909d6c34edac9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ecd3c125859950ce2c6f184fef464225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2aa037c9beab4503a8b4ccdb74a3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957212602edad985256af0f7310fe330227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357a4b8a87b4ab9b05702c181cbd45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5499d8dda722037c73c66cb296cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d89b0896e45756858582e055bede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ccdc581a6cf716602cbcf9c6b3744231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dff233ef60b7befe8781f3b3ecc0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98447bc777f86958baaf6221a2778233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a1536f9b1b9f3c733407421ed1aa3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edb403f440158623ee783280c3d0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e17eb47006875d09b33df09fd8b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e572a123f7457c4b845d507cfff3c46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bc5bde4c60f4c4845949ba6083481238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723afd4df10e080845252b0f0e45ec5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fae4d524bb2c25bfddc364d47a1e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6533ebbef80a966f40dddbf0a537d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc76e547ee4222f948aff11efc4875242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f52b40554109ac600148c9cadc6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8437dd8f2f6c5e0ded78357417c1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf030a570175a9e55a8621db3e7de2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd6da5340d3b94152d875355c0160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d9af544d5c0dd82b5b5c46c5ef37f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a3cd075d40b39dcdbcac2966fd4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2610c9bbdc35282a5bb57bd923225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99104e2cc7513664872ef91662480bbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491b733033ae51d80cf46a3d9d269c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2671cd455186f92a8958772949c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97825a590c71c7d5939f464a0fb80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a36637d7093e7e6f23252f33c10e6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590295e672b7a82225d4840e7efdd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99acd1204d4fdae829ce440e3a536e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30868894bc9a3f56fea2788cf76860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a19da3ad4506f82a0e62a01d2bde6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f35caa0dfc389510db28c0128a6dfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf514dfcf07b9cb9132167cd50a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a81950233841c79b863048db5df1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de341c5bd98722bb159e4c57fc8aee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62546f0e5ce9d9ecc02fa0b2f218b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742149a43f43657c35ebb334b78b82b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda7f23491d42c76aaa46b929bff76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea98c58aac3575c83e3a6e23f925c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84e8bc87b68ec76e388ca7d41fe8bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2928057dafa2a88833fd957d2042b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4375265cb9f92c2efe679b8876db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3552c12d35e594580fb1fb9328c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c4db00221a79be4d510e95a1f3107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f5bffdbb97b865b8aa4b7bad712a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe266a725ba4b886a731281fdc978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654dc7ac554a3d2fcbdef9da4d09ca3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35813399f928f2a71c12e6ec2afca1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881471a8a2094a14fa38e93f3a9360276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb6123a7857c2b3df64fc1e3874254277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a80f1af25101805572c018d63e29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871549b14e08bc8237e4b27503cabb4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee5fa4cc0dc67ebe0292d22eb402c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff59f53e3bc6e59c755f58391a7f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1b9a52f8527b1faa718a71220ca5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf920e8ab468b5ce3ff3f23b8378694283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8176177c1153e0f8a48d0554d2fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2270e9ef2bb8789564416d07d7af8ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b56cb28fdda7368a05093cbf6db45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f9fdf64586c602518e4fdeb740f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb651566ebeb5a82af74f34a7a310288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80ee4dc4fab566d859ccafb1d33c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad8000ff0746fbaad9d0041c34821290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac765b8011f8a59914be9096ef2080291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100c5a2d7218fecf5d26f654712eaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636af26631cbb98fd487d5023bafdc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c76f15b158a0559628570f4fe9e25d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc58323390660dc6b5487188ca291c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba1b5d073d3edbfbba364f980ac34d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084eb2e842b43669ee2aa2578a4e6d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3ef1834469ccace70360faa2df1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a017370e84616fa6361a8fd1a14c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa6bf84058a78e4f8f9c1c0119ee0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ad58cfe5042fbb06c3f22d598bc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2aeb4b3f3f78f649452e8faa63b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940be009c391f3c0d6be7757a1cd4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ccf7408e03cdb43c3dbc436e0fd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2ea224c0cf3072a7da26dd08947c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee783ec15fa4b7602c2dc5faebe728306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706232907783a0cb41ecf5dac39c53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d1656da348b0160baad52a0972567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b9bac4187a1f0aff614ba6839d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d29a06acdb86e4534e564331c08a38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95388dfa57e20eb7455193c3f624e320311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecd3eae1aab797c96eb4e9540be06e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b7bc5a5aa4ee4d0728735e5c5b43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad1edef937def5ed5f896814b15ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44c41bb015451c9efea666ecc76c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637d145439a29576bdd7fbd6716422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d14a33ba3e2194dd93d83a812d06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a20371fa379314f7115f862675fbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec56456e83dbcc25b2be31c24a92a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b598e85de027077fe44c7aed5327a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d18dd54dd6e34f5236ee9090aba44a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf617b788b2efa0344342d5b5d6dd16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8acdf15948d8b20b7a13c60a2e3ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116429024a3c94be7bd69cd8422fd94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad883cb7c67f57acc35472b650f240325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1561d40608d86957fea36eebfc0e0fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4451ac13d81561c5a3c0d8db747a8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33affa4914b37af7b00863146615a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc68a72aa630cd085242dc2e8e8d28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc60478255158bf766400df63e20a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa5f393035d5d5cf14431fda1e6db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c292d308928368518e899c0deed190332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28617468e74d4ab2908623ecb650c62e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71a3a537f0673daf9819f9ca53180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b3d9661a60d6bce4fa38dc2b6b12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd441cf46792b4d86e36a1b2f1db1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f4982a984f6588fcfc440e0b4f6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49e2c7bb9ab0fe1673fdb598a77e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4361b8acdf981f5c3c501ffa8bc58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53eda94591c1a00e2eb1144c45fc4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8163faf24aafbdfd29fdbfae7d630b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9507a4c016b4be8af8afb202faa4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b99bfa0e22c6ca9790823201e59b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29c534b927883be4d09b4d6ca526a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13ff2d0fc7f067b0aa482d97e17a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcac1fc8b8b82363212500c8e7582b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e465c7132ec9f2c59f63eae72274347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af64118ad72ec74bc0941b71d582d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1187451499f4c4018ca5cd33c859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b88250aadc2e91d52becf242a0a619350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2024c732b67ffd4519a0509957a34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7688dd287440678a1f203e6340d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942deea54b9391c5e7d6a25b6dc1eb0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbdb446ba19f5716f44208d69ea438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ca3726f70ed42a63044b869ff3a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056478f43233b09f24f19125e2063d1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ffd0d056df788b108955e462aac18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4d6f97c58b1a8e4e524554e6e5ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18eb39f454f4069ca1e4fbe289cac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354a4cc0a95430a2f6208b16d7153e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71225fcf11a05ea31820442be6a685a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8551d1e8c25b387f2e75c4f21ace2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b57f6751dc3e25f4b81cfc24b6f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ae472151060895b692c5cbc9b4ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a628a68d7122e871b36214aede2bf21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026016ccc27cb4a402c548c2f106f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380af74a0bc1a801c0c02b0ae3521f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82ce21ec367b51d9b507938e1010d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baba1309ac7db6dd3fbe8f9bb02aa2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64974f8d67712fd77bc982330460d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637725bea93ebd9161dc58e1d3957787371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348146a3ebb26dbc450b4670aa455b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414012f188198b1ff16a7af4c8f3db9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d974f5e1c7c5de5cb6db1fe2ac9f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06fb8b8076901f6dc6f87893eea676375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0c7bb996f7a6f92494669468405e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f1b84538c6ee5ba8639de3f903e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee1c22ccf09501ad27066464ab2f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616299cfddf6fd504d2da697ca254907379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21dbe62121acc69f895d2383fce81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd91af5f76861feb1812720eb72c42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a478ece2c156998e5b177685649c2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0faa0c6d771ad029387764ef1ef78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8419abbb960eeb47e4b64854c9573a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f970a791441e6af11fe4c5c15f81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5297006963dd70d8145c313f5f4d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e1085b7a6de3805c22d26e456a6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bbf856cff82aca35e291226780b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991328e2cf4a7264719c91912f1f331389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fed9bc57736a005caf7a087ba9d2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae50f28a4948c30a1ef31f0b2c209391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93fe97c2927f155309a8ee3ebaba1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e6b6c3c4466b59b9462705e3295b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ed35cb23e727cc674c1c5a011f00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbcbb3979f41b75418095797ecf24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65697de90b19e01a7d93a92ec5f0eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5334618c4ecfcc5a37e3834f3e22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe4591f1c95d4c19b10e685387783398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6bcef7025ce7805f389e7fca1fd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404bdcd20f0511298d4bd3dfb7e49f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05e1a009d10bf3532471a973be468401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2924e2d5e06d36b510841b22f46eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c46d2b0c02168445e933de7072c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4c709903fcc54b22d025705ff8ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771142a9bcc01547c1b9c6469f2c47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bed63209e02ba62c4a1173dafcb35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07743c4a28543ca5f600f82d93e4e74a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90523f8037c2693d9e65a9ee9e3b1193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0f312972d654dc5776d7de6b1ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231de5e7d9380fcaf2ec89dbec17f034410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5357765cc1e0f810b070ae412a311411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d5e37c0698fbdd381ac3c71cbbbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10264d84871e5c6a100a0cc1788075413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b178074e028542a305f26eaa198df6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cdd43f4054afea2f86801a099300c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767d22fd7781f9170bf1bfad56467cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cc15be6981e096df14a6b040817a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f97387434814bbfff1b149b8613ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531fcfe43f9d81f87174cf3db6071a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f41092166c997c5364ea1e3406657420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa501dc750ce6b51c101a28de180486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69add4414dd20c8835a3dd97d50611422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20421bf9965f8132f822c4b92e5f8c5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99365bbb24d0629f7881c24a853f3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3ca6da9c6cb813429576fda3d2c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7414f54955c68a73f70c9b592ee3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a250cfac5e6300c95c5fdd71007541427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc1e188d6da68a9b2f6222f5d7db5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd1fa77dd943987e8c145acac9d1a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe617184a3cc042675286dff585d7f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18fecd395b6969ef0f5ccb71219c9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1a68c1a27f96dff6b98c0d5fc251432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5ff9b11cd46e49b71fc15434a8d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1753f6bbf8413a35f4f210b6d897e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3fcd506b5ff1e08dbd8addc088fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c48ac45aa49c70caf8850c90613f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bbf4c88f729793b66b55032b9acd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b21d5c178132d39cbd3bff9b51c47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7ef7ac7e1b98bb940ca6da461067439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e30abcf12c2dc4e07430145f23660440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925723d2d736a42950dd7b072ea7b699441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511bf7df7c077d77a6d48e080fba397442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56751f61043360c8a8056277b3a8d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc323083195b5edbf8eebb8f79abb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95bfbe4a58644d2890c9b6797f3f88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449d84fef0b1c94c8c8a0ef9041bed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ab432afc7d694b078704b5dd489f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727bd732196409f88e6bb5ae4d135d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76a8a89e6962bb304fdb6c051248bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5fc6383f2fd3047ce5c1beb72cec8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9af79c6438cd9b39cfd2502538a2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34185ce188d161d4e7fac04f662c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e847d1d7ad705b0c07163023b9ef41a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0d49bf19611ca8af05053c8c049b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529284b603361762ce93f220b999af23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18830ef71b10e8497593b57c891925456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ad740c0c7c02536d3c5e73d2d393457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786524deaf78277419d205ee202a41fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8238240c0bf883214305a2c7eec18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b4fbec7c3868fc1a6499bd7fbeca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86cdfa589401919119747a9d47a46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5832541819d396f788ac826388f01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639dbe07666b741be0d4e91899c376463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d691b4308fdb5b440bca0090481b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4c0e0ac229aa9442e22b17d3addc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace51323b79391565acd973e7e9f63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855b2528bfffc4fedc24cee6f4c6f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484976e7201a3814e8fb2e6846dbfa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0e6ecbb2a13bbf4dabd619cd8ec0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42836928c1ed4b80953161e3127c7a96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00224966da2fcbe0766eab497c64b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2567f38c9bb111afb071f956b1a98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b371c7f1406fcfc74a023ede33188473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4908e0f7bbaac5c5d7c48a11f31cfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195967d576cac11285a94ad624aee24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202f3ba192b2178ad229dffcdb83af4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2311b1bfb8e6f1fb62a7372414603e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff7910f41705340d53938253fc1b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d0928a246d40c8c7b7d6fdebe4481479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e6b8bb36f7caaf93c4c6abb81fdcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407fe07f20a0c34b63c3ce28b18830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e572b383acbc980771105dcfe134482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f3b0f75b020088c3972039592f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc70d50b99e2177c4d68ae09f7841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1849dc6f53a346686062c01d5ef9d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a545a3186ed3290959de17eefa844486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2fdfdb8019248365af86393aeaac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d0794bc4237e9522e6f2f5be7e84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cbdc8f24e0ff36d974bf23f6a2303489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9420a2c8c76f892b13f9e3cfc3aa3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47ddf1683eb0efed793f2ee749aa5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af133a744ca42bb1c5087bb3dd49945b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806867967e4cef91f035bcd1f6b478493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e48ed19b503caa7c7bfcfa73afa98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f34d0f131eae20b4d307edef2c53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e144a8c946d1d305183d68305cd8c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a440fb7d1bd1a8bff635fb35bfdb31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3970da8f6b49fc122f9b2937c7d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f96f8713de4a28bd7b2c44f35728a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f4d94d6175f07d83408c54d6c0d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b31f64315e83c59cc471e7c77889501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b264ddd12cb2ed8776c73060f56e292502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f65f6515636cadbca506c39946ed89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87311282e8539e44f75ac1ccacf8b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09cb1e0a65a8f1bab72b2bd240397505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509794dfe1702813fac32113731541d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b01ba4e2d9f440359da2121b5171f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57ff6d8ab0da844ddac6ccf65d2884508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ccc579c5856171ee0401386db9562509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d304c2fbd1422b88ade3199d50a98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f9961afcd172af3b869d6847415a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7139bc623476706d04cd3da1b478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0138dfde4c7941a91a29c20f80ad7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965c1f696fb5449f541f014616547d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0b3d844d8535cd816e56f9c4c796515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08bda0a2f42a81086ec116038a1afe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23632d9aa232ec7e65b94dbb85594b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402f613629ccfc6488e81202dcfb0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607830e652404a5462b2693059c9e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f46fac35292215c59816ad2e98dee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681cbe59f64fd36f823f83c2db2933e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3758e1ac39534bac1080d7dc6ee6bab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3f6fd523bd9549a0e1da0e714ed3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf627fc68f44b70ceee45741b39a530e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78da812b55da52c1ce3b585aa355b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2b2ac68deb61a435611a4e73f202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f86e8a0adcc02210a6abf47294685527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7efa6325491046c7f50141e4e74909528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0c5a4eda777d5ed41f34865b666e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934c91159ead32ce3964186cbcdfbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2970168f076073af60c74fdd66f25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040345eda350444c2c7cb81aa319b860532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410f67ca2cb6bd3afa711bda2d86a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580bbd299015220df64d0d186edb38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175d6ddfd4635e10c1d5084954b2ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ffd262064e91a6ac349844fa2a7f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb763473606fa438d47065a144cf7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7abfc207389241f121ceb51e7e276538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c350f3f2ec8756755aed23d9e7456539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3988c9d1365359480a3e03ea66ea6a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff131c0002fdcafbd405dac83e0d2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f881d6be5f3d6c00d1e87407b65b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2deb671058ca8991e245a1bdca8cf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8e500eeed9cb5f1e45ad2aabc3fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5973fbe8d462c2e0c273744bacba3ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724de6fc42b09284b1d908bfe6ee6a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7af3219ec68b1925471e7e718e87f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d605135d2077447b30dc19992ae1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae5b22e0a4e64ec69943b770b1ac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62aa513ccb55ec89eb11cca351209a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc295a5f9358d2d6d11d85cbf73e804551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56698ec97eed43b18a42ec7e84c139b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df301a8269a4868c18d48d68d23af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28226b91fddebeb1a0b8793feb22e735554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ede3a1ac8c09029761582ee750398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f214b72cf2f3182fd358a499749523556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6087e8de070cded24c19277c79a5a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe051da5572c7ff3a1b8b84951a62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493955569f19662db3dd7d8f9af007d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2058690d174830c10f466ccbc92a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a76311d00a46e59d1f2ab6d7580f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd557e1103a805f53c8520e50b0d2a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876fe7068e45c3d11ad1ce00ee2f1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec201fa3a79540b51346c69426c9be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402813d79480e18bdddad0de864f68b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c1de3c01a7a03b9c483799033848a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce10d5e4a61baf65e4600b2f9384e4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395538552f1de5d7fa6648ddc2a856be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2dcca319fd1c5d026bc858c87d5c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59523534fc3267941078501d62a47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d61c01d43c76506f1148f4317955b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d44a067c10ee4647c7e74f20a55a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f85391458c9ba7c1a1ca9165015ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881aa9372db4f70ce637e518ede7667574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ac4f637890345d14fe118cabefc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52ad8b531c38f8d166031153e0fe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62271b2b95443a27e9646fae8b6c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307fecd817bb0b4921d5e5905984a37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f9dbdfd607ee28ba02d705bb6c53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8faeb5bb855304f0cb72e54a4abc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40884dee5c84060b6ebf54d3359fe88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf4a94f338095d312f3e688708682582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c469987f2a2ae3f20b9655e107003b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75b66707430df8e2b3857871d09a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5375299d49f7ebd59b3662b709cb81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558197a41c686f0188003240cdac4f3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997203857c421b0e0b4047372d5ab07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407331f06e8483615e5c706b3c49cf5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df590d0b80d3d24202a263e33947557e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb57ef9e2bb00fa1f62cc3a9def096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdba500203fdc62700e7d0574aa571591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b610f398df0adf85ab2177b06c883ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01cd93a3bbbdfe6eb1e343678733a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e93e3aab4832f0544dcfa2934e2e64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484edccbbd274112e2beb4262002aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2cd9d5085927b4e1c12e5a720c61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05559309f860a4880e570ee5004be27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994347eb8f9ddee4851c0090970c43b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d945e2e286365694dc266a86624c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373aea9b5259dc8aaf19cd0f825252e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edc114e25f040cb741f39d1bb9aa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55347f61ce3a7c1412a1d0ac086f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4033fe7253e6ebfb974eae1375c1757603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15468839ee65e5ff2551acbefb3ee1d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f4b4033094c827b4398ee2dc5efb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba349a25cbbdb0fb9689ac25a576d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf41b637133977b6479c8de7fb435607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be6c61088fec05be6838976f839ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb42b0fb28a9923f075ad72fcdcc68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a41ce9cf99036ec14d0609e462b08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55825292272e32148b093719af1a87d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0f442841876d9ce83557d08134e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ce1fcba17988de25ba2d64d10ec3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b71830f9ae5f3692567332be7d6cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3444bcaea99651d0aee801fdd717615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2b12e4ed02422b3c0dd9f13d995f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc2764251f84f207d0b9e95f8e55c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f760c8af2e3cd7c9b3c322a4478ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53faa4648ce19c4304c8066c3f2d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301664c61fd90250652fbd170bd5c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac066e345b9a65ca869f9a971be7d53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf3129b12778844e607760ececfa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ed6eaeb40af0cd28ca9e25528bc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b812bdf429abbd4a5b33f7508bd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9036fe5d60be39ec81d5aeac62f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f866281592cfa073b31728ec219d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb65feb9af8c1e21dbe06908e80aeab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183077ad993847846fbe0546ea144557628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4544faea6bcc749962d5dd9c895c8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122147bc421d1e2274c8bbb6c38b29a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b07116a33ed5cbe8f83f0d50ed9ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d562d3b3b3ad0febda704501f3c7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ca2a9fc516a8335a67758fda6165633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bde347ba574f8d3b251c78f5a04e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60e872d606f24664717b08506fe85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138809253dcf0b6523ebd8274ee4b606636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4169d67e1511113b273c04df8d171637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3afdbce78c6cb898648f2403b01a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335acc711ae9c99a9ee6cc27178ba3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe34022ac01abd2ff8033be5bac9d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e618d33bc9a124c0e90de858d6e35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f7940635a7421c2ee902f863223e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ddc9a310356e98f88ae724fdd3a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0e47aa69e99cf279bb88ca27f3df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378f60e0a3a1936fc10f1439518147645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188583e1699f82c38c4da5bcd09f3c3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2a9586917ab12a3f2b6bc98a70f6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b8e5b56ec1ac471be159ec521df1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d383e2698eecd30a8a16cdb88cce30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9be4859651f8640946b0b7f0ddf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bea8c4d40601f6e7c94297d384a98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e96d5c7a5448433261c5f0e040d1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531c0fb32624419c570bb22349da418653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d85d81f7a90066f2b0fda600f54adc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe9136b44e4ec3904cbb88eccae5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3888f0ed003fc8216ea4155f5daf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dcf8d1f8a3b1edc07f6e91bfa77e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ba74261e29d87370cb2574e8f29f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac3da61adfdb5f544b7056843b6c93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2798ec58e9379e5863f4e1394165c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7f20a4bf6cc6e6422a1649664827661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3aaa83cbf1f11bb329db46b73111d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc27145bed2df28f45530e899821dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37705a440d611736d83f346812ffc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44151129884af226251c4a2231272dc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508759e71fabae87918d8f9977e0466f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb2d3cfc0f68fc18072a6e94009a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6afd1a85b1c0abdbd47e0da7abc142668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac75fcb88c5d6da1ee58adef47875f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89097380f9d7a07ba717b3e6c4f0cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40558484625a9e463e217fc1e50aaef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696a5c24cc0fe4ab355b0e1cdc3097672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24acd11a779e2cdefbd6af40409a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea31a9ed566a5ca826dae7ed829af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1fdccfc108ac7fc907c638cf13ea8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53c156841c7f0cf8a4a4ff4793ecb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45bac22a1fd58485ba2ee6919d7c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fae59bd2a0f40c5feec7547e812b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161541496d257143452d539975225f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e10d9bcb4e9a8b62b9fcd94f10b4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84b55960ace40465cc3076fd407752681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b6e30f40651fa36c1cd39ef44c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b445c9a31f2eceaa7efeb31c037f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536de4082ff798c55f357afe59ee422684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4feeff15d6fe2ed7751e594148feb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b2c8d1fa5c0d17e41a521d596eea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a06f391fa1d342ae3281980871a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ef35f5e6f0f6ac902131ea21830a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc803526a4c182181d3ffd6a14e07eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e52cd631b45ef3dd80e5c39af04f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842f5a3f57d0750fb236d12ca4157d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4974b0440d2fd053aca180180060e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3109d5eb21699f8f2ca619561ab0459693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc188b657b9a4cae8d2883455146f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068ccd89cda528985420671e2b0fe6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d3e2aeb5e7d58b8c28fb3294fc42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d69afc34f5d719c9bd46dbc1ead9dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae392d42b6cdf20a5b355c5b842141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53f444befa04f7767a9b3b1399782699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02216e9822bd15f9fcd3d38c95364700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de06967b374ca6cad80339730d6a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c8acf41e70185d60d5f5d6af7bb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf08477ea856622d2121c114279c4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e085bc06d47443b1c09cbbdc5bd42d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7c95df7fe3507a7e370f44dc64cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00427b23784597b7943c424b904c86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299c80a593fab5bcd1f1acdb36bb4e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf33504e7f5d73968e7351e5698cd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2dd54287f1e4f6c00451856716a61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63de8cceed32f1fbca4020879bbfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84608b90b5d518f9ccc2434f05b2f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699c17ca127118e0728e3c7e025b1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaedb8f0521c596009c838a7977aba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08851af80c48797d00c92b3259e6639714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98061aa597aa03d6d52b044488239c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e97f9cf2fdea1f30eed17b9f0531716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea67081fe25ecf47a58d3d8efcb1f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2091507a4ea48e156e6b808dcfa47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7532a95cbcf638a539833db48c0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bde01fd0bcc0453c740d18523acc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579314d4aa4d653ccbc317883c6a478721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9014d5996872bc07462f0ed0818497722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3197c6dc57fb7303ef5bad490f3be08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8135d06e78dad1dd64e338adc04b73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296575bf31529122609f829cfa00f9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f4b2609e20717e86f104351388b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07643e828ec2a7b3a28837af062270727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd2367f976a3d90ebfe69b706c2db7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c87442b7c9d5d1f7ee9fd2fabd600f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004108554525c8a2c1766f0543f6537730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489592874e9600b8632c67a174bf6e93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e82a0eaa1d5ad26f992e94b0dd810732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb9c82e31d7dd5f679c341aff984d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051f8f5e1854aaadb94ea967cf5d2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a68eff48b026dc7a66f8bde0ef98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491311ed3fca29324e82f8c44ee1b93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f8f95dc17867c56b65f108c16c16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712220c067c5e8456731db58f56f1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dae57d9e7f9ed99e4f9582c47d1f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731026c434bd86086e9c0e6c10b88c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1b0872c7b787798b6588e02f95b8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6c559d184f7550ffb25788b7917d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99698d78380838c807b82dc3f5a46de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b33684dd8fbaf1eff016bdfc1320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7bd495305488ec61b8493b327c924745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f133119318f3602c6b867026baf8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc827771771e5d0d57a1c8a50e72b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e5f9ca19bfe2d79cf263b2581f7dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d2958ce9e20e50b0945e1ea3c454749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e060f03067dc914a10a5103bc5328750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d53930bf1f608d238823d962d1768751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e607aecae5aebe0f19911f7560c96a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4f79a2fe6e3b54ea671011f26dd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac85721a724b4ec8fdb5071d3ebd2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05fb8e5e1af771b353bf31f18823b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0962f4e1215081da0b6ef5c90ca6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112917e875dab2c6aa7d38685b307b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5148fd7ca5fcd0c2410e907c17dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff86cd0907a3dd0442ea958e55c5e1b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341da168eaa0ea008a7073b69b257561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27c9714fae00039668ef616b69a5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cf582be7c1ccb65b69e55f03e0583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8f874112ab159bb86ea4fbfb52a074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd2ceed72901eeb66bf32f4a4bd0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50ec8e6e1a015d4778f60a968ac12e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4c92fa97f2a7ca8bd93eb15f0a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd637c1f8dfdbce3d35b55dcf210f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a2d86bc20b22b1b04ec82a541dc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab9d8311a736bff1a00f2b5601fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb57775b70fc152343cb9768641ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2e0fe3668baedb315763198f479c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583980bff58ce8757093734a18feea7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fabbdd7ccf22bd346fcfeb9c68a0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfdefa83907b129d2c0c7d51bd4c1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b490ce4787c94719f0ceac5b010e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063201faed8ddda7e6ee1a3e8ad06c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3fa580e6c0bfac0befa545dd0633318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f04efdf95c5cc98ca2be434ffd4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf35d8568610b890af7d81f62ef8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614a981870bd11e31aee4351528a8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af86bd45e49a160be5575f6a57e4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea082cd3c90f1eb8023defb4356a0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b357bf8ca800e1091829b6c4b8dcab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c694de22937446c663bc31fe4e7a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ef9fe68bf2b62eea63617e0f88a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1902c7e83fa0d45fea54b5452caffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bfc44ca454f012e02e321598bc7b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5200a26fc8c449fa19b8fa9af5cac7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d39d6ad0e771f9a5844fcaac31ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b837e72611afabaacd4995cdb0fdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f09b130f4c547f9cdeca65a86df3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9051656de591e5460b8384d4eb17a5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecea28554ee03ba794647fccff4abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb194053a53f784e003e5842b4a878a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d53099c2de6d80d428e713f80bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1a04472d5ab6d670c6aeb723256737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbd7cfa59c259909aa1f6bc7cd0e7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932fcbab8d26be3317c9b9343da766039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6cd8a2fc47b63ecc534f738ed60740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9562e28100df40967d948a589318e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525758dc93a57920d7e61011d3a3e45542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2c6443da0b8c8c26d602055a37c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160584537b3d8a4ada63ef54514f131d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9840661c18eaad54da2f6028a9bf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7be8e37153fd2d289b5c5536c0553c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f09324e2e2b56e921a83334eb371c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6eef9883afce81e822dccde02ac9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41417a7c7ef09390435e354e550eeb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f434b54cefc4d7fa7b09be7128d15450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4769c0fed384cc1fafb5eb09fa573351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81987167b428f87801c300957f0783f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e94ca3dd3b28cf16af5c3fc2f9aba053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199670210850ff2dce56c6f9577936b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96573ad969166c3051753905d3f6c3aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc482daac4f3351456ff5b249a80156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9cb409049ad6b9c1ac0790c13da2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563504bd47cc08db1f481c6f2c719b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3e0448f2a5a0b5bfbdbf5d32182de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002341902bc8b54329cd1831dce397b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7fb676065e8b68e5bc0cee9d118c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7646965112489bcd588aa6bffc3b1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191960995d376a8ab641f443404d3aae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618fbf7b214fc7f79bc93408510291464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b7a0d93f1d37793d936e57725ac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b28eec2d8af8916c6cc7d8af639d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b961a8ed1c4fb77a8b1b103d18fc6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd96e09b777bd1423d6f0c6c44eb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d187d9cdfa514da77eeb674db7af269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8a0742f8f62fadc5640eedf4362170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6442aa8759580767798165521143a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963d63f9bc7e1c6bbeba838264beb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d1d2f8d0af1f530ca595c093075d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ea35020caae293b66d3103d980b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601382d607f250271bd65d6038d662f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e7def05a0ba79336b378e8604d6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f83ef86cb91451558d729e9e167f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cd42dc3f3c0be92fd94ec16419fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de7c75d829fb0f0736fcf00cd940479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577fa17cf06b49ad2e765f16a61de6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4394d0074083c8a85cf7c3c7ba1d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6abdf41e4189cfcec9fe89cfc8f3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d15b2c759cb35266db743fe745bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ab6fbac962e836fd5938a6628bab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa8972e3f622b7102820166158da885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d5c3be60e01a213a34e914e3409986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09905a52c09fd6ab1417ded8df4bb1bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b80e93d987c5056e1b61ca6c2d7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74319d9159136d553e84320848a40389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314e281a5d92d216ac39b94694530c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121ff3f011417d90f321bf9856deb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b3d1ba243bdea39a451fd0f4905592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e787da3b5ff4a31dac2cde2b36c0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf9befd3df34d07472895cdb8fc3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c25c939f4fe5b576407e88c637c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff86164cc977021572684abd75f43496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49588393c40b38afbd2277d487f5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8b07cc77f66719652c5713414b0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a36b909001b099f14edb9248662bc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76d619190ed1d642ec0539a459221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef0a3f2608b1ff5b3b4cc331daf04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883713ee5ff58b552cec64ebf466d726102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef7ae6b39d648010850194ef2ddc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad104182569ae987ad0af25051cfeb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf000e31c73496bcb3df81f637fddde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d2f9c7070e256a6cebdcc7485d8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ec1acff2f6c7eb1ddf2ef4c4e75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a097b4f24f1292f41ea6e2e67c5019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e27118f16e3e1acf3fe7d309b477109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e485fab010a65cad4e15769738734110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec302760f4aa4666266e87c137d503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005e7d9b68b7ef5bec292002742ff2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef032d13fa21af33b8dd36bd5e3e4a9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e99dec3dea5dc3ce2b300e29a680d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d3fb240f570bcc77ab06063c72df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdd054d5963cf5cca00b703ab10d09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff102adaf7a1cbbfafbd718f13c837117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca981bb6b4c22d05c6f9de9c60e86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17929de2f55c1c806bb60374221b647c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227071c41c4ae8e60cec20061dd95f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5035c44d1eed6fae477df12b4bfd4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfad380ef84bf74868cd658977af2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30ef0562f0bc3726841d81bb9ee5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b9dfef9837d9f5a45b38fb393b3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdff06db0c62d3290b9d9b4ac2fda6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b400b0f1997bb3e5e5dfe469491a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36469a434b50ec55cfb10a1a5e4f02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1971635fe99abb72256fa6471f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30dfe7ce4f6478a969b9b98bf20c30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b5843b62b703d20b33b710e721f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2c89738d4349dbf8a504b1ff3876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9baba5012b4418a9e2fe94fa1999d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2b844d0ed0d5c2fdc1c1c88f0b1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a6ebf2b35d6c3b97455b4b07631c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3082c5b6cdcaeaf90a1b4808fdec40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bba7e52c581293df6ed7a625426a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f401e0b174b492f8e799b5476578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5185925c1b4d162e03c6510df490a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b20899a5ca092fcae65ad2108720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ef38cd46eb227212e2fdd093596e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492352e06988bd26f8deeccd2cba27b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d6b8a5943eb021b6ea8328bebeb57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccec9cb749e714e063ca4fb480b363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c4cac8b371bb3ce12c3d8cea6c20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20bf170e3bcbba96b57a4ae23172c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42762bf7474503b8231dab6496d1c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01df771faca37d0a5435443cbb8be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685e31bf5f859c7366a5d92f8381c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001eb9c42f6dc41a7d93172a4e2653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c3d9f74a2a99c9c3e77ea7130dbeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bcafa223813bf02a9cd9b7cf157e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430306d0556bf9e7e2b94f7f6dadcb2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126e78d2c21e7b67fddd410482a429153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac768265cfdcadb2233cf54de8a7bb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4219b36da5f6e0258cd864f1ef365155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd76b01215976f3b196145e4bab8cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8495bed76da75827bd589520d1c85a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e57f125b551b50f66c5e984b27f4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af4ec0932bcfd9caadfc004b1fe93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd722c24353a4a14b555bdf74b0da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265379cf7450e0ee44442055017357cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded9fe97e5950fa6beddcab1fb691e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079901eb432033c0b1f8bbbaa3e5e1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc435c1bf13e000f3313eecc2380d8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81525cc1b9344fd9b7a22d156d8e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5777ce87a7ede928bf22be674f0c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a16d2cf4e56ec27e8421fbed1c72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b3ec3c93506cd9dee0f7eced7e1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc89ff9ab25fc7133b5af1e6df0ecb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c783dc065340b5bfe5286a45b5f2d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0461659832dbd42c069ba5ecdc49f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ea26c67e3d9cd894e23e1394ea06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959e38cfaba23ccc5b91effc4eff9ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa08f3f5db999914e4fbb235e80b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6aa82ffd6ba0785688b8941aa22d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b988342ac4f8d49ca1f2fa2f8facc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bbc93cccc100a16156a7d6e4e192f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ddf4eda7e35e643e0c85340125ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d95b56aa953aa294e3496b164d315179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7618f2dd50c49de2650768ccc4937180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd69c1d93dee778ca20bc87387bad9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a53fb74e17bb6d290844c589c70f0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83565fe369b311c3147428de18704fb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915580e7f968a6eaed1629ef14515a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e32840a432e1eedc31dd9c784f78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a144de22c8e8ae5c26888674ae1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436fcea36461044d181b74131de7c0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7dfdaed60a41aa94ee36624e5de3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14359ed7499e465f32d83133cf056189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a4dd44a355035eb578387ccae4e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea0d150bf3d3dfc992e83f6be0c95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a230d35d00ebb5ebf7f3754dca431b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b9ef6d87adb8da86b2db8846cacf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc81ddcd457553b5a0a6a1ee1a2cb53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a66469cc09c364c4771b3623694fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707039fb348134dda680748e4e7553f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c8876c82b0b25c4c32f6192d211d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe396a1fa17f985da4b066d6c5f4dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ed175e016cc6ad60e11c73db5b08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9470f3c28fd3592b39a240a3928b37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5ef561950c447d24b1bf5c29283e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21309c3db1af188a9b74d32d77befa4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13a5d9eabfaf8dedcbd77253618ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746bbeffb3d4d3e93a5c3f52749d8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e420407f88d5ffb2f284de0f76960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6f466c137c4435759c615be8694c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e222f1b24a247766019241a58fafbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f532aacfb0387ceb08f0ac75474c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa800b1101a18600d9569d9b723dc948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b4a41c76ba35df22fe64a4c0b8c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e91b1ed6605305df4d0424d9d0597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f27e70be848425cf4c2152714faf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e5c8e18e74fea273a13d116a0de7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd386ba8cab6eadb4fb5634b8f5065f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74edcd12bde2e843c402b03983a7c0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda625a7560be794812f09e19531f36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9b8ff347ccd825f90937801af18e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902c18eedb9a052058528d85cc6750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f16c4c91d246dd06f816dd0369e37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfaa3d47fe5a88c5cc369d24c30bac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe300aa16fdf8c5c9cd890d37e674410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff93bc37ed41d45191157c71ba37b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb98c68adf8bb2c38cc30479416beb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa070fb75259059c4a6ec4fe47dff4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c67eda3eff5abce000898d335cea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab633ec5ee16227120377548aa4ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86d5b2be240478ae4814bfba976f0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb582aed0b54604b0c5d304b540237df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6b99034ef2c1874f9181354d50e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495bc193ccd27ca546ea445c67e0c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6090b5976848aba852cb03e55e3a32c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ea9011e7175a23c7fac17a35a2a06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d978a4bd54fff6af9ea9a0c7a82be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ee87dd81312d319b263e7d4d4e18d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea24724fd469c2bfbc3400209ea49a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e76270933b2a08523702742023c5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309fd84e6930fbdd57470a37e9fcb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4966a75c6dc3879f51cff864306b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eac4a79418fe2f79cd5876c121638239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4190391e65353615ef1e04f0bc7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8745f6a954d7aa8eec8ed2ae70c1ad9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb1cff84e09572d6332e77d472601242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed717f1d8764d266a72724dfb0b549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f16d8cf6e28cfc2253dd47888a46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef72e13b89ae6de80190df17486e7e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744dd9616c184e64ee7e788eda61c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178198141249be94ccc61c23a74ac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980646ac9f208b088a5b819487a3f329248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a2d8c1bcafcbf9053594a082e119249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924cc039c9debfb52394bdfb6c909e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b0703a6fc0d40283619c75c3ae08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecdb4090036d7faa94f3d4b1c0b2af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93de380e8381e43410e799ced37711253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56658a80dab76cb3f74270044af66d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced218c694913f52973088e0eb4f85bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8e866e0d1c905b9edcb9a0f1205e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc774d94b15e1972ee986e602258f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c575250f21110244ff5d24ca37190258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ccebb1e0bf8b83d49c13fc63cca5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60cb61fe7344b222ce51cadce37fca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6756423775d1d486f8caf8beda3c83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3f76474c977141140839b68027e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0892187212c8bed404854eb308c3b22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa89b01877619ee3b9bdc9c62d4f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881b25679bada8962e9a1a114fbd00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add46d09238f047266bf5f26ecd4511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de309181d30c70a7991efa2ddf450f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb71749ccc158688bb37b2261b9b9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f160364a9b2723dff8a4efb25f53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074cb0ddfe857d57d7c6c4355bfc4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216497d4397835cd2ce09b294f56af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125ae27efba0758aab364584ddf7dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1a494258159e1fdac5e50ca8fa6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499476eabc11a1c6713a2c45119266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d6f1cafdfc97517f5fd9e7495a6b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613f4c019cb5a77cefcc9ed545c539276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8338064d5009bb4a9200df0a3f72b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ffcdd2479ede59f75c1ca870aab30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a24d3ed0d3577f52315857c37e60b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add3d5942ee0dcee8fd9a2f66acc4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e6f575f0b24e0ec13296ecab09636281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fc07ef47c74b8d9fd42547e8b0277282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7531d0fb60fc792efcd294868364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04dcf44e74d2ea70e4cf19f5f28c0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc5742a37ed6a4d2281e959693e3b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b5f6382c510d60929f6ebda7869a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd78e0aad3a37dfef42cb196466256287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85776ebd9d42003f91284a48632bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae442bb47ab84720a94dec8ca5865f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66b6dd417bff5f0c8109efc0a77e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ee3b9731561362dc7b9ccc7fa8f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37102d3697837d5416bc69f3666ec161292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4442942d66229128542076cba87e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c400089fdffdf57f4a4cf5fb4e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7558fe843f29a77a2f520601ebfc2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18651354dccdb653fc65a79499bea0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c63fe1768dad73a1e97ec6a851f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1b7cf16bdcba20e1cdcda9317bbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd104d7e3be0aa09d606bb58ace40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615dac6d7332c6e437db9f2eb7acb09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b110a1abedfceef9c047fa52ad748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eddd00dc5c5d348d449fae4bbda8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6f94c29d0491b50308e4518f8eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1660a680407dba9e8e03c8d35256fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bb0fe56bc048495b8721030a74c99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d326cad9fa5092ab6529dad66de05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e9fcee2a4c68bcac2976e038dc5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4b4c6c21fb033daa64ec39cb2a6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1fc513697ad791119de46fa574e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efc7b290cce6d0ad6a4a5925495f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b07b47c61440962ecf7f2a217ec46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bfb56825b3322b94740f06dca53c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87577a5201295c7887652cca586196313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c93b595488b6e2e412af52de890b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc40cd7d3f4b062a5b69008ccc9f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894f67cc265f9d8aefe10b9fac130c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e1e767b1a2d03da8b6b043c8ee18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841e602727ff8d1d85bab797e3b414318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04151146b116f21f7e4cf50fae817dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e978918cd9077c8f5237d5e2a0e7f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78c210ef02fd5c82ac33b8e3b76e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfee5b5ee0c81f38963dcf80c1e535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c01074c2aa3c4f9ec320570cda27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a5eff8ec1e5957f7008335fb0a53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a06b4bcc93e4ef040eb8504430a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df379d121b4175ff3de30629ef8769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab295a1b1dfabb559e34a7475f74118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b7aa33749de24e40572afc14441d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecd44a84eb16794ead887f4d83dc1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e39d95fbd011d1dfb23553fd2da6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79179a7a8cc9e6271965721013b0f15f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48b5ad161b9cdff245cbb342f0a20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f3d3cdf1d7a79c4f4bc5d4626e47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6262ca465607b1bb5451fd5cfc1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae579f56879630a2e94dfd3a96dd62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8836920d0a3953eff1aa29dee50a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c9090b9aa90b3e8813e01ef8e0ee2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb473fa7ce066bf67c401a167a29a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10506d41e19048c7bd4ba22737ba4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3909f078a04f34964bf33901e26300340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb83294fcffd3459e2029e7d4acfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411720a6095fd6d428b842666a289e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c1288be003c581057f0991e6d36f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b3d7bdfd9238e12918de68dbebf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990921cabd07f4c1e8dc2c20f4fda3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd964ad35b25bbc7c92dd7f1b40d93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8cb5e9281f75e33bae5bb2170995e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cdcccf0e693692a1106df734daa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f960a735c2ed8b16ee5a9d54266a5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf25ec0799352c949f6b25e59db8f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329d3c6d8f0f22efd24e6d3c74ecc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afd121e24a113a5baca2a861bccf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff5cf557a0bc6211a4b007fd936793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9087612cc45069dad814dc70975939b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36285ae56fefdf3f6ad0ba0083f505355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4483106d44394515eab0c6ba98cf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca987c5361fb3df76d611b620233fc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438519539e60a879a91db121d5437163358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9881ff497bb6106e7fd77124aa71e27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a59aa213b48c5d568c62cd612c9bdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b3fccc880371e4af7661ad5dbf849361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f54dbef7095c1fe593a018fb751e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6037787210e2fa26c92b56bbe984235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf6b8b797c0f28624a8449a8082b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b8cdf39fd356a5c1b4952074b631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ca627b8dd14cc4885dd9bb98d146366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ad2eb40924d7e9a84318a777aad6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdcdbe27ed5baf24222210b01fbc82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4bc640769a788ecc72afb5f1063de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265375e8100b2b9eb3f95a87cb3dc118370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d309b334501373e6b8aa0350adfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4e7b1bbf2b52374559a294b9712da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c965978a2a3f3cab500aefde57d344373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9f3e931e86973fd40264d9905ccc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0868423423a8894ae12a76db5534088375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa75619cab58d5b6324b4080c68347376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98c50cf861f4c647e1c5995e9521c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0de9ffee2d6c68a1ec347a254fbcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d41f2ad97cc2a6df95e3cd33399a84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462149f4e529f8fabe618add22b9b19f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1147c89aa310a1a9bcf25d12259b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86987ceac124f5237004b4c33dccc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5a7fa63e2f3deaae30e4f28b56ba2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cc228d913c7235d9ef675e3bb39a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a8075e123046454a146c1388bd6cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162fa35e34e099406db9e904861a009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1870a6faf1b458084b82a4bfd7584e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9139bfef8156e0de9e070bac19ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c5323a95c98b968199133c8204ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484b779a25df4619819c10e2b8b9bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50a8c4f6f9af59dc0a2349a5b5640391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7372e2c45e51a939f311f0158470392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f9c955e04c532eb4db009dd06d07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dab6c21621b10e3812286e924e3e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f3323739b71878b9389f317bf02c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f35859ff1e5525e87401bf850e27f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40c2355fd961190ee366a4cf541ca2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7841c7149add6dc0a10230390f63f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1d9fee9a03db950d6a4405fa3ad1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab568828f11b79602d8d74f6cf71b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0c05acec650b0fe64b7b7f5324cab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2cd04a104b0bc5e6888f1b61cc600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b517d9a83676cc9778d43ac38f5c68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7190d3eeec8242dbcafd288d86df25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b9d02bc3e6484f2e2a62a7440c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90437b61537077df72db24340e7598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a73e81a6ef5d970e9b6b541b2ebe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a6fa8a6151699553fb279bf40ef19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5cebc687b8de7e400786c5361737409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11859b083faef49287f278e2925bcca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb9a390255450bf706cdfd4fa5a6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf26aa4b973e809b91455ab4aad3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec7197aba4601da9b78c657a4bc61a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b898dbeee7b66a68070eb26b0574a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7dea1ddafeab7f1ef2e4f3f7baed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c7231cc8d8dbf4fdb08ff0030f4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149b6f2a609e10d98050ac7b5353da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13b8dcc763bcdb0850bcd0897cd85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a58bfe78face5734c455f36b6120419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123c1c11ac0b4d13ae59a0fa80e220420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db08fac8ca7492cd05e5c951d654dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb8e5414e62efd204d110f7f338e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50f9a310edb797e72225c7c2835bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e481493fc1f255ecfda1c98c20a6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cba07a5da06ac1d8d82dcdeae8c83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f508b4a5f2c2eaf0a85453e4ade7b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4061b22a9160ef93016523e0e458427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a228b4225e5a3da02060d7c4a69a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed91207ef088678e9ed88c5ee8f35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d1febb5135d039e0e5a4d6e8600b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58909caf21bede289c307fd27a6ddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf5d421663c0c3a5ec3e4fc00cfd0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09979088cbd09378010eee79681ce1d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577aa31d21d221477b50e6fab7c83e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24efce6fe8144e6df75939f12afdf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864123b388086db40fab0008ed54e521436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68731adfbbc88b65652c11f958fbaee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdc8784627ee0d4e8e8b1edfe0e4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7c7cf4b38f59a94f03dbaedc5008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038d80176f6ba266952b4f972a9aa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b9fa298b44c0cb11f046ebf1dc0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b4c8b43847533094249543f97b62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26876f5bd0011c3d14799c622fae70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8138a8a3b19370b8375be0b134d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba7d2437c5c5843ea0d4659ea39d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674e433cea6fc639b44d60fa23d3d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70905ac974dc1691b5cc08c5c5c171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd6a37e2a225a4abaf4c9aed14fde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e62284a99d038d97f450179b4439c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aad68cd1bcfb7052dc64119271b77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93217e07ac39843d02beebb1304bd48c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52d0272f57c8fe4df0e6725176586452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ce7721f48a106daee8653281fa1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba7ed67a539ca852687db59e94c61d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed896cf64b2930430a0f0cd62f95535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c86d9b14a9e8a7a1fac955c05cb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d052f2ecfbd7d46a5d36825c808b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ca2d4061d24cf2157404280a97aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086c01e51d48fcc4eee9b94f79580b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe2a74e786639648f4e79cf297b657460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3244ccd2720e7106c26a5881c2c41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06d36287ae69fc49fb1e13e1d5af8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec01d572f072b2af562a8882d45f8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20b78b32120ddc4167a98423ee6bcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb503fc65fabb855d9ed54642e7bff82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd075c45756ef7f69a04edcf34a256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac1b77c75815164f3a6f1407ec79e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb7e66f42d63c2f16699e0b02be5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9610b550af8fef7f893f62fdc0d0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737cc64570435b9c67ddb9caa681c82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61af0978c11a62294307f230e94e2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f7b2f983ae6c1b0342b282475d76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f37dd8ea6083a054d44b76abc308473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce73290d7c19be9141f1a79f3def01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c528870698ad3e203b0d0f983db1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1339353e3c036932c6dbec0fce3059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98864060c43967d7cf14822cfda5d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d75ec67e80a55dd31ae58207d191478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170db1398bb1a8ff3e9c2ef5ee5870d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1949b9d7f19cdc82c4406e7aadc51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb78efd058c410a9eef7ed97fbd9e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a89a7f1c584f83602fd6da2aff69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1397b3a4a5caa8515f77db4186e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798cfc026cbf346567337e0a36d6ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3905832176d33dd9533c494c98e846485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654ad765309cb299a5ce5dc1301b2e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b2397455c89344eaf8cd7c58b69e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64c0f7a03ca42e443919440520cd8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b9461d04297d9e10d30ab909b3a52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d0c502c094e752f688fd95096775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829acc5fa8e7baff47254e05db949ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a7f63f13f6e5130f0bf399f5845d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d483db440639dd4a4464da5a054249493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6de5c1f002604192b349407b5caf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ed4cf4405d8c6d60792ae6a49bb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a119a4c94003ab8ee3cdfba37504a81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4f33866676b10842a5f4db0937ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5481de6f1e7a4d9ce78c0fdb042e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5951c212e24a0b135a66b814d9721b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da81535b5090641b4c982bc6f1e93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc1aa247bf25bf572d8cd28234c71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1492fe69507a8db665a5723c2cfeaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253e2b8fcdb3972407bfb8bcda4df3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928570c9bd06a86f4facb9e1ed1b9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c9bb57ea979b0d9b73bda4e16c5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30856d4e11bb183fe0646d32d260c966506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11012f75b0c41653565c1dba865148c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9bf93a7791e81284532432b122f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a2bc25ba9fe87e1a70f166f5add3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ecdce6fb76b9c31f6a840641fccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde20b2c70acc3b5b72ab50b538707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c3a42548b45c432819846ba6a0ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277482f24328327b0b2d3c92fd893612513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4678a9d9694d8c317df70273e1cb91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381d0c1ebb770e5495ae1f4cb93a12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996520c094e91049c745dfbb60519b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99c0469b70338ac56ae2490e98ee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e93841c879afb6f0ab424b574a3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d472454d516821edbd333630b308d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f67ceeb538e9004468f25a95961a56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d387e53eaee950bbcc5d8a512169521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9163c84844a21229183b64c5d63d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d4b6e9c3c5e705508f302e2d76c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9866dac28d86a19087868d23b36b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5145a657b6865654fd7c2ec715a30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381568d4d5e3c577d096553e3eaf524526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092466581fd14032fc64bee01962b0cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b371ed4c5b839a4368830867d6b7bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb1a919add0ab10300ce790d45b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff24e03dc9688720054f709befb656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575528d341c04ce6c001112ca4a4cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e289518d84bcc9b30ef32ab5618fb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044588b53f26570815be8bd102af5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8af4343b012f2a69eb3d255df5b55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e437b7a244a735754c30185f08aa2cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3059aa91c945e86957c38212f4752536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9ac5130a9e96eb8ca4c95216880f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1bbe7b30e1db35517202048a49cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b153fa2cfb04b927e6bab6caa4feb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdad83009a0ccd6efc7461afee2279d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2777d3125e6ce8666cbea37a17db4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9a064de0705614340ad9fe16dd59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97326cda5f00994ee53644813bd4e46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f9a72b3f70588c8958d7a29dbb15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b368c11b00f5514f686649c0a0d51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c317c39857bcffabcf1be3fd648e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c02653fe4e5e17f3a7d6354f7093547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0a8663424d22c326ce8140f0c915548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f75e7b1eff3cfb5017569040c625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e310bc24bde715cb3b9111753fa929550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331efd67aa55bc54f23f55c0887da97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e99c001cfab36c5c28679eab766f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8cebf1fb03487f393e728f7e11f45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bce9f9fa9c5cfd5ecd9173d32cf4d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e2333a844a3aa55a4fda63c13de5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41ae1ef52d810379dbf86d5ef974d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5b3e16d5301cb389073c63e97e811557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88600f8f7c7fc0350c5ead611701e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b33307ace3ef477e480c5b95afbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9833bf10e0778d4e1f1a923dfa65573560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a529af9358b8270ae5fc2467d1c13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1a84ef08d18297ad364da137ddc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd402b235d3820268ef09aae81dd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2add7ca3a2143797b0566d21a0003564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866bccefb885728c8a9a1d8be12d8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556c863a6f4e9952b7c98d8a2aabb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4dbd279b725e7a861652d0339fb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a6dd03609cef13e3eaef7baf0ee87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ad57cbf418dddf484c20079605f93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22ed3fb2508e29e333411045469fa2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95440514fcc83e8b7294380d74c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae74215b34f9a640bdde151ee7abd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd117b4f6a1f1a3df58bfab9b9202573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f17edb3d5d2870c4e25aeb4bf854574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8309512d367195791766acefee2e7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4b8eafca36972b7ddf0e8b01345c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b079ac6f817cb8f2a4519f83774c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6e1fa25aaa5664f78280b5c57216578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc85faef4eb87b33e3fc5374bcddac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a68d8394869f44f1e57ee33054d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc764ec2a5c2fe58480a181cb020fb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cad5c648921a08b1fb7d2d1ddbdb28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390905071b01728913519d11b5c75b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6c3c71ab955ab9319a5509a9a1d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82b6201484aa401f79da42cda3d759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88cc558fa280cce9e0a505ac53788586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bfc2828daefd8b33527c6036b165d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b70eb0bf681e8b126cbf686174541588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7442f20752c6534f1d66c79b7562b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cfa7c6c4b8e48a45601f07681fab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd80f744a79b147f32d9f3a58076a4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed58f0ca5905e38bb3248150d40f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9a6bec1bc10cff274408bb9d9e0fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa85eae4beda786dcf1edaced4e5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d46168953b3920d05b86a0d2a579f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2973b04fcf9a2dc3a7bca4ef02a76b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c3a109d97fdb71dc1a2fa7f64dad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7117349062fcb225ff4229209d8713e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa696b178f717d1d5158e92447ed8b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf190bf33f2f07ac48a714eb3d9c48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4e98787db70469c529e7960235e7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b889845d8cd417f8316897682cf926602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501de1194da62ba5e3370c95222351a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7292dbd3a026548154ae58cf251f21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85422d27c09c1df934c6c2010eef7bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b65777a51aaf879b577b57a8458fe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67382338488ecd10f5cea382b72dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9610f7d163901c98e44e96613a4fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec36aa9c81c28c028d9a9a08ed856609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ec389d0e7c0f37b5f78f841ec9c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701a2b439345038e82593f8efcfe90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a697db0b1283de038494508bd9236612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad224c473a3415ef8877cb64c28549613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e6c75b6c81dbfe31a9d167fb151d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205fa16e14eb0e5da9a0a35ff635d67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca7776539f2a0c348b478113bc629616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2effef63e0e7173b1260f8cf838a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee45633254eaaef3837e3c5b59da8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ebf50816cfd943577b17f32ba233619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10bea718a9101b38b68be403455e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b839311ee9b2574afaaf6361329e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e34db256235e6d4c99c7881c338ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31b8b09038a3f40c85297ad806c6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270f510488529cadce9c1951f96139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1fa58e1f93bdbcad53b5b327e2cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8c1d9862ae2f8e96ff3acdf1473c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a18311c6e2c0d599a9fc592ff8aacb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f054d28e0b8af2197724377835d52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13694399d970ad146da2e2f0850dcd65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805433b79b50c0429b3d5a53ec8a230630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6b959720204e141d1cfb1592b3b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07aef30fd69150b48097aabda5f95f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d6b73884556f96699c1c3dd4319c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1cb2209d590bc65ffd6c1a28691c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18250e072676dcfd9ca4136d74a4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afcda522d5665a9ea7bcc02d062d31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd21f8605202c07442b976b4a77c36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15afe6657e82109281f4092be84db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1b7c828ae79911ecd0287e79397b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ae0a5b5fa4c6b734d9b088f03704640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916f8970291992330bb00c0a7a2030641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d1a18e83859a80af7062e6f1c34d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4eeabc9930fd14af8773366ee434b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2a7cb98c8191498f3d7a1c93a2b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82042fe36fc8a6c6c7bd0866077682e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7255bd767ee7d07d12ab035cc6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aba3dc5dfe6e7721c3aee4da9200f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf408a291742bcf23095e3f1e97f90d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084abfc7a39d7c31ef4f7e277ecf36c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df0100cac9bf66ea341485131109d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb4eaced878e9b5a7c589f3346bad5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833605b7130b91e2f5ac5370a1e0e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319d99b6d5237cd44c6572502021ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced20bbd9481938921b2767d31d9472654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe0d7d1440c41fe914c347b9429a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0130d224f265fdb05b3ae9c6fe48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e32f3f50ad7ca7361c6b1aea8c85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6f9d4320a98ce35d6c2531764d38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd4d50a248e20c59a877a2ba31a59d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05e936096189430588fbb15866326d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde28ce9047922135e2d7b7cc66639f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47917f006f92fd9a5687bb4f75b291662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146593a3648b09a6deee478a43523fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b940cc5d80ade9bd1b381976f2458664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673fc83b9b2afb3ca5c22789a35cac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2e3df2917eb8ba090f12e38fb4f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2290e2b3269586a4ca64b9476c4995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3c7d380ce61996379dc575bb78d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d12a7806c822a1c7835216e24e0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc25b77503512dcffc0e78fdfc84987670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2991e19ddb813c14d0c4d0507e144671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ccc4e52823741558679e585b47d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443f23dd8b99ad8397c283ce56d74b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201a3e489d6a6f4f14d7cbf1cb4f23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515884393cd10f5eec41afc8a5ad80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25552fab5686d486c6616568135af6c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd22eea45e21ad1a485cd264e73f34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1fab3ed4995ff067e3b9f64d28d9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513264408aee8290a60a9deb608c7558679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c28188ebf534d5b000f409b8b0392680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd1afaf965c2c1f5d253c52324e05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc29c3f8d2dcc458b19409b249be3f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b7c75b02f99e9652dabd965bb1e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614441d5cce5c9e57e9c32d8e2d48f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0292ffbb4b4dc7440cefeacc7428b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1949b001e435bb0a170e83e8c79b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ddee1cb39bf9f68482f841acdfacd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb9b00a25e68711ed39ad5cd6e484688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2e75112722c6ffaee304a49e5e97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f4162331068db9bf35f8d7869e54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0d3875dc91e080469f64e7bced49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb326595f0761bebd6b2c703667d69e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e904071514fa4d4cd9c4b32b291248693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66be145b3a0c5c021e321364068d08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67dac9eff57c160b679f2f6b64c94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a591d190905bcd69fe938dff56a352696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cceeee96756254b25c77b03956d9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb2e237641db06333524b8de30607b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb5b93a6949fe3ceefd2f68f47712b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464d8ce5a530a537ef26e7ac7cb6bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91914b38bf443a93edcc347f2cf80ab7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd2e59dd8816c9ad46c95730abcdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6599d138f0d565dd557525c3f7840703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7b6824029b9cd039d507ae4f4db8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc860249b26b648bc3f80164d86e417705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3278b336b5e947336805caef6b7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2fa23c9a6d9074c6cdfb1bd4b4b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f864af32712b29e3ee8eafa79b98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317a9725ca9785bf2d1fad1718152c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024df0d63bdd604b2fdfbfb212a2c7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65433126c17abef6a1dbf74081df22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34799bfa93adbf7fae8cbabb1f919869712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62b14e6c62cc24d4c5886b9dbe88a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a968e765b1bde6b980befaee8ecd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a8408bad8da6e30e02d39e8c8a651715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae04e644d803736d9dd6ecc3aa00b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef123a605ed11fceed92605eeff86ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b0ad1b44d957de887d1a213610da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13490870793fe0bb12a64195367668719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90ae4f42f1eafdd6ae93158c150064720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1588c1de5921b56eee07ff50430c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4c483c670738cf88386f018b5361722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9d0a0541be742461ed94deeebe60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523eacd7f0cd4e9b4d6168e54535285724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12807f3e2124318edfaa90a0626e75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad4357f826b3b086da47ffd4d577b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76a1ac9453ca53d6ccf9aef74ae8d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad604be904d38d5f37e4b0cd84981f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3550b625d618e1bbae10438ff16f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6e8b7037fc5e30c13eff2f1a2e76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e296cff3bde95b9e250ab34e9109731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8486b15101c7fbd6d29186e3510c29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977dedf78cade5697eb9ebcca0bcd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889065cc97a36169e0da227449ec0c32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46284d8e401bab15901bf0c0a3447f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e5a48fc1d6560966e4890c6bc3cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f75930b2a927fd1ccc19d230c520737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe6fb01baad01f7f79af86d3b8d77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e056a39d22f2da32bd5643bac84cb0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911092d57bc8c56f97a760a986ef6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47740b47fb685964f41c3975c0fbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510fbf7bc1bfcd0203383454a07dd51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde502045b81409df26efeb1701d95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3cbdb8da9d1d005e963e59f1d6af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e793327122b9fc8064cd789c21d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d068bb3c2a0742bf0d470a84cb6db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40e1ed87abd4d8ab03921a347edcab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010e632a074b16c27e6666fe212c9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da678e135f56d8f02e85d6444db980b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4050236d879177fd0b410c3df99085750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299537c50a258ecd959da99d9accae0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b58134301d2e4ddf559130b955f26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d0b62de8a30e0fdaeb61e3daf6cc3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5a5364eb8f83e7b1f2e68070a2bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529dbf89d7e87b277344228c72f26df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6572155deded73416f176f4d066473756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae476b61999259eab6e0b482db870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b705e06ac4f5ce77137dc812976abe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996043d8d109f0236c39f3a7f3af041c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>