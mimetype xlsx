--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019693b8997097ac0f5b41952fa36aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ec0223d037d98fc8ff53b543578d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269b621fdf1ab924ea4514a5c240343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31041fb1fdabf5f5b054f8e8a67814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d41c0089e797abfa2a0ac8a7677bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f2fd62f2b4285b3c3507eb8fc789a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5ce88b953c43eeb30279d67daa237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee657391f009c69d51ad0a78baaba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebc1ef788dc76ea50d05332b00a0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bab95216e98e2dcf308f9a3bb9abb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3dd15142dadae6f50190969ad50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b216b5ff13726ba9ed13d2fd6292ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c1be4a05f5bc8df18c130090cb3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311581ad440e0283a4c7bbe0fdb5be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d76cdcf1fbeb0564aac63b533daa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4c59ab2c16f6d52fc5c624802a9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed854f0eccb17ae3e1c38d12466cab1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7e00e81153f5950e4e244a03f88018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff77d3c3e31c649618cfacca960e3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdc09a889054217162f8935c5c59af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cc920523a2eff7db06a511db6115b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bde1fa2803934c057e69e3f5f48c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd894042d7750c65a886fbd909f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e6d827c5bddce23d70dcf78584f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc9314a0bfb0217ada83acb385f9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315a419ea25bc6525d4c3717f71133426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103b484a06e46aecdff3b3cc1f633127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b8c6ed4c4519a224e23fd9750aa5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a5fba49ec3fe19d6a3555b0ea94029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfa7f6714e2a357cd1414f4beb38e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52989414cd7972639e9754d6f14e251a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990edb05a89050b88a1b0afb63bf5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70bb6c530c0a04e882943d95af42833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676c5bb765c5ffe567c55c4e5a136534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7f00914d45a056dc3e0524a0481435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f23fef475faf2e76fdb505c7b79d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc18ae5f0db822f818380f4f1722b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e97cf1f3d8b3636ac9f27cff0a6d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a99356efb40bed3f9fcd9ec2d395339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3de841453992a388fc4e053886e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433d8fb2691759ec62d23b63593ebe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c195174a79f239de0d0cee54fe59742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764548c73949f2d2786ae23e27bd3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc729343f0fc9c0e2ec1201503abbed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228677e555c4636ea77c5d52b6a66f2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a3dbdaca864a12e705cc2ca3bf5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb90308e2a3345f20c7b6142535e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00d9c6331ddbf64c24014a5fbcba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f5026037421559f630f811b4fdf2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d2a24a01c69afcc1562af55796cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be92bb55e3370f159f486cdf45487a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fdbd77f0dbd74d716471b71df294852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504acda1544b3731b63c5c91c1bf3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f32748a95b041319eb94b78a380a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d15ff97d5bc6411ef89a69902117c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973f430777dff012de325c4cf7bcb5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ee9cdcef991f25075ce33f0708fcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f348ca36c18f24dbac41c6ec5dfd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4e6329d548a01dbe720c23a9146a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89cf54f8b9905625adc46e618ef5c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1c328583ac5d5de907e43c9e079161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa357c10ccf7b5fa879203c68d786162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa1aee1430a5b7115ce0e04b8ddac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416029546469f469e65847b18f85cde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4bf1a23062acbaa81b38263cac7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b88e92e5bc9536e46bc4876031d41b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a8966cbd17be3b2558db853bcb7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c702f1e4742c9471d524d1068013c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfdf7ec4306931f1ec306c2daa06a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a5e3a1297f5e35fe8f20ae60d0ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a507b04ea64dc6d2ef8480c08c1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae1604ac109853cc1e0ab4856813672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d4f1d287bb37a6cec111a4638fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7062a36c9dd5ef32c93c87969991de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c06dcdf35c6e44e436b10098dc8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79342c9a87f8631b5cd15090e52d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a67a74d82df3c4da097fc444142477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aac00453caab292acbe91f960539278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26178a7c45fe7cb8563245cd6e57e8ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788029a6f55ef90cee132e18e54aebf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefffa21f7539b6903f9d6e94e336e8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0669c265a8bdc4cd8caadc4a6a66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9d7fbfcca78594432ea3364b136883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54bf1f0cfd63c8cc976357b57a180a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6eb8b3849b4c147d112c173bc9dde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2d8ed6db6de0cd5916ebc4ce6418b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f33ca62022e47a927483a62050c4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552b4dc88e89da9b14ce3adb193f06788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c45cfe24a401696025062c70ead8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0178477e83b226ce1b5deee5a88a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3634f0b3d3ad9bd26464d9acfb82091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b324d03de47f817154fad4f0e0573e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57af491929976e69437003429d91a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773dbce849d18753b99c7203a76ac6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34bed23c8f16e66fae61b5b94677695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f167d3a745b13290dc4734326db1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd1dc0c8104859fdb1be3e97ad06e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff38636e9bd7a1561b0102ecfaa4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de692edeeeca7e9ccfdae0cebb2fb5c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3f01f251199b0eb4cfb4af49f02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549860910764fdacceb5672467199c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad516c5b9958eda07392077e3665e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c6cd0dde6ca862fc63b3db2cee37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9c46ca7ecb0e39c7debe18711236a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725121e219c931fd650b21cad744da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c9f6512e974baa54f9b5341bb9e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7e66e3c553febfb3dea1bfa9ea94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ba067a20e8c97db34e1c5ca67067108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d1851cf96ffef96969fcb42db7623109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bb1d0886aee5615be04541ea07fe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacaafb9b62f5e3aa0ca7045d61f5b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac911869073bd52f39c1429152f2a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9591b1929c9760342aa27285d0c9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487a937456f3c306c07e0b93a8ec4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016993d923fc8297079e2a114ae8c8ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858da1111baa17c8bf583e69d49cf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe63b3cf8886571db7710c02aa203d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404b3a4a9ad800370e6473136d2ace118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ba89a7465d9835ac6ac5177c3111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd807330e71c765c2300ec1c4ba16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36438257db25d6ae871a8718e29ee0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f661b36464272f1425c2bd101df49a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995ea906822b618b2ea0d03d7a6e33f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93a06788f28c10032998f873d80f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec20a03ae2498ff914e7a16caeffa2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3680dbdcece736c1f67a262b2c42ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35d1355899e074bd2d7a2e9af69fcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcd6890a9a48f09b4fea06c25f95cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843616b9710dc944966172fb1d2b50c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b9a9954db57d145d5e1dd55f0f9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b71bb7445c265b4f9dcb75b10fe956131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958df2c38f7cede9eff94001ce8deb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f806b84e4f852078cb9364b3e73cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01358326fd4c0471d46000e6658a7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7690ff518c459ef49e83b368b8481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b14e42a83eee9fa53b553f3b88277e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c9f676c9da98cf6e983fdc5e48a3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b9a13d9bbcbe34c30890744c9c52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d3fd9dd9a37b191ef3db3123b05b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd0feae88fedc768b69be03293849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea8b7f76b646a9fbc61e07d5a9a38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710afb3e774ca298aacf66d2d9b876142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d660b8e01af584fdc7b0edb2f4bbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fafce9ee588b96539f66f6c72b2893144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553f91202bb02eea85731adfebc896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fc2758de413c452b21922da13ca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f3981488b14e981041951bc2040e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229dbd7b97a2a4e6f83f839edde81cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d149419e06755e6d256825ce6615d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f1ddacaf535d74726771e1d1eeff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd0758f9a4ac92493627693c8c2eb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb81136e80e7e347a098c8824792dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac24db3ed58c18c118755ae4e62e67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b27e25c994508fa3fc8c6c194b57d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe202ea13db2a8860a50c3f60c02e3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ccc156b185a3179c9cdb45ae5dab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f9b098e02997ba91699194e0dd3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c44c7232984231ab60a49b298c7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d51b2ea20fa680914851758cd086159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbebace851ee94729baf7c42ad3b60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac7305af0170b109af8a896a483ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a666678078329722bcd4ad40e21c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d975632ec2d13faa614c2f50d001163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ff973cb8caa31dac19cc1156ee56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ea35bb083e36b5fc4ede0653e38c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785711910b5d75680218841c68b6c5b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77819e3c94338b274d6a5072da4218167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d16027826f5ce6b1070568ec4220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b79c77c4e8cfa4091d75c3f8c76eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326932d014664b7c0eef658fc47d050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3f7d3f0591c1d359340dcd2a3ea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39acb6b9645e1866b672aa3a66f2f8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7b4fc98a27eacfdc2ba7fa80ffe8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75bb9d21d5c74cf90a69e0e0bf707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628a4ddbafcd996e6200bfd07f9ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754139aef7414ec72ebd84f8b0f19265176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23183b71a011822ea2eb5975ffdbea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7bd21440a8bc946ef7ed1e72e992178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6c3fa6112130ddf06838955b74b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920b60595956fcfd84e58ba60fc74b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed0cf620cf05da4e2f4fea186c960181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be44406446a6b842d59c34a9b6512182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ef348209268b27b2f5c7cf8ce7cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae16100466195ae91879525a1b641184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991d9af6031036bdbaad678e8b1f66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d36f1852b1e3212129f6a3f4505a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87d2202a516099fc6eff1a77fdf09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d040f52d2ac49856e5f6eeb0d5d5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4610a9e3882aed37cdda2df8456e08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf38b74d80a9bd4b52fcab13888c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df85d78464f55034f01e7e8b4db46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f5c00385a8caab319a44a5bd3405192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736147ce7deaf3cc7f6dffc463c1f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31ef701f9f315935d28099d7fa48c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba46e82ddbec0961a0333d8f0b21c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01b658ab35a6a4f6f53d6fe7975ca8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa90a90cecdf52d5b6a5fb7f0b5466197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f00beeb70b5ce002fb652c4c379f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ecb1d1219ee262b10a8fcfade50ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21defcde101c38bf9544967d8afd6d4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9647799b5a2a6ae22bba09affd66c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee6d9a223ea9580b442858e551c56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5381754e9d68d87f491749cd7ef27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02af15f3be829eaaa68dd76acd82392204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d0a536d3783375d1c2340eecd742205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae614c3c4d9c39d887740eeba062b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bc8a957d55c441093166768e8a46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b54494a15acae9d6fa3b04470164208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a31a2f0dafbc5a9554cd999bcf40b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4b72345b035fa81c821673ef46fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31ad696cb5e4e21b1976c9e1fdcc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d66d600a7cb410c96d1f55192ec5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a35ef60af2737325b46a608c0c77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3607f710f95e63ab7847afcc3fa70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b864e95720269f4f44de706108152e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29733e3b5b615ea1f3d4f4f528cd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67f45918f282b0699633a06dfe89d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7d7ec478fa2621b6ff4d79a718e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17eac2631feba95a35ce09217f86b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ebbc76e8ca0089c67f010a4b8dec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4e5e20fe5589102f5767ff550d4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898941dba0d3640e3d3b438648002d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caef4508cbc240ab80607082d2c2da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03a4787bba362719be3ea4f57ab2ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266610ff8e080385af102334ac63dbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e98b8b5fb5c0654936bb69f32f29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527396ed0e5f6dc4c0a2b9bbf326330227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576492aaa8b8d6915f957e518cacd30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39046e1e7ad777f07768a08b37800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b684a609d05f4736684fbeb2bfd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc8c4423bd8c52182fcac0d68035d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d9853e84595f50ba475ca5b70c33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579589d0aa8e66e933d726a6a68582f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3144cc6179ccf9809a6e9bb1e9ff2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7dd324f82238f20b2b0abeed1ddfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceaff5999ea3aeacc1e0192514721a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba09c3263d10bdf02d26b49ce1789a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3110bb2cb3a4ef1a4130fce7cd8754238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf80ad94c387bb1fb03ed7d502b768239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e2ed40ebc35cf544772ebd1ffd9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae0df98d3b688925d3963ddd0af81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f222a26df06e8d381e510c5caf1cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908d577e0291f5b368d517bcefcc91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f4b2bea8eba353cdf99716e55348244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89592842f559eacc9c1eb6ce463b1fc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2d0d62b8bbed00daa6439fa6c640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cea419ed95b991ee9cdf7e95dcee2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95bd121e1fce337ae73262e911937d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c9283156c53ce685c4cd557a85b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f6f5186447ca96e9c27d39525e77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f57faf8ba9950b56dfb4e5fe8267251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb455e41bd9e245a75323a2376c1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2621efee96c3e574fce0d847bfd73ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3e0ae21281157cb3a516ef286c79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672d0198819d26b01cb55ccb15e674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50d743fca4dff74b8764486511345256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f806eadc166e806e44e8e73b8258e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a987da14ad61ab1e07684ec2fc8b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c88b38a8c6ed1dc32eb2c738e8ddc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6bb4c11cb620f55fdaf2dc96c6ee3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3141f4c43628de992462085b4dc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4044a2f41109ebe4e5d17da3047b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b32b3761d9a815599db5787d54977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037319443873219abee5a627fdd3f9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d18fdaab7c7455d9349d0ae28ae7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d171e265a70c416e31fd78abf735266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c2b5c11d91f60cb1efa7ac5ce5f64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87c0332e664f087b5826b5ae71baa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319170ce2882591272dc8381bece2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ec836ddcbf0f5e21d2742ebbfeb1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04779bffd9e7bfde42946ff63b10bf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376bdbe993412b6e72c960d45e3419272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed909bf53334475990f47e00af632273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618593177aa9fb435a09e6ca70744b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22f57fa9caa06513ea183b2e13075275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c0314d051f7ddd46978d423ba24d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802fe85f4d60cd15eca6d9c3e4be9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fdc7ef3375bf761dad3974c0969c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde1ccede624095c564bedc2546f5ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43098a4d2d3cb3d6b822392e7bd8ecc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c119e4f6eab9e39889f7d49fdc835281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db52f888ddd0e158c483ad52550db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540cff6d77ba848bddb9842d24f23ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc49f4e14111b8823ee664d6e317057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cf2063ae75553e023d1206e52ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1f37f28e20c3041c83189f4a4617286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df5ff8a3d974729fb089a2d9428982287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cea5d23cdeb901e608419c91353e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88698fa8d42e9770e0aabb3bc2d8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f41caa2e3e454a5115cb1ea809a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b7e0df4fde9b60df98fc4739868a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c593dcf5d81ed17e65541642e754f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909ad229824e3ccf42c94543792288293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f685bb7c7ab0948a1350def9927e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca04cd2629c55b20ae762be6ffc77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b7ebb5398736aa2f859bf02afb0a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b0ca3ec1246eaa3f2fae0afd2600297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c221d10bf4224bca12ee38cf652c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e611c1e576e9bbcfaa85513d2b3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f7dbe24b3c120b223b2b12826fc7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a29bc7fc86b22b394b062dd8db52b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7a7cd749f4bd33af6b0a4ba70638c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12026b6d46848ecd10218618429efb00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55214469e67901999be40404138fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab9be8b0a76db24cbb6cd57f88183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5a910876d521506ee8d5938d426a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816837f9c1e3f0fde2cf362c09281ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c363b513ce6ac487e6bc9599173200308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a751bb91c7c5d863fdbf9d942fa3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb63dea36f447ff00d61e8934165a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92410715556ec771028f726e23b81c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656107e59b18831a839ab1650624c88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8bb290a289fae28081ae9b15d5854313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e14395274f5d18b982bb768cfe21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9a0e6ef57a5cbf0d8a493ac070689315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb20ee38126a16e056c2f8857b484316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74d853e0bfce0cabdb602c1b07698317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763ef2deb000d4ec6fcb534a98a509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160482af15a43835ca7219d2a672e7d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0235095b4da9fd92deb664db631479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743d02911397b55d1818ea04ad5da2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde821c8147f55d201ac58b0100ab2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60070bc49ff35088df05ad9ae5868004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac1457b70563748e2a30e902344fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df2251eefb43626282f9f2f2197469325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121fcb54f854f34c15a82cd53f0ffce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4645f725c1ace6d7edc9704c777ee6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e0e2173a316df78f1d87f83a7f970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edf5a1bdd6ee2d3ac2994e8866df4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54bfad095a688d4811ddae70cd0b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325139f41e97632887e84b23714e02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e464b88c26b1694e3175d4de584f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f064d40bac925915d4ab0f36f5e8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9564d8e438cd16fffef7d8e1aa464334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e3ac9f7081e7b2b3d990a34db01d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60efd0afe8eb040609ffb2d895a004336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9bde80c00fbf1a37adcc21ed943b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4666cc6355bfc527fa7a4385d724338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa9d30f4b68b67f3cfd47a015fb89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556a5d43615ad4fe3444c033e798f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067770458ebec0d2a53b6a4ca5abbbd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39846788ccd611e744971cdb15bd02cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773d8f7f254c5adcfa00577b3b9256343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938d01eeb14ddc5920eff351ead77e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c020bf6d0e0d029b75e295bab17265345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277195aabd8c7fb6deff3e36b4457067346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22660a7bc5775e002ad37abf8f76197a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9915dc475bfc386df0bd7a8624f53e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0ca02b83aeda22ae4472bc5261bc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf735359eab8e12eec6208d0301c420350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd8969e899684b26b8e984918e672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7bb8fe6997279208cbca77071f7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f0ed1687faf6c26e232c6f3f3820353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffc4a33603f3dcfa96dd7b0cbb75a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a6cd6ab9dde999fcf2366adcd2ca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcc0a0df28f50babedca66886c509b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdf919bbed5cd8734752f7895d15b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f043257498412aec90d8f39edea5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a6835336a03c5052d007e41fdd4fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7e479cd141cac3b0f43659306f59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e241c6eef438e4343469964222f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867b4fa7200dfc3485e8c36322a7e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339ca71a95077842b36b7f0163901d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595df59adf96f7ea74d505053547cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4642677d7735003ce5303c95278788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278512bda3574c9e558bbc246dd547a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8b01ea4038c60ee6e3f1fdac4033367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5b6c307c4f92a94f2174cbb51401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2b6866d314d09c87ac9497efed34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520071891846f8788fe430fb36c13e71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ff4a7894ff8cadbcb9116da71cb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a57589b8f86487fc4e0e10e05b87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd953f468d19472373585d36e119c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de015895672abe62b676e09c275aa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462feb4d100167201dbec33b97daabe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a67ea094bbd13bd7104ff9b8c1cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dbbbc3cda23fa20170253e486a544377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a94bc4d29c69ea8b1795f34a07a53f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d91ae96cb3229bf4b023173ce65f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb32c29a95134ba17354e4f1c00ddb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9166dd64d9b9824977ecdda4255aff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eeac18609f50fcfc5de78ec2c9903382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96340c4dd61e224f511a9ffae9ab8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3e388f038225a3d3c6f64efd98819384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae60dee4f0bb5a80854763f8e2f15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078ee6f9f16e169bcd0c04f1bee5ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9875ecf427b1875e5cafcc82feeb825387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79cd5e6a904153e982bdf2433540f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d757341076300eaf3e861bc332e736389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290437be46be998f7e3e74e9c7a127c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da2da6554aebe8c7f1c5df8f5a493391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfad72ef6c28a07612deb04119b0e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078453d1155cb818a6fa94ba6748e90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa00aaf72171a2f96366f316c111c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01bae68152aa52e689f2e3703c60bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae9561ae7baf99278fc4050f26ccc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581dcd64d99253845f9fe85ad89220397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b79e077135e5e6203cb4c5b2976fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402b74989dceb1d868f5b2acf72a84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a0503b49d67c202c6a4c7bca3a58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268aae584569c914290158e6cae9b31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654b3296b3b66cf5f5989b8dfa033e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61367b9af78b630bbb1cf9f380a2595403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee5932eef1416efa40b0fe4ae791d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8caf83f00c96f1a672533c7f7f19a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a925de82d379485e8dd3e9873c4010406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccbf077cf257dff2923945de7676c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7104994d43059b59d5ce2b9a9eda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c502ebb2c4c6b0001bb8c704ed4fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83d62941bb21172c50419a702a25f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40a76894c820cb763a16bfb8207d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db08337e8b20319064b0e6b48fee8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccbab6349ef6a954c28fb473d90401413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7841a8a2236799405099f2f5a19692414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dfb3ce3783430f0e58a0b46d69ac6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e703086283fd6ebdb8960956ceaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12fd0e17c4f75c8bb7f11101c6c67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583175cc10206dfed2fdf5d1b8f8bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e0c0bfe4c46ef479363aacecd1d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4df798ff3c655dea763c863c48a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c21242c94c868222f8cc77dc77226421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e6e2cde819710a0f3af80d57aec8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a434f97da32ff4ac0128ce9843e5f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587dc5e12a08fc505f6663768a5a3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2ccff40afff473caad8cf60f7b04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fccc9e5f44ca0bf2b8237f56e5dfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6edbc6866b6e5c0b53f8f81a47684a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd9346de5fcbc73eff78d5c8cbcd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836b239f0fe4e126ae47c4da40d7b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dcb6fbc118b13d92c398e58405589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed89a243a821247eaf6a9b57151c83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276d0a9e7d1bc9d9108c53b821bdbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc404d7a57b561c9e73aa8d868eea5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0dd2f6b4a1cce00183981eb8a6c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c7004efda2240f63eef93fb8d9db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941fafb0cf99610ae9160ebc1159ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0a49a52c2e542e4510146e77018f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545316d2a4416f4bd105f565d4327e67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635049a9ae6b1432f30d178f36cbc96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8e8f7f184d124bcb771142ddb0f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c6996b11a98f7e8a302cac7c1f26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f185849d268246a9e44ce0d5ae797c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a62499534be8f6d40bbc1261ed02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395be493c8a1634123b5c84c3ce8c8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac1b4607c1d0e9ab4a4bf34ecce4b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac6a239d4d198c5af02c0e0904a53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d7e29364f02f12b75c340185e592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1cd7e3247d10fe1c05b0c704117c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b2e81ecad28c60f03229c20ff5ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0fa85bbedf9423e58bfaf757b423450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e276416992be5b0a5958a974456d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a105c6623731fe1353d416152594fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549bf7b5654ce53b79ecf0e7c5b5ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774da8b003c924247f2ece93edad67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791bbbbcb68499d4d2cecd062628766455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e935de9bc554c0930c2e833870a885c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab259ce233dea13b556fe400e28f654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26fbb01b63d1358e22201b540267b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1f582c04ef6c8fae9cc856825a55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9919b2dada24b3a62295d5e41be6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32b05b32d8e6844a93507bc2abc97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9fd1dc6609376b8668f2fc70eae9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e02df0a36171c091b81154068632463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b09d3a34c16d2d7df0fdec9943bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e85e8d68ab444f9793dfa6eea30d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965092ad690cee7add6df9ad7fc29e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3ff00259dea82b324492b19d427d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420986bd0809cee3a3a44727bffc10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79cb8b56dda9c9383275a62e82ac7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c872b4c8148fe2f12d3be78e3b4b5e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca28562972ceeee37091fedae13aa3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2eaf27be0d2a40daa03653c77559472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960656992933ce6ac823e2ea2389433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c8ef286bf91e781791fb53d252cff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0114ca3b0014181dc1ab5d2c20cec4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66db785314c284bf60d39eb849a5d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178c72ba5ad59c2100679d3fd768ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a863151f6f2a74fa71c1e594f939478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314215a18ee13ddf14101a5b116f003479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8754981053068aee008f9b72c4e670480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467b6fc62842e68efba5a5dc6e2dbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dbcd9f42bf39a9e1e97559fc8af11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f1f75fab485a7dee0b92fdb988fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994a778eb9a30e8e08d16609a428a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17263d2b798cd39285a656acbf1693485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d89a474267e10ed74dde5c8f200e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45ae71e6eaca850f12d455ea278ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45116ed100648d00452e07ad84c4616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558c6d343e5f5b56d6f711635dfc19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82758cd7ebffa021e0a9b06bebdb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e10ff3519936d9b9786e068382210491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099051be36a93c12c3b2d09f5582d20a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1382bff0276ec47fc32b4258289e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab58b128bbf006cfaa62cdc18690d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c2b1f96bb94e6fdf0d5cd3e1613dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fba2c1711cb0799e620d6aa8ce3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788bce89ea06a40d7cae907195224ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c80d3f98637b1ec3075dbed99fc14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e22ddc7b97d25853287e2e808ee8f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc4029126389d0bce396ed0e0dad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ddcc4ffa926d54b3ae43dab462c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c63c175de2802b92209b4206f1a1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6baa2d2a2c6356f4a69a06dfa73a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722703ee9d7a9e891d02ef30f12471a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6afaa7978522b5cecbf07ede557b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddf0878fb2dfe24c402512f0464bc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510840cb57c983794bcde5877d5f25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f070082e7aa858889bb0f7eda77fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f906c968c1d6dcd6d4cc58bde1e28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303edb2d801db728e2fccda43652ecd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57007c1b59d0d91a2148b7bb03054511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe683872b7cf586a6c554ae5342a1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e4afb83f5e8a70a89e9c5eca5dc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91273913a867ce5d760b77b8c148f422514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cca6f426b1855f5625565162fd70b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d9641abeb30ef9622975a2d3517e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1ec9ce98df2f6bc7fdf5a15cc6c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade9415f2c0877ef838c9e7eada2993518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946799a1a3b248e73c261d061d790f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab8706831a73317c484611c398483520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10dd9553eeec44419997fe9bf19926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d50818276421884931f69f942503522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f71f5e2b239d902ea3ee12135e73b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202de158d86f6f1e42ec7e7c2da286e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8203130e5b78bf1077fab106c1d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336968f5db3dab6f4ee58574191a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4cdf174e6d7ad3f78662119ee27a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a21466e608d23840f936049f8a523528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64751a274a37f0019dcb709146c700529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cef0d723262b09409bdd1b96f18b4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1a7749c8ba0edc8ea817229555fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf73320395b206d61b4396cc9311b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec8e3af68fece111af80473dd217c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee4d8c9f292a6e27f4217f6a64f38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355266d2281babf11b09dcef8d73a27b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185031d240069e1837ff64da31aaa0d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a164c9358da9363288bba5a2084c01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b4670acd3a4da05dfc234c1cda34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842702183573304ee1e963062ff1fc8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe80f346d6a06b3fd33216c9e1f17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185fa313dc9b3373d2bfc01833b746b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3a599b88d158657e8aa9d41bbcdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5d9b6056c76a1f04789626711841543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70816fb4f2e4a739d508bc11136609c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03ef0c694171798cf55d6123ff5028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345a06696d5848d9cee80be4fd4d32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf999ba43ab888da86ec412a4fed8d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6dad2069c78f3fc885a4706b207bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde8baaccadfda463cbcc290e65237549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b49cc1c028d0178ddddcffef4695550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0d0c155e479aaba0aa345857b231551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e2f4b8ef7929eb81056f9934b8dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0dfed8fd55df5857ff179135a7a0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629be3b05e08c19520e7766b69e6bf64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c83ca52836fabd1df39c12377779555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb07f150b30aec715b7d5a0a0fb2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57598bf54f8e159a735e8b28351c121557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a37ddc80318e1555ce1f3fd79677558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a66ded6b83d34c4f72bab7602c06c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd90d5bf0ae0fdfab979a108cb497f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b40b1a005b8863ce29a2ccff70a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8cba1f3eb253bc1b122145358708562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a30648bd127718fb375ada7f4c15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c36b027ae7b3ceca0171d2df3d2ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5598843228f0f49c95417f47ec70a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe3117c3f06adc1275358f10d680f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004c3412fb5acadced3f29e1ef93cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c93bdc46349b871c3a3700e9b966568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d8d4b2203c96c81862d3866ace8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76eb245651c631e92f357494c6e31f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e14180a7d89a8dcc08d3763d47e39d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d374235e86742a5b1885226d8a0fbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f92bb6100c5f7c1257b6bee2a3182573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698318955a2277d212c496266e4905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434c403f9a4f14ab9d440ca455fab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade684a3229a5eda07ed6d1b9cc4901576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5139a43c4802f3e974e7241209ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb517bae7008f2f0c26db2e90b2462578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd96e6fcfb5d1a3754b8aae643080579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d116aa73672cffbd5bf90135869b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3235e2569109cf5be8e779f1249f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7e0b51a1f352e0c4f1f7163416d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054f7418731b69ef2173ec03a438b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b2b73878887f8dc407bd5cd925aab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1622c7b8a06773a166201cf794132a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0e3f36885e1779b0bcdf56e0a038586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e3e58a664101575285f1f44971d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e348a62c95fc5a2c5f966fdd92fd49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc3fcc146efb146bbfe92a049ab56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647356cdd5dd30ce94b9da26fb7ec4cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f223a708b42ea0bd11a8c3504775591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135306b2e8deb0666563a093ce5ddac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715057e5a69ef80775dd50bf488392593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a1a10b64b37341beaa8f44c4266a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e374262c3a35a42e75965e57c66cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a9292eb7ff3eaf8593f6e2ea307c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea220ea8b5ce16d4b3c6f0407431a8d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c82736cdb60d27ce7e37f6bf1c195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269d43fc38a45557a6e3242b195b2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd29bc7df694da3d22fe8b771e40b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abdc8fb2e021a1435831142dc1dcfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbdf20bd077691a4197c372e546f85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca4595fe766a5471020057e26ffda3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4141121f23b74b07b7f61149e1b22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204551640d0d57ab1d532a0765be6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6553524d809279892f2fd93e31e8552606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c834b2650eb8250bb083ee7de4e666607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaa16997a37855856ebf359100f553608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415458ff856c86e8fd165eece572ae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62cd7b04d8b5fc525f51432bcef856610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7747da1f8c38b201e6c52c8c593e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499393061e2a62f76bb9cf32c2d6b9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7307ba9811dff13f361d37c903ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb34f1ba6a23f65c09df7abf076278614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0b16717cfe558ccdf7e1125ad83d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae9dd67cb68c663284daf62d66b6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce442023afe5e90d174a289184fec48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041949e92dd72dbce80911ff537035618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3aaeee349d6bad95d103ea21dad57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8f5484849cf63625b5cadb1da164c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2814989860b7e284ea00e753f858a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718875825ae36222651f6ce838908c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445b7bf6cd8eacd1624136164ac07b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb8cbc5dceca68eaaf90297a7cdce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f2944ae26ebb8e442c4508b7ea759625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca113fffe6d2688bb34c02aa8f5f33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590dea4dd9ae24d09c1331bae54081627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec5ba6e2c52cdf2dc598ab2a5868f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031cd530ae9cb3bfd01f3781bc71626629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac43a9b1dece9849f9a91b7b0c2d56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d62a4237e888b387e28ea2246497631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fde787a626f7c586509a6000ffbd52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d140b203791c5de8e9a4bf75e07cbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044662ff86fc48902cf01bb91c76dd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977af189453c3d1be391076d07fcd7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a28086e99eacea23a7e415832d69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b9ffcba901b831a0d29ef07ffdd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc88711fae168fad73f97d8aa298f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321702ff12afb58a7cbb6222a9aa428e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807142b40faf04ff968f89324e83da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711d9c3df7d5206d1078d6821357d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e899d7aa803941d9c52465cd31a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fc1e0911a520e88b16a74de3254b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512107afc2ed53e88e8d089c13888984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aacd0ac597c19afa4f486ad1609885645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf35dfc8d0c024f54be6a310780a93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946784b0a8f44216a6b89df240634129647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd8bcd10f708570494b105735359f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf512c394378b455274838d7b49c48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7193a447d64dc2bf7df5cda92c2360650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33a99e8f6107e422c7c619c130d5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d848946edeacc2a0d7aeea85a044f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c724764cd34f21f34426f614257713c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e074eb1332ed1388100b683ac97a9a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3614fce2258d4fcaca3fae7f9f21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea45b6d2b80c6d6b08406baa9472cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da46b049e358047595f2c4973d9d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4d2593a1318e6d940f995519c7ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf77ea1db76fb90ac233479004596659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3dd126fb6c40669780cb743cf91c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb37a3704aeec347f23745aaad5d17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb30b0938165aaa2b5db94ed6d45ca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b75cabce3f953f9af461fa3b61df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f859c7ea0a328f805e46c5f864de48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61ace7e81fc22538aa0166cff5d31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5000329117c73fdccb5360598752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1117174a8207c49578be0a046dc839667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99fdaab04888c45741adb0527c0732668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7072e4510e2d893f5accb119e53de7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8281f6fd0560edcba0159c5959354a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ecf2d613e4a27fee874850a72144671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ec4a322f7f7512d8ad9598144f92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab2a7dbf715f52ed79f2e16384c29d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b86e22c85906219bc80559f9baedb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb90cf4044e7ecf444114b7dadaa8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c8d5b347f2cab0672f4211b1d89fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef298973d3c3b87b91ddce37a6307677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53122b161fa51052274d13982e8e313678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970411fcc1151b365cc24ea77b0ad777679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fed1f0bc54a4c1e8e9cba827f3e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eda099528e79c8893172aa7676ba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65988a17ab5289b61811f1b0cbd229682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ca94f29a44cdcf8ab5c39cd9b7cd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3dd394f73a73061aaf0fa5836213d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ecfea384a55bcf0f04a8fae9a8e71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d9d1e63acd6d135429779a7005326686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d60fa77a466dfb2a42b703089bd9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35988c4b07738f9a0589022e65720b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8676bb3717e812f7ff207832028e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f66141e426c38a9b802d88b91ce0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a8a824725d7726c8c7bbf6a3dcebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed58b3e26da349e9349d78b6c27d87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d59ad8aedbd6fcea844daf3805352693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63903949bcd1c2871d0873740a3ed5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4222e427df431939fb37884b1ee1cf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61893f566bd98eeeb0b426447203844c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8d88d70146d33eef21dd2e151698697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff981a25e509c8d9bbc4504b5fb0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11683ddfb326b34b1fc43c10d8f1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8081f74cb4848f5b15360cfd349b18b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c90404ade801b00ea31ae466fcd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6c6433fde0a51996560cd313d8a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ad9b9355f1404353d245bf848e275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6428931f405d25770cce9183c76c6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601002cef48d090b2470225c4e31f65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5fbdcedbeaad9721c5419a4456c12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9b9e65519899ba409dc95cad40d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e944b8be80f0a3a419831d85454fed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb123c90b4df0a2a23ff1e12f6a2d808709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a42abcf6fbbaa6055c29dc2357ee3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32201e27e4365cf230e090f23bea69b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feefb60cfeb56a3be204e3277c9840712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770078dc30468e168ea8ed815ea614713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37bee98d45204c04fed3c244fcef0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e3b4881895210bb224c814214321715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cf0734adec90c6e3829be947d9c1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b8381c3b5b0f1360c2c0099437469717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9e26eea1f60f078436fabeceaf094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488137fa695852325c0bc9e555f296719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1218c7d5c77a6bbfe72cdf7bb78dbb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9303b62733d2cd88f1d5ac1aeb6852c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418c32e35fe707c2cfac4039398da80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e89b62a672e95858bdd2d744a45a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f48ac1b2e5081e532694c06ccb686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3becf930ed2911cc3d60316ae18f35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aadc9643c0aa9f12d7ead935241f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db1dcdee447be97fea968426cb8e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d740d9c777319de3f11b5c9b385b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592514ec22aba26152b099977fa4165e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0eb3499f97def4c85abeaa6566132730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf95865656cbafecd3116a6c676648731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727a12b92a26a58f9ca8dfaaace91a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e4fb7baca0e8a2a035515d6a6762733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71cbfe339aeebe783ea2f02625968a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cca9ebaf358a2789d5b4c901b48f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a31c0cf09d7e51041c0765acd892736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffb23635eed92e9c9e9712d3b14d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a72433a855c4fafb81b14618ebf5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341eb50175dbaefedb36ebe1523c2ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabdeb259476f633fd3fa190d1c2e93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da68de33a9d8158249be5588da8cf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888955e438e77b1b1b23d5900c91f90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec85531c0263d6e618e6b7bd9433a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f66d8514a081eb85340a847d9bf23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763437672dbafd812627994f46ca40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12546c5f81a75ce1e0d243929183475746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c2ecc86b883a4447c65ab03e9ddc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b2227760149db27873b9a9782240748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450fc5ee1e713d7aba30be0743899a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f7c28de3667111463db210b36ed5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c097becf69c0efbfe978a4b16fa20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3475fe175ed183a4942350639789174752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385712d021c9ff49cdcabdcc15f20e9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb587c1afc81d481d1457a259eac9ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbc76d67e405fa71e7c219762729842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f46eed4b37bb175c7dee29e7f0e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abd2624a4df4117da36b64494de0214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e369f052f5ed2bd074cf35db60baf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954275533e0c0ed3a4320aae14c8c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca852ae77c8e8277bf5bc119c0690277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4ee941d76f85aa456d2ae1ab03158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a806ac3672f4e3e365c3af972c189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b89784b2c3fb9f12fcfa827c3938210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34d0726f2403678000051deabd3cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d17c00361c68097e2b56c9e388d8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6e644ae9c5bf272bed2d2129d71413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72c10a0ab4ffe76a512de9f19898b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184881f8ba5a44b0697a4bc6a93db2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a62a2123e4c658a135120aac13563516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfd0bbbf9d4a335ba955d43496a7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1125c3430143d3377eddd6dc5b4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291efd06a9ff1cbd31f05d2c066abbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687349c87a4169c886f8fa297e8835b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c0c44587b9f597d44a4b25776cd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94df145168aba335441cc275a73b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731ab0a206787890110e030a99efffb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f40fc2b86af8a136485da0eb6c00524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2532e4d4dbe25ecffa4d64613a5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccf26ec357a0a878ded31174eacd2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756f9de71cece9e6525bac1ec853df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97a7416d6234f74d69bb16fad7650a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124341472198e788765b16346f4bd7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7077985d79576dde35ab08b80974e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e7eb5a778334bb1c90db860220aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eb37f9e4262311340b831a31aad8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f8d9500e0c31c9df857ff7c9b98833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12b99aa10dbd4917188754741822a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf7f64f00d88ea535f53008b475d9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6913e88da9fa57020a77aed5e9e5d9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b63ccc4f52af8a479af067aa344bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b1ff59a96d5a37ca466e5415526c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e4f446687bb84fe6338c8bd0c581e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f16016307298a3a5fdc8ed649802c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b213d6dec886216a8878a4d4dfa63e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465ebde5254d895f0de2d9712449cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd95821c57f990f743a1226ef37dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f63a72d0fb604a6b32509bb497ecf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58813617d07769fc83ab0602ec9229945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291f46b2202eaf02000d4b91acc465346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c84c91082856f053dcaccb9eb56a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d366015d9dcc1eb642bf85e2ed5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3509e6767d0fe807f4c834b66c413649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b0f4d6e996a4e88de29c253da0ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a410390e0d3c942d316a18b8a6f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c130fc64241fa94d79fa8e087557a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9a222ae2c93373949c7bca86442653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8224332c0e81363d8593b0322ae92b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d95e9e98dc118bb77697b6401c5dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fd93d24d1592ddbcb399ddbf9ad956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54eb286fb0516bccf4dffe8227f3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0b53160155042e7e625738c83e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cd1fc3c356e8b64462168adfd1aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ff6f82aa7bb0fb09ef7b2ee0307960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e34b1aac97d66492e5d696582ccb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2d5fec11832891dea4eae17c840b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e12a6cb6613ea61e0d5b85394e4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb8f108b69ad2c10fa9cb85265083964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e90c134b4980f0b68c2081c7dfc4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b2aff5b593f50260d8eb05d3c69dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55bfb2d41f08fbadf9dc2fddb932e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22ff218c8ebaaead9d085d77ce10268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9cda51950b3c480692b28c5a1ccae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b5845f40c84bc6f919e0e347bd8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4535570e48e651ee38ecb5be33862171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531da423212e4c776e70753d31c0ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11d7ab7162ab1403245ef63ed7a7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c336c372bba5f6f1c40f903ad3c5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0ce5fba9a2b3762c8b6bc1b7123b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d96e09d77aa9beabfc28d3422b07e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73029f7704f9997d7a7bc7329feca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51936934047945698ecc0d0267cb4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1918817e27145107349f0dd079d6b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0cd9ddfeab78ab80ed8f2af974ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376493de6e90350d136f4451494565281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc509b773cd52bbbad8f3c3bb78f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822392e2cf6094214e4a66cdb8458483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e695473564412eb9a147c92ee84b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3ab0f5989498e1ef0f81ec805c6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daef81e842e0807f4e5cb3d0dbad3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db108b82c036c6f00549320bf6229787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87cbbfe101f7e8d39b17efa747d2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9523800c86a8c79eb767ae39cb45789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc401636818dd10c978617bf4ee354c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe45966d37a282bcf40e3620f3ec1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd134100ad072bd0fabef1cad83ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97377982f2b57ba706d474462245093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5b43cac2ceba6e8c081b7b3a3d7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c44bf5f7a87bd4ce54acad5adeb6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e19513856bd3faaee21e19043a1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecd6d04c85487ea632d33c13dd8f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8cbd27b929e90290411094c6628ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039287b30e139e86a3b0669d491cfbee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f464ad6474f9dcdd8793cb37762c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f315ee3352f9ba7acec1f60dec8ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab684594c210be540c52360c444c633102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5ebfa665f683c1cab5595674a0c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19ff275b82c1f842b955406658775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d0d62145c61fc87dd6933b785192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58acbe434ae6efe5e7072b15470428106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc31e735c33b99c6f62b15cd961572107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7fac6b44460ed924e0e1ca3a662ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a1126acb796f8fb1032bafd5e884e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4668b9b0e483946b943871634bf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e4aa477c7378bf4d5a327005515e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d3723e83c4eacf83e7a08676c570112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd50c42e48bba5ceb52f0abf5f7020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0065241a6195eaf5b9c79724738a41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b77112bafca6c9161a662891f392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f1ec4132c8d18b466403824514e89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d987f6e574dfed6500ff33af074cda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5e0a2a22ca5a2d3c58a6db15f2664118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ecd7a964fe5de9682102a2d944947119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649dd8284b7451a5323e7c997ad98a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289038c50a9e701ef68d0112e1bfcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40389dc26afd5d99c632062fa252d7f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5f0e2e5e86a370bbdd4600e85ca6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9eb3443a5ac726c473a858dfc6e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e091bb660e38a5dff985ef803e6ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8e423274664c8f7730023031aac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca540843a768c1238bc25f5ffd0e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438071f2f69d2800e86737438a9f6c1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0658dc77ff21191fc45fe793d11387129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8fd8e45305898830212568c5c8a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24e459d501c8a7664b9341ce08875131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f983e337759d0560b0876ae6b01dfec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76dfb37e09cbf5b655f8c45331df80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd463465e6ed13d3de7c0f0823b90a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b34dbac5af4ee19459ed6eab61663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a22dab35c2531e9a71cd7eb6c8b99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6536d0ea063a53a4d21c73aa6cec43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b11ab13e51f1a9b2bcdc285296979138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59bf15ff79a68fc13a172080e05ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a9ae788f9f61e10dd257eff38e5c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e4ef92942ccd27a5f34691a727e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c6727b607d5ed8c802fa80d6f4a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0dd0f32a5a123ce134d54cdd7e379143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3796a97da1022c2a001f05a6c293bcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7e8797257a281ac2b46162b2eb71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece8ca008929c51af8d8e6f38acb97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7f1c3110b422de5a3224df9126de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6304285f1d3056983db142769041e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd50ff034728c3e0714f45642213cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653004f4bb0c0e1f1d1abae319c8adb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ba9b3243a7c9ca04fc1e6fd44f31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055d2f500d0bec765b29c7e870e7a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f8e19029387eb66f8df8739f6c50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4427ba025e4ccbcaa20a39166275154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e207b77baca523d97bd15ebb15b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2df18e2e3e4c00e2ed467db48150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312abfa30229517c15cbd38ca3c4b41a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c093a03d41fb292723678ad7dece8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea06cfe37764c54f811ae8de15371c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa61b6d2c2c0e754a8246b03dddd83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06f7e900570f5ea3972db5ad030c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07bab6f221ceb2e7abb341fdbfee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f331b0b19933ee886b07e2976067ed1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9e753ace5265bd4b0b02169df273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51991526b0e3d920ff252c57821f2fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96399b739b1f57522ab57744d9f6b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7407d133eb161c3f170855ddea8da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde67769d42809f291e60ce03cd28e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986496f88e4e810538773f876567a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642741ae29059bdf8b4a761be19eb0ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e51c80bf4d1fd1073d24695c64f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999d085964530de2ebd5dfa6801ee21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9fd37817256db853aa2efc7e843a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bcd58a9712618913cd21b06980086174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2cd5799dfbf9ecb8c3441b70f6067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae284c9f032b69e5a687199b84a48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9880e2f134a3d6f80503662641cca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eeddcd797263f7ecbffe60b46271a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b9dc9c43385ee37ac7d78d420641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7dcf6976721b37dc2b09262b77fd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8c4120eee5d2e6fda7c2cbe0c34f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd5fab4f649fff301afef4f09aa370182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a2da54260b847287bc97af887e53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa4ff060e6b45b424d1d84f7c68268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfeb75adb119d1d757e6d493316e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb76f5ccdbb606b69018a5d9069ff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a75776cef57bcd0d383353702a4c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26771d3fd3785360f3df56b10b4a023c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26cd46aeba9077bd381f45f150f56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b61d997c9757b3d2451c0b0f804d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a3386cd39e52ffff2448b698b3020191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26a705b61a2d50abce6f7769b3dc10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bff03a8184370bfcf2b075d565254193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea2afc90045ecfdb0de856f18f4d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062dd83d6e05abc4a2009f6bcf726fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e194aeb284d63755f60c0e410675b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2266853c44a9d33e33936957f9cf72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff5fcbcd21fcb2c8e95ac3a6d36fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802b36208793892c0b7e64e02f9447199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad42850fc777b4e5220ec07632f74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10579e7d12fa06023cd3e521785db0a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a10bfdf5bfb6eb6a253d8fa2ae5bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e292f695128373ea3317718aa5a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300629253300d3212c42b89e7317927204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972e7f08b37d8721050cee5d851758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9ff52706bcf05bb62701e51545f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc3de3c78b743dffca602a626d53a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad2645525d5da24eb47c6b56462061208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249f4ddb6d7b64e9ebec468061d7d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b6ba1323981d2efe4db376e695e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35afcc1386c295ccc3a5e25241490211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541293f5dba62fb38d9c72df74edda18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc796e7b6dcdae591330a2498a2ef63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3bde3ae433f8a906f4d85426f997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215052f13f726e8aa0a09b0f69f6a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7ee98bfb7c6d2b988f5fbddd14b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f9dc7264562418cdbe5a8b8b69f3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc68544acf7e169e062e055e8c8d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651fb18d24f6776e01a7585e8973b3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6781e6130804ebb2e542aeade2d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63287f9831e9a714228e5dfa959cbaa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9201746e4e564a709df04b03d2f60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b6eebbde007ef651b85cd6951f081223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f7692d3b8d5ec7fbfb20ec1a390e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a655f3a4702ff0df2bce5e418df277225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0080a5fc189b741877f3804a5f01c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc467cd2dac4c22c5f6208a6681800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d6f37b03f5ceea9372098e9bbd0a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193edb531bb14cc51ba608e8347a8004229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3971081c68d76be6a3d08c922bda3d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2fdeb69b22152ca516d7b35257aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cbb7b66fc4cc7baea1d8bdeab5531232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb15eaa472e59129ea9d96f7494e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c256c89dc0e2c3aebc78f47fbff40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31764f9f88457b633f6e02f896a382235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f60a8ef6b624de12103031c7da462236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ba7946b4506150c346083023dcfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be61edc40ab4f4db604349bcf903e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ae82cc44e7ce761bc2d0842dfdd21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe46f3d08d64b91706b232304aa2649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d0fd8ec54ab620f85cd1ded3706f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be59297dd37eb0dd1ff8c4ce4b29a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e866fa3dc746f7085530c093a90557243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490895782931f008f648322be2e1fcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750601f095d71eaa5159971b68999bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef456c9b61f7c7ead67f758210d982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289359edd94f3feee83cb26e85b96376247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331852bdfbeadea1def145e0b44b303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc4612ada8b6f1041a3c13a44eee1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d3bf1b7da5df98c5d01aa0bab149250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f134dff192c71d54611be1fd62d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afbfb0e9fb1681ddc63d02b84b10a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170677c7314c3720263a99ac32874cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009e6d426c5bee00b47f6c57c485c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276aac985c90db98cdf3366f221f9af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0aaddcd54f227a18e01016d108d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6772056b7f82612bdd96705f26ec7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b86837df31e6914bea8f5dd042d2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6b442764587728f88553ae15c31c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd37e89434911f4fa5642a334e72ed1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b98c34536dab96f0b98fa5052cf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711097c1ed7d689d44d392228df6e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b76f50edde1e44a46ad53fdfa671a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915a001d749fd1c6693d0be8428f09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfee38e1e41db88c879cc162469ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c3415e2d046a91dcaa56ba3a1eb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e106fbeff91b2c72ff879288e5891267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e17c197cfcc450339ca31662cb54dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff5995f2fe10bc1f1bc900206908a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3fcc5623d41882632d4957e67781e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a8f9bb67083d6c9e5928c8a65c75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334dfa73aaa4546f37b0b19bd2161a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df34e2342b5bf855a6c05a7760661a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662973124d5139a632f19a6a4baa6af6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa06ca08317250069a1d6c9b0fd500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070ca6ada90e71ec2b91cc43a4f00a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e61e199d96cdd7970c56495fec07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee31db686582867ad5a08cd3a9005f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bbb25a9b6a6fe91ebaf7777767e46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618673ed4646dd6df447870202078fd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a68dad66a19a68f730ad92ff365fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe00ae9b2155865718e7a10ff36b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867027bf8bdf7310d9ebe6c8c499e8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ca3b6985a1f82bbc349b85a13c47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4cf5741fd716d23b0293d00519bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e8225c9ff07fd1a9559bf4fbc1bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ff98d59ad445287a347a7c42f7c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e54aa468f0960c32922dffb40f074288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de59fa7d812489707f3f5a1abb56fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590914306a005a51a68ceeff5410b6f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c768735eb38fbcfd71796f7eee609291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa4467606f8667eb3aefaddadc3a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864640808ee6e2e03c19d369452ca7cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f746a985ea387f38426ba90aca485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1091df46bf14ad54c7939b2e50fe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c066d63b9e788556a8c5df7d2bce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c43004cba4565c4ceda6c3e1a6cf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862431868592e3307fb6f807251e65ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf0fee300fd9fd11cbc8ca3292b28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5080f289520b559b3cee86c042a90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e085ca05ed619bfa83a77444611f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2876bed2009a58a70b894add19f80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976734f48a1985ad1f2ab5a307fe1cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7716b6bca76b8b0c808e4de8d00b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019eed7d486490e9eb90a28b3a48905305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c82976f1a6d9e730cb5710a75efc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde65f409ef7c7ee6cdb93733564bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438794f08bc0dd53236c2a8a869c187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133d6bc3d1ea04f325f109c17de7f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d75ff4865f8427e3bdee0a1245bb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6653709a7e3e953c7b262625033936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859a295e0254c6ad739768103b2512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2895bd38235f39f004533e2aa88eff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a1c9210efb59322c0f49a1d44686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd06564c71973bc772bac738c2b5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e297a52a6181fec86be38860b36d78e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86810eaafd34020320429d85bae7f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1603fff9a51390af00a0403fea77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c3e237faedc9ed2dc68a0c414f74a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea4bb42c89995442658a7ede3e8c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608e653bbfd2298f26f528d116a4c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdfe878f380cba65d394ae3a19c842322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4090b3ba1c4bd12970a2343c4235323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cdf633a34c545a55cee0d8a104aeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128713152ae6bb327cb39b4ecf69091325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887999f1207de60904e4e5def6d3cb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b37e0f63f56d8fc919b7715389527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e006181153acea5d1fa34cd3d5241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891df78774c9c532f827f0c802d0217329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364b28df5d6f165fb7200682b8a723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c5b4fff87d576a18ec8e56ca23cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd585e6f43240e220b25cac12a901279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5268910f61782e6a804a135c32d8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc54a2f7a76770017e30cda69050daf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de57bee6227879641ae93d8c449e63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd5a0a958e8068d2836bfa7ca68321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954410009100ddcf54bd30c8f591b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c8afe2f8ce209fdf71cb4073930b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96973dcf7e43a3985fecc37b7ea4867339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128d35fa544e9d00f30576d9a619d85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a91a1dbc846e073e5cb1710197426341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118497dd64f92be653ca0c9f771f007342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ac89d041d1610edf77ea874167a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea1229ddb3adc76793d6080ce3139344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b0b53f1ce3a9df18cab3de467f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee23d17fd2c29a4c0f3a380a90642346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63b09316df757088b1181788c1df6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa02ad04013649929c2062d449331348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fff9db8ec9dc759136f4e340578d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807877d8ddad2b77e17d9a104a5ec7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73bc921262ebd78d14f16e74ef5baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548c9afaa558124bbf79a8434e2b22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b0de0f2d48ff6f710559940718a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cea359d523e4fe32b805359de55f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c09f5a7af2dff763832942d4ee5c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4fc5c1cc4bd45b9a70f5e91d9e1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e5162e48a24d2770265b85ca04f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee9b6ce0f64de7b111ae156eec136f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f789d527d1cc5280a56b7ebed580b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6960a915536c8d658fa4997facb4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994773e908a9cadeeba290b69dd09d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b780ad1f5e9d47a97da30f83108f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc06ca586e4ca145f650fae36b406363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e32d31edf1b8b57fdd1b5d33b2ebf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4cf88aa348003eb1232d6a51fb32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7322eb01e268366c45c73c094c8d4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cebc816f8d23f2e5ce844b9d5e8964367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500245c45187d59a8eb8636460a1056368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b96ea016107a00838a6194ab49f86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c90632e72d2edf78ee2c77fbd5d47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754b821002eece63709159b1a135fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215076a9049422aaa3b0a54a77b96d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26a8099b8a747a30af80ae56a3edd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c516e141a497c98416bdbe469f86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e526798b03eb77848f88033889d17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab31c8d76597787a5e57cfba8c682376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9d3168dfd4007fd39f4a085b0571377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9da5a93e4e3a7d68e155ae4cfeee9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1523d6b7f81fba94a6c8b27dfd8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf3a602ea74e31c23dfdb412b73b8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63108f8af1914f72a566837da4cb423381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d8e9c07390d0f80eb6d86cf3d99f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979a5a0ee5cf50dd6e85beaf6a48fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01362b5ad2d94f8538e6d4f914764aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e140ff34e7a3ecd714fab412e649385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed65fdfa084c7df5020b25b8ddf73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc22626b717effc215b45698b673b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf1a64303da5bf87cf0d5f4c950fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2164c1ffc05fe3991dd1cf78bde90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec476ddee5c26fc6f024bc72cc2fc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b62b2f720cc6b420cd511b6e6a0dae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c9bdd6965c57986d1f765ef8266d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52d29e2728e132bc06b585798b79e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf82aede3ccb57ad71640e1ad0001c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce27efd52bfacf78bf336556c30d21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97b75a9426603a1cec9b2ed25e002e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d961c2e575101d834f73e5b0ec5e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3a103d9b188a5aae22ec7bcfa773398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a817d13569011ad045392bd81bdc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f15c584b91fa016b047b376bcd8d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37f1d27cb6ed9acacc6eafb344f6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a927f160834671e67e15f47bba941a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880a44088dcad98e5894b0ba5cbc1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b56c399c3aa4922fe3df83d49598d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a6fdb7072f217192b6bc93c9cbae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d09ce9b4d71fcb89f79d58e8783e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8131d6e9017206f8ac5dc9eb474eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d368f1e8f2a1cd9b4f278933b76b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e17bbd833f963200f6ff8ac056af6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ebc5c5298e4f3ce0aec868d36ad58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ded9d76f38386f76c8952fa2515a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c61cedf5141b919786fe94a329a0fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a958e1bd6e7089197833ba1daf7794413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41bf806d556629ff77b4e67afacfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c1a5f39629a510f5ca06fc20fb06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4869611214c092eee554a05cc4f8e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f33edd57d5c6cb7ac4bc4461f4a36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881e2c4fbbe8ea2eed6d57a689a2a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b0d65c31847c384dbfbf72e624b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd49e38d398e84f28674a5d382937420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c40272e0d39fb84ab2dbb4e70ae7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7845ad592e158a0c90a4d57a60c834422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebfd3287fb7f90d78cc0489ff4b85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542741659e95c93f0375507391b163f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be066e69b1ed15405a4edfe045d19e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a2de5789fae89a96b687faaf8faa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bf5d52c12fd28541229a72033ecd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a80eb773f9189821972e04effb6ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a13ccc63f9a919c2c35ebd1e29a76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6109d560418deb758b2019a1bed29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0d921291171c825ff2d26ceffd2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbccdd1de6b4bd17b7f9f4341a09172432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851aeaaa17d92be5d1efa35449f067433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44e73572b210b6f011e9720ec26d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f93da9f1720c5cbea404093af86a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937458baebd97a70493c271b2ea60aa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b542812b625cb27eeb76ac1c7596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794dd440e27d40e1aff1b501a1eab0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822132f61eeee8a75b74aea7e77f6c5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd025143b51bb5ba245c35622c905440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911639f65cf9fb3762021d1f85b4b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccb0ccdef6667681d9fa3f4f7d5c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17718eedb60b25b5692a2dd19d88ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f01a9b49ddbaf95ee99c6c2614c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56493a53bf47feb1f07cc226e9bf04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89349c88b194b67969e31b8edccceae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcdfcc7cdd1f3e4bd971d1696a959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3fd762f8f310fe2eb557145d4bce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0984011ad83df1f324de9616bac93b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390307506daa182c6b2ba673b43b18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c619682706239cdc1b84addca08e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845291379b7afd187a67f48de69ae5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098848deca17a3b2fae95564f581d1aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0caa4c8b6ce10f72a9acc2abb453a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a7ed1b05e5a21859a39668daa9f88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5133076bf6a120b3e66b80677f593456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42318b4f123b635e476db39ef2bdff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28474dc0a8de7cf633ade4ad337450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb379ec1b1309abeaa7a7549c6599459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b62cc66b90a9de80bf6fa01a351110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dda0cc6ccce9542262165cd14a7e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52499b620e3b58ff5d0588c86ce7d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c434ffb96deae726f57d109f2889387463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057cbbb8c105ced80f00afd5ff907c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84593749cb1167035266b06864adf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c1aaa0df44a42cbe801b11ddab19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54249656199c2c1620a1f8961942fc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8a3e22b8b9525fc19741c60045d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0a25a45393e88860631ac5c855d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d5d4e3ff363a4cb3e9eb91537c66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634a6569f0401ac0b3fcd7b045b7d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31e2aef1c620feb2f88ac5bafc8fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896a65beebf341ad35a6f55a2b96b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d148bf76bfa8f092a12b08feab6fe33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764ea8272cd86429d38763117a1612475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb59b8a001318c355b415367e41ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847aa3bf83655400c0c0837bd7bb9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e190c710afda9eaadedd94db622e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a4390f18d8daa273b1637183fc3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b19c00ab45116a8a8a00422939e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c46a11f443ddbefecb49a4fe3082481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031fcffa1697cec58d234b22f949879482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401523f31672becf02f6fb2ec99bc394483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca87ee4c80fb3801339bd49a76d1ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2902d406c1b7135beee2d3a3bc268485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f71bb1cdf084b8bfb86fef51addf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf62516a229db8c646f6b348b937a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82489389743a1ac31fc342b9db132488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e50af3ee4c99b0eba1974d6748d56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8d5dc88c45b7d4043e82324b8d09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa08ec39b5e7c70e5536ee21e13a8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0cbd8f2e05137bd48c9b79f186426492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc64ea57112aee2fed0f8039ca3f5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b355370359f0aae14f4cb05917b9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c879d18113854a2d8efc92fd65894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be871f2d009cfa4431073128c922dd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04153b403dc86c2edc493ce9a815c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910674bc5b37c4c1b3acc47ebceb06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa20175b61d1bfa7a6b670fa5abe63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1b01d88921559f694220a1b18d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6625fd8c02eaea42e497c8348ec3429501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a254086f74fed24c89f04152ccb25d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20801f1b305d8e2e2cef3110804a42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebd201963fb10c4b676c644079f3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bb2b8d153c3d337d5d082080e92a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e989d2a12ffe8020dd490405baff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd18d75e3517abf4b05ea3dbc87e956507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469632859155e98847066a256b0c18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74f388d8d1a769163993b9859aa4d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e730c9ce83c45c7dd6b84d39928a19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd901b12dd11feff4bd9ff63a116879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8a12765534c4be5d44af37a26d1cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ae6b4a33d5ad54e170f7483d7aee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f209d0e0788851a6bc6dd54baf4509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde5c315f889e3617fbf495ab1a0429515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44035bfd16c6f9e7daabcd8b02816fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bacbc9f2667389f6f66bfd383090d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753301546eda9db2709c4e9f5a8af9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0881aab634ff06454cd5c80b8003377519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11174713fed958930fdb0ed8e0960d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e8e3aefebeb236b17e795710e94b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452848e767c0a5797c2c8531be1c9d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dea4bdc108b453ff2d46b019df26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9a1e0e0eb968267ffb84e6e59e01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c796552879214eb222ca7c52d7df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5e1d78b0b27369a7bca69ffb77cc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610200b0640d1d6b74eedb3e727725527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814960e64a7f8f8ab35f936fc0164d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f4fb1d18a6e16075c24c3f1cb3020529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d829ca8fb463e72d85f94a285a3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a84aa7af66bc2a46155738c29d57e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba638160d39c4e1ae4dcddc25dc35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e46a9112688a0da436d307eb9514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194779ec6cd0979f64a1e6fa6ac904d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee35729ca40adf0cd0d0755b79495a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c8067a92a9b8a0baeaeb3ff4b759536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb86fe627ace904547cfb51273b74c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec65d87b38f92dc275a75e14e5951538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e4045eb5f8a1292896d5ec96133b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164c0f993f5e97942405d9f42b3aac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969b04e858fcdacc8d6eba797febd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dcc373e856cbebe89c60071147ff4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc15f92f29cc2be5e6e057be0e4633543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9b738208fd8554c22e6e4e4d405e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe809d2a5f950fe0205996da6c088a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cb0b9e19ab3971073f19c5aa6ddf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed15a766ae322087748c1cb264d8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd793db4b4b4ea62e0d99857de3db06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27618382bfd1ff3f483c059e21af39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3163371c786e2cfac7ea660ec7f53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7fb5c8602dc84432d25d9becebe08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3c671c8142828e1edd34ba6856fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc08358aab2b89e2bc968df8af3299553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32220a9d385ca70d70f1492a4804cbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769617f8103d080009eed6426fa4286555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909348d8753354ed75b616f4ff5eb7e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b8cbbaeca216578602bb264e17ae8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a75533d9c8b49cc7d548a71452fb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e4da2896c62e63090cd8707f06c81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46f6e750d740dce07d73e7852d936b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446656ee981a8def48fc60061c573a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff4ad4b4df39fd2a78dde56049281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670400759632c41c2c5bd722f28fdac7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f4928a435cf0a264565a57d30ea3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1c12f102f7548340a3241433ff38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349ccf5a9e813e2516c68b0e065e71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f36881ee4098e0a0e246f3ca7ba7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff48bc8a9847ff2ee332e4ceea2e7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a9a7864a85ab426d72ad2c5e18c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1125440a7fc6bfaf2a10236e557a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45c7dac962103cbab648506b727ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db298059e48b4c17b82cdaa5b5c165572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cdcb650f0d783bb0a3e6198706254573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4902f46e5a5a166da372fc2363e0a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173adccacd1eac0ce75f716f3fe7f80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38872cb07e1a4bf4551efa15c5a4bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b61185636a2ccf1cd8516ccde36b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c3fedc065a1d903d4d9981882c7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79709ba3e43acfdbd8a90a9dc7eb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c489bde8c4b1ef4ba04cc7832cbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f95fc615d3e09face7e4e50274496581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880bcc924cff5500443d4fde23a167582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647e856d86e59e099d82ffbd94cd9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a017f36360192ff9cb340d6799f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140249de97d4b2540e18c12855f9c96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c5599e1ca374151329b7808aabcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b39597484529ac6ba8b7b70de39bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f9892f069105d1cb845a1636776b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a821445cd442d10e961a40b25abb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ab0243fdfda1345242f7a4dfe066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a1c96aa5d36e793ee30cee3d7b96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5e5a449ffd407de7821a8c4ad4778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bc41ed4eaa64a7926a2f6ad56f27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3557d8ff27e08ec3df21feac8561e66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419fb19f715f099c8531ad03a614a90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f915f8373fa0418a4888b992310eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b800513665073292fe058a80290759e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b01c57e1a898e72b242ebd464ecb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f186fa661f4f142b29598324402a537599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52173b3d0d96ca497fa702020e56a437600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccb40cf6a66aa02f6404222713b3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120079e5031444af82efa6f5b628a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1405770052a4896024e5f0447cdf0df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524047f16d159beca877f92b9da2a3eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123ec77f44c4be128d98d9ff8afa19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88b21c4dc5a8cc37c8ad919a6329b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4415024a1e3134100e3cf3d4a0310f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75b4fb80b559b7e54d9d78ee6fcea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d989050fdacd41546c3f87a052f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb24b69638908f766f525228124e74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0ebcbd251a88318fc61edab75f86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3b4be3ad1dde058d765932a1ac09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42a4ae4a93be6c1ebcd9a869310bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ac9afcd80c8c3afc96ce3f48665a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395e744126adffaa276a7e89546b94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f260d286a68d6168d557c773228e45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316387fe41a935b361a320833d6a60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10bd94f2a694cb6596b6d5d423495d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b864a5f93d6573c03f0e09e22c38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef0e8da70b62da3bac2df3cbe72b52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c6f9385b4c86155421b05e40f122621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b4a204016785b2a792d2a31d68dbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9622e6ebfb20a98d8f9e57c7141b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970e5b19fb41ded6564ddce5bfa548624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38a781964309adc5cfabac546d040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0fc680cd2cbc99f650416ccf1a828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513290b973eb672d6e8a73a253298acd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9199c1bb5ab505037aae06537f94d73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d1bf5b6fe1234f9a0d248ed136cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4111aa4aeb5e54fe3e8a0cff1506a54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8e8fe45f8477d642dbbf83659cc43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8e7ffaadd5924970ee85a0599e6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556661a9018f42ea953d6bb72ee3181633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326cc707d300dc8218efb15cdc46693634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de946c3adec47c60f724f338c4c4f37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c37e76998a227be0ad3857a37f50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790c3e761368598715aaf25d3855329637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b2fb12f11717d600456f2a447b6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79651857888deaacdbe6e826834314639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86f587d3dcc799eaba6303fb61f3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f2c7261952285534995aa7705d9f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc99a00b3e7b0d67ec308caf0406146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6735a4d211089b8a2f652cb7d68cb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544870c8a0063be2ea8f59d90ba075644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05c909836fc7a3e829ec74538bb2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b2293a4646a15141673ba7a28c26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17ff77b22b2e1392492dff012e7aa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276bf966b0409f206c7a64607650e5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f15e9e6bf54d974b89ce8b88041c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef624185bb5774da1cefac2101a830b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3439ac3c363518fd2f8b32be778c2c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681aac55285347d1154715a6926dc6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca56e8322757b3e39ea6ade3be984b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0b07a95c46ebd00bcccb9155ad2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652e126fea2ee024933a80bc5dad1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67082974aa8bee823ec0d5949d8fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7a8dfd6d5247a848ab1a4ef9d483657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106968806fb3a3274554d4d5edbabd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed903ede621b4001144df1d407d3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed087d1040749c2d651d5505742d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd8a62c3a2245ae1ae38cbe0560fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7a80d806bf0b44a21fa945ac2057e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff57abefaedd000f74d2de2aee2228663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e000f75dfe281e6f8900207f5298664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa441751d602409cf30c80c36a049f5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77ce6024a2aee814fc70f6cfa142d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544594060bd387ec55d201eb343f60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5700d6e870e29ce538d6ef1bb6a084668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878aeef4e67280c20cc4c901cead0ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251e4c6dd116aee4d891bc64fa8862670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f22d50452765c6638e12f5b9bcd64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655361a4c2041a8f5d491d85cfcc2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eedb7d4d24e3bc42eda93017d7f8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349ae3a2efb59f22323366dec946eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad2087c8c82d919767f7d6bbd1b1de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684d9982bacfa931997d5ff03f5aa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d733aee709fd4f4d634d1934dee0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1f1dd937e413511049f61d78a22d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefb8dd603d111e62996dccbca8a5f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33566dc945b5e20f2910e66713b69a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5add59a16d80bde141e78b9849b8ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf07b99c2b4649da999dae3b9bf72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d21acbb3f578e45726ba5aa7e7020683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081473fe967da9fa6c9e6768e69337684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec3dbee4b4e108763a4a08e4f7f13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e67144f222125cc47c73e0bc691b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2c254776e036690c2c388de6da5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e751d89e141359512a4207fcf1aca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ebed5bfd27f788c2f43646c007e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae1dfb65c8efe7f8480caf08eb3d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef6f4aa13ac200f477afade42620c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aec7fa3e199f77bcef125c05f5743692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef941245aff0ade5f90225678a89100e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8c2d89a2be063b39bc4cafd41df96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c6cdbf2680b525b590d871013451695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad448332de6039382cd1485d0fce9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb399f1e291753b3259703d5478d4dcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f16daecc31270bbd606a116bac9b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb224d1f610e23b53d9a2e3fea1d45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b2f0d42281d04f6802139b76a0b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cfe8e703426a1fa99d3c19afb00ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974f44fd8e65389ded06735aa6db2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cd9eb41f0635195175ce2840ba08e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb360cf73df7344c166054f17d8efa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1029a26004834fe04e2f302127c6889705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a3ff1e1fa0eb73c0d75fd6f316d42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25006afb15db3d66bfa05427f2c9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd06c01025612345bad88f791d4001708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e080cf344169543e170cb531f7bc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a22d34d8dd7ecf0a04a5ba7c0c450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce4701750f12137620c80113ec807711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d4220e7b0ede03621d0e97514c893712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c261f94044b333584b3f1ba0903a91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8589f1b65554f390d36d5bfa645f740714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bcdc4ee3aec8cd33fdf964728cd9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9e272032258152c8c212937f28e2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b39f408cf86af187e4a99efd39cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949cea2f20ab6c844617601706c6bf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c80a072752ca2a66dc6aaebb21024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3973c34617f59bb9eab72751bd351720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db859a6c6a219d8bf0e74e7b1225ef95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d86e446224f9a4b48744f06b8d7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54ba33508cb0de9ca27c6b047c3f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91124c43e82b31a235f85c2bb71653b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c73c3ae38e0927af223624503b1fdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed116ddf9e069c52a9f8a5e08dc6f294726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5e053811d8c236768dc74be2ec21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e47f3ac54706f39493a1a8c644cdf1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48de03eda9007ea0b2f9fd723fbfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443de0b7a7a088b1bb02b3b5f3500f38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38d639a344cd5ed2f3567fd77137c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83d892765b6cc61c119e3ba44875f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8516d17c0c3311b8676720d7afc83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22f92d2460cf7ea0dd93b33a7a13c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231778a7e0bd290270c2d8426d7a5c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61796cd7bba918e35e4e9f51cd18a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f06b8f70ad8e31f68a311934256c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee766191e6d0fe32eb02d804cc3596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017e8693527d281a8d268c03144b77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c32f5aa9fc0c559209f1dd4b8fd56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875a8ee9d0e6d27f972480bd871ea7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e0e0b4b159a941e82fdb7116980f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e25b209437e37b12fbe686841878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e148b5efe1cdd0fbf15653ed59367a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fded3305268a219acc8170e405afda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ecdcce482c805af48a0ae36ed4138746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa13c71453653bb27ee0fa3d2ee90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677824ee2e6719284481d2d74725c895748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d8fb55c16eb7530b4c256f7db226749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063525982863801d74c5a35b969759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea7dec7117cea501bdcc55ad2ec07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee301d9860007b303f98a5fef3d470752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5754ab0b6efed7338598fd0efbeb95c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>