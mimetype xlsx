--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d8b4778d0a1bc6c61d9ede3b419041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d66fa4d49e13b94e00391d0d566d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628512af0857bd0d8b5d4cd7b6f1b4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0e7ec4d0306097379745c36c2477f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7861c3dfc139124329f59792d6b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284f3678c7906b87a4bf2ca07bd02f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16908f0eec8cedebdd11b46d77cb3fdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465a44d0a9c117aaa509e90ed986e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f52ce0ba8553843a30e53bd7750ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffca3079bf5cd4cb649705427f34c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2ecb0d0f110caec69656aec3227811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2568256db62c0fa5c8a4e454a88add12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db2e40b262f2916dfc079ba13364513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea22561f2025ff598ccb9e23fe2fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34d66da56457c77eda028703c6bb6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc65c2d7a24919ad101248352cca9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4414f3f84c252568517ce1fd8f7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c725afef08f460566420b3da0d2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253d4ff6518983b2fdd9fda65fa224219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d9d90866208088b9bd92b6fed391920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3c66432e00db9c0fc4a91f5394ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b45ff9ae0fbc57d80284a3df9a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50a3e145a6fe355ae510e7cf2590923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d0dcee205731b67536c728d92daa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31d676402b141e96ce1b3c0c06f6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1514c4d94a085da3d7c281d173820126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d85b6ae4ed446226c63c6b676c02827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceaadd6da941a128bd002e61b8edc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a25e5d8105d0e8d5a8425ab3053529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb7593070954b338fecda5c9a3aac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd46a49b86e3d6ea36e82c83c8bfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9662dd2d114e3099b367d7ebef2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523fd3501ab806ce0e77e102fdc883533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c4e99a9e91e1b79f9bed3ec9410f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8836eeac3025b0c16bf6e7335934ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81655fc94b83ffa26dca871b9bd9be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbad5ae0789a6a8667e0d8c18d7b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d456582c3c6c853799a249a10bc14e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fdbd90b4fa5cb5707e9d3b863e31b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df82818d4a37f6b59b011a4e3c729340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9c7fee50c534ebd4fb0c7edf274041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da91601dc9fded27020f0e2b88fcd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb00fe27ea54788af6e67ae7c850c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77104fd071b78a9e20bb2cd8003dfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653505e778da21c976a09fb3e302e66345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cab425a3804635726b9f080d36d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3940a0efc511a30f7761fce3a30747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59833247bfba9bcd54852fc49d8c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a4bdbaa9187d14367eb1af2c6f3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69097b2c08e624d0c5e099a84718487350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349df7d13d7fc3926a310d5163d5ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e3caca4a1d4be72e1a3e054992ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87d77450baedfb3cc9787b387b33053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e5bc4e607d222b99ed9eafd0148e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687cf2b59f03c519fd142899a3b64c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b20934ddf1acef554a219c40a4a0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df43d3f374b60817e84b39084318e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5e799a763fa8b7b51b7425eafd3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e5f1c1f95dd82d61332eda0f327959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531611e78da9fc61ea1d509f500e6c7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db1d689920004c5ad02800624ee15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5eb6af83db0fadd83cfc4bc37f1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5a2cd154a5cab7707447691395b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1d12a5d9b544901290082537637e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a622d596e74f94256e1e93feab571365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db9c54461d44684a6d5145cc0c89066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5449cefda394fe5e09ba008ee5962167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd9c0ee203996d970f46667e3243968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec1009fbc3a484c376674066ec9e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d533019df95e07503acffdb9e2bd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad1b79cb1a8880b318ea84c08a0afc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81b639b65d32983144f632f5498fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce70ea9273ad21eba27cb5ba2c0c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e9afc0e0f3bf8090a44d6ecaaf74b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3c52b79c4e2f0e3da2f3ccfd731875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea2c1ee08af454b8b89ae55c961b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495511259cc868b9484b4c92462ee66e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76356eddb414e89424fd295efd590378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ce4758320b61bbd2f431f18096cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c08c118c95409ba4ad446365d9282480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae30c8d45002907064db8ec7ae06a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54c91498bc41595b83689b50f8d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785fd7bb91f7dbfa916203959bc91683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b9a80ef60622a3125823f30a506684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41831890bbf9838c029ba8d4b3e7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9df9db820f6431b6caaf1edd9d65186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb08fc9673327ba6235f45612a68e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cd38c6cfdfc244db14fc3f6bb58c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725355df55ab728851b088f66a3619e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6702dd75d0573dd6fba5560a1a98190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88afeefe3a266bc486f31d772cb1db291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cee3cc2f13c382ca0934af49d221992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103d032b7c733e5ba24f04607bbce393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b7b50eb96c9a8412afa71a245cd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7178c8a7bad20d3eb52dca55cb570795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cba862f0f4e114fe84572392729fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00caadaa2ffdab669eec09df6e1ec0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5664df31dddc31e3c60c5791713f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4260a5829d637fdf9fe9b3185db92399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d125e39306201952bd80a2319e310b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace740df9da64087574849d062bf85a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650bf31c2726450c5888425181d4515102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea4a62a693e71fff6410b3d8c8f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e7adaf0fab343b8aba8b53d03964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534316e1875c5b590caf3fccad4e3e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a464543e2f54c2eba703eff7bf147e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4f8995a9dcb9dcf950bbd75148614107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5421b5a571de92f9819dfaf27702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde41f7418ad0ad255d40cfa1277c6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3da7e5e645925ed5028cfc59a614b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d9c6ef33fc947d88044b8374165e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a15df910e36fdc376e2b0953bb75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf858f8247ba58c594ddc26ffe204b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20bb9fd72a5f88a1b96e19729fca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42848d2aa643278beb50044fa8ed559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aff1b389b80fa321ffc4d99a4c156116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617197a7c3e603cf6e31b349c807adc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b425cef1aa7d6f7109100b939a4e3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b07864fc60243f35d33d566ef8ecf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1f7976945141f80ac7ada4b43015120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae1db4cf1aaf3a94b224d1d8d5189e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703138487d92b6ec41fc0be4fdc7859122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3879e7c4955ac93b795fbc272b4ec61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ad8072ba8c567493b12d0c64f818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfc696dc43094862e51cf36df7ec94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab70fe4e74a350914796ada9ec1c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db645e9a2ba75a90cc0b32f75095f6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89efd94b71f8150de65d26d7e67584128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67852d6649b7450a8922e2e639a7d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf3ccb29572280f5361623bb2c145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fe2ffb3de5711228258f8c698202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8de64d1abbb8a8b48ea9f40aee53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7758a182a0b862c903afd82f583a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d118d6e34956476df6d9d131996a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e737abb74d5fd8f1746197642a370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d26c7171bfbb4cf79377a4eb58852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed45f5398da0342585ebd88c1b368b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4629e5e79dce5f42e81643cc0d32d33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d84550854deee4be27754e1ca468139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f133572378204501c7d5e2446b61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910576ea3ac713838700e86fb648da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162ee6ced6b17fba74575d2a35ecd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5f7734cfabc7f13a198107372c7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1055830a7e74b5966ebe3e4a441f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55c8f0a40316734fb333797b23a4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7936202705eff3b8425146789e736d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c8e1f6b915dc0662b0d88927af0d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cd8a0b7d37d65cdd0f9a4027fff82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0e87a4ad55f8afd8796e66c39317149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2795e3842d9ea608fa5abf7230e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d103f4098fbde253d188193d17150d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb7c7ff916107de86d95d92b2f7a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc0dbc762c0f7e8c75682e1cd57f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba958c1bd749b0d20c9b1e8cb9617cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e11597d8c6b1e0df5fdf6a2fb0c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199893476ceb35f2c959f59bd5166a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b04d768a51256a89f7222b778ed59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a87a0643387e1694d8b4320d5c52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420db333bfddeb4505c0ad24e5b7e9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891450fab96faa7e313e3ba0d2050d35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e4258d05282d02594d0063d33e34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb71210eca782fd6c05011ca886d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad266b97d4a383c24f39cbca211f4f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5c6b25bf22b8b32c361c21f6a3c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0231da792e0b5a873da178ced8f59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af622d322c54aa0d2f232a7478aa4c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07742f555576fcfaab64dcc2581f8486167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80d8fb2ca970c78f97613142caa4ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e03fa1d74120dfb4596d2a49d6a1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9325a58d53898eb6e4a3ecae81361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883f58c60e4c71e939b161c86332d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f918e64c36583e8f1b1d190fcb25b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1a88c03bf1d535232af32f46712e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e80856b07da052271c8cf2427b5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa8c78a478eac46a4210c50ad74c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4523929e8f52b53890aca2d73acf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5c825561b7f62f9f89b3b2768c37d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e4d22d6cbc74210112c2395d7f79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e96c3c0ca5f51af982d93f93caed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66dabd2728234a2ddc420b573126f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b90db1127912a215cbf4d80fa3c68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ea829c1c61d4d02c3c6f4986d200182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfb0397251f773bb598c6cd877611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66cb6f378ab3ac2d48f9c64f712bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc47e690c95fa59c84e30d7e5d38e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674860f8cb5155d4056fbb8e57aaaf53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9372b0cc83070432c3af8dee05fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc21fc8764a2fc0607d9f1d5e6fd42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c8c49d2e3c801e1630f334576cde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b480b0dc2e098f56bf8f6be948fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebbd3635d20d8e9a2b168a7501daa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5778e3d2204f9de000483109b7002a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdd5248fdf5ebf87f401989b98b7ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329643822e28c7a9c506d0b05d9e86f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219c2739462aab4a6f410730b808c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e24fc441eae2777860dae5e1c0918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf121f11615c3815d4c4a212e98702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b26d1cd8ea26bda638fea9126a18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cde41dce0135b8d120491f53f06ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b59ad211df272d7fe860862bec31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb17ee0cf60d909c8edfe0d743d349201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1616a2a45fbb4d0bcd67a0383f893202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435024f30fe438671b5edfdac6e5642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1512e09b6dd230ed21ac89ae898c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87224b8f9297a608a3c343e97da3031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542989dd71ac834bcea743e5f4dc56f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5eb81855d9dd62fac6e598773a769207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c72b9975778a1d3e6b135d7b118a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017495763abd5ee19202b830a23252209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b674b88b14d4962807e7667718bafe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4151b55ebaa162ddacd671e471110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858375c1374a514cde531824b6d8b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d3a6a14c610872d0e5ed9a2278e86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e7fcc6ad166615a954e38e42b9993214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eedb21a4c8127a8c629cc4ca173826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b08a033148e685d6e2cdd71496d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa806eb9fc76577a7c742a23058e26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c647e91f46069f5fc3c3e7612128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c69fd39850d59c89b7882c7d3231a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec5d3ca5430e5749cb11c7befb255a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257361290fab98a5c2e24d6b164107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f83385e2a999de6bc965300b7cced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f9bae890372d4e8c99a1f873dbf37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b616a58ac63df56921d1956143637b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e704c164be79eb2427d5245721a64d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf69a064e8bdbd5e57b13c6f224bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b39959642b6ef3d08706344c172ff0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae61817af812b7b547051b3e8e7d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a30496b68e9069a6d450f0f16333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518aff055603f0bd5c73a42d918ae77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37ee7d156955b5a888577ca3ac6453231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfaafa2db781f96fdcadcd3ead26c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a430b9c006b0c8374b6816376bb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2443add98d469b4bde518f788facbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7506dd725b634157d25fae4e2e434235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb59b0e0cad8ffd2c4060536480bf75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4ce832a1d4a400aed701cf1e9c03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343d6b5440f882288f05b6f0ea9510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369dc8209c2c3bf8d055d7e832db4bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e1e920767bde0bd6527f18cd01cd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce744c06c3b886f81a76ad7d2bd177a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68821a49a26dd1ee870333e03d28b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32afa8e9c885d88e59a75ac462b0ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e363173c1d1e267523fc9737d338cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2216b879750ba4b7d7d11312da93fc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70d90f3f6183768f84e75ca8bc624246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975851718203a017fdab70d1a7d2729247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0687578a5097acdf342f88530b0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4a5eb77709d0ba1ed61dc2e49390249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4dabee502b7516ce7ec2525a4f08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d7c9e34be34da5ae4abd5f97ace6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b1dff873f4e772121205ff209925f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78985d9266a730854a9c26ad70757ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904ddfc7860ac737d03ad6c4589d952254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883ab471f4aea5e2a2c65d5d5cabec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94870fd4ce07fdaf6e3f4a2c96de287256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5de1843fd9715e1a1eff7299ad964257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba244d1870f109cdd54b78ce9ac3ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bf948e197a90d315cc6629c6430e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd1f1471facbcfc433f0cc3b5e8f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67212ba1b40b9391038431dd362ff33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d06750462022701be2b5221ece1ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eaf1f9c4a062b9f043654447b8423263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f356bdf6d94676a7be6bd9526775c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727fb654e8f1226fc44969c1727a87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb66393c1890c9d616ae891d5855c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056860fa042a59bb0427b89f29c73fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca94b453939d3b615ce2b303c186b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742f5ef67aefb3736de43e4874e727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225213a66e03ac8cfb3a7fa6353f0ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c191cba4c2ca14fedf5780603d222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2adde04e8bc2ac33e4280d17b6bc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e5a5586f2633611c4a1265f874f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541f40e2ce284e0f5eca03c8576b8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b6ecacc6dbcad534ccf6a42e5362275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8650bae79f7b6cabb29d9f2063bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d5665ac3f2908a615efccf1187d53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed57608defe4236398a3144ecefb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21a6f568aa4ac03ef0ff465c1fd9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28695ba183174e4f1a6a118e1c925e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa0c11d373423383c03ac0c614041281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d79832fc07f96c24728809887615db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32bca86635866f3b77f5f1c2a99ec2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4477d178afad83d34cf7f932c178284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d9391694e5932e7afae3aaeffc074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075d66b8430af4813e7f5305ca451d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c8fdaa018354e030dc340912a05c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2847f90300b2cb0e092c998578aac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99118c2f33f8735bb34eedfdabcfc211289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ec346525e096e1aedb69c8aeaa83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e82dd97eaa2e0879a83bf36dc1193291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c126f554297376a30a257d4da7d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e978138581e9c1a6546a0c13cc0da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b1ae10de2e2bf34b26e3487f922b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0cfaf8b7662ccfdc639b0dad3ee7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e956ca58092f9aac76797b3c1c8347296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013597d5072f92d751932b9597caad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff95c57ad13a2a099da8e2ad7a539a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8b51b816311cf525fd37418038e70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b32cb23bca7e60e095acbb85a1e337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456cf570aa6081f0bf9f7585fa9bf10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea51cbde8c0ab7bd6194b4c09a9df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001278711cd22641e32ef418d14603a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e20874d94b71c8b25b46cae468ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ea118e6d91ed93bb966d7265c31d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817537579096af1161c1913e3be7a82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f67cd41510f0c1b315af0a792840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83c72fdb8aeb35a4aae2ce572043e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a790014f328e67422150658f11f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540250ae9c9481f2220ffb4848aeb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dbfd67977ba5b820e70f56769b8a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934334b176a37b34b04770da07adfce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e947fb6868cc6be94e6499e1b42ee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7751fe4033fe981c54ee08662b7b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae827ca4e6364fe96f4a3560bc22b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d46f13dbccb03c7044f8d3cf7306de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed6924e191f63d3794572d6fe6115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f68a527e63ebbc861042870a9569e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3cfb0903bd03296ed9dc5caf5b615319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa82465cfb71863f7151eb27a34a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c62cea6a253892d97641d684c470d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d63cdab28fdcd6c8fe3026037822322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d698b23ee3b6ae948a8be5ae453c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa82af3e24b09682cf53c41e85f76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4a4ddc6473400dbbee33fad31e3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e65d4fb86c17f289deda46f980a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae1cc972ef97c024132fbf2993c9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94fb2f4cc230f0efc78dba26863ce0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ee9e62a780af281c7285b6654d629329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76bff8b02e97995cdabf8c94817088330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4dfd940cf509f2148eb66a412e6f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe958809dcd9b33a52d3f40658860332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ec07f5e5d423232248675b77fba7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e174287136eb76944911dc89c7f7d9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fee0360c97f7144f9c8c63ff2ab89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102dc511678ab8b6b70b00af7f7677336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f29096c1d6ff9011dfdedbed274401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c1dbc0a1e8cb84e61a0aea11fbde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23287b1d306cfc1332bb84cc1dc0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93edd403f5489d72eea8acb8469d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc8309c13d3e1eed976fdffa598e6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948e6ef948424516f0f6d0b29e8fc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc47b9a6b21547d3df7bf476e3b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebe9712af92b610ac0014f01bf2fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9217daeddf1b1b6b1f32dea5d2e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91320c0e21bdafab9af4b5613e6608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e250a0540c128edfae5af1d9a2c77b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb80562c2d3720ab58f4fc5ed76d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185ef2a75e18867d428356fd8ef3fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1843b6508d7c59f488f198da87f16c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ad7a676a93f294250f77aa16bec71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdfd3df732d9216963b04a09793be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefc268e7e211600ed56a2e93dc3975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e20ee3770c05ae43bbdb307f5e773354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7a1b8d8d34b44cd845d14c6c3259355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f047cf5a0f48e493d86fbf8ea4943d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc07653a54b2412d4cb21fe117033b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14879ad1b4bb861f3834cb1cce98a8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12968ec9b539ffdb3565acc96b87f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c10866b90c3e4b3d4b54dbcddde7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f4ba9154f68a7c941a86ec4922b9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821244adeb7f6e9c0d96b526c60a2e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cef4c75357116d71fd1624455df59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c34ffea5b8b3579e7b4197416b98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e9d9182fffb9b34d24f7bc403549365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17315208402c438b88f82ba0dfdee99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b63c8d8b6fb9064b9e526893719dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1537c961bd95cc0b160fcf9342eda3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e784cb7cbe01a048fc79b27d3e18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630899b804ad21c5b6b916d12565321370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762fbf02db8dd06df9f632b20c10f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f42c3011b2270a98e7ebbf4e177fcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dba5531f1bc6d104177bf4e2fe295373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a718ae1e25266f5fa878377f7a41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a2a07ccf4df87deb9debf599966c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb80e42096d39cb507c88b8550d078376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2af8bac514e69178b378c28e5b92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286f1ec64bfccdb75e0ea8836906f5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf0b319652d5c16ff5eff46255412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8d759f715ea697eae7873c4097e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d81455433b7cd8f70b1f8f636b91b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50798e5297c16239049ac85e0199c1f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048916d3d992966a0cfe7a3e47e38ba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a341317c81ed5a58aaef0fc4e80195384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4a2832c674e1acd5ee52123a027c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d53ef2bff7d44eb6b84a34e3733d5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd19d4de3a4e27c2288585ecb8ac6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360dcc8673f90aa53bdc790d426481d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b19ca2e76bd4691b0ecc59aebff5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d85e0aba4ae0e4efb889cbeef85a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2b2c9845e7de812b0373e0a8e256391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ce6ff336e130a8148be0cde9ad85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545494dc4c49d7f1f421b4568f6f4013393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab51e97efb814c977559722f1572f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88f577804b85d2378675df3f95d35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c21eef5f1670bb500d046444a9d7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca86db1a71e5e635e4f3a0a73d994397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a129c70188cb3bb97c610d0e256df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff483f740d0ede85d5218c18733d0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea2c56868885ae71cb72121a4b8c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20f3376a97242e33c4a8f4b7bb664401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cba24fcf78b02c96cce89d3f15ad6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e734178b741d2a5532c5609287703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70c3c280a9c6c1329022df1afd0da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65b0819b050522367920cabc27435405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb119997bee84d48536c4edb53d297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f36a620e9d67deb3ccdb30d590a3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eebb677d8b2e64513a8e774ce25a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3965a101fabc0450b12494ddb812409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca41faecfdc99247e2d876470289e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1fea005b07127303ca89830c41704411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e663a61c4ac427ea99ad2cde4735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8e854371941a85081a66de12fdec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147574ae0dadc5110637b612e7b4c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af3cdd664e2cfd8d65c1d8659b1f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7737ccca7d4cc3ffbc109d8fd479416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c33a45ecc096e8fde8a04a6261334417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277883899968ba0f00fefc375d2b094418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f3401443cb4972e333b3cb49bb1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeb5d75cedafdbeeb6f72e915c8e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d0fb8c356eea4c8893a78a3d0726421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53bd18e1b596f21f9fb953221492d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c305487ad9c62878c23a6a00e853f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20133aaaa8a0e7108a4d878124390f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aadcdab327c3228a669aaea1e27349425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048f95548498a0b20917047c428448426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85503166d10000737a320ccdff03ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec319bbacfe895b3950e7c6d2b13f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd378dad727114179ae5bdb3b850d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c4cba015c6b287355f7c2c1904fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832506183c7f87065f5b4d78b4fff33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3c29b8b8a23782c1e76709a2ba43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b284000129e43f4ffdf416e979aaef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e492b676c3847d7e86d2f3bbf6cd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108714960341cdf133b5468255b35c2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d94a1dd45e32345d0d114d39c7c8b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883377ed366a608d83e6897b9f19768437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7ecccfb746a887ddd190fdb27295438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79accf1ca6b7fcfb44788bacf32882ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347fc8bceea0ba80f25ad9b196fec51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e79fcb9d6731b3e3ada59268ce68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20795346bfd9244745b32f5d751513c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af729a9c68f3799cecdb3f8c729f3b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832439a86f294c0ec60750717f034e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200097c8441a854924b5367a92ae0be3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a22dee6852bba68fcfe701fd1cb7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea600a3bff2da1ddf5107673604e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c917fbf6658fe97c615b79d524f5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a97c493c294c7052dfd7136d124c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7dc001e300fa4246b511ec12041a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa895fd9fd0fc1201bb0e5d28d5c6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684bb2008cb0e05c33c4ac5f53a7d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21efd9226d52067d8130aaca68367c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264059777c3696cc18deaeb4ffe35917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063eca22cccb7e1b5a79bc56f502a00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd903994762968baf9799021bc0f6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769b7c2e814c0721e3cc84bdfa7c9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0456370e7cfb5a58dc3516e78f835458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a78602a8faf14db7a7716ddcfa4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010a179d0e81a7f81ee7e56cecebed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a339b8fc7c903715312b2b93ca32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25a05902b4cfc133545b87d8e851a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd577d60dc11348c63b5db3db3555932463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43129e7076dc645e59c0dd0bc11ebcf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf697ef671f4a067312bc180b0e4abc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62a71b86d7575bccf6b3c9b05eda8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fca013a6cdf96236cfc9d7645bc21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6aa09deb69482bbe981a6f857cebb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62945a42ff2214aa932e23de46ee8b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70887a695d8347c66d55e5220c2e91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c71d95836aba615260de1d243bfb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e73483201f80cabcf9a7d2d596f1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de87d71298a218d6d879bd59b4e9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5583b951b171403a970b779ea52089474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f32193c8a0d2cfa809650c1a68865475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad426e608e582636402134d0164434476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0c0a4eafea3428b14b3284cb717c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f374b5b8029f6e4b7c87ce606e0e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c643838ff91a55d423b303547a35b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae6d9c179b70718285888026bdc0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcb383ed3bc2f6af5e360eeb239434481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df785207048524a957dcfbc4d60c68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c9e2580729b3b23210eb0d4e3b90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6fd9ab2f1ad19d944901ec7de81b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425f9a95685a53d43a16e3e0892d10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34a497de02c7e4105590949222609486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5dda7f87b09a7481d093a560e032f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c10a85e804aeda6c05a6e7014488488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811dc9aa5ac33f5fbc75e6f67018a5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3db8ec050f740c9b7f380ea017331490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa4a8bbee0474116a5047a869086a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49550beca7d32290a0f93f185af70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1570db1a986646748f3583bab392a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e640c55036df146143074298fb7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a809be4a4fc62f79314a34b35ec07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daefd78185962886bdbae2c7dd61e68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bce1d993939d021840b31ff77f21f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48b5a1ce292428856029161e64c23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85543ba193b0a15bfa9c76c46a01a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec1ed90c814a53967133831fe315f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b11b0bc954b9423b6d3438e3975d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed164eeb515aef9d9c8767a92c13d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df53c5cbdaa27a47a1255305434d9fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e28411032b858d83a67355fc0cb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075143ed7407ffaaa8bcce68aea4f81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5602982ae8a0adfc7475fd9578f2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5081a362a9cd991b6fefe7611ed6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b117ece1c4536252bace4707742ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f42d4517bdc75e3b3034d7dc1e66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c4b37e7c4947280b8f30b6ac22dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565f0dc5e8b8aa551c2c436112fdb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb44a6cdbacb81eb915e08bf881df9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f7128b60c9de3f00f78d4249a2eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f36f83f0e40399cfcd502ffe5172514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc736f506fe1b579fabede678bbd2672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f71a6c69a1bb8c6d60dbb8352450516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b52ddfd65fdc33891fcc3f52cd553517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105900ad4e8114ca60821d7b0d96d2fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d259736a374fcda4c284579892e57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010176779958c7ceced87d49a8991a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4acf6b0ef51e4ef800c9c090a3dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00af7b92053822c808ac370a56fe3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce8d48a8bd2a26fa3a145c567286f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1b037dca13c5317fa43d220893ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7a294f42462236ea1857fe2dfeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404fcc65c0985af794136f436daa8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190a2b6ae3545bb3c16427887226a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807c6da1a8dff9472165277064e0c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e3f33b850cbc8356e0e1ec81299b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d987c7074489436b95730804f76fef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9129f67850ece8e6d0f4bdfe9609531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ea88c012afc2f066dc8fb793d9e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4111ebda79c240899398b86b1fb312533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015019c74c063efc67c650073bce6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d6c1c7ee9e92e0ee96a2b230544e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dac497b2f35197f414943d48918374536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d0c7f243236e91dd4f217f071cb30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdf9ea73aa2c4f16f2b1bdef932ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2118d21d60b0f10c29013e71e9e52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118663e1eef1ed262a447cfff87406c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0df2bc838bbeed73422898b49dd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8b74ded2e1089ce7f58d2ac945a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a01b2205367a016848a66021413f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f005dc372407224bdfa65962b386544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4561038711049ed6974bfc2f10b2d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c09caa63ef2b0e7af7f18950ac9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb924fde94f72dfed25a0730d5931547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447eb603bab04ed5f2f09d2c5bb66f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943b827bd992be79e03ac4a032b373549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eba58ac2260766e858e25c298fb05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9c0464193d052010a0cdb8ad6f8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ae6a24af4510423711844bcaf92d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19b66f278fe03309d4017ac2b732db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d589d2f7d06095214f39e904ce1d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87140d7e128319c9efd5b964eebf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf940f42c08ddca6599bea090a5df068556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34c5db9725dd8886eece3388e045c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f68f3a450e6ce147be8819b35dbf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3e4e4764fd92fdfbe453824c0b47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6cedf7b572dfbde9e249e7559c415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16657ce413136be10cf948cd5d7ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74019e6bd5f96f2065d200d2d4c2c6c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107924214c9e0427d3bd3527eefd8ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ec028c19781ceb6b72378fb08039e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f10cca7135dbe743178180a534729565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa1fcc2029f27911d01f458f7e74c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46a4a2507718e7ba76103f55f3992567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff1b575172bace1e2b8f3994da799568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead471fcd588181c2b239fe9c76e14a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7487bf6e8974a8dfceb60c061d2ddc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3077c255566d4e4094ef0a414ebc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e7f5cc6c7fcd3a94da5a141e7cf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb3097bae3e0beb9f5f70746bf592573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede0b5128f993d9380b726fabb3afbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7796f47492aa174385ba54eb007c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0ed1d4c785fe5f35b85f6aa8b9d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef885ccbe38bb57587a59985bca52f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed884e34518678d1fb635593aebcd98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0553305c2f8adb26edb6dbc4f720e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1329b36fca75f3aeebdc10217a24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90a8434b25605ed859517c5d8b150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d00d992972f5fcf46540630e0b1c5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188adfebdb393123e635b5935ef3556583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5691bbaac0fe5aeebf1a39529ce1b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df5e301f861c37bdd5e5bab5a3703585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e006e21ab9ed2aeb51812b6cda6ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ad51017227a455f04def999fc9d95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48dfb27f03540652c0cdc1335bd69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1c61d6e90f7d7427b86928d32fb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9180438312e1a1df0e15b33f744ae18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f682c4961dcd58caee5fafc9eabfe8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a503b574d27f656dcd059ea6f642592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5b9085b0ba9447a141888f4baaabe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca74dbbcd4f16021d082a5189100d48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a0bd28cb37129d4f9ca52058e860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e22b56b6520358a25886a5627e856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213dfc938162c46c35576bbf6c17a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1fbb63a797ec67ca154bd1724df21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5f2b57aa9fe2743ede4f10cea81f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c774bdf7f5f92a7661927e56c1bac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee848705c988ed2ffecc91eb70f2ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebafae25f4c6b1455f65c6833a462ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86926909c9c98940e4b42bbe07b50753603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b4c35f28261d05b780434a1e40c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c3c3fcf06803181165607201787a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb7dec3009b811a389db923d73f037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d20686ba9c14a844cc345b0aa1bc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068387c8f049681fa0f70497ed6b85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3879a856829d7829462d69b0df4bce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b8c0cb4df9716cb9e45aab51dbf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0929bd81ea71b4c2e644e441f3dab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01eb3f9198c7140d72ef7a86d2f94b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93a685b3b4bb338724132834693e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897ae0546f750d26c5c5d197cde9df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a927e8edeb951fd7bccc344de5902615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f0dcc1a99616a37672b3a0823b9b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d0dc88f15423775752146fdae42c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063b3deca26e8965b0293732413908618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ede0343c07a83123af0295c1792fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11febeb124262b91dfad2c0fe53f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8417362289fc85a21d740056b3d4e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972960e323dfd0ac80955ec8c7092e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d687b620ac26f86ac3e21850f8ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d989beba2bd90b611b821997eeca9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fbc819b3a22a9f522e893f2739fc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e8183e0a1dc064cc680cb1170638626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef88d105554e82a8a46ea21e24f72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98847ed9476d0542d8ada66d43d3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8090320e53a892e3349971c2a2d134629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0891bbd720843511adb9f818df438630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297872801b4cb7c99f1909a4495448e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344e2ca7310750cbebeca63ae9a445632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af80259f68ba817b390142b84381f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3ac58d64e3145ab858e5b658dee5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e764876b71a00fcf92c566d69200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a1e5761f9c1f818c0391da92f82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bc8e436e1cc256dc18b3ca91c0423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d823431e9da2e90d9a86a56f3f46c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b27fcb15e4ed654c8a77225ebaa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba849723a4ad12ec02c0332b858c6c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424afb2e053aa32e63f170fbc66dced5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa57c362703c170e983bc381f6994642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfeda6908a3f45a855870cb0ae525f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4597b9a3d3b1fbe5f63428122195644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1e5983f65465f1548f42f9d2ce98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db0b5be29389854d9e7660df62dd84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1f71e1136cba502f2eff6a70149d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca938dbc06844c18f764addba3e3da6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc13f6e384e542151ab331cb8947c90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4132bf5beb924e72933713ad9ebe840650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefea6feeeae003c4903b26e1f4e94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f57b8bbdd5a0b106cf143ae7049fb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fad18f774b2dcbb3f742d67e2389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e4973c71ef28a4e66557fd86d7274654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c73707e84b196bfcc8fd9268c3bd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c933c10f4298c6f857b6e8ba9cfcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b28e6871719c256106fad443f0bf0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e8a249f2376b161fc6f1e5292325658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fab36d6db374e7775a4eda368bd0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6449a1484e964b8f821c9e0e9785e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76821fe5571fcdc5e27315c7b9911779661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad054d66979e7c68cc08b2245022f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c45ea906e34a76229818e19cabf1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36eebaff7df46247517f0a1da592b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b8e1da2bb52bb91b568796893236665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e3e2c9603697a38722e0bb39cd2ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bce06677d5838bb28bfd3134b8765667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3fbbc5ea95f1e5ac463bdabdcdf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ec7658085b40555e46a6a7629129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0bf0386d8d20ffd2f66504dbab04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805021a40443a26375bb7d709034c79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874192ce42db60ba4f9b8ba45a995e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a08e853e2222c632c0ec56da7e3f23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64029f1c346bb3dabe53413c6852f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff15bd12407c6058e6816bc08e9c63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2cd957e4fe57b93c4a0675e60fcd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e1b837f534c9a912471fabba76f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77bf4e2acc2a041e9ed09b790f3c68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b2c8980425c2ff0b60b774a9628b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417aab35649ffda249896e3694e89f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3961ba1424f68530649a1b686d0312681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970c10e109da206c2acabbdc98f6e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89c69b74094d4dca1d32a8d9d8702683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec366c18aa5d409f9543bdd6907ad37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974ea40992f1cff26a2a89866a9dc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38dc437c347e4fb7f48d065500dbbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db428e32c2bd124475dc4e0405c3c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09fc24d9cf1725c06e5572239592a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad52c38a54a86fb8a3e1633aac706b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca5dc1eb4f18fbd62b93fd402b5b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b2a0cf08e03e6952281760fcf21e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e285e20ef00c79b8fad6534461e1d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bfc22f2017a1d87382edbdd92a7d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaaa073ed1759d09d9330295dba642694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffe08d312f2e418cd2a300b4c218f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51fd0c6b9a53fabd30223a13499cba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d21d420046105c6728e8d8e07d4d48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6c6fe2322e3e431257f52b6b696c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0bbf404eef307a4de555f209af30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685052d12bf2c7ae383f28ce94072edb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b94beee90edd70378aed81125cf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703029034a912b9d70beb0f02a17f74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6f269e0582e2b5a8543b2f10c18f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e7c5e271462bbb31325ee1df72b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9dfe2760f94f34bab886dd1e355c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ed995c562f0dc0284b4f222afda1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d62725b31c937be803cbd8120903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e90ea28f6cecebfc3ea637d635e59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5ea863cff24f91e80887434e2746709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309ab81f210c16ec39d8725e1cee39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb076c1849261f121cccaa9c640f88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1e9bd067ace616ba3ff4fa2d0278712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f606f3827d19f4742eca805d422d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d643f82ef8d816eff7297594f8811a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555955b78da1265c4802cb5205dbfd2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc448023bc34a2d988623ee75c27cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806ec18b2f69dc5a5958c201354219717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f3a51db42adeb3c8d037f8f3073a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c8246882622bf453e9eb3757c22b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdcf4eb4b8ec78ea842d737c40ac23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47434e9064b15bd1b6734ef2458748b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d14efbd4f9ea9e3b50aa08911f819722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab951229e0e6c225af04b0d04e61f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491230b528de46d89377e9f3120bfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fabdb1f1d81a338151595dc455390f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179341120cbc78697ff62e6c156c46ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cf1d8cd487a805dc9e09e7ec1d73a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a6ec116add85e625e18ba1d28688728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8039b837935177a5c7177bf90755f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187cdfaee7056c3a598813ed082081730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465ca2cb4c6305d23d815607a96f4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4759e627914939277498d3c9073b447732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b1e084ba944ec0af33413911b0e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfba966708b7f8e86e33563c620a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad081e71b92d28dd97681a45ddf397e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52830cf8210bab61073c563dc17966e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f7bef393073ecbce516f9cca57a50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187667b00f5247ebe35032b74778fc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb6fd29b98efe03b9997dbb5ab6ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e60240f0de74b20c968045acd9c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5b2e0a76b3fb0a7f6c7478318395741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809dd3ea660c4b27a601cb6ca905bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191ded6e7127d789b8157bfd0307c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75258daf35513f29db5746b83fb472e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c29be0632453c3e65e1fab144d06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5561c97cbac4f819f1a497dc17824746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bb4d3102ed3ecbbeae29be4c4ebc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32070ac8e096c408acc44944ea16319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53489d473494691e5178e02844cd25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347945f22e8e448c18260251957c8fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378e4cf8c32d6efded3f4c2a825f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3ddc3dba74a40b77e3f9083adaf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e2285a5bd917f8f8bbde8da1a9d7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c9db601d4a949c776f0c74da4984754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4be1ee75303fb6e3e57219a39960755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ee704d3847bd259c4b52c87a9a78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0bc2b450a5668ffe091f1fa35c938757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570636c45427551d3b3ee5164bf8a194758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5f5e97f5a4d12cbe0d50af380e117759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901fe8be43cf8f7d822fea69d944871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899fc3a2baa8adf0ccd9b24b9b2e872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4094a551259aa8b047739c8528b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a5ef10b60ef59b1a5a19afab8cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d2eb284a842b0f6e1d1bf97b16a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e6f53cd6219bde74efb36cf7a4a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b96ca0d319c902de363804a2b7927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e067a60cbf99e010c077df51d93c518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b679d6779e84787f040bd2186c40879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4258ac17c8a1b7d9049b4872e970e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c93dac5f83bae301589c7b932efb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4281231bc114fa8f603f90a76f13d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1ae7d2a5f7290a85d3643d3bc25f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a8c8729058b0bc2f33dfe0128b7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a111c9a5af534ad7727748c0382c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb5aaf48c4206815b0fae31acae7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705076a719d634a7a3682219c98679ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d9028120d30df0cf2e216a33ce7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bf48458b9b90d072d16816f27f20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0136790c6146cdacb0722cf1c11d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b5531c6cc2daad000bc23b7f8a6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caa8b4137cca8d2be07f51fa78aff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa0501916cadcc82483ebce39705223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab137a8728330eee438db6b634076524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b7ecfc2f63a73fb2b4cfac62b81925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7978b768ffdf1ff560459520101113226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab307ef9f2b01daa88949503bdc7b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46dc54632a5a0c5ac10d5199228daf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32a6b894cdb607694b290335134a7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9bab1c69035f769b02b1115acda430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b28220f661250a3eda71410a748f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ac32535d732f48e1b7d02242a93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40e5deb7fbf33cfd6881e4dcd10d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa6d88f2302208d9cb23d9338f92bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14ea39e60a5065e64c5193cda788c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150425ea7e25345a7cbe5a74b5aab7b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eeaba1c43d298ddce5867b05b977537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12dfd31b2d6f73d9495c106547fb0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43af1a2e9136f68d86d22297ef3b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df833051bf55ee4e06b2586aff18d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2d701da73a2f6f571180ed3b6460241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ac787302aaca744df11764eae3f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947fabc8b5af3867e8c0fbf157b44b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523446ae9f8e2e2b1a7f9616059ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f062d4260145c524974bb4a121c55945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149c0e3e8a182081711990216eea7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a1132de5abf0eb828a1f77f6d08747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b27b29babf932df0fd331f9dd617248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc9dc354c0636b17107214caa950949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e946f6a8ab9c6daa0300fb04bac51f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95538e3cf9e21a51d870bda4699b72f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ae83c3cbfa1d4bc7fbb7c5288f9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1c6bf44ecfedb476fa8c00bf25bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cff93cc63821931909c4d6a03864a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2f605f0681791ee2113a4fc38e9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca78704735f710f97bc64f7a65eb1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3a71f54da9dcd2b2b28a491dfcbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3d0e99a96c23df87911a974ac3b9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad70b28213b09e5f11ce2230c61c0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139638ae465f1e7b64ecab6e25a594a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaade6e57f680b2d9e09a2bffc442b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5afdaba9c21dd3e127048b2555bde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b28f12c79f8f8c8f94cb9edbd106763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae9aa724ddff23edc70baee6fe6fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d169ebae584fd88b255b18248f8a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70150f2cf48aca0befc10ea84d28c90e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f49dadbae9345682c96cdc90f5d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cca5e9aa2312c7d04efb1e405958968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7f14818006b29a913dabba2a88e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4003a7f32c50bd9b69737747819fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd15d07e4dc854c9f407a13c78cb6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cafae5be82e7cdb583b61ae2c972672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a4b526ca9300a3257de94f8290efe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bdeb0c46dfa5afae4f20f51991d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4fd7589ca02d39bfbac8eb229c97b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213bfa8268b23fd872d6a25e6f403d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a3c5715efcc43b1565efcefa3f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bbd9e72cbff64cc61da51ed49e2b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d59c024ae2e00630d2ab259738521e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45ceae3c2855a11022c818e47692a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534cd0d8fde63669828d26b2da393881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7435cae9e4ab3dc10f64cb173d86ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103724e496752737a336c8eb6c4038283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f9b067fb7ce4b7cbbd1899eaef5ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b654ee37203122fbeecea61b20b3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b5fdead4c38387528feaba15c59286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b5789a5051d35e317e7e64df8663287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa1fd60aa4a68f9e263ebc04b8abf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612410601c3ef39b42f602473396a9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2beb8c718069e1b6da7f427f74e30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450e3de2947e7f7e97341581e282e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0037c051c3af8c04459dfb05591ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2feb39067bb947da06a1d2db2dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d454702703c6eefc7cd9701e2033694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58bd28b7b87cd97d3aafb4f92cd1e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb17e519365b8a9f28a539be6ae3a0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a314a565100048979317a346fdfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d657a008be619a3b973a1e106c4462f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071da734ef0576d7cc8574ee0f79c4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098350916b5b055d14877697dd919b54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a14156b67a05aca7d2bec9ac8cbd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64162212be7aaafc4864dd93e7f1e07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7d6f26335893a9e5cf95d5ab838d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d73c847fab95f91c6aee4b58c85da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f437b8ef171a9d383ffd4d596b08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f061808a684f5ca16be4573bc701a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34bb0616e4b0b5d95cfbbe5bc8f70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a431ab56ba9b7e1962d79fd5c63729108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d2901c928106d8c7fc82e2e817ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc061c1444510ac6250bf7e300b9104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44f8d11909726f25b444261c92698111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f03f0e97fba69682f6400b01199f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51c1d06558dc6c54c288391f020d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9089c4dca9ba6d3ee907dfcae21f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1b57ea10ed11b60c03d2191492c6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075b72494b931823fd5bf379efed0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887a8fe661229396ae918ae99b2d23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1461a7d021bf52d535227e132a723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744bca533c9762526762542eede140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff44ce45ee918fa7af9c7fa8530ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090f0312eab468d10b9dec4f88feff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43795835714e489533a3cfcb88357ab7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2029d488fb2a0111694fd54c7e6be5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a46aaf210444a31065a9c2ef2083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b48ed5ed810ce5ee9b514a4360f03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f4803a29a815da900ad3a5a93bb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb68b8ac737ff52b429c6a943f7c78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56efd94ad6a9df5debdd17305405f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807dad9a4cff4385156bf82d1097d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2debb2913e01fcb7e2a7c09045aec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512acb052e1b3da3357f5dc628019d71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a0a5dd028ea5978bab42f481dffdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e828c10e85c94961716bd30b5b745133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51503b4c2f4be72398d55148884d7bf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c9a7f96ed863f37c74b105423688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271d84416fa5f8de00ff9eb8868a5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26029ca9bbf1612e1e307bb5b5d44cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4573b28e86d4d1899d03f7216a649d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e8d722e54e929e7b1f84860b06a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8837e3dffe963db0fcbf1804733d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc43c3c99a3cc970cf27b4e0526140141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514e1745911dfc574dd186796bd624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ade1dbb39be81c0366749971d569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555ba0d9551eac4c6749aaaf242c10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a69c7f8920b21af2bb0cdc7a3fa07f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f069d5fc93d5b8bb161435e3f2ea90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38556c218da07d04a1fe4a28de874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb9633d3d22fa51bea1dcadf8a0217148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ec55d939f0a4735d0b1fc5d1e37e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd42fdf3c40829f07bfcfa91e4a7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170824efe31a525a3c321f54b312bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60418625e8ef57c8a6f99511542b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad30d71255c3f5d93ffb0aec1a00c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044aec0c21778f5d19a4828af0d3ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d5b33f6a6268844e2fb721809d2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da29ea73d08e1afac6145bf9c88009156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b46007874edadf29bc6dbcbdb46c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b79107153220a127b30c3b7a6b39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9a201453943e1a8cc5594fa6c56e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5063421182142d789cdfb21c393331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bef9d22b249b8713815eebfc82aa9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95d720ef4dd081e7343bec63f512d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c23ce5c72fcdc071353bf3626bdf83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5294c6fac56d108c929df09b5b206164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39053a752912589e0a77dc9583dc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577615f83a097371cf86f03b4916a4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f02e8965ac1f2d90e10a05ef533c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530138986f19e97644215b491e2bda9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4474b16b6a647c0f2ab2318437430169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa86d226614b9572c0c5cdcdcff1c36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc279a1c5b03ce093e86132e6c2e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca81695e9d099468411fe5e94f0e657172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe089b471b1b7cb4b400a09dc7032ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319917debf2ce9125fcc157fc306ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be2172f17e030dfdbdef4fdf7e151175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5546f0037795ef6f4ce394218012176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28413d39981c6204aaccb43150f6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf50b271ee839b11de83198f4e32e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ba53f8dce686338068a8d0cc7d31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd46a412ac3bbf559229dc3496bef9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780605035056bae5ba0f29372999a36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250343d252ce8886631c8a6a921e1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293cbf1ad1cd2b33d69b666c5fc9e51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e07da514cd5a32bc4e2e56354588184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399ea1c2e89361450b1a3bd919b7d64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b8351f840fbf28ef004c623af6ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc951cb6b775f12e94799927f5d6d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4675be4405908c9509faa919b4e22c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28f5fb2a194945eccc74c1c88b6bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16667296c29b800fd69815d32000b4a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5989be1a0706a5e899a09eeb7aee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e0878b030f9f964b27754de9cd903192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492479f28d415910bd32e5b1f2afad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71759e1ecdc7478cab445a0a719a7f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda5a895ae00c8b13089ff117588d6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305f24785abb777b9ee63da8abe738196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfb162f49a5137ae1adff6e908adaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1152fc3349b348297fcae0f8b149f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d4d029e5dd93f443058c7d31bbe3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce8d977e766b49ff1b852e1354d45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27c1e20f0221a2f8fd66685f6b65a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5372f3ad6fa72c86036592bc352b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736731ee89ccea98af3f75e315cc4091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61c57c60f48a5e4141e23a8af1189204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01a0ead3747367ba5acb86658f813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42161bbc558e6309181c2d054dfee071206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01eab38fdcf8879be76b6b958e54e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53827754fe07482b6dab36e929ad32a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537ddf4b2df0f08dd15f227fcf76e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25113f84147a49871111e8157734b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb946d934a2d64d527638d111df0b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9743906541ae532f1dd05846a816212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb51ca3387e803564396b8417c572c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8220d3a3b9730ffd2b72689a54132214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce901c339500ab8a8b1153add3e9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e85f12790fd022625dc9d23ffb5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcb9993c3cba36b767b5b59142631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07302c1038ead6c2f4fb218b31e050f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9953714b0274f2fb5fcab9c172935e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2efdf8cbac784905e6d21017226d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985569c32affc7eb5fa39871d3b4a67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4a3bc42811a775581d7ca4332a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0496d5b55e610882e09add168d665b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43e85de12c0aaf4e35216f0e66765224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c56593ce9c284df37e4ed64686d7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd9f06eef2c414dd1185440626ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0cc8203231aba205b3e6ab16848f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b364dfc53fcf60003254963f3cc7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb47350b2c8acc965f8bb8327b145229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be98f2b0f23243f89693fb2fbcbe503230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e0ad131a61fe85b85ea803ced628231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3d2cf39e092297e44dd29160e4e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c886f91c78d5fca9ba4dbb9f1968806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371bcc8089227781262a8792a93e82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10fc50b19034dc8de4f9d09ef20df3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0e23944dbe0af8314e5afb5347f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1961440c0d0100dec3a87124fb4c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101884049cb5b78596f888384c613dfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd2267a6ceee56b5e80841289b17bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba187b6f33e3af7220e0f5acf7af3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b526efbb5d7b2211630c22c18481f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189253bff8b03bb0ad1596b1a52f162242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503853189ed6f097fcc03522dea5d82a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce10196a4690cfb8cc3a9036e0804a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a866c029fc6d2148f3fa861965c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bfca3ee3d4ae7721348392a580c42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd412144581b0d392886ce57ab5c09c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655beede9e94b29f5a132f72fe29108248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8eff154ff75e406f1cd337f8fc766249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc9ac0b66e98abc7363df44ff3130d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd67af56e430d29ac5ef72518e134251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11912d7268955b7d50fecfa31f9393b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f49500672b698c2d9d43b4848858aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496e23a69776ff735e4634773a4c63f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ecc1502aaba5bd3907d3278a1aeb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c2e40122078cab717534d15c61413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10e18e213f1622530542abeb42551c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04862ff1f9d1fc09ea07012359c0b92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6af51141800f7278024d13daddc69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9533e4fb8faf6d9ff08a6f5cd97497260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acbe1feb32c06d6b827df98ec7d748261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e337499a5fbdf55ca45d16d4a36dd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3835020e552529f9b99640500a1be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e86ada87a8de29260cddd86c0a171b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2cfb7fa85e4de94d0060b7dca9523265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e8b87859fbb423b078cf7038617de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6e6d6aa6116dd68a225621873dfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a77a8046ff6dcb7b4d8a50130ee8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94443c1a92f8d3872c9954db04ddcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3991496b7452077d7a80b7f68d2735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c07687668b71cab45918890988618271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81eed268456da7869bbfb3c96eb727272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dcc69e6cf63a4c85e916afdab4564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595737dc18bf1a30e6d05b6b4b394a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6393af12d59078b07eb839597db3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ecd7a91f469f38919fae10a5210eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451133d7bb0af3bfe1ce4c3e2fca70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9eb4f4114feb9a06ffe1d2855b08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f7b644da28f7e85f256230520a0ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793217235ad8ca22c2f952d75a0c00b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d56aab1faa61605fb8c471c61e3a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ffb39471f08460ea26d6b3e38eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49ed3fc292c676d82af8eca60ac72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aae62e4ce0b21ec89604698aadb78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0f7aba65a561d94393bb3a1439d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066ab6873044a6c0419ae8b5d9ade25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244acd41d00b69bf6a61fe9e18a9b962287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835877cad364cffb1f5e5fba51f9b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a27e14d4e363115ed395d66a9c1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b660ad3763bbe47cd93933cdd492fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d7b314f54315b24e90960df58c82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f1571d0f6f8a5703c767394b508f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d396567ef2ec38ae8194266cdbff95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebf42ab786b94bcc6c4f3c9c3e0dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7342b7db80ec4c1513cc333c71c02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afe1fb4f9875ac55a0750a44a253b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f24bef034c44ac5a4ec7142cca8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c24fa83dea6b3afa2c48e00d25bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9b7ca9eab1bce64d54808bf64ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa131c1a3501babf02f46d2f5ea37ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6c891ffff02412c5d073fad3744c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ed0b7aab151a30293836e8455336302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76500191dd2e685e0aa303030c1aab6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703f6e4bb268aac3099917be03db8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed59086f323f2f815f9ea93eeab1673305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767f7d83189cda0a0a12a94660d299306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7134c1843bd9e98b7962200c76c98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0205df78f984a63848fb596b76f0c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4a830a85742d89a09980daaa18fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031322e5ae530fb62406bb4b29bdff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c9adb5d26788cf4ca8d73c5ec4d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0022a8ddda2f85e5da6c7cd897d440312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5b34d16a31335498f350685b13ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038f09d77ace2efb2502bf56d38f84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5c29f2679bcac8d58d629363603d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7fcf0feeffc069b5edac6eccb424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67324c43499c859f9bc0579853e0b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2df933e34bbb64831a9c7d520b6ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13e5968fe4fba63f38c1542f0c919319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf93cd824433931e9fd054d0d536d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a15cbd8d4b04c629569dfe7b0e201321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a617b070b43df2c3c397688696912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dba86118b9ba11eb684f5d1e7b260d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad90cb6b3dbb62177b88f5ee038bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5730fd17ebe62c48d9b1ea9b2504e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44afd03a1b0e0611f506d1a666a4577326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39ba7ccebdad1e0d28953172aa46f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b514783ae184790b1ec16b72347b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3a013aca5774a90c8cb22ceae70a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a2163bc1caa2b0b98fab95434c1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a9c0c53b434965eee5d0cace391a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1344c201f1d00ceddd87bd64d98444332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa836c0fb4db6ad88831f90f5838e858333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f380dcd5bbd1b1f94714f04536619334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e868a98eafa0c1f5cccf5e8f8750657335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada868f67bf7f4c406881f08eb2281336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a42c4b76d3396e2c38715c98847eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c61165dd306ed7a779e18f9138bed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f66fa9aa2e6ff302b7947266ecfea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bcf5e4322a9244a35343376656836340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc414262887ab234301d955f50a8e8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81d1944dc7ab28f9d4d69f4e903eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb55e1a158a49cddd20582c2139750343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e736483b48005c80d69ffa8d38383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d05bfcc335ded6b5329761351bf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc376dbf154b8ee5d6463a0b86d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fd102517db80d0553bcf2fba921f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60809ad34586a45a3489a626e976f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd59d638aa89102a729c2dcafbe3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12732ed79fc96ff9e129465c541ef33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46a93f755839ad87b4c7dde17793fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8595e79d5a270e7a0b220eb64dc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a703fc892714c407f0efb3a66c55a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9bbb4c74155a6ada302715de28e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf21fd74463f30b8aac13449246074355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b32b559c1b49b903481611c80636356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241c0f03be78a3b18ee6e304e21473357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e50f1567faa71c85c4110477a40b33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c0394f1d87d203801218e84b2f00a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5eba585f9d629fbc57e941f1f62b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaa71f8282b8b288e9c9a8940cd2d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f303ff76b80a7c3cbc031c598dc694362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c264e619fac1febafd344180899b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452935b548ebb0fd08121586f3341b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddbf0ba2ecc613725050bb995d005365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fccb8db4e02334d26080dbe801c4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151299d6a7d7147206a884d71b8398367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839603e40c02e1e20b47acf817a3bc94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a390877276bc331ffed5ebccf0e54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f92fcb7fd270db46e6da445d0e157370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138b1a730327ef1ef0fd0ebf8a676eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5ebb1aeb3ad280ad71680c2e955a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1d175fc60f6e582d425921cf1836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d538022dc6cc0b28fceac99d35f1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37261e830975c71405f136157d22894375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cbd6a0b4cba84cccc6ee3704e40ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf26d87d9b51e29ccbfdde3e2acb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9dc26b743e303c7a94a1d97f7e59b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc215aa0bc4bc85211267121bcb703379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1224f571abaa1e67d7c7ea5378645380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2380f518e6ac7cc2f81e2202c3e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde25c579f81f9d635a6ec49ee917194382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f298c1d6ad6d5daedf3244b489fcce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d6cb7679b5eb6cd63e167ba0bf58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea3e756911210e65ba0b739e66e0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256c0f2ec1e631cf318bae771879cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35816e8b48d42aa51d67d5cf435adc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da84e0161f16ec22153170a9d781a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02555f1119c8cdd43688eda6a8f550389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b935bff2ff0d314bddf3bd273f6c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259b4088ffe7750eace9ad6e8a4d9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0a3827d66c03684bde54e199dc44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc4dbcbf845d18ca00fd6486cc6a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df548e5ddca171715432932f4eb3479b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80a603a20e9f7dcbf53e12873fad93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34ce78427d6ff28bc1e3a1fc6aa73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d850fa8901ba7dd9bb0282ba14f81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe9da357f89cf1f420f09118636d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb0432593f804f26d12bfae82827f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fbaef9d074b4e50aed5eecf3d66d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5082f599c07da543e1efed6621fae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ecf6b1d8d2613d1c6dc1824f0348a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb4c92049017435feff9b2dcd5488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414bed9f60c0af0a8ffd1c2d11ee7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810f40444e9d364f3e3b369c7ecf286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283274234b49c4cdf20533a82d6d934406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a51ae1d53cd047fecc1024d469917407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a2bdce947131580be960d2e2135a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd0d0ef4c37fbc9c3e665594ea387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3fe21bcc05ca9b9bdfbac84579836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c10af5e00b73db0b1ae39495ec78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541d5d82be414ca16fb00d3e3a1402412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd690af0fc7dfe7a8f745322f39a1c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d45c374891bf9eff42f6502440417414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24f590ec343e4457b9fcc97db192a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68c81f7a69b7428dc73a9dd1f33b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc44615ee1ff41ba9d67735d67bf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b72f8f9558c61f60374d1a6b71df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a87f436947eec24de89567f8efdfd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c5bcfdbb2f635eb3e593dd651344420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9608bf340170bd2c47abfca34422421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587bdc8a7afbcaed1a232207b4b3dc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588578b9aad6411ca3588a773952626423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc733197714e58564d93c01210e2b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1cfae8ed9824c9552e5b194fa2c50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af2d7fca464ab5b3f21ad3922f3d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda52596838ee0cef2d95761e6b81de4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68111a038bbc0f442aa72399ab733428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd7c18917c5b180ea5c5ee16dd543429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59855dbd40d7ef8c4ef20342d5dfc2a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf751a9f2c90ddbca742805edb882431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cee2c786fcb10724a8bceb3c78467432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b949e82526043637cbbb595cdb45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e01470a2ab5d2ed7eabb045eb723434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6da7769b2cda2370d16a76040bf9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94fe4af847399fc14fc953ccad8b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d64e91f245deabbbd73238e20cab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea62e2db738208c5e85a92a2d97f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b511c88355a9f31313b3ce9c1f578439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3452ab141105ae1e4ad777d1ba7b4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d26926b800093c9affd38dd0b7dd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3c473afe34398ccad096b0ec1ba7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005806c7361cc187f1928921fa0ae4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c47a5dbc2dfa66b79dd08d97e0b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c10eb4d31ed71f45f4829b7627e51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad5abd1f18398beaf365ecca6bdb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84d62607981043d13849ed4f3a7ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43442496aafb349fb67ce2a9ec539ec3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c0c99a7f332acaec0ca27e38e356449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab937b03ea601c3a1967c17dd9406db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ecd4cf56b84ec1f77f6f0a5988ebb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae77681837e14c265b6d9532d7a8790452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0693835a95d1aa12ce351010719f68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda458958dc5331eeb08135771755305454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57398af0fb7e971d4fab87865987743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb1a4bf0d4b707a58261a0316edca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950aeb6c84ef04f24c0ccbc08c0f52a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988f0f0c7bc952f0a73de94aef5ba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0f04ceb4baec6459e2f9cdbb9ffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c94ff4823946e0c5d4ca724a9d73cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2c781a27d931594a8f0434440392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a2a406c1dfdca5eed662e8d513f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ddb67d99bb86f4f183caae9d755d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205222aba86e756a6b3d7bd5787f65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b618f191eee56bf1c132f706fd7817465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669837d86efe7c533124c456e5e8e44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f55365a54f62220bc6f695ce9cd4c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d737a72161cd27486549b44b21f09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8b8547ae5a831b8dafed6f64fbf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19112c9ab30e5602d63aee198469fb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a454a7a0468191563125e229683e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66a018e1b1d94e9538460f82cd1c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcf8480328c2d8e144e390937f5a91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb136e4c0d793ff60def85619af0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c906de5c4a2cbbae9bdc47e24319e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab3061fa2a6498fc6ff0fd3dfbfb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70920de05ce302c1190bf3d30e20f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cceea11b60ac07d80bebd4e5677f11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88133e6f2b567a11ad67aa350eefbde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8c6c358fd9ab1c56f0b8553f197e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697186fbd1caf24e99bae49e5c5660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582b3adaaceaebeb9672a5ec764586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112175da48735b36856a0654f53010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b228cca035e8a7d151ead3b3b74cc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807d5673f88901a806716fbc16ad7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c050983daab11be347cf8f1aad5579486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c9d7ea5316f8900420a6cc549c911487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1a002d0e79d785b06d7cd15dd6ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a175e10435d9289a2f3eace3d9c8741489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07451e11d8cc6fbed361eacd417eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540aa4a9198be3fb2fc42f7dd9a8d5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780087e2c657a23fd76c77dd1843341492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac3397ec1e1fed3431b61fe013c3d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e02046e28645f74a1360ecce1d511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8b062b84d3911d05417aae51b802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3a1ccf3516df415b5b8a013d7c610496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc7b987047f6afc68512fd2e410077497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917fe73375e0cb26d88cc0b147f770498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bdd7bcbc5ab6e7bb9303744627537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a72acfdcca09b92250ec231ebb411500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f69cdda9ca6d82c8b8993c159926501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8336e64c1bb10c7d1df21df8cc88aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f307a695b78f0234ed237ff164ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffed6c0af0a40b2bf30161ebbd29f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43294cbcf865cf2f4dbd9d80d76242505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31920dd3f4b8fd6e1538cf7cf7c3f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbbdf366b88e078eba148728b6c769507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e3aed439ea33b7eb14e433f219e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5f97a11e75e876f1a941c7d5cf5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbac09de64d75d834b948bae92b37c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7eea77992d200033af191a50453e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c333908d581309a8ef965cba79c62c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51813919e3cd34cf893cb3d162673513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a65ad46e380839439add97e164f82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe59cb01445d63935090f9d28e881515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7665669d4e54f0e72f71919b84249516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd277ee2f41185f0768b4e5ca6a7354f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77164acb31f1af8b6822419fbd509dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbdcf2b89ca9f5b0cd281a4d0d6c67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80702522a282bf3b34014a6d66758c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722544d5ca132c267ef18ccc880de16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699e82a3a66acfaa3c6a332c13dce8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfea0ea642978aa5414bf0a6d1c19e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac3008bc9d72e11014d2767ba354c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f65720b30c9eda8732086b36437ce4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713420bdc144198c78b96599244369526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b6d2ea1e4afadc4ff514c7002ad1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1815521a2a8edc33960503a8daba8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a42fc28d18fabad2afbc8b28d95a6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff606c1e544bd67adb466764b34a42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff9b23515f62e351de2a01bd3763f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a621473283225e6b2718e860efe693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718f053aa1248c6714970904ed55b79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047b7508b20a6e528def0b614b2f6b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876156cb1e81e348a9b0ed0245516de2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2bb17be77f9e74475ce8a0f90ed8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e795617c497384191c781d9933250537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081cd371c8c1b581d4f4817abf4ca4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee1b90e4175d763ad6645a880ee0c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29506679cce33636f4aee164e1b35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268513bafd022cfcb7700b2530462b71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af01320ea9766d010e1513aa3e2aab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3127e2457b6889abd56eb36b4167543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ecb253b009f33c3ff97572549537544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8e5c8e4c86bd08c1ff7c705eeedbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d07e7444063779e8bf8d00e9db258546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b2df3bec5a67ca5ccb9061ef54eb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab6b8aa1b8177b1b420799cbcf1c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d5ac4dce1115071fbedb7406e5cc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9df39901abb5aaa74b8db6b8c0890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4599f18d2b52c6b5e4f0baf0538f257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c9d420d23a0e733aa854a98efc920552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184ec7ce110bbe042393925e8147b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bc8c1b77d4e6dc43b79b9e891394554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998ed64eff6a4a41dc1412eedc62a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fac5b0768fe41a4ad50cbfcf460c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710d98f6a44051a01d15e57b09289e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8ce190dd456014a90f9a6fb27dc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb10eb5ff3c463467c974e0be2acc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b3b08eace92086647c386e4161884560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7790b704a00daf747e5c653593ea13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727d29a8cc8ba956e70d21a2e6c44d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64759b50d8e99f8528302b57541a60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a37e8071eb7be8d5c15badef41cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0cae9ded71c8c801200eca26c226565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd9c56d748c6ffc5995c9d7b8db30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f5fea5bf72c5c504e4cdc8a4c4881567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3cb98de195010140edc1779c5a9f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55606829a17a1d75c8e639e2f8c0f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebeb44c3626bdc896c588fe7b314a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef7cbe40c597b49ef3dfe50ac5fbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c8abd70d08ce7760ae9f74c82f83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1544290b02861cad7bfd09a447396573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d607af833eec62b018c254646e6ba7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe00fc74dd4bfdcc7a06d7b001dee40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b241cfe32abd4ebf31ea9abe861e1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc159c9c44b26c51e44ff0f6957c129577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10137ab95e63826361790b619b1b437578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfd09adc6a3ce3c0c9bb6ba155419579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d9a77bcd76fd73cb94d2070a0be3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2905f94ca9aecd7d42614f3e31dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313205113c1b1fbd7e5840bb0c288ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc998c48704896d54d65b34b6ff7c5ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85721c779a556c731548f53cd1c79d74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ccf0960da609893564e5143e94a43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0836fa7627ed133bd4d735a57058c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0261aae1344de11905808295d7f97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56eaa96a1c6a78e2b605b865ab28b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e616a41d464f63f2ea40d3783effa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fd47c0fe5d3647495cb1665f0b82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1245260320562558f09c3ceff913591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1201bd40c90a6ebe1c445c03c1f9e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41a8d812c4c0e66cfc18e4db684707593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84969a96de4de29db5f3d04ed60143bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b87118e12cac58c906b6b3185a39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec7646ed4e02fe88e94a0298d4dd9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539185397274c442ea2c6b2a494c75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc655f93a380ed7649013b71e3bb24b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0a5ee8aedd95436357030eda6eb0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930ef8a3fbf50a4463991c1e3546e27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88608c1f3f984fe902e316407d77920d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509f3643be9e015e49453ca46f12f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b0bf821cbf4eadad17cc81eba2c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e214015ab98f98e653ca3546927134604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb8e5337af7407b5cbd1c7d5567ed3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845175c3959c11dcc0f0b5fab997dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466f31fc40c9c9e9f6a72b2abee455a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029a987c5e24e7193fa14b33a273ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da54b06d9d045895e2f8f36202a0a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7feed86bc72c7564995876192efdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f10591d0dc8464f357977c2705add611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac3b94100c4675c80ced4d0ba6ae6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d0cb50a3525f184a647c41851346d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e5f415011415240124e588e83471614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420093dcc852a8e61f1b74e68d86e80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004148ef34390e281be321e5c6e363616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e34acac9c47d7da26f9ca407cc98dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e8e1e7969701b5c9b2daad3720982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ac5addaa6191b0b7a9445d9355f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c9dcb3fc96f5d298dfca2e65bbe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392b15411366906390e442b55b1e94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727689a16906a54efce6fe33cdc3a4cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0b5f4fd29c8b71f1d2a39810bc39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441dee3996b4c15c58cec6c6594ed2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca1f19beafa95a9835a1d4c11ff6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a206f97cc4084e94c1a0f36f0108c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208eaed1ac9ecba10edc33efc8646cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986467eda1ddd80ffd06fc3f678513628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcbb7ce0ef4061a0e0a4ad5f28441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a403264cdf7183482bd38d10fd76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c58761814817b2c79e59eeeb50c826631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930cb3d0a863950915be197367db03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c92714316c27c7a68f92e448faf05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892b05aa4b9be345b2b74bd0a7733dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571e0e796bea8b2ef9e38dbd75f7c4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f237721592b98d8b14b2c3f31f641f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84200d47025cd2978f5700c834b3246c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4f459ef07a82eea97d468b426970638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b71fdc1ce9c988a263f9a8a7f76a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fddb2e02d6a587f4261ae7627b906640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bec097deec5cbe19ce958fb010430641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137423dc8dcad8b6aa38ec5ea25bc048642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0321412ad8cf224ce37064534287643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24236119339429891718d81e6cd1ab65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af014372a6269651e7b3708ce29e5b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105abbf842b671dedc57b520413208646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8861a0787cb18df93fa384811e1e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0431a59fbf6f39904b4a02999faa96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4dd772a0a6cab2f2f29a19365035e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d814a52ad1fbe86cda88de4cc82a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78cbbd76f663e5936ca660d979a17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b50dbe8d473264e7bee311aafc12c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc80f4b981d8ea365ff780db4a1681e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69378cc3e410f3b7478204ff9eec3790654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6d4c12412912ff83d7a59def186b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1470204b3048bb897d0f2a7160e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841643b089ffd2c87b8663858850e238657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d6e434c43fe4a3c268d85d40807c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8069ab8924bc787f66730b9c85c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc9989129aad96a6e67b37730a639660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28251e9fb176056ab8846a0abf8bfb43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8717692974314ea1680d1179581d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903833cb1f5a54fd17c773420270311663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01112f997fce623aa8cd35ae0660c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c600f877fde7502f133a7a2ebc2397665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d80e641aeacb9bf02639bbf6ca208666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496b7d39c2e7ab0e1039788b37cb05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ed48e776e1f783cb14c18f04edca2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cb7870a472fdfccb0653c07f6867669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb5c5d5a273c879ef6cf03c3f4c17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4dc6107cd187e52b408e560fd7e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e990f88c517c06db55fb777e567704b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68efb8a08aec6a0f768633744b53c64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac7575011c2f82b8736a7899dcbd05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c67f0fa6855345fd6a3429289ed84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047e22baa1c7a5de618770c49fc6e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64107bb344271655f612699de12e22e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fc2dd2ddc6ece8d43f4d2229a5e43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d264dd00f69287993e76a8bb2ea2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa5b81dfe21a848de9393ab2486efd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa46fbb8c32b5367dcc9748ef95ec0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df4b6efa19a707bae76f86adec1c18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa68589b419aa1bbb5255abf97f15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d507d35a989fbc1aee66ff9c46c07f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4fc2b3fbb6ba15a1ae1846b722d75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40818306f134387816b33c6b20637b7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34560760cd973896041639d982971556687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813cf607ec2bb85936e36a1ab96112688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac155c1004aa65d48114c56a53e5ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30f7bd361068e8d34e1753fec7d5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9569f9fa2d80d73ed3dc9d34d959a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477da3bb4811d52709b6c8439774979692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5f8761cf690610e3c27e3888511d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101200cbb1ca4b6936a2f34d905a16f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d24de4ee0089f887585156b23261b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc78a75ab26d99b3e518d98567aa0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439873c02dc8464698c37beb63d1656697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f6cc2865dc1845220e83103d4a5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a7983e2a6fcb72f450d568e74852699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec98fa239b134c5c15feb92e36ac155700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c645921b06775833a181fd2a255429701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55e7358038b1f319cda99b5b51357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97922fb46724592a29241dc91809c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af333a1f8b706d75e624b653f2970704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9b1c0570a055343f177195d88ca8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5d5ea4bc0cfe551582f9bb4cd08a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df95462779e0c8ebabc460bfb0317707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a24838f66589feea57a7b38205401708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189acac7cb92e60fe421c9d955cb2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5668e3a606510be80f4835adfc8ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed081ee175c8058d1fe40fd71b13ca8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ebaddd5d09ee3fcf1b03a3c3cb34a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ea8e70e9340c1e3c5e7f09ae23f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea72126e44ccfc298d1bfcb0a711d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dbf91e5155272d80dddceecf186d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598304123b00fedac3c0930e63dc75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfeb7a3b53d916aa25926497f8f6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb2d8a491ec387d0aeed701845d8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da834a210ad68d907c5ba6ed878fd95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce81d678c2804527afcdbce9347ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa17883a2c284bd7bcb111709870f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae8e84c8dce65da8ef3697c2b712a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521fd4b4944567bc7f28eac3c372a91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc83273c52dd968a0d54ab6176629724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baffac39f48c2188f97411be110f9e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0de2dd3432a4067b498cd1ea0a7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3aa41938dd7dee4b75179ced1c2d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9340483abaeeb3c9fc5f642291be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90addcbbbba87530419a346cb6826729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d1edc6a170ccd780b147775f2eda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d0ecd33f72b56098ec14a7a3b378731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948162b9292a2ee914a256caaffbc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e51e5bdc587487011aa6fde7f0f1ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42074d8d8d932661cf73c081e381783e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dde1dbd4391c7e7f45a77322baa3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316e69199d564eb923103b17eb93d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe10c157c45ec0c0838486b1f1979737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0984f103464b62d9d4b0c5d6b1013f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3983e0def8a1fc8bc57110355b1655e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae138735a3dbf7d391e22e227eb2b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccb53349ff5ee49cd7af14fe3e4e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346ed763a93a85d9c568031e8549b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01175c3e9aaae2cadd57b3f250e77c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0394360d2730a5c641b826b05a012c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976cdcbf3aa29a9c2848ea431b7a54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ee3b5847a3ef83f8a920909beeae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f793f21d58989a162d63b495bb1caf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919f0a9d2992ac730d86630c80408e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ecc0097a901e7524296a42d0dcd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302615cfe7bf98a088ed685ae5a74cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186adcca07a660626d4a54a5218174751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2b45b0958a22f0e8aa701e0fafd3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b103b0ba45f3ae6c8c06788f4206476753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812e5f2d06c8915601cb3a29a840f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263258a0106717517612e36f2cdb0c13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda051d9c0cc30e39d269198031a51fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a21192154605ddfdb38fcdc03ed0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28610db2958bf0abf064d41c52493758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342abd16dcbb3438b2151c80a4a783759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>