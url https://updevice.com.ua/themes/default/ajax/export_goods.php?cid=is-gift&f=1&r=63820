--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028df5777c4a750befbcd68efcefda501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99a5f5cd2180e32e944472949349232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f44f3d7433eb3672243cd0927c683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bdac31430465384cd53e739c89e3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4582413f70fe58f98ef6cac9163625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e345d086f29d50b948bf4bc188a0f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc09b9b7b7946aac073860d38464f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481bc992e552a3d71eef5d39cd71a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fea087c57f298bca5b40de1636d3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0ce7dbf911c7d6c9756b1c04113f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9db17500bd4d368645032c2a4f1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea424143d9f40c4e94edb2f62f3a3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c2d1ae2079cdaa6da745c1363d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb67782889d6453a6cf2b2b932da83914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5a433ace22f27ddfcfa74abb06e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe76dc753475cd48b3e39043aa54b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542ae154b28ef338b0b704c4f608a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5173d8e0e5a1a827d477556d0b87b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f1e26f26f3cc4cac80f020bd3498719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8ab6f38611ac46210b125d9898e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40942f12afa1a4242145e8f1f3f1d3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6655fe4fa3e71144cdfdfdec32e2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad8aefb2d4d4e7c09884ce349fa1b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e69f5655b1de90949088d4098e40224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b2da29682bc5c29367520e468759a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768fc76c1c930c4c0473b84a192c8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f54ef7de1c6e7ac452f0ab5b65a00b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a8036ee6f338369c8ef15c76dfd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43cfe0f258c8309131d83f1e7981f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fe063215ec2a842105c0d263febd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0ca34d63ea39648793ee3852aa55331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914641c5739a0a32a0968db8a6554ac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19735e51207e0b986c771ffb9dc88833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668454a7494c305c6f480d86cfb26434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8877b57f1ebdad77fbadc1d3c182f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514cec187a7aab608adb73890d740c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735481f58771102bae093ec0562276937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab68296ace33fcdca782ff1c13cfdbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3760450ae2f06e2d62ee85c3fe3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a426427a403e9c06e64424fd10c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110416085524f3cd53899559e2a533b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe23d28ed067b9b19c43501856d2cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d84f7285292a3f9bf1fc2eb993f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c58dbab0968e04d42f1db93d227244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0bdcfec7c6161cd4d05841eaa71045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063587744b645cea76f052afb232c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d18da8641861106d9daf333df288147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d6dc76e9a4d90c50d493152f4bf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba54424aab1d9b7b925857a0252fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a59604f98a154c6c9c11129f1db850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3b1bfc5cc94b12a408bff5cf4cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e0fa164b85ead131b3645aed975a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb406b0cb8998b826b8c7aa02924353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fab6eedb6cb2f34eb4c6788074b6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14182f87bddf45e2a5e8c35e73d086955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954054e4dcea21c4c520eaca80698f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa5c05b5e524d996917973c936bf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f07f2a0504f97ca5385163642b83d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a438559207ab212c9dd47c7a5cc1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6e9ffcf13652c8a99415fcbff4f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601614e10c49096a1f52cc65ae1df51161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780f5c47bb8d4af37c20b5270eee2b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012999c264cdb587ece81cb37fd635063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffe3ba5b782495b531e4f297f50da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b655253d36489e6058733e975c8682265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe068d903a9c7246255d1657f80ce2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021211d83879a96b44178a0ea0bc55e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f50eabfddc7794c4d30411310ce03568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacf09909b8763f8ad51386c74a30e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0857f789e67ac0b8825561fc1a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e29424285dcc3e11ee7810ed73a2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f2780954793bacdbe351054507a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814eb807a6a7ecd19f00f9291cdf57773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6608a4adb722b476387dae69af881574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e3ed6df7a0a00365789968011b17e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64748c304ee24d3a38bc778e6fdd21c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207550bcf65d744c3cbb4458cc8cef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087f50808bd568030282f7f3b866ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede107166a5154b362f4214f42ff98179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a27466a28a6fde29eca5b9a4e60980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2c56fe6a10aa6d9d3b4f243ad33c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd515905b81c35c12b282f9d9363882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7543d2dc9f641ba24b9cbbe26202ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4700bb65559b345152375a9a9b16484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce2672bc16b6da71f07a3b6319ca6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239128b856f243a970c933ecbc1cd91686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681b55884ee789aada7dba6dd6337587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846747af3bad77a20ff6b595bb3a19c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc410096ca61367c7201f5ec5a09e9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920e3bb91a7990ff4ba8c12ac88a7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2227c70491c18dae1a5e26194667e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93701382d2a517466b5564cb4ceb4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab6ca8a75c404bb059e011cb25ca593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a7090a693d06654e288f474505f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc21a58b8c1ddd03ffdab1ba7a57f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007270a6756a1e22ef2f856c1879be8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb0f8b643746dce61be12c72284b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce399d00dc0aa9906cc1bd5b27f117098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca82bdcc954439274f840a36ca25ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332af3b3690a1ca752cae69ed952a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738baf672a91b3580dacaeedcd664dcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b722d4b57a34ade0fb85daf8f7d4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0a1dd6b121aa95e5425aaa9abd5f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c643c41062f7722015fa9732330d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab28760e8f12fca2010ad0c3821724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae701c58c6d0ca4205cbe051ccc37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230d0b589600621c5b2b9caeda8ce0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395717a7df974c56f658eb466757cd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce39a97253fb778d767f4d80fae98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c061d394775f7bfd1969aff443b105a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cdf8043087c1be9d207156384cf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f0dc738c9528d42b0ff0706473161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28d52edf87df818558f85967d00b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27032adfd489a04b0cf2dc26474e92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1626b12d0b32e90ed1632a3fdd05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e04e1be87ad6b2a0ab11e0a84e2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe40b6ab98971a903e67237580009117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b658419ab1b380f0a772d1915da605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ebf8b5a465fded71626fdc22d4ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269404e756885c53dc483b3835e69dce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9388d59233e6df13152c348fc92d7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdf883488edfa286d9b800567419c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06006564631527e0c717a1afbac583123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bfde970cc6d1713ac0f2c261cdce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ff4abde3157e30fd03ba5ed6e5f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e4740088de4501bab9740b338a14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60e6d9fb7a854fd34c55d888971c88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e210f38691ec05a9da06bc7489f2aad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2431ac7b505a503c4c28d0415d029129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94751ef9f327690a3680a346a7971f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127927aaa759656e31dd225f5a51d1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c039d94d19fb68f4b8e645331afc87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07a20b9ac30528c62d690cfc17e8d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c770f086872096ff3208e0b9bcf946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde2225b8cc5147e0818e9460971b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf542aa97d2628e533960e67c7e088a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89988a5edede8c1f35ef904f6974bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dec0855583ebe68c629ef45349122e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64b7794f8709d04aee296660b894b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e173d14a1ebcafe47fa22ed64384d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6738a7ce00806fdfa634418c544f950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285a1747a93044826100105e00e784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1194180ef60ad1884a7fb10c42984e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a167e2bf38d41ae9ebfec8f9e5d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af9467212f89d862f325b1f9600c62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f4fed2f241b1aa8ce8465a8e6ed3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026573ec9a5596efa9489a1508b3c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a0e6b6494c3525cadaa42ef2a2099148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398211055a7b0f1f99a61d14781e21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de2477da3f026c047e4d9460f254c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1902bd48510e8e94907798fb7615151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695184d4858efe3824d96ebeb5ffc99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef3f0240bfb013620f9842c233212153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e035f3002b35f585ce8560976612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb901ee7745367bff2d256f3d8b31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27bb29def51bd2e2e275f4c165d1f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab924a9bd56c03690bed64159f634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738feddcb629b6a9faf86165e2388c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc7bf0dd304fb7a7a193f3a647bf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d693531add3c75647efd5bb75d97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf131fb0df02721470e1764a10036161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9712e4b053c13b7a4ebb1dfc345cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7761adb0b6ae44a0777b3d8e2ed5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610ca6158caab865509d0768a4938bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d69becfe67914c1a726b15488e74ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fab71ac0c7fcbba0141773bd29e7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd86c40e4773c35069d4fa4db7fd17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fbef1d7721ad319fdcabbc26ba84d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccaeb94520a7d8a99b82695184f9c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fbe6e8f0043f490dddf6ade02ff05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7068a4860cabf41b38d835ab991b5be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef3046e88162a710871843cbbf5f56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c136b2d688888e50fa710fca6452173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7098c6ac0bc98eef82420aa1958b58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4630f447f9786e3164cd9c24920060175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c17a2299f07230f9dcea830147fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95bed84e2568757063e5954ec16572177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff89df8aa692c0be33abed937483f82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f90f4b9ed97c23df867f8f727fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a250b82cd05858fc44c3d022777898e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed4c8f31e98e2af1a1a407af30d31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4cfae5a450bf441362c891d32d8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797705aca30fa678e22e53bdc0d3c9a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d8d14e7f0173befe3a81246f9ab0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861bf58331a0184b8358cfb68058f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48348c510021fa159d64613fb8e9c6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110696fdaf40e1b12e9b11e4dad73f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab6bcb13e7382641f78a52f8f39129188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087643afeb545c0c5775975ba2c938e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faabcb659e340e1d3540e1a2609e89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6355f0e12b2bad2cb125afe5190bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045579227a4862c760adf0f2349359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1398f1685f8c94fa9dcfde863c8e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0327237bab499503c2db6af25c3b1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0afbf359887950f90e387b64e0f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc3f1a08fe5e5dd5f0b8e8e0750e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ceb1fb267d9fd6f215e8a5712ead8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee9c866ba07d3283b32eba24d429b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339280b36fc40fd8b3e5698d56f4b173199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7d043d789429ef1c3f773a413536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483a18316978bc9ac0d9ca86bec6e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e24ac40fa49940ff24e0eca1ca262202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e16627760cb8f19c3fd5cca95591e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412e55283159dcb0674196baebca81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d603718cffe25d2db94d358c45fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd7304259bf39bd75f193f4361523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35ace00ad35082f3f8973456de641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dce8408edc04ee5568a933ea2dea5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edf624bd8eda6d3577cec33e0ab2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37274a6e60ee0827ab6430a757e755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7743133f78d3c027e5bd4e8ecec335211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f8ade6a54d3fe6a988d768308866a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684c1c57935e861f1d5ce4ab05ebe75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde73bfe39ebf5e9d8765613f20c69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b57ef5493a1fd0aba6f04ca86251b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c55fa7e029ea1c19132124ffff0f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cfdefcb839d1ac7fefe14e8ad4ba2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e72d8d49c4bfc5f0e786a9f75f8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e3a114ace58b1e6f10a865a4e206219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aee0f725857b053721af5690d15ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068741dc79fba22ad03808b33965177a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975737767b61663d04f9298df3eebb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b6f4d2d2b21ce6dd863fda33de8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ded68e6075f61491b9602504d49c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a7579306fd0649c2136dfe39b128225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fba7d7332d5ac03b4fc8dd4b894db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c1c4a1c42d628f523a4209ae3624227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2fd1061030a3a9beb3dad9691164228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d2c67627d18cfc1d039716c2455f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f9294995b97127d74c29ceaab0194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df82679c33ccf3fce5fc0f15c81e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a3de36a2b3ee79dddb771af3a354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d57919e9b62216e75a5e5eca3fc82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602ecfc5a05701ff505bf7e019ba6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb3a0032bc5f3429e31bb3a24ed77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147593358e620a83258a014e27742fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c896a5b19ea696d370bde1c2fb56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a921884076829aa5c242f6132f1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab9d06ce2981fbcc157cf3579920a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9073c433eb13d56b94817e1c7803b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d915c02e57a228dc67b62d52e6b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a724d7f781037824ea4a8e8305b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae998180edcdbb8b7b88a0cffea88105243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c66e5d163a3848822b6aea54d3d2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c49e12e55b7876e3d356c1d09162245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f818bc469c628f308ca74c1950db4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad08f506dfebc12079e987baaeef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894ccf2b67eb766aa97113815bcc68c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7041d5177a943d0dc821233f46c18e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12797daf968f9fd636c8a63975e365fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a2e5b631b3c4ab360e51af3fb505251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d73b76d230aaf7fa7fd7a3b2f3a95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a50582daf7ea0ebf659d46901139253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae1ba8a010ae5c34f9c5d92751140d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0d01ad3febf729aaa955d511e6d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0bd9124ff533d854c073b8e556f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0561d340fa29c4ac7b17f81a5defe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b60442b28f0a3810dfde56561f561b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3a46ed8e4e1ca0b555d8cfafcd91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064aa4b6db41573ec7d28e077a14ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6e7ab13ebb469d22aa44477f4deb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa25a7691f4ac675cf2023cc39bf52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be1814b7345e2f8caf5a67abc48fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f44b1f1782baaee12cd4b69456b943264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317c31bede0a9a2636dc08a4fdc263265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c989d567d617baac7cd15fffafca66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4150fa24be256d4b950e71d34493e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552cbe30283fd0af27dfd3bd81aaea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d24769c9db1f607e54ce907361b6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c5b27d6ab745b76c6ad62e19053b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87fa14a3eea4bbb3727ec1a787b8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb25896857ab234a68c113c87934f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67ba67583ecde41523d0f3d9c9616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d334474f773a7e6ea78ee6e0f1bcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1483bd3e4f7c9c9cd67cbded8855275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc25070aa07483168a63e9c90fc4fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b7aef8130b74d2aad3427f7d56ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367ede70d0a0cd38f8191889a3f447278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b049e9113050c6c350de20b1a4b7e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355891ec915a30f0dfd888c14e34ae3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fadf3a6a374dd563d178347a77815c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d76b60205b28afe933cdf32df952d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7e403622fa32e348f9df5b9a71d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f327cba38b2cda58f3e8ff81c63d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2b3b2467d7e70ed2191c7335493f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924c1fd19a1738d5c281d8ead3dd21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f29870bd2b330262f0dd8e5dff47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d06129bfd7ccaf7330b15915bfdf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c880e0d63d8f61de6044c8be7186f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bf03f3194867ab9c6269cacb0c7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ce862842e11f25ec1e4a7d03b063291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85829ef0b61bc972b85bd3cd2d6575292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e976b69d109fe37d3acdfca671dc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e41cbcf7fe1ea71ea3b280d1854cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcd43fce9490b49c8627309f774b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae70c4e27103c87e5db2026a25d88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4320d4805804076535972cb0d343147297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c334890cae5c1f2329af6b1d19aba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ae09dc939c92d19afb089b39063a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae570b03228add7fc96181db53cfb2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813cafb0d84afac288d93cd8de75f5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565381b6d212f0f1dce520312f783ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f35fd1d6105de216d331681d6753c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637517869e2f2cd8157d98768b5b6b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bda299923bc82db76104ac3f0d0f50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9772a93861eda9d8fd8f169bdef25ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ded3ef484b303ee36c43be86bb035307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1339c5fbb8140de599b15e6decec1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16948afde3b2ba69c35b670556e695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cca8e2a53a758e28f1c7fe95bdc9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdfa7c318e094c2bbb41626d607b65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d2a4da35f8f3cb7bf9339e4a585c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880815d4bc3519c589efb4d48b3d3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee33a80e7f02be42376adafca0b30a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a80b6ae1530f1c0e3460323e8d5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120ed8f2c4218a28edcd5cf9abb72e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a063322de0ec9c713a6eaa791f87f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878b4b36e1014f6736fd80dcc6cc1c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a938e3b0fc3415bcfad169753c67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a522145493b4dd5ad7584f6a0acd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531a48615b820eed3aeecba6b7a9c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ce1f0d5db75504de07871d5d6a9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b840abc24282f172349879fbe73d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b10d6e0e98ebfcd74cdea24ba0bda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaac5bbdb13079cd3900bbff1dbb33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a23d0f9e1fb1dab9023ae271d980d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df655bad46b26d578f5edbb117926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e880e24d2059995dfd3833020f56c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa6b88c39d15ef299eb4dd002bd207329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fba1c025eeca16dc778aaa142df84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b65009265a747fb23c57fc4373f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d79772019fd2a3a3a114ce32c0772c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963157b7039f8883482a49c2223bb4cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af829549a1b8815893d771692a382935334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95b810e4df06f5dcb8283ceb7ee81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32afaa74b4ad34607a9794260e7951b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231dba61ef77089671db69a6700bbee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f193cc8cd050ced6f61b5ccb06753338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900aff55ef22fe6732bc7ba889c7ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ff258e0152500bdd399245100de20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c457aea930bdaaca0bba0e0e9744af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6927ca8fa9ed35539d388479f1b55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e86d687428b2d1bd6bb7a1b88013343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a40d816196c27596506492b3462d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263389a41e86cebf48c5029814318a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab490a8417467fb8300bc95ffdf48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f30dcb9b30a2f61fdcb15ba5c9df2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9677d227af6f0ee59e97d2847485d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f121a8dd7e32a2d62f943215d6b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64023c964aea27560117513a0e07f484350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febd1efc2ac1a46adf6332b9926bca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100999f5eae742fa28304fad49a5230352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d07a3e278a78d75bb3e49ca179d3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049300cd61fc7186ae92f8f671cc92f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932fc141c9c823453a9b6cfcb64d307355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518467ef07ced4f694132c41cd385d49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b391d915f841f09f951159952b997357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938c2205127a38e2134320e51322ab6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc59ca4bdf38cee26e97b6b5f75162359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416179b1b0931a52a575b790462c526a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39006a84ef6d9657cd7fdac33e243361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60360f06c700ae1b9f829444802ac9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7505123cc9e1ff45f0ce597df095242363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b230e601f862a290a977db0a0265364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af345f48e413e226f6f27d9b728ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83ac89b65db189279dd98dc27e6686366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afaa30c8cf7a7525a1cdc4cbe2918c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44ec4bedb9a281481d8d2d1bf9827368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83b37d4eed4feb53fd43a7800404c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731a5993e2ba9d39dac3c4676e5413370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b7d00b81b2309a98ded72671bf51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d63a1e530c2a5e655e6b2e27a2a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931a973d5bb7b03e8eee41573e6f41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97445d0dc00e37487f3444be60027374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e5528034210eff8a92b607256bf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0bd3882b863bf8b0d61f9e4fdcfc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160d893720de5aec8aa2b5f4a67a9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5f9ef55b3d44602b24d1828e60d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571d0836419f2dbc427d1cd16be857379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85c8e00b369dd7282d01e00e019726380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79c7ba628640852ce1280111b5c8be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c662b02fc13dd8a823ffddd54bb621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7977ed2414e9dfcf8ccaeb817d273b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950450daf1327e56338e2d7233e712384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9282eee2fe1dd209f880624680bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3233121c64cd126ec185f94d2a851386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379eb33c2733ad84c090c959cb89315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5f6dcbbf8372fa3e795102f130fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c59bb92853fdb0231accf799c8241389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c701f3686d8eaa51ad68a9bbe1800390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1933d983f83387e70aeede7381fd93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c36df56f782c8b4f50bec78220cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd361632de66d6093a93983e67fb8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9d463f51ce5d6f1bae3d98ba8592a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951608fca7d9e567f51f36a0ac94fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ae8fa156716efb2bfabd75e49ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd6cab62263230f36e61e4cc0acae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954a21fcc12fcc641949b1a68c69b11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbcc4777b1f5ea47f3279e497de0d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02a92d04f7c6abb0938a3c59fb9aef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342cbc1537160808b19691da0563b4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a701d61a4a74b7f97b5ea0cfbd36a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c9a94fa4f4ebe4aa10e93e907cba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a06546560726a7e9d5fc3d1a0d66a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556adb9409d7d826051ceb1c7aaf7a2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07b58e5c92c618190acc6675f0d9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00919e7176a2d6afbbb646633481638d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f564b132979bce0c8266c61bfd4ad3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0d680f46b9508d498e61836c665e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f306dda88e32932f838d91591a992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc313d8ea4df18dbe4ccd6b2af2cb67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb035997e5c98067e0a99b36e36f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a6f4901461e4a3c963a5e13be9ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de431bdde3f2c30d9675d5cb9e50b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ba726d36b3957f8ccd0994d315d09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe078aa34892fbb02e3f062d99bfb7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b78d43b111ebae9f69ef2593c0833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687d0586c5ebbeba37e12b519df3b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004de2229ddc185106a27bfe85a8e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b21d64de3fa584357e41ee61e762420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb29bcc0ef11d26029e664ad96395421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729c0e535cb8b394a82b1ca5a315a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba1cfda73436b5f5c5442fbe34830423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d706cdca9d90848007206b6caeba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90be475679f4ca99169043a4ea3cf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73c325ba43c970397f5ac37933993426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cabded6bf97ace3a6816f5274d6d26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426748cb5c92a071e900f084233bb49e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6938af4493fc0f6a1de3daf1b6dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453efda1a28606156d6bf2603a90d48a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ae74ba9a5c33af6100ff8ee079ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0222c4c29c087049d52cd4bfe427432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d15578852392e8cc32baa9f1dad79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9b5449fd916223083afaee013450434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace20ba026028b41ac93d60c9c307a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d8b533aace134491134ce93567c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b56844b8d7d55eef83b70ce515144437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ed552f000f6e188a71aee967396a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275419cdab2dc9b17dbac5bd842e905439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a345ab4e948b411f8e0bc015d406440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d36572444d157248beed93b33602441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd42cf1ff875fa065c51940190d6f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dd79841addc71e7e1d6e04c8824c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa566605975eeb95a7b8ce6b82d209444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c38dcd8afc74708a2bbf0d0664317445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9140be82b9a42a5b3b714cf78275446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84656f07f69c697a282ec3a63464fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ec2b3df87b9a5e03c264457a5a22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a09436d1075f26b2bc0c9e1a1af2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe6feae59d1f7a40b62cdfa64ef13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751d241193e2af915009efa275ad54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d916336860e948512bc3902715949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74765166eb6942a8fd908ee0f137204453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a038db4db15f29547750a051c878454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c637860991bdcab3872bcffb99e0c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55282306c2e772675defb2b8c8246f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950920d25c276cfe51258a4c3005ece5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe338e485032a65d283f2155724418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42420e6949b607c07074bbcb57ef5ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bb5bcab8e3b249e82b187ec8e8b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646a5718653d428c49346e189a7f2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c6d10d689b449d6750078ce048cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adc48293bef8445e4871008a10b503463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58edbc9e4cbc12f25fd14b85a3f394d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a1ee996536e9e9e4516c490e964b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7ae90e62596703ca6bc5095b2abd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ae79cb8b74f0f67536f85c3978c60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad043a323b2bde1037ad0c1c1858449468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea5b85b35fedaf77d4648253bb063469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19303b28deff7840edc8c58f36ec151b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0659c9d84659eaaae95cc029d81da48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd93f26ba57f6ecf6c2c519f3457b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a687cc149eafe9af5418d030d3e4d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaecea07d6f6d4b4b9af9b3f06d5a4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b7ee43ae0b318f44ba5b2b3a81bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a154008cb72835c7032c13ed32ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f6735b29b532ff1b64eed08dcd1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f707a42f9be1b02a14c4799d261af9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579ef1de4827306d543e4bd3a50654479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728343909c924f6e99759711cc300078480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae26d74af94c718c28682c8eb3f6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594cea1f4e435542513f5ae209cad4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e93abe9a8c8e50130e92dbbdeba52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d18ae25d7d92dbe4e3a92d38c04bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346c5f411c8cacfd84a04484c578c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e4bc7a8958dabee7b457f0838ed28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed49f297052fbbcdd63fd04497efa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aac92320e44573d04dc1a0069f75f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1ad426b45e26806587ad805de8d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e00a4b9aef7e0fbb150d3526878c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4b33d93bf8c67b8382610ff66b33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03e2fe2e1671f8b674f0723b9bc1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6eca41496509fa7cdc01e8e3e86e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a842c92b024f69c0162d342c3cd067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68768066e2315964533cf26a8258c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18e050bc1c4c7edbfca1db1851aa8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b799f1f2be68a1355b5b5725d0640497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5cc23f367600418c4da82e3ca2f6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca39c43b3d62fdfa59ac245148f77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b52634a0b41d40e728b9c4ed7f73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfc55272d5cbb21d22e6c20ec9b17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973b11aac2dea581e20c601fc85daa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e2d98183aaac0e70556584f60c23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c6485bfc447bed75df5437df9c7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b8dd0661c05c76f70b80c8eba85d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0446aa62c40824a81b85128a12c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850cc90122a92100b0bd5298fc04b0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f017a144af14638cd0c7c86aa1ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f1e989e7c88fbfdff32b797591aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6ed0fedf92ef8bf3b7eb73e6e088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc059c98ec933a8ab03223482d4f58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2493f359f7870b6078a8ab2458b02c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e480222d7cac9ca465158d55c7564513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e14c5e7ba6c50c93cdfae31c85fe9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e539d361f152fa111bb303d6082e909515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03eafaefcd6c089342534d3b5132e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6eabfeaac910b8727912c2beb7ae8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c58e2fc116bab3ce034b69281bbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba07333928bedcc07d4d30472a8fd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79841fdfea9fb34a967629030140984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665962385a3552e032051b5a889ccaae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51231d586fd79f84741b971dc2066522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec6cdc8413225e658fcc5b95e76ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9d2a9e2d756e94ca79717242bdbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03f54f820c7a7cab9b8d57fa975ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059005ced0f99bb68a1e5afb50cabe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2defea858f980167a15512e7d7e939527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647ffcd2da8cba00e193f83673f180528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e87256630a6585897ddb5cec183cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da309179b0a64adead0220ae99f2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2378fc73fdf52945c1b4c6ad3425f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194f52154c4bb22b402696a7113865532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3345ded1c055ca1f2de03e264db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d39a30d194e16656cba1d030a0fed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01020f1e78235833a4edcc830a3db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a259e47295da351cc20d24535c7a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9806401c328b560fbfc97b1cfe28bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738cb2ca8c95549cfb748b8135db27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a653289ded4661f7a8be640154fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355276d027161a3eb1b3c5662f70875540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6afad23a082938933cfe9a41905c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a3d4ee44a85e7d44c64be9614885542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca81eeeffc0bd604b09babad79253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868062172153969d00fad245605408544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc865b7b92dfe0085bebded4598f6e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fcec30e6af722669e353536372fc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858d3735d8a035e2101e770334ec7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53193b01e701f1c5f7993f037a3f7ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3adc27257b98815a811deb35112855549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e967e7d5d022b70de9f6dae32c8f918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e6000b927244e7d94448b9abcf08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339dcbc744c272ac71d31d61171b224552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629854034d3f744f84236a18389dfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc416d1e9b89da8adb2101734b437ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859bd54700daab73a1a286f46593b29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e6a2ef13010af2d5ef383ee9fe59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130c9262da74670417fe99f949d229d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537d1c84e8dfd38a317642c25bd8ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fab115dca60f757eaa5ec134a928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d0bdd0c4a3845f11b8ff10928a41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0af171190199aa5484b44e5a16abd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055a5b41c76364d2a2139d1fda37dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecafc7f0e11ccdad82c51f304ba5273563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd966a01486c1fb3f91971f1b10616ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636cf846354ee6c2a6d4c4176dc66ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dadeb49d8914cfcafcb96264f762d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0600ae7f5d0b673a25b463f8edbac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e939d01fae65370cca16a5cc181d2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255007f40b5e8c58d37cd12e644af1d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21969ab108d61d99c067a04d75e1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c40effd8f479f242d52c326b71e20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50d921d2a84c2aefe50ca7156dc72d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d51c65af9807d64a7a915dd9c6e32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eddd0ea4f0720a9994a4f93e804df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d60f1e96c271e57d0ca9a311017e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e21e014b07591f82340f87a73b3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d714900a47785b00519b48bed326577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222f64d0b1e80a6b2de0f031d6a331578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64023d507092e90ca92e393909f31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393b0ecc717680a9a7fbbb61fb9bdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380656a530572f88c6cde981dafb0fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f295ec9b5ab06f7ecdb59e737ce9ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21548ae439ffb4cdf5acf7b54702dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504c309919f85600477468c1f13b73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0fb26e2809d2794a75240a75887d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552178c0a7208fe296774cf89f646174586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02df77148cb315106e8f8bef8f8bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda0cfc472137220ee2d2ef19435040588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199ccc66b46f2e351b181173aa7411589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df83195ed6c314204e8afddb42244f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bca827a079a0649d88897b97a2b40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94830f19e16391fb1d3e706f2f0846592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80045fcd65cb5faee463fdf50c6d1998593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f645c9db8cadbd1f0727fb808e254594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5071973772f9ccdc4191c75676eb73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e2866adafd45e75505cab0de919b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587265d7ef4351766fd467b9e4c8fcb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65d807a2ad39e2d6d49ac7ee708cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4c82a12551214370e32e5d5725b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c104bbab2751a10ec087ef198fdaf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de673b0903565e93cc24ad48af62e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df174e7f8e275e441e8c38d577a1a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e6c6475b8c3d17422f8cf0fb5c80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14341883a33dff1a581f3bb9bc92a0db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa043295c3c5007c4745b334f8c31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8f53f2a93675a93eaf416f9b6651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212fe71b9391304329bb46dcbc2bad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7c0b331980da4542b3923d26ceb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1ff8174c2eb5f5f342a6402b5490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59efd87b7631ae56e35fbe4f63b0db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965035bcacd503c51bfe57f4c5397649611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fad434b207f075ce4aa67fe02d62f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d46b75f9a07b1e8d74cc2038b0056613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42ec86c9845f2dbe7c206fb4685cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495e07d12a455b0df85ba5577008fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d84529026ef9dd58e7d7ecb378c2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4433a476af7cf13c4d0871beb2e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a470c64ae902fb080a5d62534efb185618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92675dd824584ca69cd6df0f9032b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782bab6070a41ec3ad17c9d42bc7c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7589e5af8e07d6c44f4e6c942d0670621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e08334ab02fca63925cc48acbc89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb3d439ec1882fb43a3971cf5f1fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48d2995f6162fa35cc586aa95116b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2a4952ba8d47da25d105d57d5208625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e072d73bd560a473dcce930f17d652626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776c403fa16b9a31c250eee86c86df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f291bd0f0466077e5bc3369820da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada46a45407d1b38d0edff44dffb79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88828c77506b9b5622c4c49d97425630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9578ca8fb3d435e55f27cac4dba2948631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a74a1c3177304d2b653ec1fa4cf90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16ab57774e9c32dfc4c2eeefdc164633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f868ddeca1863834bd9402e2dc500634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084ddf6cbc7519ef553ac2dddf2bcf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080444e210dd8518fd8a1ec6ed9b84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ce019f4b5a5164e1502b505fb6de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2c452e0037fbef2b285733f5a62ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9638ed453f1b1d2df655645a27b53d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd1e101292a57c59f9dfabd84ca314640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a46aa791a33c065a0df985fadfe4ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3bc620090d241e040d723af89df05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a8e92db448c6b6d050aadc4c0692643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c5cff658f66f47b7949caad668a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799e0fc432ab76149100599cd96bb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8bb92e55f999e4e7c0d8a6a740fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455311b2021324dad91abc964f11df9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b725fe0bcb4cdbafef2515003522648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3bf642b411cd236ab50eac06a1ba9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bdcfb326adf3a57e528c31a65a42c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744026d1cc02f4c3e2dbb9d72a16c4cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937e3ca5970d6c0d837ffbd2d71bb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6a8745d93809ba8227c17619fd67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69d09fc489732b8c6916ef5cd3b4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8deb71df97b148025e475de3ddd20b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3460bc26298b15eb8966c817d84ab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf11861e19028a9b84100bc96802c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d84c9a6e2cfb13c09056513fb18e25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7220c3341b590467c1f0bad2668b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958191bde95b6a7c59ab1a00bcb719660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d5b9793d66075b05f4a93ad06460661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6eb70db5159e3cab764470559e0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39c375a212dce98a22809e6ce5c14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de546804379ceaf0a27290c1515ef2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4c6b3bc1e0492db0cf3d42d52b25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f1533078a1ab0883da1db81a71a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e7537a039a97246ca9a8b7c38be4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c4395146fd171d957c23309da1b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806626f68657eab6f34641d9c87eccc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e98b46142fdc9cb61fa2af8690f4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba3496b3785fcef3276f98907d774671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05822bdf27e8209b69fc97e258d633672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea095f92041784ced48652330a5239673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9640dee9276862463c448d6225baae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7743961ad2e4e10e3a068f521ef74e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442c9738ddfb925331956bf383ca80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fbf6567067c500e8925d99823bae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3fec3b7ca16e291860d2fbe33603678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831653e3c3c65ace10a6d68fdb6323f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6552ec4a46d80882463cb43c544919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847460d3b47966d807f006d95088fa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c3fc6dcf0936d007e7cb7d572a3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2b9bbaf066cac5e5cfc6f32423f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e017414b1a0160cea3eae3de9a45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f7a8ebbc48e4f8f62b46e7a6663d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944c2e771e6cdd7c20550997bfe2db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f2c3d5661554ed90bf1443f4fddbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3fb978118f97daeafd565bb43a63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d30abef159117fbd40da94efebd7a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b58cf84b6490d41706e002c497b57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b594a1cb1b3e94b24fc717be4a1f86f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837eb59992741e16ecb7fe155ac91a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d0e167fd2c9461fdb77db56a4cc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ab832d8edbbc4bf285aa803601c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb996244da8ce7d9ae92c846bfcb0c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e199a6f099bfcc80c3a75d41d0d7d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef7aa7d091baae4bfb2cde2cbcc4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68ff6e270035611690ade995f7bcc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41af79e5c8071ca4c62a967974df9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d40b8112201f9b7aca373a7ff0cce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06329006f0c8353fab09b08431293e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fe330287be8033f6b31835463b9f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ef83c7706031ea7a7c0e1bdcf586703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e7e74b9f936be083f5138edf0aa82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8a45b48c4c5ec27c05b25e9b294b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ac19cba0007839bcfa229aea0e7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad0c1b010aa1f8bddcbc9b10329ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960446554a68b44f6834b7c5054e5895708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7181d8c1a1039d33ee776c980e65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e87c6fb10e2c410e2296e10a82765710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363934b43bbdaaeadcfc62c3817b7d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a11292b74037ff7dcc3399bb472148712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd7a9804b249a9984c72433284f2f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3609b2e192d3637b66bd903ab7e0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d3a0c39e85e03315b8c6ce817e5f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa916727141747319cc384e3ff4160716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad76b8444a78c3801de220f538625fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96c1df5841ef7b7c01e908d4628af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a85f5758102ef99a5a988bfd87ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9610bb224ef56c9bf2811a8f80095720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cca14c7a72452d39670f840c20aa3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c400e8a7cfdb21aaf5baa0d0b9a38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8de4a34a019e72cfccea96b61d404723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cade7e8035b8aeeef0ab415ee3b6f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9183077af63acce72f5777473fe36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07235b13307d6927ee6d9d1f9ae829a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b218fbe2fdd7c5806ca866a145eb14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793b69dba93a6d927fc36a3f26461f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7166e0f6452b49ce03188e75657756729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db04c175c420582f0e5688ffcc25cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4042ddce2d1426322a8ebd2889d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36d2bfbb86ac4a0d16a6fae8edbd74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b6b48c1fa0eab48e4fda801d7a4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b16eb953062d5b9610bace0170594734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f78afbd39587376052c3b69c35b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fb6d0c25043b135103a32ab4a6822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92231720b86fd525e84d5aa13fd1b09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7bee547b4c498b14473fbeafdc170738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84a521b91948cc6160e17798fab21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04fddedbbf7bd38505b9749f55fa4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b244b9c6beb85e8ec8b4de6dc22ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d359c9c85a9cf669202ea25ef77fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6553b9e40229d3636d5f618e35bd30a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926976e56612e07c028a67385a7612744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330cc77c0935ad71a35b276f0b4a71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f725af8869b5b6b6a00d7f7e6647b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3bd9ef4d681cc93ffdcbab5ad2b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398d7fb210258fd04c77c10ae8b090748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164c13f63392cbe7746cceed9a0a4b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fde9475085106036a8c28d86d3c5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2a1ce3e0ae6505866e6d5246f351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e802d3f34140715272907667d2d5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55436be614bce9c4b8a73202e284679753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9d578223e3d2f87098ed8d602442754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5919dda58aae3ef3753d4b41e4108755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef44b2210424c07f42c8dfd71c47d93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2a73c54e2c640b84a60d52e876ef5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13e9b5ceee94a965f5cd7d8695fa3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c417547a1cc238b67adccdcf592f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519fa0ad51ffde4bc538a5b9293c051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bff492d0fe7f6b2c871ea91c9d7772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f8902ce96779afe056d352e048cc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef3f1e337b1ad313007ed6a0baa694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6012d79d7a33029e5d21f0399a4915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e94ea15b0289f91a3b5b2b20d6086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a1af79f22fd571b2dcc22a4612dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dafb23f39b6e7e506af0c32e03ff88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788e3065158517256e07c4f3b8c6cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d403337e67f08bcc4604c3da5877810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7cfec435ec0e457be79bdb32d59511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e3b86cb868239ad451a715476ab0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5f5f7915bc71ac31579061b1d14113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726d06b3c7e49075d1d995e5be297f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4e0dc55132d81a8fb6f22a45dca8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246bf4d84eea052c2db65702bf4d1f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdbf826fab499fb3984eb050d2be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac9cc9dcb807adc22ce0bbe6a39fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcb8ed90486b6d748679910758c39c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7810095371ee05e34a8d890df3c61b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933906fc5e2db09972cf5a732cd7ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991efd023cee2271add699a68f91e74922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02f3e4639ae7688ab2dd755ad9a3b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03242ce3229c76f6cf1780acf765016f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e0e60c55e0b8c5c3ece86668d844825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e965ab52e054534f9ca3a46eca84d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed33fefb2ad056b98f365a5d7a762727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214668894f42174dca4ed7ed9b7c986628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24369db6ae95cfabf15cb075f2535929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd20e328d98591dcc6c35179dcf24b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf03b8efb3ba0e176dbe472ca7f11d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ff4f5884869f20be402e7d38f65c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f1edd68395897b373ec9a5c3eed4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d804d7af28a0d69b0113b191f1c22e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ae11a386bc91d4b7cd77cd7e51e3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39942a80a0803e984e67d8b23fdd6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e139dcb3836a05af47e61e42c2ff1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2494eda81fdb1f1e7d955bbc844a8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2f7852bfddea1dc976257bbd6fbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95d9f625f82484828493e416afc5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420235667c21c4d0e8cd945f3cc4329741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2ddd2cd5be05b09df27495b9babf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79515736c7e825dc4fd8473cb257843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a965171d5c1416a62ec73cb352f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd2e879269e310f17bb64ce56c04645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87601ed9dcc1ebea11a3ed59d44a2f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db22ccc8748a052922613f0ff0eb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90bf8ccf9d755f84089360a7bf013848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191c94e4ad3927f91e98d44510ca7dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000308ca6ca99a8f3d4bbb62afb2fa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5c979ac55d61438463000d4be34651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b8c78f157c242e00c08a801c874dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc86ce1467e36cfb625db3bd9fcf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8001e156eed105d627bfb2e6d731de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c505089700ff2a940d7bc78d1a85f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51983d3f53524de77c3b1a0c469ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd2e6e09c1442f9b776be0a3427cf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc11ece94a57035253e9afc33653b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57b1c19c6545555e745faee612c4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e28c954f9e0c2e8a4c72186d97111d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e4b486dd8b4c3404ba3359c3416a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69581f4a799ad4a070958ab19156962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564503f3886dd537fa6c349fd02d16e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947515970ea70c0b9d641b5aa7537bf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d27c3604a5e10c2914e9662520d3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db960d87a54911b5635d4999e7c4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf159326e73be771b9236d328195ad967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138a01059078e59af1820a4879a6fc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb27dc2c1f35f43f40e905c6ee19469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063daf5bff1d8742670e56c6a2f801e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a6c7cb1fcedbdf1ec2b9becb583271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be021f2f29782c37df74616731331372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880630612edd568bd124bd13d9e708a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d777eb12c95edf704f2457180480274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0197415b06f196ce7d12776ec54c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76359a57e224bff94f16b0eee16fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864353ca6578aecf7c5b282cba2c78377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab88c3288238f8cb0f04d8bdc9a7a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce2377e84e05a7ae14eb3930870f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4741fe6ad487c8980e288aff5e3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75a636c08a57e7d1c3dd227d97e7a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbe983140679e1e3506437dd90f2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579202b4df444cfbd51cc33dd2e0d2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd8f3f0c3621b8d104df82946268484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f3b7a0d0b54f1bd31b7d7634184a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ff97c1a35e1cae878d6c1fbdcdc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2371658029f78e8a56a540f430e541087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4cdacf241875c1d91f642dfb378188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510be8d1f6932302a609b18f7574e93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f664eef3705467d71dd44a6238ab4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71fa012d595df9b0f024ff1d6c01291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4228be37417039f3ed94801e19bc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e95ed1cc84437938d4374c7c806a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d06b2d7bb552aeee84d60a116ee5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c5b7f7f9beab69eba26292f25e2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f074c1d5d2d976bb052d5e12f7ac0b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a1de3fc992c5e2bf5d4d6b803c8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c847eed5de637d48334ae38556cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b687cca426cc9581a2f8248797d156e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f32d43f0b168f2027de4ede03cf6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875307dda04f917c56922b07a00dd52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553cba9547e6fe0d8bd6d7abfa4af5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc7bd6e6a31b7313970962c5ed992103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9487bd92172afd2c4652a5fc2c244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c1f5c1fbfc982c50ab7a455f9c96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b8eb3a30ee4a40a9162a1545476b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f1eeaca17fc250908a456a7c3fc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860344d928308cd534032b6ce9fdb856108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff6a0bf5aacb11a7c1df304830c485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a8d421a81f8bda89d4d2bc2dd916110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a0df5ba4aefaccda500a0adf65ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a92ba18679fd7e63cd09a7814b0d0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ef81e5bc3b180aa1ff4d307eebc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a2ad04e06384a3afac292d6092ba9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512013617a678236579979335ccb43b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269deaff37a3daafe91bb3ff7ff7be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827d1ffa88bef40182090358943213117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c756521cd1933ed342ac8e4671de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c832487d133a35a4b3648606bb55d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74296cccd2f3793a1e3c778f4ec52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfbebbb833915c94c1369261c7d40d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bac2322756e4e4438e14e319ae054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ccde80c1ca534a77b45739ca2972123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc437cee31cc85c438d663351a24b1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d745c7210c3b5fa29e71acc2075d70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e505e243f8caae83b461060c788f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a3d56cdf9c1ca10a57328fd9e31a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c463fed85b12288ab1820b49df8b11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e32090978c601ec24a4400c77d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299116ecb9236c297db49f67dc5617b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d069d7e9656b1dc61f68770beca31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e573bc9a6ccc311c44007c6ded83b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976087a5aca7ed423b7f9a8e0d62f40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d7f775c306322a147357344791ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f76a62d1446988e39cab5f094aa254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0124b8d72995fd35097a088a1c3de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d1737a4fbf4fd2f1d17de971ae1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226d8dff9a8314a66651cfcfe70f778138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce72e3238aec959538485b06594e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4f0c5ae6036d606feb1f159ce15ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970004fdd74fa98f2ced5a00fe5b2609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d1dc453299a5bcead9eff12d4ae5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8565048b47a06cc4b6c9b526a8a5dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ede38f7e7b02b139b11836d163d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83e735c3f722687ac4d4dcb06fb34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66cba9501cebfe1643bf2ced17744d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116e18ed6eaefbce6b09d71d96dd19c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bfd01bbd705e366c6a01b502d2c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d591eb241b9b455ff14e6650697213b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebcfeb9849f39f1bcd43ba071d0097150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c982bf575cfe277e3277c4e74a077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0e408ec80fd8e14b152a110e0dc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137389697906965c002ce9ae6d59b92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba3b968b579fd9066624b97ec560a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ace32bdcf3e0068108e0365c9b512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59293e34cf716a084b635c58d66df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a5baaedf0dc1724fb6537e203d0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3789af6602bdeb2b00969a610094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e963b72d63246e944d3d5ef4a1cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8555309f9fef3cbafc8eb214e714b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496a744cea4e0947733c1a3c537d59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7048efb6825542283d06042e45adbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358732a2794a97e6442803ae9238fe48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2218c705e1e4e3ab26bc3fd4e1d0c4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faac26abab8852e26579ef28136dc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587b01df96190b68f2f7e13f27296f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5196bb3d33ce0fcbb73ee4a7d5bcbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf08e63923ede6383c98382d9b50e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc3ce690cffa369df5124fabe10720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc57b067e86c763d29ede936d01dc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd4081ac9df7b067bae41670d6562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3997ac6819a5478417930b02c4fd91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e19c3ae7b9d7ca7734320321a100d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9e17b1468045364349d9e4f9276b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fece21aba4ac11b20447689425bcac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f790bed2d8d37b3ca2d2a0b6ec59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f9916a0ac7f3de147cde6fb94402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ce67a2e3fd2151ed54a0970d1716178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f23cd4a5a1c27e6223af85c1fbb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804789ed6ccd420bbb831e7718b270a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b265eb3067a559a60e00c3870487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2e11cc51bbdbc60791de5e0aa49a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426d51342c6ef8263a589015d89080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f846239dd235b94ae815b74811020184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c86cef73e71523d579b79feafe43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9827449c2b392d7f774966458f5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f73cd44d9d8315b5793b1a81c0dac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77496a315dad5f2f6a80b17d78491f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685645e14a1aa6bc180c29e9b81a918189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3687cf883d848df90e65216245dd86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a0d6470420b2e0c2e8c5b10c228d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019e01021ee1669ca16793764c242f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93c259fbac394507f478fd14d5b74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827671a393a13ecce777cd133ff518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d83477503ff07a6f75f2807c3a1b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253cb0f202d64da2701c5a30371cd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406045488b0e83a2ba6ef05b48081323197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6865bca6950e0a3f76815bbbac49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe74df90856356c78524b84d27a8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b856d90227c01a57e4c5827566b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49baebefd5da20c3dd94ad70f891900201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7650cac75010a26fef87705ed163a3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba018bf79dcb504587995d61599cfc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b704c40340e6e4b483c3b94e87f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddea3bab001dce290e8508f813147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f09b6fa1eb1c532dd3e43137f4d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc198dfa77d9cf54afe8a6a01f49aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c7baad119b0c3b3d98b52f5f2dc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648787f41beaff90e91a8f78131d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2521a3401fd8c03f5bd281a5ea018210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084e2b6b3a7bc95401516541a982a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce98e659fa33943ce2e78e1bf0894ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246873fd246f16fc287f36da8960964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fcdaa2d49c9b67d331f569a195ff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6ea3fb8c80e5552cb57c61df9fb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e998d31b13b53b8432cd914e5cf7af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315a61efe6375f2af2ee6f35a44554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416885234853da7ad752066c9cbf033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb2646268d9323a20d7557a042f74b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b75a93269e225169c2f0047317ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caec94a4e8245004d6ae32ddfd8e3ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec164f003182b374558306c4ecd64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c344e25154e53b1ee8af5183125b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e517f76c37c0fe6b2a721b9c018994224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c303976559a68aa5d24d40c14e435e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe55d0c8839c0d0c7964dcded70f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff7789cc980f232954c576804147ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411885a3eded4098d160d3230e3bd2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22bb2ee2daf21ba004073428a6bea8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871c05dd9f78ff7af5ae9c4ef6621f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e66f5476e25f8cc8988aa8189870231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfad80d26b2930a50d77b32b8107e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa014903fdff110511e5a6e0428e9d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe187cbcfd2094c62585b063a26d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5efc066879dcc3494b983ead9131235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b65ddaded1f871c89b914005787c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02bef9cea703bb6c27418923adcdd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876f54af710799ccdebcf1b199c0fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c006b0e1c77f6a4afee3d764a94f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bfb9eaa2d21133512db6ee738e4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5d8c814355ad282f7441745ef583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946765857b255fbc11816becad632e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4885357a905e5619ec75d9186f5710243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc1a38bf9b00bd8cb2b5a254c6d264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db14fa7349a7601dc297a052f85bbf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b238e855605c808c5d2ebadbbf8941a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bd18bf1677fed1fcbf64701b1108247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31ee9533b6c1dd6bbad8ed7fa31b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13102680285ecebbe11ac2db996391249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842325cdc5674f89b2ebc393b444ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003b7c9a79e675a45e0b0b587d4e1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63530674c63f3bc151aedf230781a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd5c4af9a250f26d25f8565557a44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf195ce84f40f5b0205844f7c0a32d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1440798dcd348918ada201ad73626255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe18c56d83fb3c751ca66dc12de66c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e5681428bcbf5c5d03d77a091da8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35895db63c3b145e86af37e6a51900258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9f1f790bf6a19c71034b5877a3fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cd971449e867fc449f93be6a2865260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb29add0095bc3490a94d6defc237261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6ef3d0d1c63be5b75c8e3026e4e9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8255e0d4452e4c18331858503cd808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94626dbb8b8142c9b48358e0351a65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2330907e5fc35a7a20738896926b1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f1d8cb3d4a62bf92a566bd69dc5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a0adc9c99c00954601ad910f4daa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597c6cbff8999509107aa3f4cd8ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5572f5d17fa84bf6e95cdfc0a96158269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e156b76f5d59fb4678d51a6fc5bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97a3d30f4dc957da0d5058b5775f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec2e5179abb46b3397f0df1af7f96b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151ca3de69aeec8bb22f0a84e0edff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821817601debfd3eb4be67c16b92cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9764c7a65a1533a4f67acea2fb946a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce07e020d4906df2c36a5a091d073276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac90ee7f0ed7ee3d9281b7e04ed9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c386405acfbed20f67e94e521093b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3a26849819dec16124607942db28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b84df1bf381af746a38a5256590f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad62a7598b5c74dc2b3c635b9dbded7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28270c8aa7942268630492835800ff1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c313c8a5980930fd7f7e0d835039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dadc009cf949e2caf9b816685a9ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06b09f0911f7f467faa4ef9f8a43cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b8e14676733f6b906719acc95599b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e54ca382b67159f44aa407700da93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e767234b99275d3a2c0754398bb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4d050c6b13dd7fe7f338299a9a62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c209ba3a984589e52dc9f08808a4d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286af00a8ad56bd9080dee2ec58594291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d39cd991d16db43569265b5149108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c58654af3b235ccf2e2da41b0ba2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab754526d38f616205f86dd55fa669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7491525d6997139d884fd705808e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a703e2531229dc826e79b262439aef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce3b76979348030018feb15c5553d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff732286c2c6fe4d839bc58f1dbe38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a036a713ae3a60eaad67b01bf30e72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fece8b2504e30e8b3d77ebbc59bec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055084c00c2a8544eb7d15d0dc8fc20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e628f4864fb118d8af21910a6fc8a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5199b4ceda0505822439ab76257066d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2404d9d1ccc1a8cf0df9bdb4c61b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e5b9ff7f4c733916ca41dcf01a10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a8f4aa6e4d50ff5681ffd4e12f9f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ddea4b07d20ac41ad1785429b9c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b561d4dc86d4c1e0721b1a73225b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5da21199218ec4101f322e1e8988309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f12ea8a439964d390d3af2a4764a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8195b16e4058737d83988f397d8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c615024d5d642589027ab3e51f3b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55204301c6b66142322eae3ae04d04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a6cadd17206624b2df679f0a4e2b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307576b03a507e1c6e2c6f7af6b432315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf208fcb961b3172acd4860ec1ef5cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fee07b79ad85ed49399679a305ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6242a1f45c07d901781ab883f74b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab14158a2537ec1369f672898ec02f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d00a02b24430907285aa2a95af9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ccd53fb5410e0d03f2d62ee780c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1818d0c33bdb1275e1be8e5109de0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967160b167d2e58b45a1a6b39f2feef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae854cce04bdf4cf3478a7b0c7cb06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb660554122d572bc105cfcec7d0200325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf92c1c6096ffe2db7f8922369f5ab7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b71ec825617536d64b0cde08c3e572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720f27856a0a75964dff43382f5815328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6d7a470c8c0e1dd753b53f4daf15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e3ed99d5ee4851e911aee285d7928330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf84b6b48f9465de9617651057c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d13c3511ae44f2456d04d70bcbb89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dc2fb22e263fae90b9cea2a350d5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcded6ec52c714fb3a37db0a66818334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fda9d3e48f3c4f61f61acfcaadbb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a8451af64288ae6fe75200961ba31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f526b41ce6db35a0cdc437e4285d99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c25d78c958c1a910d8353809dff4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3280703efe9348e3d976e6d7181dbfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ca0b5f4c832a0aca4b7524a08984340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2ca0feea525d2e9d3fd30b43747d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ec7d1dd2a8571eb5dc410f0b47716342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bcc6bb65b2b9fc9ea4e17e9981ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c333c77c914f9c3eb7617dcac053e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039a5b7052672fbc9e69c85f1167a04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b2f738d344db6f36fde7ad8fe3e71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c042a4d1e9cbe923217c4d9469d13a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d2a129ccb23368a13e052de1aca85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c174eb3fcf8ed3b58429ab2a9900c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8a40abcf9cb4f66bf2360646d24e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977e06cb24986f919859786c97ee183351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087cd8cf2794b63cc925446b0a3c48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219cb804e0e03236235c9bf5ab6021353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a44d44e47c6cc8ad02f6c2c68f56c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe004abaf4e55285c686211336c948355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c3e865c2d9f0b4e7788c68d2367b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa6a91e38573d48d4fd13a12c1f94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f885dabbd9e5459dc7f2118ee934358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b86143062bdd2e87b2849eeb66f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f15d1e8f7e8e34791e882781a227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796f9cece639efefedf8e1bcc6cfb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac87bfeecfc722f4c6041f91b6cbdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f7841d1d193502bb45cf6f41c63a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af470508fbca3ae6453dd9b41d7fe4a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e8722e49904c7347e68e3f9a41c89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40170e274c2a606964b8ee57713a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956c4c8989d74e1ce0b5956338bfdb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e7e56088fe0e63c1a525f110922c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9dc135659b3598b37d99f140e0598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2557a2daa9aa7e08c1c4fc462a747a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4dd164f38ffd1e2a7e0dd392ed8d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb20423807e1d9d93e06b3d8389e78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec37fcf79d1e14fc139dd2b60455f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f081ccd751bea27f121fb8f75ea14a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ca9d08791a7e408643f8d504dbe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288adc3093fc5656e213f0dcb7c706c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8875e6e5d38823736a829b5a5c22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fff74a8da649e926fe8e8655eeaed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca8569b794cd0063fa9c696e78b7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff308c94617490191921abb2f11280380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9161136f4a4d375a03868a0fb8022381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6caa5cf9a17cf6eaa36665f0acfc4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107b061ed7165b679f6fa60447002ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff12ece0a3b465fc8e4361e15de5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ccf03e4c04394c403bf3ce9b6cb2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03566151e8cd6b5aa2dc00c9500f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fdbc918b6d84310813ff2b3b04f7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc0ae84b8c5aa0b716500d1180029388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b461278650e8824bb8300eb3bbac32e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbe5cc51a14b428fdac27dae12fb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dd4a288db7fe1fdf53f3dd0d233c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d2891b65588974e0ca1a67b71115c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534fb2a957f9373fe53021770dd0378393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c5767d3896cdab0d47510dce4dd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f589d846796ae3b1909e6447d9c5231395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0477bd15a81600b20f4cfacf76069396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19298f07ee3ba3443885f706edd7ec95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d6c03cb4ab3178d4dfa1ef4d92c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4343f05d8ea8650ad626aa4723ffa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917b6eacb9981455aea19c35d8d5d35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d8bb3700c79a7efafc620dfbfc62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098ac29fce66157bdba44824e79cb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4503c32d25c812b5619a883013cdfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b66c7f4afa1f729e5bc5e8a82a17d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4ca48b776b02ff639220169e12c0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3067d95746ab76f1ecc6dd7f9d8bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08e525dbcafa29ea05be0793db1ffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c52b8ccbe8328c21b4761748b763408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968b95aa2a98779622981f0de3e8af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487456014bba5bed7aecca3164fe0c26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553c9e9df3942ecac9c84a70fbe20e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579884944d301b6ac0c9452a88ecee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278805b42e4777b7a63549674f716759413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de6d3cf9fa47e3da6f2dc03007a8da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf4e398c586c68ad218a2bf0e53a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cdcc29e0f020055ee72a724f50a42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c155f0cf4bff75928beb7e6f24e42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597b70a114f30a0e83db319e973eb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900df10657866fd86f65daa4b51332e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b987368e851fe8382ba6294aacf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09293085e97bfc5cd2526d81996c7fec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72acbb979739153a6a26c2d502d18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728efe0fa59fd5e4289b829881b8a58d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97638440625905723cec78d4e07f72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84043f87dd2bef85fea2348c8f741425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d1ee7343bea3e5577954091f65f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854e5d4dc1672668e438f147fdc11e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39a151c49535e8148b444f7866d2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd93c5a57ab46f9ea2b0a061bf4251a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5d50462c65672f712ab02e75a8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10df96b2e281eb78bb9e3c0e688caa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416f795849dbda191fa80d4a7890a39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d924f049f0f17dea35d0b7ea7fab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe334f144312f20c4d8979e1cf251c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d77df126d415be3818a1d4131f4641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb830d7b407afbe9ad1fc9390f5d60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743588817504d8a1bbfec05871e6733437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7cc6a8a8e022a8e82d6900eab087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ebd8552955bc28bf250551bd9926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242534fdd571e0510cd133959a53890440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa0a7980ba48b507bd036cedccd96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728176afe5df70c69781a75b0608b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182ff19ce2a828d568ae65b859394a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312fa42f4612c8a8725b37bde85c14d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b57a68118b2072327412cd4f0d1a3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c28f373754e83ca476b7a1db0240e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68517de55c9545489126ef16a4cb71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d37ae1b83da099df091078f67a9b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf560163d157dccb49f3e861e6e1b4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef620151eb23e890ebdbd6770b5e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8e60222447a6856ee6577e8eee9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148459c8e08c40033f25c62718d23578452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96de6575d9fa4a9aa514a67611ab9b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635b8ac78725e6cad24394542a8812454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdf3bdd7df8ac3746dff3c5f10c28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a98dd632b98b7aa6ae70b26fb1752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf61ab724310cf271e8ac6d779e0c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de483fc031e85b650e60e02d2148b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10d0610337e9e283870a5419be637b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971595f297bf68a465f2adc0e67fc881460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec39a1fdb6c4fa200432d866fc1fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6abe7799acb9b607014f70d5ac6e44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bba90c6282fda13754fa59f6ba39d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a023936eee83e8cb07b97d9585e44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a81d0412bc8d3ff3e204eefdbdd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a71b08a42349d48061035d443ff54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd65493c196603c62aa357eb18b71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30efa97487b230b0dd89c5878594c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ae72837ecdfb58deefef57621ff6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3408145e3b40c566d28dc13450d22a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708ab5dff22ffad5c70bf2812b6b57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67aa59322896a6a1659fd7a9453f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5612bd4baecbe83aec532d5a4870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca4f9faebd5f10c587d381fdef05d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691cfcdcd338c4465b9195f00826fc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be39e9a78114b73c4d6a73737ae586476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b480af28955bcf68a7e2a48665232477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67585f239cb91e7f96c3a4e1fb65bb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a0ec83d4c6f15faa3ef536db06c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ff61ce46c4f4d5b2cb1c7381dee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243fc5f3c740b6d1cf664123a1ad760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5b9a05b1842b10dca3e33280930d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0caff466f1276a8544a770094c314483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecca74ceb3f5d098ee58ee213f6b09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9d37791294295df4f3c252c8087c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a126dc8e04e3108a18580fc0dc784486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd46c606af32a8a742ee0e50d1cf6c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1c25e5e7993c2eec15992484e398488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5744b37f0917fae9568c25ac45c55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4b8d470e14beafed3c40601de5aee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba276597b681939cd23dc7b84b45d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba35a0d1f0df19c4d2822c57a2258c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e2d98e957b271348e15e4914deba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ffa00ecb0a01537c22f98fd58f0f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c960691be6464564cfd5a4b0634c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9b26af250d6972f8b2e471ada89e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4963a6059f1120734267a53b200e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d9df9ae48efa29d3aa5cd5f663d1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52621332cd03afe49480a0bfbe84a06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ca59b9f7cd379e5bf726911aa076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86153bbf1b9ad9ef15066a22e7302c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceaef3f15a7ee3e01b23202c4095f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35878813b32927044d2dd518c2140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531fa84b7e4323e5f8b4539cdda774504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88324fa292d9fa538a8dd14ce0591151505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14271a54555b76c63fa85e6a652ef46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e0dad84dfb645bfd2960c603fdd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4dfa228a9c5545dbedabf7892fd8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50d6d55d3ede55fe9e1b4542c9a37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb122f5497f9aa101a2f0df9363f06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a675e064fdcfd4d9f8d7c44ea643511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf470a7847a8072cc1b833b1ac8301b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c39236b6bb69d42cdbc2fb1a04c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703b7a666d458f8b360254783e543cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c705ddfbec113641a1bc2dde880a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e656b67164ac4f1aaa28c3a4498880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdee7c276cbd37d55b8fb075b49964517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed884bda21724d7c244ae834dd9d5ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3bdf18796a451331e9698947fa7b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3c9a5b15343ac73b403d7afae930f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871e3196b8f352cbca627ef6ff900b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a48043d356f2f354cf82b89f6bc1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574557483239b785030ad9142de64ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5490e445f3b2f2a0b0043ad5f76038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb7d21f7c45eb1592cf8bf54630872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9d60b31780e412aa7a1b7939535f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7ff19547e4fb6e8227ac8a9852b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c32e1d56f66a291293e00f53fc651f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb37311c95aeb72bcb7a655130dcec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a11a34e7ca33af7a2a1aeb7507011530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a235f6c5ce1510ae669003c8a475f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e81a762ed12e3be21024e8edf55b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc094808579293753a1bec68b1ccc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9b6db184f0559ef32408dc2dfb1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938d4ec890db41b93384790c1b766aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97299428cfb2916fb351377723e16a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b22ef2e6be394cac715ed0c1d9152537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715b20402d9698c43390f96cabe099538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada100e8a7fcba2f00eb02799bafea0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863f7d2ab5a6516cd4be026c6534e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd447c2f186a14b3aa513467c31d9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f15b06618f241f6fe331d7116ae5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d1006feef1a1f2df735cf4721e4ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402d4d1ca125f2b79c18ec3f5dd0a07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972d799d06f5ae8766ff41a482cfda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed3a18c80c612ce7397e7db57d91b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dbfe6f52639027d427783ac50379f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66a3b1f15472e7531cbd0861287db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c403bcad9142daba32851d95ee281c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc8458b67eb2955ecdddefb04fd519550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcde5df902b33a81c44a32dd942db5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212fcb6cde30f6e24840a4a537c7222552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704d418384268307c3531d5c5f09cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c21e82c5d3196a4a81a3f401b4c32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e5958f874ee3c43e2c2c66f40361555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f19919dcfe561ea6abd44837c0ab75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd634622ddeee4568b54d48ee6e3fd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3504b843ad5b43db37f2ffaf029238558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d539312f0325c1dba342491dd354445559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a559db7356e799e96dca4b032d11766560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ad0bfbb58b2ce167bb838621f9d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1dde2a7cdceba275195e01a32d4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113caefedca55906eea63c99c9dd52d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6f287fabe7871b4848563a9d49db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6225a4beff5d7cb084d14f307c0090b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0161f9fc85568d5ba6ac1bd5c32a255566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b361df6ba15c94d7ce24c8048dce60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933382d387fc411fb4a6145488446b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766057150ee7837eecfe7883673bc86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a2c1ce56e4eabd2464c38a93cfc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75ef3245a84725c242ecae4bf3586571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914cdfb604691d5f7b1befdf7e9497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42095dc3461f1b557ec002af901577e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0a19ecda38fe8a37ee5e891e8d8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b021ab5b9d5c292aa92f75c6b389575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5973db3f2202dff4a25896e6303fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4d42c4590ea0ab9b13eea459c4b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcabeab86cf331711ac22354ca4f5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d9b7f0fe508496b90a86e0209f85d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8062df3797cbbe192e433de71cc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ebb796420e16ea96c650e253927f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287d8afc1e408fe25e0966f704b45a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ac2b91f6e2f8ddecacd1d91b2f6da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b210fbce6e7f78021133b6e2784ea5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58cd027ec4f6610fd284e509ea860585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d5b90d4bafaab565aa1df26552c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239afc2c15afd9fc4cebcbbabb24f5c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d6cb3d361c92354d5566e66a71c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39770e95c98c6370c211136c7a408ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3fc5014f203c8130490660fa36f84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780047d59fb149527e7b838f4c5e448f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b2e97dd05e1b68ee87734999974f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f6a4766dd69f2b12d5de20ac5f04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca26db88d4664131547d9090a1031e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc8db08b444a22ba5e8fc02190ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875862e492045dd8817a6917473541a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0599e31caa23b999545afb9f02889a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b27bc405196b92fd305a3318fbcd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0212dfd415dc523a7357c345afb39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc3dec057589fdb1ded97d3ae79ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559f5c4064cc535160da8ccf0339f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88421c5ecd969a90e56392fa204887b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771739b81d6bbac6185c0df0422e1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d059e5e2fa193b0e8199e98025d102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a31b18b51c7cf82d89f6590ac9c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2e00496bcd58103c4095b88bc943a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b43da6165d431bc3b28369bdf2637607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0821d30b6c88ae21b44d5fee1bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4d285dee0c2ac26e5dc21f3e414c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ef9840cbaa510c069f6689cabcb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c0e30dbbb6cd20a84b621d8e965c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabaaf98199c9385851a47cb1980615612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4ba6fc55115440ed62193f1c26c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e936142c58c61d3e214a6089a322614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363ed40c95fc7e682ab9254a82ccd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464534292d0d24d1b7173144bbea2b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a47fba60b093a68164c2f129d4d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31718f7616816b6076bff40a4a83cd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c21bc4b0ed3904b4ef64565b7b8a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ef10933694d5001194a9c2fe0c063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e825e6f05449bd1b0cd34181626fb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa294f5233a15b90fa4da340e258e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec84b2801d616c867b38ca744ee6ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c60a9d83211e3f1daf0e0d886b7d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4df6e6de8681eafad54976e120785c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee366dfaea51e02e7475b71e71ad54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3801fdb7596aa183ece7333f01c437627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f409bc79bccb1be05ed888855284012628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942897c2d4cc98c9772fda6d600b005629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98de3a49e274f9c8f363ff1e78e7cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c26283099d2964d3c166cae637673631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b956914880ec5ffdc22d879689b6072632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea544f21f8b192f97a492008bb7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281433c747ba0b63d2cb6f80f8fd7b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2dc1b92db9dccd0ecfec11be273f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568004b949b3cbd824c1f587076b2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df1d1503e28e0fccaeb52e30edbf6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2d702a3a712c706daf84c45d990a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710485ca869fa20e53eeb585caea4ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679269d5128a83e07568ae504c413cc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c8674ae7e992765cd722f190810e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63b1e22469e8091eaa67dff2ac9d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644236654639aa3694f8ef221aab3a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1918cf78eeb28dbd2728af84a7a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e5557ab9ed0b33988bae7c0b4133645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180b6d536c526a66d859cfce8ae48a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b62d9abcef9b50a1e3d1960903f327647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2324f23f9c0b5e61d2537b9e04e06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1433a15d1e313d089e2608a5686445649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046552cf1d663ccac89f794bdef33f7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef51afc1a12f55108dfa5fa11d50fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76dc65afdae9133e8c318faf61131652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82c38bab320a9ce3b1461f9be80c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a38cf5e053eceb6b9564cfe7df3cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c11ef509d04560eab060ada8b0f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43d69538b0b876a63f378104aba1d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b35ddd5b75351d800c19ef58ce54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec4ca71f768c9567e875fe9fc970d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078b561ef789886890999f6b8887d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941b1b938424fff29e1845056c045c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb18fd50778d91d1793305555aa07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cd608cd20d4fcb45f48adc404f441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d00b2d1dd415f8b5aa53371fb28376663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea62f49c08776eb7886e4f33becc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014653be099e3cb02096faed76bfb4ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7c1c4800dc4901076e063be9de67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c698a7394044b0cd6c15f011143ecd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea12c3da68c4c49c358087a3c77fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3898919123c1a18f5f964102437d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239203568593ba64713d2b48b93f3a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926605b61f73f38ca910f38cd4d6f64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9fefacb6d034069f93cb941a1648d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580358cd50e7631a26365411168e9e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186bae4739a8fe57a9d15bc4ab6afd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292479f9c85bdb47688ed1b57a9e7688675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270353cad8756dad66bfe999e529ef0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027ffad2d5db154cd4ebc14b98f52a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611470d8f8f08451415558ae302d850678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e0b951367f335d21de5ba94dca68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b42c7d81943649ec6fc4d5af16358680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6880bdbe3af3363769a7077c6a6c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225b6c7fda14ef7aa3d7bf8846f86e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b025dcbee95a131fa50471b6b00135683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5fc6e848df7f9784ba44b3331ac76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05551406c7581b79a8a92f15843c8f4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e0a71642c0dc08781ece73ac0bb37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142af91430723b60d4cc4f59d0892b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672212fa7f41b01e0e106a2e1c750f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838944718cbb954df40ef3b116afc12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05af5dfd214a4a58146d3751b331bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ccbf4d0234150374b16f0b623d42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9ec296893561c6a38c597c91121f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd842aeca3c30598616ca2f1eac1f8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff5a892c530bdd96d585704b56dbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933a8217283750322ca349e4911c10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b134f7fcf13d0c41b0142d91211e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951111a8e1b04d63073bf4b2a000566697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b24877950ebf701997a16e0be823f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc28c7b96c3fae3397a4b110df7d97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d7cd9fe534464a5bb67a9695e17a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803e5be1c5aca84eabf397480201578701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130486e1bb3ab5b05894ad5a51a05a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ccdaf3d02d32dba9b23c6cadf3bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f2acfe5e970e3703754ba8d1ea91c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a883a549396d97f4dc219b0e20427705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054604188d054efe1ecc91173b57126706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4a551f9c728667189156dd66f13f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90edb88217422f33a5491cdf7c467d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93f3acfaba08dee15d1202e63cdcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cbc29144608aa8985f3a2bd3d35bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436c0f3c2d8c290153c49e977e2b4c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a94bee20b57b6b9cacb2aaf10260cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d960523591c937e4d643ae155ae98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c805d7aeca25c93fcfeba6e78efe84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a21c0505cef18132f6db6709729961715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c6fbe0457de358a7785777cdf3c5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298402a549f3ab586ee86741179fb83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aeb7969ac4f935f648c29d47306f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078ef31b8c02279fb3d69e3008e090719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff35eaedf42482d84e5fc9fce8513720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2473885c6a2fca3b2d5fd629bd05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf66ff6ce149229879451e34ae5d09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0af2f91b1ddffc553f12dcb49f7af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4be94edef9bcd22dd0e6f589d4a88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71fff005cedcf451d98412a0740b7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33585f9110646d37571214d93af1a0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e414b99c0fbf4ac8c9dd5f9d559d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab779c9a1ab1c0028812baaade56778728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a1e977cbc74e7a5f49aea551a18d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded5005e9e1422e2529c0a867ad6a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688535f2f54b0cd5dbaee82de1ac065731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbaeecc0b7a77340dcfe729d7882f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a91258fa98c0d8ecff211401d80c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436b42ff369d28e7befb276f8edd6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d745b74c60a8b42f21231f72ff9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028e4d44c81a5eea599b5f97db3c6e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de941a6304784a57acb9635db45f9093737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b473f254315206876b9ace25aea555738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9c9622f52de38a1c09b834434230e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f50e68acc1358b7c680c16e06fba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ae3077ab327901f918633d8d7aa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989323404af36181cf29ff0bd1ef7554742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64895323c01bd3a9a21135cf1d3a254c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef530e9b6e1f02fb6927322ca70b8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb921889fa5f7aad4dac46ca19a2b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a273f7a2918a41e55e5c24de33b3f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db3b94d605ecd59c9235a4903c48d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1289a06abd49168467cb166749be66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa79c28033f61dafc616b1b56af1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0290467663c930bf347a948b648ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83525f05626c428631fbff29f84f42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb021d1b0b8e5eb19da4fc1c1fe68cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aaeb8764cac08e7ee0e2bebfc90b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c055087912849fe365a0badf3afde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106fced15452d5e110888ed047b5f54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d8a2af038496df64bd6f74eee421756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196171c32096df28f2d38925a3bbe01c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc0fdd5afe6de11004bc282976843758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d7e347554ec8ff361bd7abfe25ff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>