--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3bb9853647e92a8e9ee7b6700b94a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884169486a53af0b381c128099798b002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f6d65350010b514df8169ab69790e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e61cd2bcf39fea195db357b01e0204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5515089261684bfc19892057bdc679f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b048bc384db8371b2801335f331856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f4eea12bd68efe0594b2de33b2af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2946f66da80a6d72dd01ac854113e2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222118de33f11eb7ebd97fe13b726fd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40014e1a822875732c2a31636596a9cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add8454e20d861419e9c78bff3bdb6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9f6607353cd334125d72aac54d9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9703e5e7b0abc2f5d351053f774d6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e243765d4a7f555de170252eb9f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d36acf0be2ee959aed18b3f7c673215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef235b49439b7d369a279493462ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a826f5035a37ff208ca199c2ed0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085bf00bf686baf79c729b375df1b6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6af328b59c05e75828822daf9853319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4595c67785f2bb88eeaa8ddae4b0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bdf9c198e0f6fca2039b35a56998421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed5ac5195cbc68f694f683f91bd1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad26a9ed7c9e12fda31c783694af723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6134e43e1b82be1cc1dcbf444bc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e672906b00a0f12c6dc518d28f46a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745da4214dee7e82ee8fa25dec4414d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20159e7066a6d861bf598fde61ab4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b84b6d984e8be716381e276f9cb9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0157ac2ddbfbbca5821360a2fb642aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09470379be29639218196e86a02fe5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879d408480c7df7212379aa337cb3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7afdbf72605a09fff92ea748f428d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ea5ef7314724c991acd0e4b8141833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c015301615cbe25509a59ec48f258634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a39f470cec045a88dc3e9e488563b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001bdb859a18a53d8570da2ce9925936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb6b6d906f6d69bdd163d246107eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f49bd966ab1812b894c186172cb8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f1cadb11a9d2c2e05fdd0be7dfd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4efab90a054633b95b316f647d91140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f93fd5da0088041c0bf535ad9537c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c4da2ec0510b061ab83437f1e3f2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15381ce91e63cc8f1a64b80f01856943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a36c78e8b539b4ca524ad5b22f89b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e88346c15ee16d394e9ba3691a94e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aae308eceb052b8c0b7054f8f6a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5df137d40c4fd6e92f97bf7a6136f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04c19b5a2d9539ff1c33fae30fca748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683d9af9649d6f7f42c4563162ff2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f99de1c483ca4cfa88a1fce12cc31d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3bc9602ee08a366cb21ca2ec261bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f40c510386c11b0acaaf27c3a8d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b64a2a06aec32b59ae76d6ad0731d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ca3fb20eaa3bdc5d3987ab0e0bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbe5eb9ebf88b0b6ab9393d12b7af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b6820463f889052c18396e213146556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ce5c02208fd559b68067d12686f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ccefd446e7bed586bf1dfc8a09f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c21bd0ea38cf0052433395535887159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a13836a542cf2babccb8934decb6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336518bc44f63c5029fc91e60f72bff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0378b3bb5ed1a793a0697d215e50062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44cd6c5a893bc50a52098be32694763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca490ce3ae54b1841bc8d88adfdce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89dd8006629ef65784814b30c8dae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16ce17679f8c524015b795b46f69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a261b35e41767be4ab2f6281957e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fb95c762e255cbb66247309e8f6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece16ce57bccba052a8e056478b6ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28c0073703750e1c03864bcbd621670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5af29b0693eb2de86828c4b38e3de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90809350ce6da883e4f05d6c70f653d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6695aee1ee3ac6fa805fe1fe8d14e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a460fcb0210cb00baf87ea092261b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177076976e1c0edd1dd27c2de0b3e99f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64be2bb9f87b4714cc8974fa36345c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c069bb4b3af8320dd6ccf3b96d638577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21987cacbc84b50cb4856e2ee0bf82c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18c8f517e7ad93760879743f0cf8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796a0cd2f38d260f5880026d87403380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b0245c43491474f7a54b8fb2949481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170da757c1ce9a96a1b1cf8d36b4d6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f219a3a9c3205094b77816071036083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b91a31dc362234837169e57aff4bb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9f0a0081e9e6359029357ffbecc2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f41f13a4d469b749e3538570c5086f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98e1be742e4a88fdcb7597ed2bf28e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a5c32cdd360ef2bf9ebb44e8b08a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5274585d1b907aa9d89bb889aca989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f1f0285269462f97e1498725399990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd78bd7b4b02c55e438046d6cd77e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a39518032767f032fdfa254a2a00fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd983fbe870b271a2039c56c2a72593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff49c1b0be8cf3668ebc09fe4c22e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597373855e4c74406d5075ee9e10ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff68dfb0829474a5cd890716e9fb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b53de1ddc083e22ad93a1203954697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5c6f099fd0085a627320894536c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209fedf1f383b584d8d20caeaea7dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24564cb27041242310d909d6601786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b2dbdb6e7ccc4a90336c3c2b996d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbc020e4e64192bc589842b804172e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de116ea875b6706f0ceb80f880213b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf3a98ddf9de512b333480ee8f4a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c4d2d948a4a96c1216be309cb43b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c175f14bbf83e7327ae1c1e0c1e090106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e072e1c101e592486a45a30da6e7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7431f45e11ccbe2799b9173d76482108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d5893eab6ed23393bb243e47cee21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429dcb709907d6c48b6a68aae9192f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce39a4f2628eada808737fab4d86e62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c38518870c63caf1770f447c489fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de89a69a7c9e4bdbf01e109505b68b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e582a6a56e1f7d928acbe2865d706114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880099e7b39610fdc21c9ac40549f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c0b2ba184fbaa66aace8cd9499ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac01a114cc61bab7860f7653a0764f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509971d66ca3a00560a23ec899f6f88f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a76834b5e4e256e5408dca269ca35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d2b2c9fe9d9f905591dd895cef29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1b8a2dce67560fd36bab9c5d0d26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f1c073be6cad0f3b9798f0fb4eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee6755f5b192634a7699be650ee86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345276357ed923942a3d7b5354ef474124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ecf5881b5fe01c7a29c3b029bd853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60153fbdfb1b1af63b81b3126098af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b628dd0d8c0c286e2cf592923a67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661532c13b06c8736bb4a900fef5cfab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9abc620508276f57332b1abfeed255129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedde56bf8b38370147747faafbfce6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a2167f95d9191f9f8a70eb84cef5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e3deb390723a82f59391badfa166132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196b6faba53e5b7369cffca789fe164133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969c76d96bcc92b82607b7a6d9241b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f67817641b5eade2c0110996632e1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ff22be79f2092283975fff5338d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650d087894a86b74b13dad8e8e483f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15c2575d0287f7366fe3dd1930578138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782b058217f5a55c66a3ce414e61a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a3dcd1287913baf715552f8af3976140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de66b884e0e88fca2657a62cbc3a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a3dbb27d3e0eb6820e1977335c3e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811b7e144b3493c43f562a05c5e11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd149726201d43b9714718e6d3dd3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4057f7a7d3fe3f6bcdeef3cd40a145145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29691a5e4b497aa5edd59212f7de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e55617bf7fa29331ee4e8098cf225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11201d616e632093e805d0cf9819e9e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca456a4a51367fb4e68270819fc10ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3d6f62ab558d60f8725597a4ec27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c9716635640f37082d639ed94195f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cee12c5ea43c37315210749f7f576152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e946b91c5d8f27c294796c606586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f0f22ef9318474a939a2e9db1827e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddfe502bfe6575897120bb6d471502155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a86b26bdae27ea6ee913f358ce535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a809f42d9615f2756841ccae8908157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e031126299fb303022191b4ffd1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d5cc8860897822cafe4ae2d410fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70cffd2f10c5d8cc0af3ca49540ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589d601f82d55c8845de92aff67c320161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d50ede38ebfe69dc11d0c3616e7d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a3a69d95855cb66664d207921c51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0fbe69cce31896d19f55da354bde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f534cf8cfaf67177f9d0e70ac4eae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72dec1e59048f66904e107e302bb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621fad756b3f17be1ab2a3c7b3ac82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcf5766fbe0d86f1c42b9c66322d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45badd74b22262b21ef198b8c6f558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aa0b3aae45d3485df0ad69dd4e105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42351466ea9a4bd3ed7b3ce001b1ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f3c49812753279c34777c6e9c5469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71aa61c08b195e95f4e502f5973b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36080a3446c7817c0d7d5cd6a60ca9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2750219fc2f5887942ff6d6fb04b3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b675657d3c38981faafd87e311bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b00d41cfa69542345e96988641e71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c639fd9b3aa8f89c7f21e2cfd93d292178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b16287c492b6890c8014354d3341e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeadc30d92f767dd57de3e3c7daed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cf5842007f9d43eb49910490a8f13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362daa7a8204d318d42a873a9b2ac38f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537682d6a83b090c8229996bd202165183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ef0378ddb828a3c30dcdf80aa02eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e62c3f6ab77acdb1c76a699ca752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e87f8b486321bb6b39bcdf67c7a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b6a98f6cff8288de74a06651a5bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39effed69a5a1bcca6d73e1bf340923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14c328739e8975a9cd829fdf02c76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19adb0203cbdce48d67ea09ab86023190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34658e18323bb4a6b0aa92ded2d301191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1dd555b7e8e1ff36fc41cd2216cb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547419d400c9ce7101f976441869ba6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f415ecdc28821137a5ac43fb74c231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bbbee4ddcefc89600d59888b6d07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa567af1f279e13dff014d6d27ce00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966ed723ed8c8d87699f39abd16807197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0969fbe765238f2dd3d61e1ebb799198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad4e71a33b2c568af109e07bbe3d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32eb1659fc1fb001db2b60232fca4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9abe4b98b2f768caa04d8bc15752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213800b86a5e0ff5746632ac116f55a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e343b15e8d8d835e380e763cff6d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07dd3d54aabd0706342b18b85bf5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540dc5a348cd64c93cc92186b8f34ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76719bf00fd0734192f1af35ef6916206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ab9aec64658b1100602ba40d797e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8179f6d562d00cdef8a30044932314208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eccc21bc54b11405514919ba6acbe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217015144f0644cbc0cb479e132df7b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44748d256079887c3863a6c026ce9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ef8ec26e8c7423db3b5f8e069d19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccb91c068f6d727907b2a846f42510213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0af6f0df77acf865079eb70a3cc71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0e468b3a074999a372280259d987215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b98b6d35649774b02d9c2337f1d3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628918750cb9b5cc42b25cebfcd914b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f560bc818fb9f89bb94f280912bb0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e2e2d53acad6420aa41a3977701e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83e92984bfa453d5bada0e25a8a26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0448bc3299ebed9052632ec980e60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb14e039ccd83068ea253ffe809d4b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a827fd976e2edd12462f0d621a54ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7e3968e81d5a276b7b9cc10ac107224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2882f3918bda82ad0e46fccd32c25c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80446c814cf3f42ce9b3444a49dd4291226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9eb659b5eec95ea39341e8fa0f9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccff1aa72fff106450a835ed28a5708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2d9ce0556a08ba1824267648b5f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6438e8740d62d655eb2ff9f83f432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e428e7180b45a3ca390b9bb7297d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a99f481f7c10f4b7c03e545cb0832232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4419bb2d67a86dcc59a6592d3570fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139e23582763b8e50d4058750a7b56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c42fa744f33ad2484088b87c4f55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a05eaba933b6b4b26100fe256af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fbb7ea62af4b63969504c5f99bac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677850478d2cf1f31324ac977a35b9d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3eb4566ad29b95ae2eb6e3105dc26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53708c154d3d73932d204f538b23ec36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055b95b71b0fc6fbfabb35c2905c87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46522850ef2a9cc857935f44c98f094242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1135c30a7855615bf086e7d0072f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8d87d783e91b87e81675955c6bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d396e062bf0eb4114b53f4206c51e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd2e38c0fd38efad4b47651302c915246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc919cb75673f37c18dcc52019d433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202085e6a15bac0a5f6f9a487bc882248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893174d4057c01acdc9298459559a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8eac943a7341e472641205b38dacd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203eebcd0ef739d933cbce5b68b802a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d1e51247905cf4b3a26cf37747561252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c60fa46a27fa9ea6f227a671ea51a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67ab29af9a3b4733cba4f7309c206254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58811fbddf4e628a88f8af46e5ee6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540be522ee077a3ebe99fa354fffbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52a1eeb220232134952dd03d1c39c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471531f531c85afe0704f87b4e6f153258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254cea2f584d95d15815a62e36059bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c812f5402effc2baf67ac26edde74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750bc20fc3461f1f4f84974271c8a49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9f25c53b6b87bf7585f7cd605dad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb89cf20f82d6ac815ef7b512fcafa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d55da3a8c88b43adf61dfa5408dd36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c196e8d364f32c6cc2a637f4aa50d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c9b50411f88637c9afef05ae3e73c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995f7797df70ac93052d4fd0a51360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94066d11b83080817b4485db29d717268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4091a043fa1e30ae7f1d07564f48d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c1e4c7a6dd6a65a28864c1db05b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e92cc18ba804f982afdc5c5d8cd55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4d13b60962e39c1cf646938a8ebd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2167c60b78c6d2b0c99b4460e0025ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584b7325dd17c10db2165821fd5395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01288171115015cab462dd884a996275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf1aae5233b2999941b6330183dc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343e9c4a75cea42467feb21e7d14cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002587a5eafbdcf75a4640285b8671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed6137b144dede63ae5a27434306e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f40bf7fbe48ea5daf1235bab7f905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8d08c17fdf70d52aa1518dc5d8f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd425fcaffda0ce117c649761b9eea2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bce38d4cab17ae1e2b7114461d144283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817fa482b37d7947f5693a23b6f18e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c019a71b31b4db318c21acfe6c21ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4fa9ba01487de3a0cc678f1ec32a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2db2eb22effc45a79a1dcab20cabd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205bdcb1a6aefbf46b75c09ef8f5ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff7d3ee1dca7964ab99cc2fd8e444e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8349de6caf9451f9870f45078de2cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe93e176e0b6e6041c8e66a398cb7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d00a87c581cd44325064905d2b28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3410e0806bd9d92c4fd68eddd6a0cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b5990b6a7081bc46ff6f211656359294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3b4d9074719d711c4eb585a0a707295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75223620cf384c132675fc39a1af1f1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d6ed721df37423b3f07a3479d8f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53195896bb9de0d90ae5119d4dd0953298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62c81ee4580cde715bed50eafa1b91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ed2584c7d61e57e5d078dc3ba3bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f3468bbd3fdd8ff81f1c8c8f3f00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd1576f846ac6b581df8afcd76a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82dfbd4b7001b876c4a2b0ffb5c9fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b96f63c2b6708738be7013b1b287304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ae2f926ab94f2afde875c8f46fb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194811290e755c1adf3598a30e95c5f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e7f0fed583f168fef58143216d5c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa98ac12c0ee27ba74313bcc622da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715d0093469a670f1f38ac1a235300d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a9e45a256fd05de98fc2fbab2041310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37eeb503c7cacf9bdefa8f6e0b7f8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd5148b7fb93a9022444005b118f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30094160c3d66195f3d058c5786664e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc9d72e41dd262fa6b372a481ce4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e9174872b3801a66a5f7a5a5ca81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe875bd19d41c172139fe25357d382b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c9f05af74c0b93770f7f47dc921e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8efbeba2339d94a86b220214f539c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09686cfa4dfb667c82fd00cf69c5c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7226158ff1dcf6fd46e6280c4893320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651641e5cf6271ae5a7465dd7d9427f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929810323cb5f14786d4fe4fca434fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac2385d613d38068373f1ec065a66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d5b531f43749e0a9e9433bcdc4a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42f41e98e72f5030b1113aa4b333a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9d0b0e7fc0ca12c51e73e74aba25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251d5dfc6de3cc3316372b9a4a2e30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb059e3bbaae17b4cc5faf64539d0c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973850e7e05e5e889e4878b5df60a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834d1d6301a05351848cd6966c6347330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed469037f8cae74b939e3f493ca05a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99da41332e09dee344955a8d4cd74e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a5e2410dc9e4b53dd9562781258b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f6984b4547a7392a68e7115f720a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ab23192ed609f4dd17dc1409fd09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507b0f6c1c904c1ec607767593dfb88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5473d0351cd33af78c986bb11f35641337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8792fb56266aea67fa378bb52a2c89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff1b3104da82a94626b8e0c6a8d5a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f0df8621ee25098b09d4bd9f2c2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd64557861fe68ec5587e2313c51f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426dab98876703a2ab2c05ffc1add3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64000c625171eef4a6dea17d501118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c80fc155b82cf8460d53fba78b9ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bead854e0ce89cd02c5b8ff0ca14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d712b5881d097680d9baa65dd743ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde93be97a9393b805a1352ca9db496347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba778de4c9ecefe1e9848b5365c72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1be907e7c4e8383b9c99303ef29e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7069e1b22f25ca452f994fd2e770190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b217debc6cb69bc0473f9691667fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa7582c260085de8d57cd01899712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e650363f717fd65421bc2391122a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46d9c15f43757321b9497c5c1719a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ada4cfede7f7cc210e79c679e2623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d96fa8de71ff0210c183361849ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10560ebb5215a369e586324387119a8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73daf3aa2a5f1ea7d1497baeae7d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec18f80e9a03242e8b1a9feab559b83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188becf0e00e116c9aeadfc3f9ec279360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f617fe578db25671e5b647baf3ac49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67c19304d51265ef2f47eea823d52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3478f65781bf343ebbaa5761ba279363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf16e2227bf18355eff632d6ea96bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e62ca6efd0f20aa9d73bc344695479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739121d61db43151f6728f839fabda8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98d60ac0ed257ab1ed32805037298367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302add2d56094a5136c6038c836356e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9bfef16d76ad532135f7fb7c128a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b4012aa733be0e117d5debba99bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2d63fc815c7a9b7fc0b3466ff384371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17302cb4cc5ed49be91b9bb2f82994372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378076b3ac5d4e8e176e1a3ee9f933373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beafc3d9d24857b3606f83d85d7e60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e406540cf716fa053a445ab79eb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db334a4dbf0fdf81a91e3d7a36210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81d5fb2ee1181fae6e313029673d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb77cd0a7853bd154cda2f107de6f6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655397dfbd96fe70c7ceb0ce33076d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5432b2b03e262a39722083e9f9af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc488ecd310d3b74e0a1c046a2e7164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa41b2d9ce7d273d1429192d9b1488382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9265ce75fe664dce708f80b496702383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2245e99b262def16c1b9d6dcff429e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125d2117ae91bb4d6f3e9cf5083e29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f2c650fec331b0cddc64586d60a76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c8dffbe2e719cd35466c1c269d5e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b804e71a1a6bbc40697f45bada4e02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80998a081babc151f13b092a586ea5f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43af340108cfc436a43e75a29ea3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562df1d8e1ebeaf77d21fa6e64cc2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052539b9b57b3f50b86adb1aa6aa87f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f174333627c3d2b229187d6128238393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a64aad2b08e475e65ad4fd0c5875394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a76e3729f669e2790dd4bcf27be1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89a46ae124cacf71259d03de51752396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7f3a7ab08bd48c00b53ef761d9e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6e706421d6d89816bb6bfbcdb7d8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a23b592759ece2d0ff634f18970d9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda711af49065e4bab40c4e8ef02d838400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2f9ad7bf87e0fd4f8c254deeb143401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2074271d511743451eab92e1ca58f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22e21e9a21e66c0bc871a2ea4089c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab130444d360af1dc385d1ce6e6e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba7c420eb6b427732c0e03f2ce494405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6b8b25313f9e9faf45e8b6d4aadc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574a9d745148113ef748189bfdbd83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18302897053041d8e67b3cf06324177d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db2c7e7a399a324b0803d81b8df78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c94df3c51452a906b0a9b5a628c1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7559f492e8f8dd2082e7e4f483cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42903fdf7af6a2ea14da77a695cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c10b2f203c96db978e77d7cd31d4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982be844ba2fe7e20a996c91fdbde4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41625ca55fecf7168f810d426bc818415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f68bc67c37bc1fbcdbc0c5faff15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cdf4db9bded9cd5e54d4310dbdf07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cfca872e5b0b886e59c54f718a73b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6bccb8f2ee975d2af131ade1d434d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408d794683a9f3714e2318e7f2c750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422aa536bb2a20146cc5e0f6d48c24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed39a9694d3b0913d908dc879d98352422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4aa360eb2b1abcb0b66f0c0eda73e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a154d4cedfd616ba5b8688374d6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998e51a8e72e2554eae48545acf601425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf70b20b47c240eea6b79f07b7fb23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed06c59d16f2a37191628fe03800e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8bef83ff45e7d277ee88a830d20ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca5b99dedb7e9c807cab89ff5d089f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c905d9874f5fe1d61f72c0ded36b3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef832fb09cee936618889a334530269431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbb93fc7e7d7f9d419be15fb3de8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1d8f56e677b022401c2d0689bcaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3419305f7e7860cdc84130e3af1ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f7983bdc55643a16d64d07ec1a85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6886b12659f1da5ce63f1b5fae73d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af157c1d3af2e6f758222da89e3b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601dadd7ec432639591375d15ee64d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a26a1df275b3463f3e0bba542556439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e6ecb9cc5397c4fe64b8399485e17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594d688226cba4a3fd94250837d0ffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdebe6fba443c5ddd6ed7709f1509b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acbe2a4bc13b7984c95c2eed3aa8ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb891f3b5824d4756fc7fc81f77416444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd6deeb166cf005a5019a4716cfde9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846f37e3305ee34139d740264b8707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b391eeb2f6e43b2e467484da1bf7892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ccac340ea35bc99e001a054a23d3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e74086261cc4a385eb4ba1bab1f4d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eff8330aa234be6e84a4e1f8fba66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e3a0081786333f50a76596ff3b69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47884bab90401e91491592d208a95ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351dbafaf0b98bb31cb8b9da82c93c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac411e2366e03f3818a12cd9ce74847454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95fc16bb2d15b2ff4c71bfe19214b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc78282ec4d11acf1869c63a4d17836456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d1583b86d5117fc3a2a0ffc32c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe102a74b8ab909073eabd015e222b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc8dc460e8667eeb15f3fefc4e729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20427b77e1e405c37b09481cf6abe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ac409e43bd05090886f62311abf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da137fdd8a9eb5928ef3bbb586d1830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f2b683e09e19db4b83ffeda203657463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c53928643810e620c810430a4be73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5eb0f76638b90ae8857e28e30c2ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0728e6b8dd2c0734516b703831ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f26e4d4011d5e622ddbf024f0391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74ad411c1987c03c2a9cb6a4ea2e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa0d5ec8c026ebb8f409e57af0267f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09f8a8d2dd5eb3b221a1a63d8e8e5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea27c43ad61b553260d65ee78ac57d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986775b660fb0bdb40132976ca91917f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9c45da0657d4335db72b49ad76b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a295f0040309c68da1248f9766a03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981428c7cc1befaa258cf56c0733e20d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cebeb0b6cceb880250551dee76d69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e2d664e359d845a773ced120ef16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98d481af574a1125d4eed93d3cb87c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c115b9ed73fd2c5375c4e3524acd317479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e96ba568070bfeb410fbbbc9eaa96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d574f1f44e7cf36043a469595bfb4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d87564a51ee69eea770eee74619af0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b3744cfa089c1303399e2b71a0cc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474cca8b52e12720ebc0131c0aaf813484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bed6279cbfd2585c80f6f8e8a15d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d4e4c2e8c36e492ce415f4c6865aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394896c3f4de44ba9f5c7a0ffba85f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675067a6b1843ce8878a85c62b146aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0bfaea98d0ad60b2f8689c58b0faf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab5c03d760c5482c75eea3f3b732c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b618f08d05ff32b115db4c9cf12f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17bd0c4afae7ff38bf52c652cb006492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49f762354809569a51210019fe7a72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f918145ed26ba37e115d93dcfadf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcf085e9c07007ff88e04d4674aae1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0402496a0a9cdbe66ac91324a62dc4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff1188a5948b1168eb32954e9fc72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3838bd5e5640f4e0176a3308d0071498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8fc3bf90385c5da7f1c8244f2dfc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9640bb01d1bdfdbda40c61283e3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ede57666bbce28a59b93487d1ed93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a691f6032de1cf81cf955e6ee5e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182365deb2567cf108605e648643812e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563381eef6946ea46093e1bd778334b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e82a1ee649290fd038a5b695e0c92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4978c0811bc58886f71cbeb299ad0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70c6563f198bc08530b93c241da82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b6c48d1f5abddb8f415016752f61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21a59c80b6ad69d58164297698272509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652b91cfbfab9f2390f7120ca367551510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc64574a465876b822c04202353b8e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a478750b3cf64bc2b67c17cbbb5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41a77568631441b016fbfbf1526137513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a51005b17e62d793463897915bfe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37821c771e82d2ad50e19fa52997540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6c52cfa556317b3721dad13e8914516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424daa639eb195635a32100e4c49ba2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bbdd3abcb01fa9138f44b9f48d7e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794726bfcfa881f32d45441cd4b393d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9949029c24a06cfa94aef918ef1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d2d024880eadbda964486f557b21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e158fcb2ff3a8bde94b385e42296522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2e4538bd88c928105e776c05914e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a95854852acc30ab6c3c908b49af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3038536f3abe31bbc9c44f556c75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971cb3179de46ae5edbe1e6fab0163526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e73fcad3d3605756231925f5aec0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d01c443ad528948148d6c84b452e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e649e2c1751a8b84b1fad2505fe7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfeb8b80583fee67aed06936c6e8e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81f14a905ef814fc2b62502136034531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4860b8d177af839871ff91d2bd9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65586e41ae3b50e398a1fa9e3e29d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b18ccc794333296b078c62596fd82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47b64ae1c85860e8f70b34cfe55363535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58ac8e841a0cde0b5914447053b86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c89aafc52eab5eb5166459348df2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b02fae26b62f3dbaebca95aa02d28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f44aa1897480b99befb7a06efa3de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768e2e8779c5e15e852eef7071f89aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86c49b56ae090446562db89928118541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9538e9e8c0a59e9d181a84560a75e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede43cb8fe94c76c34a9d9aa9bff6035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e458e1f6ab1f0712de992c495be21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49e851be72cf7bcb76c61a9900b292545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32effba6b503a23902b492b0fca1de48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41e4c8275d924926ac662e711eb3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809b790a65eb5442b73cff915c93c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1944a5b571bff2b6a397915d7caec30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597409bc7f9f4b14a92534e0965fc956550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ddab99eaf13fda62dc7774ae0c387551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d04e394cb5ca2446caf9f4d51ea2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71671cf34474201d9e3d2d76cace59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479df698b0c866dc5d9a9b2333f7e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896c96667bf2316baaf5c1b575b4d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa0194a78dacca5221c9f210bddb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5ea14d1e71c1c4de0f62fb9f0f6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b7a2e3aba9d5be915c9ee7464f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837810ebbd97b536d8a48e5e58fea1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933521c4ee5bcbf6e1a325367b03fb42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654032cbbf93f74aaeb182a0feb9e97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de85693aa31123c55f1708baa048211562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9cb0d21b7682f79dd6384910c41d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0bdfc7374ff3937a37e17be65b73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c170f1513b9f2326390bd9d75ee13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d8fbada289af55f7b077d6f2e400566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ceda0b1946dcd9c6eab8688160b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b21f6548774c248c0679ea76ec863568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc93a024d39bfa5077d099d72aa2b09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e457ff56271681a90b5fe5077734e54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf3198ea938d0964daae21dd790a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b792830aefaebd873d20a800705c4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e65c37dc7e13b5abb77373fe6e41e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b24ba0d2d51d07e887aae3354b3293574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6066fdc53f696c37d2a4e5505548d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3adb526d07cffe169ea47ae113bd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f89e152353adcd5dcf06791ec4229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d21e136a0bac6098e2e3020bbb975b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc81089baea706da7acc93e5cd455c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d4573fe21148856f02c438cedac8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28bc039eac9871688f5ec694bc7f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8667fa77fcdf817dddac3767814017582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55ce831b7109eb40e212dc9b16b1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196b0d032dc421faa139b5ff311f8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68057a5cd7775d68a6eb34cb30c2230c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3560205951adc19d18dc539769af5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea8cb0e6043f4f72b6ed2c02bd75b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680295719f208d4858e82498800466c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f5a5feffe36efb14cb7f9354443ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e998aa7fadf9df1b78dad9b7e220c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a507148d045de7128dcd26bc25077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759b656d0b04e31c4ad0a4d4b30fa5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5a1314440c181cf14f7c369186f1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08b448dceab065e6dec7b2e5854b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3efa54b64855ed41996d5587725d27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6db6e01c47d650ad50cf5ed4f4a45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5abab014d77ef4d58599baa4a1aae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726d015cd5be63b82b6ad6af2972ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7344af01c1d2f0fac4e74b157a3efb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad1347c31a07c691ab7ca0bf78232600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04e84853ad41043e2be48415e2fba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3de175b4bc7e6677466879555043d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7bc46db38b98f72222b30745cedf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d1540f63f453b9247f308ee66186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b2f1b12f188749c32bb16e8867893605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465737e2b8eb4c0575f37a48665946f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d2d3ab9f09103287f9f22d53fe84c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d58293136c9ef0103ec9f0c81bf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851933b035292855e71e0ccad93990609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bada1ab32d4cc48580f32321348af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872320f9f14fb76d35f3dc9b07c793611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed498f1550105f6513c1fbde4663f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ef21814f9a801da4589f59ac6286c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aacd3ce1e4e4c059bd71f9003e7f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605045ed38a62d37793aaade2a612e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896086538f4b066219b8f283e16a8e5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815f79d06515b252f5a008c9ecbf236617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f30791c04bbc0c3c1692a4dc3465a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc737c075148c9ea40acc1371bf5b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5a679a28f96ea44632ba935a8323620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6ed6138c8514e32df573cd500785621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751f933300b3634759dafbb2b382e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42379efd123eaaa0c19ed0dbd210c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e19a56942a0af118ef35d13b75308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c6f303cb18bab7b3d980e09032a6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682be727ccad9bb0160933a240251af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c626a3f459648249796b09f63d4d13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea110e9dc45ea16a931093a5d5ebd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d25a8dad723f75a89dd8eb6c4962629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aef984e9f688bd8171f3cd94c273e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857403ca807604277a51ec8842a344d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041da5d05f2f74c44aeeb4f6f2df96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde42f533af8bd922f39559bb528917633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc55c642e1bc0461580e5c07d4c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c341d63f5c53381189c11d139442635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b0e2c6bc05ac02ea77830d085ab5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeced6aacb7b0528ba5d996ed8db64a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7403ce11d7acb15b60c88a80fbd2294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ca3357771d0b3ec5611e03f84f12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665755473529ab21ad7096e72de3839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402262de5dcc5fafd288d1efe9a40919641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0e5e2008540849145ecfd21cfa9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a07c3cd9449702bdf2239184eb1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b596c332bc4580f58e03a8cb5553caf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d1648ebcea865b459edda3701d56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f804f521a41cd6d5804ddd3e670cf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b389292fb1283ef0e00a3e63d939c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb361303e27f1aaa340b56b046a16a7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361facef326fcbe5a551adedf94dbc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39921a992fedbf051fc77936014219650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e232b87ea48a4aae600880b9e43673651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78e540b7e314884d2e692fc6eedbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883dcfa5210827cdfff52e4083eb84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452041472621157ac28cde67f9f7a4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15dfe938463dd9b0c5a0313b976754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b5be3a8778f4d67503989014ee92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d8233edafdcd6d06cdb02036e2f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600002a65799c98ed989b62ce9e8fb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1860fb2f54992d38872ccd287c248659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a74fd9c3648e45fe41092fff337dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb44540f715698c89fd89310d529a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287f192d4eebd549a3632819018fe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9393c3fd3c9e421aa9b3edd687580e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cf1791b253040d9c79779c50b957a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8995436a28f53c69160bc1553437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf956be66a484deda7dec4f77da5355d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3128b3f38542645994c43dca181d1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698af62142df58df49a4716d6ddbe5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e8b8feaf47ae300dd7c8cc963162e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91deb06a7066fb91f1fe3e805e16622670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772185a5ff90f25d1fae1847f4f28af3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03d0826fd2a90f84868189ca3dcd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b6ffda681277abbb84c17fe81f2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b95de3c13172af7c64e757e6dee3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb051c57df08c9a74a6e3e3157fd43a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2161013decb3497228edb4f0f13138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8da4512038baa44ca913103535afb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eaca750ea9a4a952da6902335f9b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa435c35a720994dbe0c8b6be25645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47698e58b66807011c886881dcd5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b08b5591d2d69f353cda63e1476d81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222a76cbe3f48277f98d268bf93909682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3e0f16c1a873aa17e2f10b636c6cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eb4f46cc826d6ceda2fc997ca63af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db5d70873b7e33545c2fc2910d272685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279affa79b2fceec433b3954228fa1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5cc8f6fb651b1867bb0b605f6e31a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90cd5e0b5b5c66c83c59fcb9f1218c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4f4b1238bee1819ecfc5a0e31e15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ac4905b9f18014159d3e308197ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb6ebcc019ff2d219d83c08f92bddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7d5624583600c24e31dacc85b774692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd099af0257db489f4d3eb683c9607693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ef9ec49ae0f7e7ef97ff7d820724694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0b5ded5e87fe9b043c35ddb940055695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f04352b16b44e6491f4d5bd19f811696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c20f9469bb4f4bad3de52646c2d39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ecd10e692c17d326ff4254a2f60a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fbec73d175e2190d0c6556e542f70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b4fd9884dfec7c1604d0180740f2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d826fd4966b7b69843d5e41989f104701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f1c18cb1428b6d89cb3c9b812f4d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86eb4970eabafa52e94714d8b7ecd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fff2787e566c7bd7283103cb2e3ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65191c3893fc281815a72a8fcdef9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350433c4980077e31b58b30431e123a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b07522b835257e831465089db3187707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fcd4c24c95f2be4c96a4bad0a3c97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730c05ca1acfdf2ea44f555e64f9be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af642cd0da531b2b28383808e0f29c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e94f04f601f43c2247267a2b9a95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9534d915730fd08b472ae7850e73e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6074913cda47b13cd02828c7b4ffc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7b83822425653be0686fa76eb9ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950de1779143d2fa9e3611bea68f0d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db128b57616bc2c8688cef70692178716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136acb643ffbc70a3b6c52f2b07dead2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca94d3e5eaa0bc19a43ed143d637fc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d60972362fcb55dab2fc1ad463b64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe28f0fa5fe1edc0fafd7a6129012720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614abc419bc3e36d0b9a1ac1a860ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e58c5437cf3270e9464b593d87240722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346660abe4553cf5d48495afe0d9b3da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e7b95413e2d1abb498909972b499724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c561cf7a08bb4c377758b85633232725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed83b759582c505b59d7a733f7ce1cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc525f7f8e13c352cf08ab9952ae102727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e9132438141de0a30f2997acfa104728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41636671ff89aca034c4424152ee607d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0531fa53663c1a24ee1e5a198fc8c22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce24fe018b7b7fb06ce6248911473c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fccdef1b790b642a33b6b42a0510ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7de9fef369a2995d3605dac8f46b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3439b46b07a26dd0604f6f8b980d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e649dea2964832c7e4fb4c2a01eb81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097513ac079d1f540f4890022d425e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c167b37b0f7577b8e6447b6024be4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ac8e11cd0b85d98bc6cdf731f957738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057eb0e6e80e800e9d529397b52ce7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84316ee7f92673a241b03c430ad9346740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bd15dd118aec5cf2355cd73fad0dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad998ef292358194a8d08f28fb03f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c01607e55d570848ec9f0a659401b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af6923e63ba53aaf9ad0d03e60268d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738782cea1ea64ec3706166b40f72f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee30d21c390d9ad0e1b0b5fc58f5b03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20af4a195f35b7f3f71960988dd16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b97660ffad467717e5ad985d64e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335cb741bff1fa7aae751a5d1774e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4f84f7347b90276d3a633e92b508750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f09778362a4d8b6d02f10bd88448751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da232f196e66b9c3c2a6fe7a0ddde8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a62cc88767a5b0a06d7194fc43bf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbecace8f911a9aac93ecbdcd35eea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34a823d7eb55b61e8db37281d3487755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6df66aeaf1d3e1265844d55e11da3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef66ca94a7ae8d5826eaa21f51c9ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3c557d9914a2ab9c78347a90fa0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a5c85a84231acae143071eee0108759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090cc417d2676f3993f5c8c141fa1f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b1527c87203269ef59d4e1c553922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5255e6a32bc79ed2083cc68453a2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55edac9cb76e5d3bf79f3dd074c5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739992d790e128a4ff8a750bc692f1e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77ac93dd34f5833797ddbd8aefd896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9ede57ad5bf8cfd2321174d3969e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09dc44a4c19683eb00d7b7bef3c2268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1771e1ba333d2ddb0253ba854b9179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448cabfc715fdfca56d82b9f90aa7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dfba2cf262f91e899cb081b27b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b8405561523a392fa208a031154512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f4a9edd7e585aad105ae462ae7bb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34d78da51784deae49dd4233d655b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea772da5708e63292f78a640e6e6a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ac394adc8524f7964e9f67cdde9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574435833ffad0c612590f48c36227417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bbbda7bea76b0f0c9540962f002e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5f0b5be40d4d7ad77ad3b668ee3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b92f27fc9633d250d80c7cdb8cdb5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d977ca1c7cbfe2c7bb62889c92b0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b219a201ef5e3dc88a1136bf797d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a29858e24812c25e008775f49084023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e66560fbe74ae840dc2305d888d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66e6573c56a7fc261c1e242e46e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c24def4b33cbaece891fd192f396e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35879b1925be76864e7ef59d09514327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222531e81c3e3cfbbd86f24d940e05ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0ace7538dd260d400c30778ca8d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee43d0f79852f9b696d38f82fce42f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a68177cb3a55ba442052223f61b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad326c84a815a45d3321c8098eec932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107460552e65004b53a86ac2d0bd9f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908b16be5119d276572192783d585034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be23098678bcd9d4931278335cdba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31f405d4129f1188ad3daeab4ea47c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3fe3d49ed01cb6187fc4d01a9981237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9dd0500b5721241491e41fb565b2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4950472d05b9bb0fa39ef4ce0f8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333c70bb7eda5dbad5c435d856710f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c70074bd69b47ffa4bee8083180841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627476bbaf5d2e39a6bad2b011fe5aec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042ee91769715786590aabaf9a207f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df946aa2352ae345b32bfd0e5b100c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520aaed289e8edee14c5ebf6c956fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1cbe8e66c298c8d2ae8f639c0b08946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1052f398ae037965d8dd5fea8d0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48c43961419aaf407bf8848ce302948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3779be7e5402916d6e3593359801e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a360bbc1cc4b8216cbe3b898d66d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00ee82a784f6300fa31577c43f706351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac14884cb65539e241308f7394e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91572006d46c9306177eda0ed2b9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb051d1999f3732ab377e6c6fcae7c2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ac7990e3e054874c8957699e071555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53935fef88afd17c429532502d40f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a38920e745c976c77f8ee3b30b8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438c16cc3d1c78422e9f1b19cc9b3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c405fe71210914f438d2338f6a8bf0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c11c7196b51b4318ae61f7617136960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054465ccb402a03c3a1da1d5e3a57561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998beeeb34ffaef958ba940f9f22fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2708b92dcb39ab423f05a5cd7c79e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2408e6112250b87ec189092277c8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79537c0cfad60c21ea37a16a36484765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a292f9d68bd3dcb2fb08817ab17666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d511200c059ea4a9671be979f375867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fffd54fb27bafaea4cc192fb5636968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecb198e16cde7c73224a13bb6f9f2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ed18a2e58e7de2eafd331af8c3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e78f9d29a887cceee7976c1230123371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2617bf4980cbb698f9cdb99ac9673d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92769b20fe22eb5947cfd55e637d04173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0f9ca41b375cfce50774385b4d4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84de5d7f8eb3b0388df4d0f989125875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e3801d1585859cd8ed2ca3e4fcba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f6b066702897c14757d4c560e81477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d914aff92034ccc31166848e1ead778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46459998eb21bc4e332746e180c6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f07a9d8d192a059ec5bd768aaa39180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d146c56bf7bedc96a7d238f913bf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de704f14c5dffe95eb56c0b88037a5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ad2af6eefb20e91b307d8871401d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b758907eaa9a816e07e65783088d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adabce80a7bcb69b3ea2b17d4ac8dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b35471cafef8d9bfc5aafe4cc7f69f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b25b5c49ea2f811a7e571587c602987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d37a50e51d9f975cedbac3946ec1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc6ebe100a7ca9f32027cd1fa293d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a3d9fb1a6c9c2005b50207be54da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e323d5db489a7e0cc2351cb529cbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb2ff8a81ddf6ce7e98d4602200c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d7c3dcec77565b88749d152299b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7b1143f5469ea4cb12ae5268689b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d21b92c49c2c11a304a7c43513391795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e218d7e72907a2dd40434208592396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d14c621851f6801aee6839e26eab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9745feca943ae4fea890fabe5aaf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ce303b1922171cb1960309518e5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837eb4d43e3b5c7479997ac4e9410f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866835ea81976bbc6c9dd757d5785119101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048769d32336dfe0a311c9a85066934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702457ce077e613c994eea98a363e22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad5b19df2fd7b09592268f6eb7930c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4721b05706b70493f78025b121523105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a5d36e820cddf1c5493dcf6f6e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71615339ffb5999df753216c00f5343b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1138136c6c3f4c59bfef2d78bf073c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ca87b6d6ad74b05c46a3c90c353ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58357e65e1b875119f785afd9189d83a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7829649bb11a3c99372e14083eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875459d568c02cb1245edce91b0d3a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a23ac41bda1b65d6329fde8db280113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dde3436dc2d568d7e01257f35507e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ca023ccd01db3ecf406a2ac64288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e85ff18321a39da22a4ac08e23604116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd68a422dd92d2d1c64535b90da5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc597eaf064c47e8ba65963660cc596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d6d02552c3c23dd47f97b1785fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e33994072c2923b534f5edf90faf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e17337b47a42c6f661947894fc4e05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592ca396026073807f72ec02855d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8490eb562b3860766330bd2660d436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd213b5c6fae9c4eecb401a022a9ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835bb3eac893d48cb4a841899a40170125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320872f47776dd4b0096529c420f2352126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea2420268e9c68e824c14edde5e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a540490ef6105503d46db1ec528a10a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255dd02634c39ed5d8745554f070e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881397d80d3d2d8d4127f246f11dc87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cfefcb239def434222f8155bb753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027bfe22b577ce90857162e2e9d4ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2541753d16a2770ba1557582b88036133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35223ef3caa53e5624bcb790e23dbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b812b94e7956ca6821b1cc4e7e19543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825761f9fe90d04ef5532ed5764dd9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b905e69ceb67f59841a1fccf296199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6513210da6e670b3b1618ce2ca4ac3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936e00cfae286dcd2cc30336b416e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdddb79d7fb83c1af1f747d13a0710d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20a461fefe57d865e19bec233a6e51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be2e8c4a813cc231e2ab270acd4de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f55e01b564369b18029026255ff17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433d746148ba22b3cdd6437466aa1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d2744b9948d293b7ed50edfd70cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d5bc0926f8646028368c86d618e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27a368fd4fae885dfcc58a7ab3b52e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943488b4ca8fcc9768fe4e46dee3c7bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5268eb53adc98e60f238d4b94680fd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca08ae845c7f40c2cc5533c891fbfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e30c4442c8268b4d091d295f89fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a745e40e4296641536c9ddb3335d364152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4596b3d4da1fa7487913231c292ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d63e47b57ca42efe9529824b10a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc34546c616eff01655e35f5ca92a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f874d3c0355a963b63f9d904e13a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a88b067100f9d76ef308267eaf2fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a092b4f4b29209abdd4c3dffa85ee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad2e8b082d77f5bf0eaca0b2a3891159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852975422b43a4cbd14c03c070abfde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea042fda75e1559baf580d1c70d469f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d1dc1590c5050eaecb67a61b9193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a0a2ba2566e51a962b96b74346b7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1455fdc66dafca2348816f4b92290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce48777c4fad4328783fcc06660b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbac242605ab74fe6d45a3aecea9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf354d1788634732e2268df5d8a2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbcfa3102c8f41da69cbfff3abedf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa204f768fab6b291b2757c402a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946cf49c53304b5820a918c36ea912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb76c8f2938b32248668c2c83766a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0805039469599fe919d7194061b1b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ae1ce30d47d888a2f456e2a7dcbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2da97d6000034fd28d8af1d597995174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c82089be395b67f9740d0b48557ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8795a27f801922f54c5ffa5612716e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b959670f9893c1b7f9483858769eec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5b0c155c0147b0dc6d6407d1b8046178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb200d9474a2594426e8236f7a568ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d6d10cec38b3d3fdcc147c55c3ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553017bcb193e86fdec3dd3e39ae0140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbce28c38f02dcd221c89c2971b1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77fe99f751ca77a94d78c46dccda1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2cc538967e4a70e683a8c0d981a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3256d3b6f3ee9656e7408e9695bdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53088ff37cfd1281b60a1df0a9418f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b622bbe9943673c831aa7ebfd1b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f94818155616655dfd48a024ad34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854e226ea77dc8cb6bbd7f0621cc6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0235a79608cbc7f06886dafb98379f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d01e99171e5daf00a9be2e3600935191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939fad0feb0a9541286789c645d0e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb06684ddd919e0d197bdf1e854a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de89f1723bdd946399f63987085747a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1131b425b13aeb45b59d3a7760818195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5c14049c2239ec9950f3d91f6a20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb374febab428cf01e57a668f0b8da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6eeba5a3a77a48d19ca50097d7d9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca411887dddc8584f4f3d118689a797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d44d507c0fd83ac039f950c75fade200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733401588e47f9a4f17bcb4039897913201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532bae94345650c87e3800a9c4a33fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4585880a982afc007d1bccfc7289a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65648edd4ea435dbd611f1e9eafc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3701116dfa62091e2caee316476ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131aacd9ccd9c6be835b3456de1edc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e63d3a5e69f0a271a44db434d03f86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668df1cf4e7e0cf42f8b0b0e292d517208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad33d615d6fca7df40ce484b4d97e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a17c067a67ec44160c625b90fe3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337da7c7a4f826aec3e004a65af1097211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6530156f304e3a9c5cee6a218a7e27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e2cb31eca3fbeb628d564d4424329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af072dd809cdf95c2d79cc804bb1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7780a0c74c8ff06bd9a5db50fa3d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863c4abdf643679132f3833c3a3385216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e02a8b5b03dde04f1408938b0d25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800b6639d12830092c51792ee674f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422020f9db3abdfd2ba894bad5eb5ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a640a12995c02cd80ac052a036ee7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea44f6c5f94da5f0e94861fadb92746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bedffb2c506cf5b1595a44273f53d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6139c73c731ddf78707edb2dc44b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22e1207cb3386e2317acceb32f638224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda620b36c4487d7dad8131cba5899225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca266cbb71d83dcd2bfa03d4edd1be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d99dfd263532e4afed289dd3638aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca07ea52e881f581f6385165d0934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa67b512095952d43647b97332c9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bc8436916996eeead1d74b69df06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2d3daea8ecac8ec77d5d026bde1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52ba8669934304a6f05a9817a2efa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9888ce8bd83e3b5aaa545c2f36f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ae4da510d9681a872a98b505d2fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85702c04f596c0452f915d9a1753c74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636c351c2c7706051b1dd2fe8a7c8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17298c7e850dee60f0c6724d148645aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c78b5dcc23b18e560160cf4d5f61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba06520cb1647850aae90b95a7f7a84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133406ae917dad01a36e5a22767b8d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb838e48c17653e10c2b032eeb2289c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd03e370c5c5807b78eb9ff3272d15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1fcc9bb82ec043d3754babaddf53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d549981165932eff1b6bb54bdaa00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384816f890a0f095c400d401e583afc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c837347a4a4a5a6b12c0dd9cbbbdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecac39b93f50eed98bd8ae00f5f0b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b0753059a7c349fffbaef70b86287248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9246438d03f8c928bc2a581dc46e49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8201447422b556bc1faa2cdded4f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8d3352a9e99d860b608814659864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ef7550ee364439102124b26e29d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c3f6f0f039bea24475b6a20fa088c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102890f73f13de3f368aaf244a438cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e45ec7586b288a11e5beb4df16e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069680f27a750d8d43e34c4180fbc687256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9523b3854360cc7ddbdf9086e14f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301942edf5e77b69215229559a5026e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154027b0754823f8d68614eeb3daff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186254e2c5d46eba489cafacca9214d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18d111154e1c82361dda784f7e21d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199cd2d1f1995e3761c2fe74256dfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d63b9a65c68380ef0ad1e3f5e9d82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a2ce4a9cc585f678ed912e7ae3423264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67db0fa652124b3dc765d94f8282d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4630dd2a4ee242bbc9b91ebb1f6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c30020f14fa2ad61ad5749ff7c28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477318170f6c1d9d7968a7d21303eb4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e118de1f27d4f5995647cf8562034269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcdb4c762d00b6511be107066e23dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128604082377077cdb7d6e8d3f3415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad712468c05daa7479e84e982bb4bbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c7577795bf4c3a0a9acef0c425ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c016229ec60eaa97f4edd535f2013274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938c08f569af27a6641ab6401e6b731275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775376c3b7e588f14ef6a91f43432e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eff41f6d00f6202cc10d7bfd1c368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8ef7637687efbdf94aa6fb408a26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c9a1c33edf6fae424e66fc5535784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32af1dc725d9a377452231d6c3b9d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f345ea007bf255da3af4d36d65b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0d1f2ef5426abb7e87364e2f5753282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03318f0aea3374aad2a019ac8afe20c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4891f0cd9e3c6db84b5eb6a28cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c106add67eb0e02210b2665248100a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd11c5f953d723418b37c3449c480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8da3011babf875fcd81160b4671f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f88eb598bb400ee82a63dd6517d954288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd9e3278f770c155bcc09b39d10e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4da004ab2f8200bb81d5737ae8a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2dbb5034d653566f3168e7b6deee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c462ea8494bd0b3c8c8dec70d6f4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271c86b4e7bcbc27ecdd943ec3aebd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364d434b18525276fd369f6a6416a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafe43e1a72d920b04455463a9e699295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf68f838c3fa51cb5ca9f87d3f2367296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbedba9ea5eb08ff145b5d281989a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2de23b44a21779e24e262a340557298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61eb16e829595cb4cb0f8358cb0445299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb79331818369eb98edcdd88d6d774300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a967951d252353a2409502c053ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516ef39f2247ee83c8b1e0aa1edcb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d24754c5dee6d4f42a1d7876132e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b2592c916c43bd5fcb811424cf97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b83fecd4ad3e87ab13ca94d921aa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccd18b882d442af3a15fabb1dd6844306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3e6dacf9b5ac69f89a1287ad861e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf11cca70879522eaa05835acbced308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd789a45d296d955e0de5b7e05e3e35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd99f77887b81990b5fd4b23b059263310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370bbffedac603892a77619934a632311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0455f4bee7a5163e8e9645022cbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e33028c257cb21db7e2f83186ab614313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6614f4be897b62fdfde3b2a9fa0012314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1822b8821bec810a5a1453cb2d9440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d975877424c77bd1e0303c031392316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c701e97e13f9e07952cc78a804027e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7441f75d796262144b68bba204f2f94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4b805b2c7e33ff083025863ec1c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4fcc3197a71c4216af380ed284673320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857c6252caba268ada5708a6e684aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a614e7cf7e508308f45f9784490214322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788aae6588284a39f1fadb07b82dc1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc479a3a7bc2b1f5050539df4b88b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988fdd8f76648c4095f37a6ed0f749325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62711e5778fd50deaa20b24bf1d856326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be3d463c1b560ded4b3a65bac7995327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411205993438b5a56a495fda8b61a61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec35366fa6cca0061b4cc07edf22cc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501169e47ed76f363b8a03b4dfbe431330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb89fbea2c4a9b913c7bbce879682e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2126fcb4ae8c224cbddfae654494d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377a9a3700c4157e46c1d581397aa8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5fb3a6e36f77d439dbbb09bdbade334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf2bc616b143018819f1647e12357335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c34319c9eb00a650c78f42248ccf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d2c8f22c91a11428218c1cb5d801a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f98a99c0f423454c342ae012efb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11059b451b7cd3aa0be1a7e2b8c4d15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbda9a9bdb095081c0524f11722dc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b380d2850126df3d275dc56d3e68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820558f20384f22bf7c86e66b6653f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd589a25df484f8a4094ab0be4b1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a77fd5b5125c2da62a28c9a3f28a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a31f022306a8884ae207d049b543b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a875afb748801998788e6a620ef4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6a1a9eacf82afd28414cf9cdb842347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f868e90261ba3c9bdc932f012dce95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50742fc7ffcf9388af1762bb18681fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3c6c7977c6f172d7810c8381a043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29dea26eb243c06c98df4d12934ef5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675d4d8d6d5061e8b89b7f505dd85d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490038d4bbbfc12f6761a136b2bfd35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932da4d17715cd0f01d867327979af0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2df98a64dd1ad06ca5230539ebee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6daec41da4063ed66442152b2a818356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e17d0505445700a2686a46b59995357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16523d9e019e950dae338fa8cc6a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573b360f6dc343ff8bc98e63923ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be784f9d8bc30989759096fe2fbb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3cc57f58aa09280c724b0eec6a10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819bff0993089e6583da1f4eed1b3c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c69de9740a04f9ed70b97b28e127d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6bba2ad92220a48439b40323a1c17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf48dfb55411adc9b2697d87d3818365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff12dc09a71da5724d43b846229001366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d67a0fd7990e710d77bb69ed5999367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb9aa53e9ce40dd01dd07c897d5f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c29f2767ed0e83f9931e735a3476369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702edc897f9a86c78c3975bc34e5ac23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099f1da18494025cfc6d2a1d386418371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e69a8907d0cff5ef239e006cada4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368e4e9ef031ab562d546bc7640efd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc64cdf0cd3448ad50019053eed23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb7cb8a63bf15e48a8dc4e48d81ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b946f1520ae6152fea63826c42f867376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148debc895c577d031060389984ec753377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f791fd8e69d38de2f1fa1dbd83490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cb4a1920c781efb7ef588355101b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a159e2e47866a77989ae2564deb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7714b91ebf2c002810324235f330381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82dccdd6c9129af1ad9c7227c0a5e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151195b87c91e79987b1bd02d39d88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2941fd33787548b5441ac41393c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df204cf9678aa2d764f545858f602c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2142b02ddc3b5ea744cfa3ab353c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a07c4661382cdc3e226bf0bb70a134387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b721d79c5975f3dd85a9e2bcda058e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6157ca512155b68a30c71a62878a773389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c39d2aec9035e95c7b32187507cb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0504de0cf9ef7fd0026ab51ff17346391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0724e9ad08e72d9f7a1bb21fcab31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0184e29904a9148602dc5618df2cdce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675991eb2fe4e7882573cc611bb8b07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab257d397c25aee8ef681f2412e5e76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a6c5ade80a29bc33cf61a8f025018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e061acbbf7397427cd712188cba65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48766b7199bf691820f8a5b3ea5975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f654c7e33e178ea6eea80e25eafb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d789695fef8582776a1111a7313a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494e9d9e76ce154ecf7ead4aef25a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a845e035219fd8f4c15d2c5caf508402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348385a8407dd5d1504fc11f956d19f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b43793a440f2963c3103c74f7f6b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4af45f9552a1c8f77fa58360ab590405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3d1d5d9cf3add78d8cae30cae071406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62347f0dc1db39cce9fe0c1309bce91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7f7ee7e15237075d33054da950f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0bc861c27ad85cba628e4f0465de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c4dd7bc5a16678ccc6f742c3c1c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad0bb2dfedfff6f4c0c76133c861b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53c876ab4e89c9a9ca4f2d29c92c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb483d232259f30679d5546220c7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c558dffc903b920cd21662c991b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09fe4f27a202b2317abae182be853415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577503198811e8b0f9b2f9d369360587416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c430672d62be690b81b2de4c6c6b350417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f1b527f793f9aea8da2bfc91b44c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a01098806682f1bb1a0f1cbaff43e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224413ff5c0a466b0519839ccf6306420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd041a3554da0b5d5b3f61cca8b60a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e985a12777f1a75ad839e769df7a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0f22c11b7183d6424946151463d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f19c84472200320d31bdf17232bb60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca9fdee09e26d49000c53013cb2e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa7c12c0bca85392c8f7a74052c3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e674e2e981fd701bd24d75439c3ce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1aa5afc63e11d86bc0d2427301409428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84be2bc4e7c8230152b41744aa3c6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39f2df671608aea2f3a90e909ca987430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe465466827c5fe62f3bb963d5382fba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072a99b19dcfca7360d6cb2f945a62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9905a7ce60a23313eaffce67cd7ff9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05973e2cc77704b47b949fec6b34dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dbb22c706fb834b8dbbf8d453fbd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9f8ff0e5897cdcb0514bbfcc631f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e1e053bb26a5b9bd4fd501a62f39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07e1320252ba39fa46d2bba87abcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aff6456b21e5407a7af11f9924dc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a158603f9cfef5578043da8d009531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994168e38d8b16fe5fd9bf52d56b3939441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c696b861e851bd244dc4dd906dc37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99caffcc3eb3a00e8aded61b14c75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1df6e717b89ff34dffe9911d5fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62fd2905460002b3872e0bbf121086445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf8dfcf4854831aac133946e0f805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7484f5fef7e8e837829cead9045e050447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da7f8b13d2e654bec491e40cf9baa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470461464da6be6678e41832675451449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f70bceb9946072a2f2915d8c9d0af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27ca87a2ce4f264434217f94c84a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751641990dad0aaf7d053d61356ce439452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2485c2e834d42518b3d636c60ec951453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09cfac81254dc305aa0f2326fec64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae68fa29f82b8693b5ad28e6bc9b39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce27ca8ea2ddd0f125efd5c801aa9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87151e9c8a0242fb3943bdd96cf1a1d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896b4f0f7a73b3d4b5aab62888c24a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673cdea80e21d412165b1450c85806459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5fa1f0c5c2852f6f32c9b0e60078460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7794aaa877cb8c11efc87b00f1fe2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4abce925d6a57578a926698e01ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7632fb630f65c0d952c03ac29c2b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ec91034f4b3b52f8d5a1e783f867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c60fb3b314f4398374d000c2adbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f31f7da11add5c294c61a269349d6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40eca50320595d58e24769bba3a80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354523813c9688839adec8a3050f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bb3957e119a1e742c92b4f60015ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab582e89bb6273e754e36c9fc623c42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad909d1a626baac91ffbf8bae5d1634471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91642cd8edaf648f4ac7c698734da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0acccacca34ded37f39bbb71aba8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b969599297cf6733e8fc8bdf4c74f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2261d3143aa4cbeafff729011fde3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b46ccc192ebf3bba86125457e033476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e36e4c95965bcfd87e6955c81725477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193230dda34807121e126779ac4f9b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d643333c8675dd0b673065a480ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304fb1258bb6d07551b187ffabc64d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9995c3104ce1b742efbea10efc522481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde6188eaa72eb757f043b88720fef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1dfd47cc3ecfc65a7fe91f8f04920483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0116d8e899f8c0a2dc6953d962d3e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c4da25d8f2915977effcbff61c9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c959df67b02f7d16e6523a4c70bd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9161bb01bcfdab623731f24b7cea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154121b54e7a9a41b716bf5ebe2b99f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597c0064f71dc4d5166dd96756a884489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445593e492c334eae8d5a88e951b31d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc333b895a5116cb2cc2ee5b419cff0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2881ad75d329a1457e1f43a582314492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b72441d05041a534e60ed51ffdf3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3bd6f2e203d323d804b5cc5063f9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5706432226d6fe347dbe4956baec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf183e85c54afd5de902791a7f14b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c66af6d0607863aff044f80771e95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e9d307e022315b1e1cc085ca1db36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed45e6db97b554e86ebeffcf188b18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0a2acadb974ec0049d559ed456cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde4edfe319073c6ae8160f993e731501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c77de1be2384e6122d27ef36810e9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff79922dce069254854023b5306ab99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc006ff0f5184776a3b50ae678e4b915504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d921592308875baff2e93f2a3bc75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88551a29c780ff6f9c9cee769841d19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e02ed83c014f388dccc65bf825848507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c82495e7f424cd20fa0837c02c05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2aaffdc68e482b1a47dd8efe59dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f49592ebf8326a35ef607e23b0218510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ffa32a5b6b4399981873d5745081b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4590fde54a4831113a84c0de82c0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a427c7354fd767de9bada3b728c98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2d55c1a822f15196eb86f62a361c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fe55a7a1be6d34631d47c6184a69f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385112f47c75cccfa067ebfea4d5c17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f376481dfaff2b3bda6021326ae57c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecca8bbcab2a5b32f00302b9d73f97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e17f83815ecf9c6e0f6f529bb3d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacc7a02cdc3fff382c3372d7d2f5bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb1e67fd4dfe13079cfb8ea5a2b779521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf1ad40fd99946fa260f1500caefc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a5a501c3976dcfbb34e230e1f24e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9a835f185838a62ade246425e9499524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aba4fbb84e1d6dd3e0397e5c61668525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9340eef8fcaf0b5e221bd0be11b6276526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b77e1a7a17865dd3673b99fa643c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f8f1ad5aad51f819d0a8e195a7e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7e0e9c0cba5be190d396e016943b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fcea5d472c23dd6097ad207da3a0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b829bccf73624d6b473bab010de5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ce32a75f3a45794cbc48cf191fb6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338ccca894c5e241c509dfd549e79f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76c760b45d903431ddcdd1b32edad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad692d89da94c1687ce95ef8cb9ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a365e34da7737073baf37a070e3d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146be972afbd45d2e206d69430f38de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bdaa46f0ea42eda65361ca77f467538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba2e02a9f1b4cd03f47355e715bcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a69adcb11ecb807cdd42cb5b4755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747e2dfdd533d90431d39bfc74ee15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef342d0b38514aa5820ada481ac4a78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259c2c64dd4603bcbd73c20c4d2c91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875a3d70dc5eebdd2c4251b843baee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f27683670095b9fb489e7571dd80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a84fc922affbca5ad7ad9742590f5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb75f7175f0ae3aaf83fa4c717345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadf218a3e285376467199f0cdc96a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8640b4e969c0bf5728752f33f54b75a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879dd6576e6436db46fa35f7c4c4b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7247170eadb64cb7990163164e92dd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebb6815784bce698136c6722a234a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca839eba3f8adf9f9be7988f081ef7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb722f124adb452aa33c4b7c050d0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c0d83d5b5738fa0d8d004fb014f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9124c59b816b16dfb95b29491e8717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb54c77848bb9e175280985079576557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa833075722313ff4cab64eae31f8f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385f267e9264132d6dddc2c65f6cfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9b64949c9779f0685246e773be14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c760dce520ecae8ab359a390b6dee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13e43c6d047d9ee65d3a557fed710562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5a2919af92b6438e9dfc7d7a9bea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe2f17e11862644e2d8c9c58c5158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d3757c07ca5327e36ff79297ddb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a728a747c469d16b7a7526d6c862d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6c94564e8284c3a463d6213e5f0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5ce4e3edc30acd91b1b73e12b98f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1405da105139fffdcab103be0fe172569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888d26a5674af0471c3eb1cbf602de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b2c2c560410dc7cf1aeab76d5fc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e5a2fd9dcaf23800270e24082cab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b40556f606d68fe2835753a97012b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60df78adc541f1737655f98a191ea5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2f96b5ff4531b668aa01f47b23ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caca2b3871b12ffe09901cd4f7fa2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d22b82cd7d49f26db865d6dad995577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833a28d61f2be8215dc33f3f50694d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc902424007b4e7e27f43aa3319532a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877841a81377ca941d324d012ac5f26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c864b811cbf8432488d814e7818a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442a8354118c53be846fd587814d27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b245fcdc3e954b4eade6e40292f0c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11400e2aa9b91263a09b35160909d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724eada13fd5c5e41aaf381db4f800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62b693ad735da8cac804a318a0f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868901dcddad58ac56ecfb575607fd9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b12332a855cbfbf75a6d8f94f5c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067825434264944d35f03a2eb4cb719d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9cc79a0fc88f368fabef16bfaa6fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a901dccb3ffa84328538e2252cbaf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9601a4bb25e5f2af7e188904474bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc5945061ff86c1f4cad8916ad3c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549945cbea24026e5da085316e5ae77e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21136cc9edc5042829bd26e4e4f28fbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b600e5dedf7c297f23c557dacfd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a59a93fecf858a403ba878cc2323597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b6c359b9582fb1bc363617837f55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6d4014716c21a5f8ba5cd9688ffb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95de115656a7aab823a4c21e5ef4a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82e3b5834dd537254fad569e21905601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff223dd88c4732b6345a6cfa19d97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c48b1f04caeaffbe498035cf8b56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d9a732462200fc02bfbb9cacac5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa48052bd0cabbce8c8da2acdad2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77e6f1366464f96764a86a364d71a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ef85180318810ccbb0372a5b8211607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae3066b27b4e6ebab63f2009d32778608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53b30e0cbfee7fa0faa2b8ee387f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07379a6889a67f65f19cbd5030f40ea6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f753ec71c9ae357e0c3aec7db0bca7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff233f7b5e6e8c8ba6afd77c2b333612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1935a0152bcc6a69dadd6a558aff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e20a31549ded9b5289eccc78f42a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478759e179f585aee586a5068b6b9152615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3921e66c582e05b9a5978e19d81d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1998572fa755afb713fb95cd38af05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea8e2294ae567020db3d7a32ee018618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82edd393e55fd4e70b224d43f109450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8da4707a80997c1c21fb1dd9fae8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f76ba475bbd7a72f4157688e092e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae04d6b0977b9b3158a8be20c2d26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd08c522a69e2625d32ec113ea1914623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0969d5cc2ec28c58d685c00a77fd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033e1e13fa6f45b680834a44ad24d5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0abbb2ac25c85e585e4e6dd17b6b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11794fd76656053a6ddc7480f3b8a30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ec2762777c01d7dae2da6c26e367628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a360ab3894a7441a985f40a80165629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494bfb63d3c7a0878b4646f3a550d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9955f824c147a88e4cf2a6818492631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45880cbaedf7b01a8727463d58f974632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602825130997bcf917f34bea4a128b62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df329a202d13074bb5a3b47a712761b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fccedfeaf293bb5a9601f69bdedfc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70c2af417e7c25c8f01ea5d3680f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7122b791e538b196760f34c98488637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab74e52c289bb77554307409c8e1cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907ffc7789fe6927fdc83bc653725a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c1b24696b1b85c1cbd502693a182640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e074e84697fbb533ac1f10ab05ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295ff61230a6d95da95c3a53539fa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1da03b178cd8ea498e656b51c332f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1bca28dc06ce7d4520ae0ce1c8782644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625010d2299b712d3db70ec0f1d129f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b547b2cea9bf1c2bab9c13b78eff8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdd0c56f4bd82c1d5e779a98257c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e567f14d1ca49bed5aea32fea84cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3137240b538ec8df0f80136ad6fa73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79e1eb1cc0b1f47c96e2098ed2cc21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d59c58a2fb38af6aafc1baf1c9d2fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5a5b2a156ccab2a0557212c50230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561427614ebb61816c5dcdf882bc42bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2934c7094f927d1c5a26f9e157402d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377929164901343b36a861297fb5a85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd798adbd0b74920d73300a0093c00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5099ec8e7bd25bdd8623fc2588da1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64948d60123eb3086db7298c824bca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824ba32ecec8f6f9f13c759c22320a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe28862f7cca69d94fe71db6a446f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956de4d55a385115b07440be494bcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc11854d74dab905a0966935b705af3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e9dd18f2284882f850a4cf591cdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ee97addcc6af60f775e9ad861f2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b00b22e26debf901467fc86d4f442665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c240d2e5b7a544cb4bdf2afeb34b57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d671ef0bb650da8f2dc1abc9f7f5c8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4ad71cf1913d31e20c8db31b47e7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905677c5820485cca85ade75d151b8e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7e2d103bb10f985a4c913ee7d81c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cb9b48172027f8efe19b0f0241b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af87957ed10659e917f2beed67cbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5813e3a0045f4451012af5b473ee64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e71f5eb2df93a5e1b48c2008773224674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b601420f12b1139fbc8734ca8502e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c9f74710f64b2a672c808a65b1a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15a676f865ddf89719e601301a221677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf665bacd79e04b1b327e9c217871b99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea598428ebe3e354d97e0162f310a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb83e1d551f65377a36131dd5c44e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91508a692665644bb92ff135df2ac0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c28e97d3740690b5df5511ce719845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac207a237e76417f58f1fa7b394777b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154b71f47a51cd4a3cdf096e763ead9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ce91c28475e84241224a8950944b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda01f1646ceaa15f34fe9d37ba819c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15d815ab0d0de095365b528f0d6ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8e010f72d5b4d85dddea4b127319688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea072f37497c5b970c2223ebd7269689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7631d701bdf51d13a293e0e16461025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d03d6e4c406de0c2d733b43414f81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d9036dedf3fb012709fc3db7d2a8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378ef159f0f62c52bc2b1930561303693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a774a8655ddc440554cfa0bd2357009694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1521f8be00887914edd15b5ca27cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea28bf4026e9710fdd54e1986c8dde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00817b1dc27b4d2ec5d4a9f4859e61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40942a8eab7f7bd7a7b6e4f1ac7aa76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f034d4da504456c41279907c2cdbce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6976dedf7a3737a5a55cff679c9d1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274763a58bfdbed571f908cb960f730d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053598f169cc4c48fff01c4da269490702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5818ac73196f17ee49d49bddae5a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc80d05e3bd634b16d1b080a72e6e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd66e4c56fce60452f632a5d579ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff2e87e5182e57b3da85b6a3ad105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb1224fe2858663feb7866a409f6ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739115e127e1c9e4c29a7f4e8e1af9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d629673bfd4728551e430f6513533be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e94e1f222cbc604503a39c0a80b42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7aa0825bfdd27b15c8f639c52a07a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185010349d5d0f79daca6e7311becc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5859f04da6920e1b4e02ce0a830aae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0b93b56d7917f98675988b558c5cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed229c975dfbc9ad53e584ba80393b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a721c21ef9b864c849fc8c6f6779716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92876db535d2cb87a01f2ea46d30dd84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804426b8d51b0dddf052fa40c31436718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a545f1f5ea7acadc1fd48de637a64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db793d8d42ad7826f172909f80d72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb86403961c3308c59c6a01ceebad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f50553d96badf65702cf2f92d067f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8adbe5399d7985734c84326d73960723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372fc8b64ce71510c631280d6a7b3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec85092ab59b7024760011fbdea2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed666c838b501b0335754ae9cbecc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516559035efb7e59c6d19c8f6a0f68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da01a9332a6ff07273456fcaa37fdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4176f6691a1267b09aac45616b75ce1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fa98e1da80c9cdef33959e2852d3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32837b5892916a92f4d537ea3c5eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508543d1a4e688309e81f77753637ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc745fc28c9f66a29d6577bc0c48d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac847191aaa5854a9ae332b201f1bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5537bde6b5061f880dfea7165cc425735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da35deced3da9819d9cc6d7c23d95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd25e03fa64564752beee961fd959737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53232adbb37197a97d696b1a0c3baf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f41f5c0d053316ac86fc423e968ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca5f39908f1759744469afe30b24f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fbc92f9067013023d9f725c59476d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e2f9485e19d902894c8adb472612742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f982254b65f9c10d48b0c5f2c8fcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbca3f38d3846a17cef11d8f5aff3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2e8b69c62969417227f86d2fb6c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc0012ff35094b42fc7d86e88e99e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8396bb8a0180610533c581a6e487747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ab69a7e2df1e66de53d3db098ced748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024eac50db482ab72699ddcb050706749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cdd78199abf0b42e7929693583111750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948fe592083256a3618424ffbb8b4c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03634f80dfb68d46b5e12262adea36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693482a388a6e9ad770f4e50f4043aa8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4230e74c51b83d9d2c8e03a8385ddb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677199fe1ac0699fa48b0195c999e35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b908467ef29543b554acfb94c7fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e8a4a9cf84edbec0cb7d1bc62729757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e1cdddb676b6754526e283ea5947758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa0e056dd44c7e62ea1c4eb70f39b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>