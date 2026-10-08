--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6a9801b3de52134152034f906b7b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f67f9505e8c81f3adab75d1febd902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d9c178f9e1c7a1b1df17bd11e1523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24bdbd7dacf5b517058acb12ea380f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2a1ede07c491fd4cd17a8f9e86245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a14fa332ddadf413a8353d02a0cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a33ae2f586e9beb8d2654a0314547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403d7a9a1b99c8bce57ba1df3158be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec53cd8cff68d25d9e8e35436bf13869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42730eb845071a059ff51088588a1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062694ae38b990c49a696726af6386111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692778e53dc946f65607d160c5978912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776b8cb16c648f0d5d3d948bef691913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb4a3fd96b904ae1f84bf62bc705f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c294324deb291e6660787ce419a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b8d559c63498e1ed558aed18e97b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9bfb186773500d6725d40a4e81ca117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502c92cfe30dea7b4441941f10b9b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967e28aba302f09d12206c9c4c9dd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108919f86e08c6ad1f36790b7e3d574020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b20a6fc73ceb874ed31604afb084221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297b0dad38eecdc7799866781640c4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34708151e3c1f544af2c79754a8f3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef4a6f13854c2174dfcdec6a07af4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd47f7ee0196a497ebcb00aaea4c11c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece916c29102db1988f573b03f255b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ad4a278be907ca278c67df472cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ab959186bac1d6da8b556b76e90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315249d1f24d84a3d0928f716042e4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f13ab81789724b8c3507ffdcc05930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc72dced931eed2f5c8cded3a06ea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70d981fdb997c9b8af65e5cf4afba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f8bd63f6d5d8105fa94e43460582933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d225eea9f81259c9321e89a32c9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff4faae6269d32e58efd2812c785c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ffa684da7724d8692ab786b82d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309139336fb1c9fd31013a2d6c7e27bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e333ed0c5cae2a0636cbaa5eed58438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174656dee6ce3f4f2f8dc580c3afc5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf03dd18e27484c4722aab2a904e1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6112359635e830fedab9dd88db09941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587defbac5e09135db1f6c5a0b61f1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf5321dd3f988c6f240c06a3e00dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa47481f8c106939e6e5b7081b084e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c864e239d6f7a71c31268b8a557f1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830010fc157407e505398a1ee28817346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adc7e542f70216e1b3d9183822aea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aabf7998bce6b3ee0df2a81540620c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076809030cedd70f96503140b3eb1a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fe37e1c3a702df0bc6de5b8ef942050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d97fa53d959905c933b31893e24b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e88722f50068a17e081432ba8b175852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af3d063b6b8d022f3aaec417e0a40653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495a62b4330a400e91eec7d812439554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc753f3adcc89fd974677ffffbf39855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac32156c8a7e90c479930c8841589656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656e1b806e7d116edd3c25f895188e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc0b682d9cee5f85c9461364fcaa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02395fc29893929a3e42fd158eff02359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400aa5843ae3dc973dd44bf71da31a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2459eb5878005e1add70aa1dfcdf3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc7d0782f0a48824c1ac340c896d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664a4d03aa503263f08523b2bb57a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da353b30305673c9802ebbc1a8e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a7e5b8aba395c8478834cb0eb27665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17334e29c0feb64a5100c04893ea36266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25bf059aad096bba7daefb1eb020467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f63e0af1cfd51817da619f38567868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297f5e8208c73551196f050155c62af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ae26242fe6f19ca016cefb18f76b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773b9d3ab4fc56a924e748060dbffb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69c79c92902c5c667a5a53ffd6f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4389dd1d5e6c31d364aad6da58c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147ae47d45cc72271ad5ba3d873e9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0fb204d6d1fe3892af167283692fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd07c56475899b91e54c1a406c717d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357fe877f0463ba820c57cac81139d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a1f6c38c70a9ff47344cb13e7dbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f1ca7d243251c139ee7f1dce89d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c225462bf9530913f2aa1e624f7a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b35d7a39c487265b61142ce6fb8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7112402ef6b32b6ade4bad51c04ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad985f17fd73e7e67803117b53ca5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a025eb7ab1b8fe79f1b117fccf24584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a316b0d7326bef04635c47321bfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86996fce388755936332346f1838ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb12d07639b090990cb19b2268a89b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892637a31b3d743a5ec6a12c2f46732c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be1bebb4a091a2f89ff185923b37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353dc76dac761856d1f568085b09ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae8458cbaf98b0abaf196c06dde8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba89747ea33a161db69c4f9a137c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27283ddd156793b4254b888c9ab152493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e3f09f8682a6c04a72f1c424128b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3bd9f6a42cad0ca587313194b50a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d7455b04e22ad64ef9cb2525bbce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fa530beb00e94f458077ddf13ed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5eaacad592ccbf8671faae75c746298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990cd0cbffab02dd98b1c61476585999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3528ce9cda859053c951f7213b4dd26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04c7896656d336f05f2f8b1fd8f27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09523ab1e5d3b8f009df9552e20bd19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a5dd42432c9d069ec0bc99b1bf1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728987f8dac0292f5f9b422bdbeaaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6440cbe253241f782c2c6085781a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bfcfe384ca5c2b461f69e63c205ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26428edd98173c925a8aa47f31f70d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51669df989fd385007e6d936c9c660108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ae5a9084bccb25faf96853f5e238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946e94924fb27588254859e4aebf98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e974d7c7e16a126d47b92f87cc668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abfd15238f0fc03e3fb674ab52f3dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040ee609b3e07f4f7ed03ea4c9045e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42461c096746712d1e5309bbcc44d08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1c5667f778328cb0f289e95560ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3bf23923e0d6a67f22d953552303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c6a7bb3f82dd7f697c5574033fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e11b2a6d902a22c613ac71773806c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a5696063a1506cc6c9c8e1c8ce5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbf8ab1f30e67ddada2f5f6123e12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c859a0b92a4e5a7a963c88d75688ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4808182bf18a9cef395d778c77b21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dcd09bea4a39ab0a04b791ede8fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4821240787f0765f526e223ec41b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2229b833a58227d607c508bdecc69a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0346c81cdf801746d82f68c447f1ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0225a1a1cb6afd036f63d62f1e1640127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d438a300524931ca93928c50425c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be32b5b3c1936aae7e040fdcdc3169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1f0c4934be85f093b499682b316d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664d9f345a67f0e1d2391d7db682de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd26967fe3484ff6e8875d414f152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5baa5aafa72ec02890997eb3b42ced133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cfad8d43421df63089e9a31b39045134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275702b1af58de98201440cc9b9bec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12312c723dba13481669a7ee2606f32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448911efa45b3d16ca0abf4efb2fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f31db8c1ce38ee08f3a34adfe3f79f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4786fe13a45e54e7bb2a3b8706195e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542bf734b56475391fd7527f8088ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018b95a4dbb0cab0cf408aecf40853c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb2d189700ae1063e8dc6af053020142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb079c715229dc3b1eb18873ae5de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859fb75685ccd6ddd90ae3b49e7ba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a5b2ef2375c74cb583b591f0ba67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a9738563daad30c77760aad921b15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28931bb2f2a30ddddee03ae78fbe7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb2f91a518ef5e5190f55a2265e4b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706f9c36443790500820cb86694445b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b847fde03ddf4b1c9837015fa005de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4232a02303d86f396d250211e6b007151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e131d8a2f5540a8c5d0ac19f045836b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7119a6b74e4a6f3b0499c296891d1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ce9590e0fe59a97a8fd03d6dcac5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99bf667dbe131d79004a8ff3898a1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110553b92f84e4ce6b86131afecf18a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754aaf89e17b995be5cb070accd2a95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385af2c81742ab8f96fe54bdd901e56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8df7952f7be6d8f886abcdc570f3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03678beace7fde181c27a095e4d82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc299f164c580d2e945689bc57447c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cfca05d0ea81152ce0817eedd362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12774ac074633ce5f2648ee4955445163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e54990976c8c8a33e682db3819b2b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83979087957d4589cac77780b953d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6664e11f342a7a2155e70b844b849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9f0e682bb567918bc158a3baa39c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c8e5eb52d3a370b84787c6e21368168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bbaba57adb9e2998d521793574d86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f2e7aef06edd8c8d2ac8c6dae4f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822184cda23cbb66b04b288f3a719ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640359c684702d7e78e22ec8ad9ce27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e021fe7ea27a70f8cf8bf427af45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c98f30af6e94cf9da5217db2ad39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfe66ab422abea8c1b755e54d6a35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1df4c772c7655657e9bc275ef53c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b287023d86349316b76aac58198601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f355600154c59170700afb3e0336a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f191e4559f76ea9883922aef290d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626911736e8bdb8c93a736d73bb2bda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efd2628ea1162ccd0fbad914a5914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf046f1fd9009320b2d25ad80db3a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ca1c4e74d29005a069cbdf8cc435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b53aefb7cdb9eb0a7d747fea8bc0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a12cf90640bfe3cadfd19180bcf271185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90a5ff338659c0622fdd111592aab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0475c27caa0bb8756defd0a43c8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdfc7f15cf1ca14bbdb2b34dc36005188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cdbe3e93d68e466bcc61fbf5270b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef1a53eb69d73df40f90cb694d4bbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3832728ed9c12ebfd811310e91b4f87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf14d522c5b10ea407be7d6a7d3156b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebcd63a300839cc4a9660f08988e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b7ee801e7ed9c5c7e0d791789972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679698d08f0cbd89b309811749a085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c57fa5e9e7dfb6e508c4362a6a77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0aba82b85f5eaadd5480f0da85e75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a4c8e84483361296ff257607a7cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ac5430c897a44aa5766e13aaa99d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501cf793b20a66955fa802f10fc60d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884084e49ba583c7eae97c7e3d06bb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896357581e6b1a1db1e850a2a548ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff661c4141bdafed7d1d4793ba698b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5d3cde04c0103772afd3e0a593234204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52206d756be9695c737076d51e6be7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e79dc4805b999f5059b67fb721d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c721463c06564a310e93f56c3f5342f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea0192a36436339a380533ab82013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3330f7035ee520a01963aeba2be8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e7f9a3d78ea5ab84215d86344451210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e7292d6d79b62ed853d40550005d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee7aa9f2e8a6489bbecf0777268a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1da20324337d01bbd7923ed5e31a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c5f60519503fc8225b15c108d47f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf514c1267b6cdd6b6178bb5cceb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec9111c964810c3ee4a4185d0906d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6864ff09f075bf367ba37a2f2c31c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d410c41412712412b1ccb8fc62df51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f4e8137b428bbf56b0d8c4e4cb1f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9a9d4eb1e43b61c8f2ba434f5314220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dbde8acb843218e24da942ce3aed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a569399d5332afe892695363f64a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831030b4915a56ccdb68a827d3e65eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf0686eb21c18cc068d1c03ab7709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0adf35c516027ee1a4e36f936d2748225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f60184c7328a33a80f4f6aa84a17a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb249754ee11ce549a32b45a6e745ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5aa6d990ef262b3f807695a94ec4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60da0e397169baad641b75266f4425229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31a31e2fbe06dd6c01280cd9912a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9f2272e3505583daf4fb0dd28dde9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2acd8dc7012d5bf8c46a818c39cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ba6ffbdbca5e0a2df6f4e709cb16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8f63d6cbdb0cdf050fe1ada7101b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98643ad12c48da7fc9e3e256bc790d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873d6608479206f800886cdacf11bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c438c416b4dfa17c18468bbf538ca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532369b08a260d1883f6942102f8e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674bf556d971e05f9a2b230deb249c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4163185919170d6cb0dc16c0acf67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af61c2af79e0950821a749859e50e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c0a5f4d0912bdf7e7ba6977ba058242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5697c877dcf5486e602b922ae1030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b076872444795f4d92a68e97dcf148244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d4beb8b441ecf055878dceac6d020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cf6e4b43cdeddff8c4ad3bcdbcf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c74974ef04fb9baba4827832173d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa8a560c370cb0037824826226a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4191fb4dd3e7fbc1fe0dbd7a0dcf8af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd50c76d8f8320eb752216a2ad5ae28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a8defa76e3cd5fc4ab42f1d0ab60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056892aaadd24d0c0b5cd9b93d429b69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1d09c1efb45b122f472b81832643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf2776af88061075779fb52d8b3344254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049927b26d62d111ef9d92d3a6fc9c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31ef853a0e09f4a06bf5203312462256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32d3246f51302733c1b15135679e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d6921c8d9ef1958331e5b06540d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b03515f7a49f0776cfa2b24a4c4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e744f8f7f9bfdefff8c5f51136bbe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7697a69e94bec3fd5bfd8ed946985261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691201c1b33dc642500f9d7c9f97a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279269cc9a6b9662356cb06bf824a1a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbafae3650318fb239375607078656264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd657a784865e6ef4a44f6f7b88660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e014d3e00dc881298dd1545ee5dd5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a975628bf239c67b84baa86cb3502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c2e0fbfc4e6cf793c2eea528c6b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec37769079fbe8f93804765fb8f157269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71834ba546396f9204de851474a19bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7aabed302927246678aae881e7293271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facee078a477ff24687484a5b75dae06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d5e8e501d6c676bc185f29228f53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063628a2b8fea2542ba4d9ed93e597a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81aeaec27ff9b19d2baf278ff12be8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710adc83e501adfd634a4d3c723287cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eab7c9b4ad05c66905c02660f95a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55248bfd8ffd91238b100cecc762f62d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511588540d7a819a3d2af9af022e49b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c9fe67b0b26dc16c4273d3117783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6aa63b1b5a370c81b899b41f12b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df204b1af841c76aaf45cc628a47406d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8537c147c764e1c3404f7e668f2ab2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650783a635fac0ed0404f13638d8ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94132a7f57692baa784e8b6de3fd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d823dd1b84624d9d11c7d09d8f9c97f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e74f2e7b0e5c54ac775cb2841adfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed587f1ab0da56d58d1653beddfc3b83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01c36877f96e73649a16bcca0ce837289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d055e16678f9537968a1b5014020ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801229e048da6ce6ffd82cd250b527291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255115d933f1b7e64c97e0b138270d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e749feee8c75db2d16e8d4819c35137293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bdf87d86d98791052aa8999526b05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95013994f18de55ef3309539b1bbb55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1109e38b959e5d295ba19ac138802d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d403ff87b66fec84df351cea7d68482297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772ac218b1953186e7088a5c0852e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76097688833b4ca23f2fd170e982fcc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655074ba5de8fd4114a367d1fa235a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad09980a7af628a1996a484535f8d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafe0801590fe2e4e559fcef29f0499302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b77f28f73d056dd511b01a6a92ccb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe38bc2fac6a50ae3fa80b022f0d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46cba770d346faa0d01463177fc20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2147377163087881886f60513efdf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6797d716b73438e82b4c9a9bb906307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b8c05826c878208571294912308e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008202eacc4e9c579eb4c2aca91805309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b0b571bda489f21b185f87be5d2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b9b62d80ee00c8d6f9d04953b07c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5659261e124558384274d73b990de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6742d35d2384ac9302cdf9a7ffcb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd57e086eca422ac997f9213c30af7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a5891c416e325d3d98392f6d4a1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df70c98d60f352655ce0045f9928e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6630b55976bdc2d01fe44e4bce991317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a79c3c058b978468210d38c66f25d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9133e08bc9657145b1d2c5dcb3557319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d1408677dd0ab70aac6e4417d8cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7609841767a3e7dff98fa91270c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501172966527558615eef40d83087e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336b3f75230034e7d5284372ae2dae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c442fa9220429a6edb72d0fd52c0c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209ae4938dfe786dd3a7c8b15a31ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828fe6ff0957c98c2835892cfa537e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a114e06e648284dd0afe3cfdd84c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9163151a6fe01e0bb9555fbb4f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63bf2dce5a37cf262fbf1e3e2dac4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b7c206dee24017249b76c246e722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88befdfaf8e40096ea6bbeb5a0e11d17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c3b557a53afadceb69d6a25c0ba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5a8f310654444ade441393e82fc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0ba3d16d53c2b300c6c16b3bf6ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b581dd9b9aa5576c5f180c9d47268e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed1bffb9987ba29703ff6b559ba02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbeafa14dca7c26df7a41d364b038337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089d36accae043b063c3f4824b978e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d47997e8409b9188a8b4c2bbb5780339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ecfa9c1fa73242c99e88503865bbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438626b925451b8a5f6c293544ac65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71afdd329c060f1c731d91984ce481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd1dac65333ede69707d76c553ff6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e58e16a8053e0f78aa3dd6176f26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f235a9e24119f5d5140fc0a441a6f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea34f02b4dd39dc4cc93abb921714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027a48e6116c2e81d9c1cba8e27263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6323c037069e3a9d95da8e3efee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345538a5c151ba5fdfd24cac084d4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d78a37b6236bb1409c3ae9b5cecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6347ae83452b3555b21bc03fa16a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f32cf3da0e3fd64cdf78b6420ee8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7b7c0091ee5e356068f6c8edc1d8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c905712a65bc0858a473061443ab30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cccb63f130563eb412242b590eea57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541bd97b05f4f892f4475fd02a2e3b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc464535e10f4bc5c9c1f7bbbbc66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f0b4f7fcde120aebab7f083b3de4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80aded19634203f135dca2dcb02b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384a74c8284e4e5f9b20d917603d7e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803914b911af81a590c65d315d57904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c283e239808070a5edccc0c70e1c7d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec35a4621705261e26f7a3dd2faf1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546ee00654d20192d84a381e8f1eb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55caac15eb3620a1f35976a513f219365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4db2ce7e9197ad232d84abbea6578366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a68f4fe4192a09da7b404c1e76aef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ff1e5006f8ab14b28f4e9afefeda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e87d3c34025419017c0baa65a9557369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d8d1745916d7b98d66a99c333ee6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1082eb1b8e1fe0edf932fbb6ca45c15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ddb8ffbb53d107027a320d3325641372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448b0794b0281da932049f51b59f0ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc1160580d77e96649eb91ccac4068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d63aeb6c0a576a68b5877821084fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021c4752c070f683adb852eee68ab35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c52ae43fab50abbcd85ea5b94201377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2201f78f290f8daeb225367aaa5c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8e892c31409ff74d3441bc9377e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1a615dc247b5b80d8976ea5741ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef80e6f27120d9f17535d93c0dd7d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715df569d236a4f6a120bcb2e72b564382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b7e13e66c157876bf4c8c3d2196c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c361dd9ddaf40b008448a446e484f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454345f24741e65d20050d3219ff5619385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa4cee83e4ea9dc0b26e9d11f2a82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80c6c6d15d2cc67458be79b98eac7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff31f13317cc53c1e60bb78c161cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bcb3db20a99eda1dc22373f7f0562389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112e467f1bbefedc2eeb94526508360390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfe2431535c45c441817f27613b549391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a241a211cebc95cc8c67fa678ec0b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00f1c94316917c2ccda3398d4c1818393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bafbbe1e2ca074bdfc55ac8c9d0b3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae947b26bbf48b6d47f501a49ef9de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b6b3ffda70017d6ba2d9ca5d2af3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727afac75e9db2c31ed49e63b6ae7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09fadad6805ba7e7cc9b81751efc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eea85be27f264f8bea8838508bdfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff54f9d3c893e74fe5ba2580da80f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75797ef905ed4a88509d901ccaf4d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b7260cf42397c4e716ebd80ca5c33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2630ba625ac8a5ec1ea83d40fe263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe8004089a88e349da5438f44b41f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d3fdaac865415fb22177390cb423405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e601fb69a5a060ca2c703cd9ab47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39701584b227ba68cf5ea69af323cfe7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c0ea91426e28ae5b8ed3468537581408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9c3f2f349c3b52ea86015b9d0d4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462106b9d7446a3358efe9056967556e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae463ff7613f089ace385d115c9579c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c1c5e65f576720d9f501203ce2c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a2cdcc109eccd27a459cd11d02e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd9b79f990cff4de69fb768eda1b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ece53fe85ee368503093ed0e451b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a64349be1b0861fd06664534787f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde258d108599624292ed2686d39699417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f1b55c272f775cc3d004b1a90afc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f3506a992b77294e663239f84d23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f7def76b4fad7be5faeefa1da8b17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b80bda9bf1967a59a24e1f58a300421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225ef59cab485f675bcd6552cbf9ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714e59618569b8ba45ea536036146f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260f213314673f055887cd9cbb71d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98688ab541bc1e3b506789f79f71b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1514cd332aa7b8ea15bbeab46ad697426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15047258d73e9441290369f84b482427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d5c5a2fd159175fc4e503d40b4fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d6abc6f5794810370ad5a45a4fcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e6b7dd30ba66b84738acc2c38798430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968deea1bc31541ae08cc37b744c9dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e38c6f3a2ebd35f7eb00282ae8cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e6b1abaf4e0bc425a4223226c8d1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e950312860c6bcd3a4102cd12face67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec554c1dadfcbc46f6521336432dd243435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c368081bfec55e15dca30382ebea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b994fdcc0fe651da8adee658de27264437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a448f42bbfd09486435420ddd4398d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c032ed4efcec8d76830c03003ca6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0075a1ed6fde97a09cca803a00342440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ed65986f166e33b09f2f7364c6ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb24854c8af6633455c01520e27dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a7755f30e5d8751fdf5d41ab64e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff745bcbd21ca2a0acbe34d0c1cf9de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74971754c727fc4a334361e2ebdc76ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacf221e818e48db6d51ef4d72272f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403315e18df967493d934271a29ddf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ca7589cbbbaa766aaae97adbd327448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de16d9d66f17c0d37dafb5de3c347449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5462044a0beb37a148f312529fa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604fb0c0128c94671dcd76232272fb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6fd2fca2574ffeffe3f2fe305f71f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db389cf4c23fbd209d8131029c53520453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d41e196667c1d6cc187a0e3568893454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563d2f130d02440abfc959fc44d4b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f77ee549e7e1b9752ddb5b1b66277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6505197fea042e13fe5564a2d5c204457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c7c01c82bf5e0b99605d081a3879458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6d7c00f50840e1a701159a56b4d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7bf5ff1a75ffc29d4d737ce04cf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2590a487da4673c2190a14639def461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0098ff9fe1f94e6c7e3f0179c363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5629183c8531277ad70b138ba1de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80758146ed6de0e4f4f04436a45c07e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593a4a03d00430d541133d1919aa99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8daa332890115fd842fc28e7f8fe37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf402c498ebf57c6c0a4a6aec3d69e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18589883e074ba964fa6d046638689fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf8be8047210c2f28918dbf1ee94b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a271fa791e07001f3433dda3b69353470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e13b936b6ce01fb7193d05dcc71e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb34f33a2cf4a5abee33af4fd08a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e186720459e62d4e5f98f353b29727473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709368ab64e67bb226291a182a060a26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc29d4bda3fad07c82782f65f61187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b98db2c6d8e5be660046001df15c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d49d54326774298156b1a1f8bd63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d142d34c8d36453c9fd74fa5408347c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e911ae13a7b2d111c5c96553f72108479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9524ed4503667f71c1e632ee261b6d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfd1810655606e7c8dd0f2df3496d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462119819671a70a969887ffaaccfe3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8b976452ebb5c95a2a1579fffac40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b7605c9c31a4e8f48c3d6eada10ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be53a459af80e3246d4a3912951744485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624cf864f3da9d72371ef384f07179486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce87c47a079ec4bbad9131decfd4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced586f35dcb5ca789fe232639a20d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329812c91df20802523725cca0a0d19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed2619698cd8d03d7f1a63509427d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df7d186b7ecb7322504010750af15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d167362abfe07ecd567dc216ab1e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc03445b386d161463045d40d763a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8978b083475652153584db38ec9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4a9d8182177185a57090bb5b6f257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9eadd2d08a09b3ab55bc31363c50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926eb566a707e193044b1d18e6ba2ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7cf6b2016a5e6ee50ff92fa5f823498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9f736d5b9876c6929150db8921cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891cd27dd16fad58133cc97761ddda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9041a9080fa16072272bc58f730153501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a66b4c8d5d83d895f906616facf43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d0830714a8a11ec126833816a4e53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7e9386d5458495bd1ccac340cef1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13d2989789f57070dfa564f9cb67c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f8982c89a9651910443b928188607506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234f55bd457183c4ea199ecce6ec4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616891c85f6b920c53a1f4ad25a4f25d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9539e352d88ae9013f1c27c8faedf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df7fa1b24470c2acd29e66f8732f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca0cee5b0d73502e852d0663adfcbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ad8543459c0f28de8ac81436d601512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d98c80a7e79bd617d6e0422a50f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc916547b08a5dff22fd4124c1ab0af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497614f70e97bdeaf8cc1862dd577df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a159cd544b7dcd10892ca1726b47e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa0a46ec998fd12d480af25f4e911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668ab845ba2c8df01a1dd4ec511384518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17f099c35488715ff7077c8f5d4ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15157e13cd254af507faa2a553de3db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6ad86e694093fa9a1324038858d1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d108c51b2ddf44b884130b220fd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d243fdbaac437fb0651625097ecf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2baf15bef04d954e3b7e4bdb977019524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff3573d89e41ceccc8535391450f54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fca17e3ded6602efa3153b4dc8f7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4a6c8179395bfd5fabf747f1e515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e04d281b46c6562bd73ca6f0674a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623025c9de75cccf9fcf394f5bed071e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75111ece388944dd7385c04902a07e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2688623f6741c2efa7d8be590a52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a716bd81f519befb0288323f48373532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c52145f1f6a5064a404916ac54cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521cf7b885e28f24d82fcbacbc143d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97880ca2cc68cd2c3bf5c73eb815d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002fdc1c241993f3522736c99e1f5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab2f87d34a2a53b8599b8ed209b6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6bb0b0ca577b483af73c3c8544723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a16c0aca5a3a16bfaa27b0678976539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa0384983f5215c2102692a7f6034540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d56cdbe21d44029f077845aa914e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895a13a1fc6359d8dc4efcddef9f0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36a985bd08f7b8e5e7f3aaabedd4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0334c0190f4d94926f9ae786e44a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8fad044159fe13ac7f1ad5cbad5d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1c761a90a764d10dee4d8a071ef7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a735f52997f517fbd6a17aa27ccfb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282b00470ee25554ba500406e02e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422e54e88314d3c855c1a833874b7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b745fcd749dfdf62bcc93835b3c3b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba21a4b08fb3fe8bf36c93a6f9a6e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a26ad7d9efff406e1af1825f199e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d41484b0f0a8173a165fb0c6d1bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43eb5c6e9ce002d371ae02b831e6f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c16728b987b732034e730c986c2ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13515d297cf23a0d40225de6c26f6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878dc97cc62a595bb25f083346bc678557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7ad8eeb99dacbaab3afe988a8aa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08274294382caf99d0f8acb6485648f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92b8fbf9100b9c435374b14555be8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f9de686da40386d8a60f268cace0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e5c0715a837a66a3d86357e36ef2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e4150fc3661db5bf3f8132c33a353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec47ca6d584b9b43897362e9f53dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef26da71a24b21642a3251128ed7f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b59463a8ca85d8c019ed14ba5041f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce2259e9a8a3ce50f6379e377e92d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac54544a0e3bc9d0addc4daec476f20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544cad58f9c544d7b9a4158e9cb17ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca56a61d0b814d86c8c7940f7d507570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390c533c63dbed4f058b2eb79e95249571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515805dd12c014375b5748be802800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d2bb02b280af97448d0bebb537b4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a87361accb9cd174de117c4d028b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874183194527a5031589c5b92334a68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729ae80cfbbf88c31ce8479d556e6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f53222bafef8a6885d8873e85ac1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac72b0dafad4b5648a755e3553bdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db655894385f8cd832ccd3888c59d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303a9f5f5248eec6f53a8be1acc4d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b0d2970077207d99b524fe1c29dcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369004d443557d9b7f2a3286784328f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b56cbee743e2a9e4bcbd76687cad6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbca3f026c29f43d13006ae8b7213e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ffca9cc4c9147f3ff2d5e2552374f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d1f9368a1991de9ef9b3e44f08ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf39dd4c4fecf87128ccbc179125f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08143f44eedeff241808ffa669ab1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9a73523a28cdcdb7eeb913ab9477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50153d437333ffe11f10a9b8a666a9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1888fcff7d6905df0d522227f3ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b06f75a637b3cddef27957a4ff2448592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d4567614e8c1dcb62c7fbec49f7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210906cc3bca99d538f43045c022d3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2b77d0bb6cba257dfcbe92033d85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3869952021d8bece14ea4dbe478c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988942b586d4a103d649f0b69e630c1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af73e1e30623e06ddd915686dc9e4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f76cb1d6865ad28646299b28b7543599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed34a84608e075b9930b22c02a33d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50106d677d5a15e47a52a8922d711e15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195aa2a0f753f903d6abb20a9be17c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2ad1eb74cf395f7ef13920af9637a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530e6e316e1262345a46e19b73539f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c146d6a1781251cc986b8932732342605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be76cc577274297985aa1ef748acfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4d784685a5d6f3a37b5772a995d43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d0bd186fcbde5e61465419405038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f795a0629cdd7210d963d00c8269c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855379a7509914c8d4b2bd3a3507755b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20353a0d6963ec335c0a97208a6d7011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b08c23282efef66ae692d99f682e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1288e151b5a1b5830768ed61e315613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a372f1f4191c361e3ff34e02238e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ae35f5437409c7ce96d5521462368615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6093923f45f0d0354d52fe0f2edc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cd58dffb4ce85d23f65873cf1fc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8656150418f1dfd0e33780e4d9b7a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f159d798dad000a1ee9eb53d3877619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299184175e75adf0d09e28075f7716a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc03e3a18d830f14e213ebfb0e7e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9c9c87ee6d58c36af75531e8b8be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6434b20d32ea2297921691cb794fd54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2aff113a540b45f4b19ea98b3b491624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba3fa6b0ea8f823a035a872c5d617625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0077355a9663c2dffb72f90cd94ade626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351d8c947465518a6af7e7ae6978db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8717e652809eea9bed3da92411d92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b2eb552529f1696a5601bd12b7b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060247fed4fc9c48c15050cec1a011aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3bcd97f48b8ec489ec41c3726fda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed9dcc8dc88ba48d7f41e1086f587632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07f27803bbeca7b3038a48d87c913633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a39218bd36fbf9ac58942a4a669fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767922bbe8d12111f106ae18db6669f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e86fbf1570816f2ecd112023b262636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620142c5c7c906435708ec1bdb97563637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207d3a581a0d5cae8f7200f24d0df59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c859929f011ec322f95900e48e10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4126733967d1c03cfe1f03fbe7ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabe933d16fa8781c8aa8132b39d8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5b853ace94921ac858405506d2523642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f77646b0c5425cde172f22c24be8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70887968989acd962b0e4134b79c06f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12645c80e462afda04f2010b6f8ad7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530f139fe223abf11d537390b619e9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d255e862951feedc077d6e43060b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff972fc5dd2e8e75e163eba4891750648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec25623aa1580657b4be5e4eb24f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b83eb72f74fee6e4acaa5449476a91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b9258fcf393cf32a97d9dc19aae4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd932d5fb686825e5a2540da8699420652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d10acfec437bb011f1c94e5593a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9fde01b6691e2d14f355e1d49d316654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810f4c4268e6795d51549875bbf50c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc42eb7a32552a6b72ec00c7008686656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a50ff59eac547e5fd4f008bae92d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed71f40646f159ee7ea6d9fa6a49cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bedc46ffd4123e47981cdc7b4558d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ef5e23722aa2c3bcf990510fc93c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a9d6ac0cee1ba7daada9389130e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154ab992737965c7fde9e0dc69e7bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825469dfac97ec21d74151b349244e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff1d00c1164ff64e9dc55a328a732664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1ddfb78872069ac1bb32c632f49a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97382c0c4587dedef97203621c8001666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c60d3278203f0699d384f5effc041667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc81097f071cf5c281bf594926dc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b49a4a3fe21b6906419c8ef4301c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268cadfc728462c7c315617bbb91a44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5ed3a85daa50d9e6f34f3cc036947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f5d0565c7a0fc741ec5beef50968672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b9688800ba333d964bbf62ecb24cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c516dd027df9e85275e6a3227545a33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8a05b8071b3a4183178873e0c8e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af302e981ba72db4d50f710e5ba69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71503f8b19035ef0fa6d3abdd3e9e2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e99af3f19571f477b2d235ff1496678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2739f89884ebe8331ca08658a20478679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c899664f77dbe55f80e683da4005680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b1504d7f87a875e280361de5fb29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7685038256f161e1b6b400eb746a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc3e010c9855e6342e0e1ae17996d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a117c48c1a48f057d0b56e8b4c80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4f14ac8ecbd56d2fafe68e7b875d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5bbc340f1419d37943b9e7c968eac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505eebc8ede240c3b34957a01f774e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddafc271958cffa1a3373a017883c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a348139c5a9a40862806e7674712689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77736b2c5d79cd28ad1332eed017d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ce50df1f2bffe769ff2499a98c71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70daea6ad7e7a5b9b300c9ac45e808692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232bf37b613dc3bff89d8f40cd62ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9c52489f87730d03147c4826f83e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc5ce19dc651697f2ca2b2d12d3e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e825f10c7275ac0d4738b0b01e5073696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f28f2888baf336f6a20a14a6f075b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79042469f712419de941d472db8fa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360be317b608cf7fd4b0bdc10dc0693699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc094a9f8fd3d78018a3c1a147e9a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfee5a851f01dc177b35f6e7081c4d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46cd99ed5771a86e9a5ede7fb5f8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e59b605ea715852d99abc8b861ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745dc21a1fcc9aac7d5d6d70e23bc72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7e061a9e37d81fc8945cdba5c802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab192c1137b82f8bda12a6d6cdb73612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a48d9b5216d546a8dda683a322a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebc67c88ad4c049218c9ead7ff66b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649695887e72079f52cbb49d9430c1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc4cb6338b0d41df485af983c0af5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7814ba81a46135270046c2c4701d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d7b276086293ad80856fe9f2f1cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb708243d45f1295caa8c9a0e595c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3e6e4bc381f5b9ff63b540215934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945dd5353d3f74f9b8b253106cea939715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7addf85f2f33b6cd95c7c7f2cd44af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308f5d511f5855c0fd4681a77eace4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004ead463defa3a98882a2372607e32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b5cd0f450820ba3e8910827b159a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e845e922150f112f98867c2aaf8ae0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce344e90fc9d633ba30c4cadf4fd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a01769a5993a99c3700b045b88b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c7850954a37dc12dfca9c132f6134723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce854d2c2ba6e76f4eceba030235936d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2417c3b429cb2875ba36628a32d62f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4bb1cd6da76646f8ff58079c4d9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7085120744729a09c6828c0bf62e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b64d87b9ea73c5d6587edb8d7cefc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0320c57c6492fa928c37ef68ce663729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b249dbcca3ff540b3941ec69f1f939730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e55ea20bb4792ca0d9fa362fd5094731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a115c011c6eaf64088ead463108b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c6e4985733d7c345bf0a038a70d79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526c2abcc1ea3650ae483f9c773020734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23704b3ebfe433077b33439ecfc2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e9aa5e1d755373085a33141f7356736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06047f38b5f89a0f96dc3f9c271f986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe54d3683d46011892f91e3749c1cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed060e135f3237c973b54ec0e3c601d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4b92142b4e4846878db0e1819d0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca705b1fd25bb13357637981ba9d86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd98c2e3bbede9a852758aa252e93e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2d85a3c626051bf4de4bb7fd4d07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33aa4d4698c60bc767218b71840cbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886f7ce7cf1795e548d3cacad3b0c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41936ab2eaf7d094768dba5d5e0253e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16301913ad4126465b082658a20ea3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47782f00e2a20b35209826413374f1ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc28cc7fa17bc0f36c6acb023c2d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998aaced476ce802813488569f24fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c0c0e8693e06b5916daec726cb73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a96682bc37d34b1db5998663c0855a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6977eb2c6722275a96796b14bfa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c1ade6be9af12df6ac022f9f69ac0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8d5be46410c40238e456829ca5bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311df77f2fdedaecc85b672dc699955756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a435cf3af8b480a97c2fc7495cc8ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b25f4d282d953717848f8d0f2f4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba2e04b9b5976677df151d76c3c3bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ce63e4e1ccccff19d12fc29a77361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd14819225fcab8db0e0165870d9cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c64fe344db896c1412b6198e2474f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80bab5cbfbbca2313773edf0c01334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeda1735f12baa05141bcccf197f075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06ce443a5927561370d7f21a7cc89c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7ce2d112699fe4584ff2a0a9e1e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd911734f521f40c633407300a7db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752865354bd464977fff97b8eda59c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc85ce6c0a282d7889ad75dc5287710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b6d963a26dcce109f047ea78d90711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6879958e58f7493adde0ae586dc5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1be52e0878efb07d131afe745f3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da6e80c08d35f1ec53b80ddc9221114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba64bbbc186a121b507e0569b479315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328508afe37af7b6a34b4bfdd58135716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2501fd578ad8d7122366c0d2fad21817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9bbde2771166785cbcf8a5091dd4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41a5b019ace46fd433ba6afe0b5ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d32ca5fbb13e7c60bf6b6fdfb843420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753555c943510b3df80de1f9eb4c56df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e380fa61b03ef82e30132830d3e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffaea578d54041009ffdf1aca65cfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f38b2a90fd4a47cadc7e104e893e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24907006b3f176d65265099a861f70325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c70292f74fadd7bae052b0536027b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c2dad466a111a8a365b7ad0fb29427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b10b69fade2d0be5b27cff69364c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb1f9f02b482bbfede90f464b31e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3ef355da6f03c72c55d42c89756e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2c8f93143cdb191d89e4666e792431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381df238a456ab46c1a8e8b2f22f6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783435bbe13f395ad1a1283943b02fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954fb789cce1a73983196c37fba6b5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f21b1c269ceb37e01eeb1ffe14ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc4b1cd4550fcc32cea80ab787a5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bccfb55791edb08f511ad65f74c33e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee924133d2205a18e0198695919ff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538b20f789825954be5e0111c3c3a2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590549f2f7502ebd24de4f816e0876840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0117fe597e01d05047039865654a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277f4ffbf4ec07862d153bb184760fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124035979d451f5fe38e3868588b6db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72164dce71a48b43e90da932257bbe944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be774841d583c6dba4f895a22614a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a0e60f1f6b3fbbc283604070e39546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5e3e2f40a21aa1422bb7ec88a08647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9facae6110e95855d74a52f3e809b6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67320444d28b41140c7dc44362ab149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082e7c29e789667111e4c9083c1ba0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3bcc6b95b8d2b9706c387eaff146b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3debeaee0615711b8ff36c13555652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b03e61585161b2cd3f264f858b1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6e6168cdb32fab9cfd163c70ce9a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596666cff49e0d0b6bc61670a21a10e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b96a384141a43635b3b0088967a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442637c9d379bddf4b794bad73286457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc42555baa60c977d4f31e498071058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f82d85d967bd47cf64214436e6d6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf124108d7c65eb85a2ef0f10a60660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30a89d7767699c77b9ae17626fb3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f6c405acc1836fa2cf92e3890aa9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129cd9db3b69d6279d5ef15d15e8ba963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8869f2ed5ebd05f74600992cd89cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a1e5d240baa5e0ef3b83b655aa3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae6138e44e33ce3085634d5fee69266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47820a3688fcc598b9e6b67325cb4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4d7396016f3e894076668b2888fcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee72db761cac04f5722f93c0dc2ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93a7dc533a383ba6b186a96c537d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abbbd779d986558da557536fb6bd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc62fb48eb4fcff15d1a6eeae42694872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85d13d14e2aaf57c17f81dcdd9cac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47c09b6a54737c9d3eb2ef5085196574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f430f0e2a13d903a256bea4c813275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60581f4f3a5ea5c5e4b43f3d44ab7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f453c08f5f28697c81a6438f7e8eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b7e4b75567a606de30a6a80e151078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5d773998b2b23e6a4f74251bac8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b27f6eea7b7bf0236067fa86918480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b31f5ed01fb87cde89f437d11cffe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd156941de4ad82db42a1c19849fbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b958ff6f39d169ba335fdd29f75383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d22175767a4564a587a67388d49d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac942316bd6474aa1f57723e876a889d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef94b9f9e3b29f0a03ef33aec688d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05e55f20bbb7ca9600aa9eb46676087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122badb08562a216778747b8c87e0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265655105f61ef83e4acdf11eb53be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee74a65a1238b316b26a8d7e367108b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43443b0af82aaaf2dbb75199f4f9b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd8e81b6c67395fedae2e941ff317092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb80b9a07381910db8706df84b33dd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188cd09c113ed22e502a993c2dc0ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631196e5a2def7b5b246e1860edc68995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be44d8b3b66f2c33f331bf5819c60596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acf3983874ac04f11b931a7914e7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13ed449ff80f3b7a9402d1f1c5fd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da80703b2865619ea534eddbd41008299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768bc4599314d18028a05f77450f9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a68074cf023f451c40ce17c69a74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d690656b4efb2aaf7806363837f10c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d3c2eabd966cbbd23cec04ba85b3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f920860518e5fc00e1af0352284313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6cd9da85eaa647e185129a929af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab7043f558cc7240f1da158671acf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c0130c30de5107105f76f4064a7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b67383b678c2d75ff3661ef675c0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f060ac9c538b770e99860347b88bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f729d909bf28b4ab206100f36bd58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a36c8afcde57a6888c686b11a5d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2a03a9c7102cad860e36c2fff271112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343820285b976c6a6f1b750e3ea444113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ef6f8706d3d3de256540234d0741114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904e7d96d24feefa5427bdcf90fa409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3af52d2cbd5017a6bff3903c76345a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332972b757dacead77a974f168787e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918cc24f81091c1320dc4688f862bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9148bef8fc1e8c4981fe7e673fdd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae102bdb8c937c084356c0b40abaa20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc84588cb09beb4cad7aba006f4627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af04ce46da2bb2555683cfe60f7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e69b4c2a651767ea9fb3bad8a530b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d41146c7758ebdaebf51d6e114aa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf21111b7aed9b8ac8a425249fbab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3510466c2833ca54b966d82b5ba8b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29ad5be8563fc9565bbfa0099cbe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a381d5684e5ac62b6a98d34bd6305128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8330ced91dc3e887cbd8f3a2cc45d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad540af6465ff4772967faec84508c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2628c59283a24b1379dfa48e349d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e83c4c1a5083f1bb97a911384ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c7ffccca1014bbfcf9a4d716d8439133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87a8dd84a0e3c51e6e2ca879a82e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd7f6ecc69632b38b01470d4b0411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e31dacf148b13f85b10a53b9839df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17a7e2f83035cdf0d221985f9f33b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608131fc12d3d8459fdfd6b5884ea86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0dc7841afc50cc03d83af1fef170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2d40f1ec3c938873c0d1aa013e5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44063d546ed7af358d1e128084569141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a322661d1344cf589c6a3e9b995fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ae5bb252ed537addaae7994a07f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb54b20aca70c9ae6ce5f64c1748d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bd609bd2283c8d1b036190b18f6d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d22b8a26f9a48b8bfb0eb0c106db49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3937399c45dcd52c50647fdff2ea25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93614ab37f4a2d019b595c7c543d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c3322d4038e1507a82c13e61cdcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0b5fadb720beb168e1c6076b2be6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2863d62208b7ea8403c3326ef7a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4fa7eb895c2ef2209e9e681c8336c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64581673a68d3b4ae8a10f2d8ee719df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22861cda22d84ef0665d343432073154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c865da063927959995a01152b4c86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e24ecbcd106141dd0a409cb1dd56b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5cf01f62b0ec50326c5f045f6953b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0cd441f96be2e418cceeab58f0e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c24511fc8ceb90815c6e8571cef1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a432526469cd3831387f2b3f20f21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a86c2a03e2fe9f17f50e37b42a12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f11b1bec6c6505431f57afcee70f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af3bf2edfebba5b8ef55278fe99cda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64aea83de6723b7dbfdb4969f94492164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f3d4776982c63de90963d8e59c94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad5b5f16836d83d3ef5f3cc051bdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0d6cb58b1b26c011ec3f6aa8a40b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f768d8a084883a28bf2ed61db80f982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ae634344b60a3352b38e52465209169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2eeed009f47bac6bdac7fcfdbdf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8bab4dee010cb6e3b79b3c8431e5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd594c714dcd8e592698ef1e66fccc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04ad5f68534d8d4b911a79b602ef9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557822325aab51fda868644a339c5a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772272015c2b527ba5a5309c19ad4114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5bd0d6ad5035700042368b3d4797176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b286846b82264f0ad652d7499bdea5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557fe0ebca09531e514bf2f6a487d00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b282d546a2646df435f12c15831c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81f73f1a4cb4ef10921fb08d7375d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d6d0b739ab8bc3c9bf519105397b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65054cfcc60be96f40b6a2237001ec48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0ae8a4bdb3412c42261813888824183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b904da7f76caeb1452f54ce6cfd2b34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38973c9eaf93da53d51efc309902304185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53426a58d0a483ef1517345b814edc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd636e64639d62b8ab783bd1f6b80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358792ccd70b9b279100fa54ee4009d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949b41b70ca2e1f357b6ea7d592f60a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9033e13adc3c95ef6a005e213ff38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24aaa9a63554bbfba2b67d2ce1e034191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c8507a76d7e5cd499f99325da20e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5f17130066b877c3e2cce61c24a2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d7e036d55e118302928fd297af46e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af652bc42c407f987689ab5461f080d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ddf7efa032e4c764e25c4c4084e7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a69b9b3e5236ebde66438f84d1a055197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f5e7091a013aabfd13c2ecafcaede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095808b24bee608c773fdf9946daa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b42e0bf66a3379d5cb4fb05a562066200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c36d498c70485734fbc7d44a4ee75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402be38ecdd2abbfd811cc2bc81a4d73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a90435b4ddb1b53d82fa07dfe267203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b013b98b860374ca76179833ef2bf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c19c0bea5b036c3fa18e842e6c70a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d5cdc9469c23716bf02cb92e1080c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944011b701d7fdd383ce5a12facacc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5e1fbb21615204be202645d50fa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d2428ac4881a8a1f7bcd368878c64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7aa2e7ae994850d51b0a71c30075210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dbb198132c3403e0c1ce685def9cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d63f0110dba972d841428503836d21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed217bffc6b7e9c6d4f43827a3a74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6da431c89f9e88bfa0950cb9be56e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54627c637b3edb34dbe62be7a35d8a0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebd6c8d7d240c22856b0ab19fda25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9012b1de6abea4beb202aee629bc19b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a421bdd67f5239ed50109848ef35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465059b39521c3a2843b7adf5e66d9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc3b3852cc50f4f0c231bb457f348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c78bcd6db186038e5571990513abe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949825b3067e12201ff8ccc91baa20a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe96503a2c893223014a4f19dd9b34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde418bd9cbad37a81b2853a4bb7b894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47bf1a9e9169061d631d127473e1ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e276c87abc668ce9adc7357875f1f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512badeae61f6339bdf526ad66e7c8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b02dfd4e6c6947a681539f16111b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca246943b3fd201e05bf7082dbde9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c396cb3581ffc2e844096a533ca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ca0e1686bfa085a8fe36bcdc4053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d928b49621aa347072e9e2c1fc0dcb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fc3a4f1274d1feb1a8b4fcd55423233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816230413dbb2e1ff1c04f56f097ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac5cfa1bca09e85e88bae685601be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f62d6a1804820dee5868c17912954236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04e9402ebe9f4845dbb5aa6fa03cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d07c3d0b8bbe6851e525070418a14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b7a7596baa0d9c7468bed8adc7b9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7650a61645afb5bcca42181e4a536f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c32b4f25e3a8caadf4ae8e9436245b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1a6cbb361dd321fc902dde4782899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e66589572cd24ef6493e8ab835eb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf41e6bc4c7c1aa34fd6e6386ef34d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eacff63685cd333ec3700049e1f63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc460c42991fb3b13f4740a9bd412da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d62ca2dbe6832071d0a82f5648722247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5f9407a9edf396da2c4905cce5c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e924ac695d2cb0e2754c0cbd97da8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723a091ec6a186bde1efb06c441c96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7691715543361baf0cb28111549b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6e58cbcd9f3ee08fd6e3e82314ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7230c8c6ddcf193e83ab440f8230dfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d8558493a88cb8b0a5196365b77d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac8ecf97f9f97373f5938f37c18070255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b1e7402b0a95002d54ff0906546f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296193e5b12d50170e6c81c4e8e533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acc8ae5aa2719bd24a3d4b4aa960c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57d82c58c3f8a6aa8ef03564d28d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0be87a4b2c20cae81749bbbe7e771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83cf55c2c202d82877e04914fa42a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17f7c4b63c17bd6ae466dfa5f6a23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14347e349315a3bbda38412876e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0185c019b399c6cbb22155ebeea89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c38aba1446e018145f65215a7f06d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a743e13fccb5c6921a8767053475266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f4b9d9b6711ae8a207da6d4b2d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa2961f75daa2c31b003934ce6129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c11073e488579341c2fdc2717983269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b1bd38269e8f4bb3ed41da328c5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b9b8a42c196aead2fecaf2107b643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167eefee8e577a93fb9ecea1697025272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4e3b9370dac8feb1fb1b05bd713a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d18e2990dcc24aa2268b4ad086576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173312951b8516b2d89bc5dcae0c9b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd3f0c7b5175b894ec008939a75a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de33ba71cd64b5ce779b62e4386f0b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c919c2877a04e38100999f741f25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94150a333c851f948126764f8aee2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f448f3816e70e5e592263bdf58e4ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332bdca31d2faa738f5e072e4c42f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419517a4999e6d78dec0a8d6a227f24e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f51038d767de4775b033099f24fba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b9dbb12467b4e38920ad2c98298f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52bbb27c48f40ae42b7c0360e143e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c960c8d0224c96fcb7d7b85f32bc58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfd74a476035b1ad6489a6ecfe1a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5314d6845ed94c68604e708dc6e05ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9682315560e2f8cc427170c5d056bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cccb6699bd2962439597cc3a9ca2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aefeb4150179e347f2942a76d9dd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f87afd9bb7ae707faa33b4f2ab77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124de776a0da29d34b1c4796247b363293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c7c1e332e6d34707ed2e6a624861294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124daf563bcb886ddf836cfae0bb341d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803f010b485dae411fcb57e7a77136296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98b08325928c2df1c399a9d5558c06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef8e0563ae57feece6cd22e0e329f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c301b5ed3255313e53223622d4df5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a0cc7834eb6417dfbe0183902b71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf03b507d504ca40d08e85e187d57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea18e61d986197ee311b6ad2796f2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ae94d5011ad18714bb316eb3bc34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64663f55c91940138b9d8ecd73a49363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4ad43332f149c2f1bbbfefdf409cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553baf3a50cb1d900d7f2c3f69555ba0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40e43bc7bf83b4b6b613a82e654d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f508bdbe473d0d084f36fd6245a31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49aa64ad3f376f63a396e891845a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2c8c6c31778169536aab803697d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ddcbdec010fdcbdbc281e8fc05383311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663590b891e8e25f93d69d86feaf0287312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e88cdef4a6f46a8e15ce2c3f1415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c84887b878b805251fa0e5319e5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843db063ed3efc67b9749e0f11ea4af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94397401fd1695f3ef9f6c830355c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64597e427ae49d0a7f8ffa1a03ac78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c944ce18fc179a511090775a7e1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b9f5a528c6f50037c9e771a55fe5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52763d142da687a001dee12b3a165a3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2921b1f298a0ec30947865cc1005321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a78d563c4a07feb1f7fb79c8ea54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b59f1b67449d28303446add8cba1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb627179b8f9b0db113127febde92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf6fff02a64e5249dccce4122ee4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb723a46da00af933bd733349121d9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf44d978874f58f30d5b05cadb089327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62343be6ceaf61b140df9d163c3ed2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b10847ce1db4b148270c395c295a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67462bdf1fe72d2d4eacd090e021a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a8fed1dd8dd2e1718cf022f3d044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52785e30fba2a5cd3bd653edd12b1b6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437f401d7d804b6ffbdf9eac7f0382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03636065dfb6ff4e049b1fba552d0c88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff39e22bcf5d2ff00fa98947a773547335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85056a12939008984af76ddf3d08824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfbca9d869435e3f32fcd53e4940c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc421b2c7f19fd1a44762bd4733a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de93ae797d3eb19b1f45bb4c0a94b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7280882a15cff9d9aad2d1fbc7f3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a75fcde4b16a4855c0cfeb2399f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754891087c53a227854866aecabf55d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df86e141b41bf44d27250eae60828a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a995992a398867b3b2ecbc86d0caef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89b9c4111eca9aaef50967e75974c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed06d3f8e9914da188e1e002fae5e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a489e1337da2dd1096a8a6f9eb9038347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb512d636f4ca88a129e7a406e7dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621c6da5780dc8d8a403aaf02e6927349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dad9c65ae6f586ad5f1bad5ccf6b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3b33d1b610f4bf1c00eb23a870ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f80e095b57cdd478acb837014953c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be5e50726b082bec2dd89e7569649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f6ec87bafb33dc063571a94f2b73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f654a0a33ae1d9294002347ba3c318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999523d3362b44d71d07fb483de7c61b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ffc5435bfcaf26ed7346268d4ea3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ca36ed399375d372b4da72e95e1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ec2fba542c3b980a584b99dead8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8c0f23e7766a10fb911be9960a890360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab2ba6116a8c177cbc28294e16cfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd920e8cc9a473ce0f51cd19812caff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8385ecee795a0be1d136ceb586fe3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52943cb75688560fc3d158b9a3d829364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a5efa9648ef3fb3eeb003e960b05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da40f51f516efd387537d386c35e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9702596bfbbbe61e83787268856896367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf25fa71d6b5b95ffa94bc81d2fe83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c51f63c39227db84f986cb97a1ad5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd6adbb08701e0bc0472ce880521c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb883d7aa3a7905afdbec4affef90c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7c1e1b4c42b7ab11fe81786fb2b53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f244efc0e9981d024db8e9d22fddf7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb48e1efef6feaa08cfd365a51454a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d09ae9f3eddccd09ae4c11ec68c30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df41d2b9d90764d20a15f4106cb6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a1b13b4ce599ef8590e9784cbe93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8f24ad1e0f9253e453fe37892fdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a700f781c466a2ef76eeedf6e86dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053ee76129812dcd8bc71aefcfb985380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2efe7fe2e62d0834fa30ab91cf3d88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a48a41b30c7580acbca99947a7e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ecaab829411962ce43562baac3b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f538f9a2a49a7dd893ca53f24a242384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515292bd06df9cae5c06f968133275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fdfe46fae4b022d6505e4d01ea70e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704005362cda4b5c352bc5e76f4311387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659b2468923aa84963f2292ea33ddd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be773ae1c683cc3fe4e711937d2dfea0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209a7c98d5397658f14b01dad8db0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d71bdc3333a333c7cc59c75b9925391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f6d7cb98d01990c74f4b128017ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd7513d34ead8c3157380356bb0af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c2ffe9e7240fc5aefeb58e8b9ec4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28cfe709bcd5ed2d11740390a35074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f4bd75a65448f8a6ccd2a012e1c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c6c24225974ce7ccf328b4a94d8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc005f90d65d8d84624c600400fbf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc8fa5f59e62788016900fab1b95ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d7365e7295adf5cce4d06adb249c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259273eb375a75f507ce84cf6fa680b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ff9f69a6809c50a86ed5cb79083b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71b32db6e6690358b593f9979d2506403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61361fb1e1d5a5f8ea91fb02ea068a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf55e6f5dc3f6dcaf1970f2cab9c2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b6bd2921e7bc868d62ef4fecac38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44a619644d3af3342aa1b2dccd927a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22214c076217c85dab7d748248a0e3ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266713b73aa1a928d4774078b7f1c8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a751f04e0578afa8898fd10556126410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006e65769c51b80e7360e926c577e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fb152295107e4321d808330668c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c41eb3045c3badb440e0fe15a33b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03467d43d419158ebb83f7bfe3749414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140d198339c658b88bf9bc8e40eb33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e84a32b2c289bb62d1fff473fd7dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e3aceac4b97a6e8fd1f2611a42da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e2a720fad1509edd1a0214a74093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5dfafc64d2493ac14a655fab1a2ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ddcb022a0cfbf3ad1d0776bb32fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899378ec4f194a69f4e018ead36302421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe46c2ac6972ed07460b8a0d63834422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb8e63457cc8ecee4bd19ff7a954c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212536194133cf63618448af6d9a354424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3abbefc417df73bdbdcee195024d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394b1e307859e2db2efcf4f4c1ac09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e1ed6e199898d6b02bcf405ca059427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28192aa3514d01c4fe9b5f832afd61f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58108b76688301aed5c82fa853c00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d444f0668d0be1c0be6986554d3c77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce565e24e1ed3931428275166d24c62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c74d07af62b7e2a268338297d2dc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f550d61563ac69f6498433175b610f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933d9aad5b97000421f566c63a7f16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602880d13586f51f854daad320dc8c08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b7bdda7c6aa8fb437abd1612595d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942032029fdd55aa571f44517cc0edd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc40dc9328b26238e837764dbf569438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114aaf11b25ce0bc7cf0af0cc9a65e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad8661d3fa9ea620d8d9c9e3eb6c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db0ea0acea98fd3ff38495e6171f73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e866990dcaf403ac05724de2b58101442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a480b9a77fc972f07ba1ca71e9f5331443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c27f0f6bc5e2bfa6ebccccc64a769444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509bb459f5750270d3ebe89cc6dbfa8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242085b84d7740162ee96990502a91d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c31830d6001760d0d5775145eb0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620fb5a76fd958934e94424d95c2216448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f62ad2a4997d52a6331e46b36ce5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f823c9cb86a49001b69fd348b84fe3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98194d0100207f5ac0682ad547caa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae74b90afefd3fef67735748789819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a13441aa7be8c6b5dd9487e3ddd003453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d68e18766776d55cc275aad9af9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689af82c23d0af80a9dd7d11fefe408455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cde92db80a3fc97000d06be0fbece456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b1383a549a8df64cbe043283a6a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00942787954f990cb479786f22cb03b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691deb552d2bf3c09cafd1d7641d8957459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03f4d7b7f7a11edd7255e12bf7400460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394c2941a95f23e463b9e9a9338b19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39d0c78fcb92882890d72faafbd8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96699ee256cf1bdf0a884982779e7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba847cff5e778f845b6642915e516464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b2a3e09ce3ac072addcf1d0761cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cac107f8195d43ef2124ca834417a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5b65265887547f3a88155e7114e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef5d5042790d26ced0cce8fed3ed0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5365119ef5825f1da6db6a536341b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff1f2f262fdece57e46d31fe48e54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce028d52a350cb4b39884094b97b5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc6e235bd3b1b2326c4910e6a14b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06028295d692e61883782d860e06d903473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e209a6ad14ad2bbaf1b2a0136e0e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111159a500fd880e01d80fd25ed22de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aacd8d3c0335eb99d336a63330fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616c238914f418189468828f84eadff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b3b68c3d060fc8093f8a9b2f2411f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5845df9ddcb6aa7a9af189ce470f2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d340f173f30215854f4dc54f3d0b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ff073e6b54719a2315cb03b06351481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf023810232f5582cae9e898573685482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f4511d3f0cb632d8652c89556de7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532b56eadad9e362a2ff397836a513484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3da298e866d54179b0614ce77753485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a56f8b2264a4d1c24071e4b2e16546486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44673cbce4a08c48323cafaa02be9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081618751408c028d9cbf03859d8686488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd86ea74e79305b3a97d931a20c999b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f8f0cef11f100b814f8a1d99a32b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416011f964e60dd428dc4775577cd5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3faae61486026b0267733f66b0c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece471d28a6aeafa465356a6cd8697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2717f26ee702cd87d228eeccb298de5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf36d8ef67693a489397806eb72e2ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ffcfbc66a10a8ff1b0ad2b02182c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8dc6182a22ba41ca6504227e1b9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cfe8b18e627e365469178ffc30130498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b36eeb70f09409933a1212a57fc6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20558123dc3423e80e83456c9130b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22dc8a014075710d9af0b7bb3c18f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa740f5f3c918cc7daa163ac44c8d4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e78f25704f0a78510b3780d44082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b4bb8ba5607d1a909dffff2fc7f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8418b1491c395f07edcbd33f67e3f5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed3d3f3f904136cc33a7212149c8bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8b6461066f057196e3a915265edb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb3d74e62687e1ba25428ef485e8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afcc7b41864afd563cc0526db69f23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d55396635018e5b9825dbbaa667fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31e2662b90ee24208042e55a70cf1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891852a463c2d7cb4453a03a926c64c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b163cf00aa510221756e4aa1a472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372816e34f4eb6e390a92623815e356514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91613e073daf7aed4e0b4a1169bba7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563482a61d8035ea6c9a9861d18c02f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2668e0bf4f00bfcecac5db920d0756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609030c1b62861240f0409605eda1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9184d054a076f54020511f6ff868a98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95ab690577cde8321e78adba2b69d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abe0be5b12c0b713dad825799cac0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654cef8bd56ed037186cb536043342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a675f0f3f568acbbbb178f76171b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087272481f4bdc219ef3dc57e48c2b43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7782919e39af98d45fb1d9baa6f3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc27863253a530c9f3443d5e8b25c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36df7a2d5a6c5f66431cabb8af449527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f15510407f86b96a6d984c551242c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e7813353446d94fd17c7fa9ecfe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c726fb72be37f07873a7283d0d16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ca905aac2b5b05dc2669a49bc45df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf5665bb47d43cf659a918b141992532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2efea6b078df73dcc9e93b8c37de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4e9baabb46c8541465416af643a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493242eff7013c86dbc67e2786a6321535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a73e03208edb0f0315fe198f2209536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba48e0412b744332afe9464a74580c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90f07b5a6db61e00b958cb172c69b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492fd21414f4307ac1c6295b9b39002539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84912660b2e5b79fbcfa4cf080127540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b99a2c5165ce7c1f25ac5422fb7e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5a66633b9eaf3c96e7a80f655f76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260cbc55020b298f97349fb0118a536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4745feb773c09e6b39781337646435544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb119fc929cc0c3eec408f55602f8c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7f5e1391eaac2518af66d2c7851d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ea792a83f482ad20ebedc7fc951b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c98de75641ef285821e598c9964b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2840495d08adb5709dd6a137a19fea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3930746f4e2103a133da79bdba847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb193e910457a4a7b5d8d3299c393c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aa4f72f1d3a3e2b6b0e5fd3ca312d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c62f219fdd42045d2d9b50edeef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14513c971cdbda6e6fb7fa9102af4b2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f91b533aa79d787054f5cee0fc097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17df5410d838d1f1e49016ff7b26612556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c2cc2224025587dda7c36ea4e999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a81aa05bdda7b2d8c7793052323ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eaa854190abee49164fd6e28996da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5add9194055bbdfc1dafb9c26690560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9640776a26e071a9e7066938e9545b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2867aeac0a063193387b86b90bd4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d900d7a4aded61edb9f4b8a4668a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878f393e630b1ae6fedcb5a892917b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487499daacc0cc14c1f2026a88689ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9476cbfb214fefddc1b132df3622705566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db02130d18e59118a68ee767b5eb31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455e2581eceb14f33fa7e3961392ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e5bf450d504444a42dbd39d59586569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02dd21af45667eab73e6920e21199570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b1baf2e5b8ee375511b838175293d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2596c02c50821f21142496ce5bada2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1596efc95a57c350ca843d26daf6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6373e3ba241896f0c656c341390a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee8033a0bc7b41f957f183d5a2f3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81452c7da78ab4d2eabed65df211a707576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52955c9167d20c902e602cd76c976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ab5c473d0d3128cecaf9bc0e8ffa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf719d581cef0ec9e9fc593db79a8e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5222e00753933f26f5002a15cb90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5dd78569fd1ab63afba55740e1a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9da94c6ffe8aa88f7442022f8da396582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c17e7e82701d0636ab380d69d841d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110641337eb724d36e14397c8b6b1ccf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b555c51dd485da81d07a9e0f8be97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845c5eb35e4c46a19666f592a8f4d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1736f05e582b38bb96c9a3f2f9e76a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f49e34bd77a876891ca6535b99c65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578946deaf9dd4758e4052be72cd8f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfde62dd94d2e7e981d837be5ee7e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fcd10bc5576a59a0933e34022e4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7c75606ddc9879637c09213d7b96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c98718e47577db970e72b4b9f6c71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c257828fdcf14e47f9ef5359dc8417594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afedbb3c11b5fd6ede518dca4aa7d64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e1632c2a24ace1985a36f80f7bb2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411293fd2aa2ececc7426ca96b6bf96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6fd0ef6c0f38f36075af6a899e64c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5eb75fd983f70530dd499b582d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10441695bb48dcbc24b3c1b5665672600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e1bb613b952bcdd09e2838ccc7256601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096c654eb724606c31d9cfa6d59a9cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e7231abf8b183ef20afedd91f1b40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebae90f97259ed929e3913e62e07e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f86bddb4fe8e9fffb137f1f75c0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3839a58ae30b07b6d49e6262df0f43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dbec17c6e774840886f2e32fbc833607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ffb064e2589f43db96d6dd24620c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a63a00151152d0a2c3f869a811990609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a2d7cae2c5f36791a101f0d78f870610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52590508f6e8b5ab84cde96c73dba13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18ea986baf544f3c15daa106865e44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0cd17a9f67043f6895b8d7904b3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e88043c82dedd5f2b8baea980518614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583597109169402e3395ca60ae302e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb03dd1455f9dca3c21790ba56672b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b167f5e8d1aa0fb2bd6d52edf4e88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1fe0e8755a6facc594ab383304b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc070b61a8527de45b32c7f84be32f38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47ce6d5cfc04847521d884f5c6a7e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f67cb9771ad43e8bb9e8bcaced32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc2ead12cc3e66fb9dcc440b645518622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782b2b9eb9a8b91179aaa989fdf99f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126a86a8d41cb273009e00469a193cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b22d99775bd2dd363d9ece31ad6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd8ecfd325cdc40348880febe29dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460175c0bbde0aa5b9db19b0160b8ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c00b9c0e5b134f249da8724005ca2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a1a61e211dd0acba53f9a527cabe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a543de8132166f50ed469ef090bb7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03941cae57fe2ff3089efb40210f5bee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa8d2ed55e2e96971ef00e6537856632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a04229c0ec6affef9fc1103121aab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b6ea35cbd23aae0e0006bbeb141e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4930decdb9eb6b56f215820466576c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8c1f3b2e0d2b276176dd307363f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2486c7ecd3d75979835a49c84e5c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4dbe06db3a3314e84827da17a48bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15497b0bc6c0202796b7538db2eb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995aabda5cbf72f04023c677ef2fd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472650340492c08972a3191a60fe550d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e49564b22a7094cfcb7a4108137a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795fc6b3cca3275e45a6d244db14f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9b773befe0b6050a0cc2cc44b43b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977040dc981043138f383f14a90f5b14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc39ae75d9cdbdf4c3a50ba72747d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251a80de620c43bb09f5f2f5a36116647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf9d207347e8aa2cb23be98ec6954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94023aa762606b53ac8116583adc83a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05fcb63c4a6b6f94e6ccd09754ed33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1bd55e15e55accd4d653ae890a61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227e39dbc1814eff827aea0403b1196652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e222d57cd6a5f5426aa6cbe9cd6d68a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038cba63cfaf28d657968200b3c48db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8665bf9d6aa85eb6893634af2b17a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b56db4ac336757d069cac173ab175656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de5c546558cebc1222756ce1fcf4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576314f707183790d0207f695c9b1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737001991b8f24b6a2fbc5a5ae22edd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab085b96f84246263fa92ab888d2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f48e4798df9c390b09bed1ef7ecd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2f387eb8f57654025d667217922c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379c00bd930f5f217317d612cd2ef75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b41e4e2cbdea70bf64247bda81b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfec9885b2dbeffbeec4f6ab0d4c9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d69d426381537e7a70851e01a9f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6aad84aabf6c8533e6effdb9cc13b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce13c1a28a6009377e982280d3a6f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deb7f72c9e9262bf0999f221c4cf7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e18b6bce903969e28b978ff4ea3684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420313a9a1ccc7a171a94ad465e166a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be87388e17eb328dadeb82299cae77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6804678d8031486caadc0f512c944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b67e6c6fab72d3180ff7b68708279674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb2771345e40c02753edc8be5b413675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f3b8f988a0318c1f6b749fe45d044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfa00751873cb5732f39f67de74038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4af4b53607f057ff673b4336c6b0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42470e27c55a3fe40dae7d3bfc3a28d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b734a683dd6cb4e3eac1aa3b6639680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12def3d4b64dea8fb7319a8ba2c4b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488505a266cd1c48f6365ece128911d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a71154a34ae45ee7145aee5a6cba8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdc5fc667471ada0466d2db3c8e35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24a42589d11f649b618fd5efb7a9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e070d3c98e361114d8934d7424c76d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d75a942cc3e1543e1cb211d728347687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8ddd016c9282ba9c9a4b104ab9de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d161335965d2d7139d80f4954cd3e34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334aa4c649fb75984fe87b7e4d89d6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9b5e7c33f760c5c428c7897e256b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a4cb25812663d4006fb943d3c7f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2acac9413de98474bfa23b3122e17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f5f26e41b839054c63e5cc7447d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516c195c8f5df615a1ef618d2e11f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c113f977ccb85e6e263f12c54f870696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3519ec679a4efa5f5cd6205adcc82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f020e72c3c6bab439cf41855cbd9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a44220fa942f5ad57f628caa71b7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccacf9fb7ab74ed190beb765aaba58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2160473741aded39d1be406fa3dcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b8dc13dcdfb33292a1c50b61cb806702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8a29592850a8a508f3f5e14070d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e78b0a131253ced2e9466d3231cc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232c1c36bf1f9a9da7bbf63d13ea16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5026bc58a670e28c92b9ee91b7953f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536af5d4e640524000d2083d105552ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164785fa58d1310f5c8304b003148f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870703a6ed9eaf8706afcb9e4029f775709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87068c79b2793ae4e22bf846f9b4d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1443ed43f507f99b4a65f5778c120b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee262047b2c0b8a6537d53e53b3862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f563d84112027d3a3cef4cbc600c44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c063fcaa7bef33d83ad3a0b2135de3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1bb50525b4f5f89bbc620578f0942715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531bb5b6e38070bebccc47ca101827716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed018e5e6c6993ef967e4062eee5c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e384335cf7aa74c9ad1be56df9564e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5c22906f175fe27b5263b6b2e5a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9709a791c8a74487928ae88494ba94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029cd92b641ce287ade7088f5307714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4445aa5698cbd9c7f4772c02afc0e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c67f9ba778f8c1f52ca9e6f4d9ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0a042d8c820fceb9f6be281579e38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f71173ff390c2cbdc4a8d0a6f9f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7dbaace2b5ca713d83bc45f2be1cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6df61a7ee8be36cd5136a50f6aea28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6133b740bb5dfdfe369a825456a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905d03710c04183350cc03dc36b318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605226398be179cf0bd06d451130c64e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1000345ed9e291efc1bc9362e60a9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c5204ede0575c0801573e30e7649732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b410132ac9a64a16afe6e97fbdbc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f7f48ccbc044c9cf171a86581ba94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ba6142edfeae989c8e0a6347a8bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad60914ae2f7c881e56b7bf4484c99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c15f46264e273581f4f6548ea1988737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415bf2dfc96e51b3fa986966b8ebc2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211109cead5ef97cc0489ebb7b7aa5e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bd32d66959a26917ab413248df459740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d2a75cbff2bda7cc8d7b79bb1102741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454aa335bcf2919c48336257fe2b7a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d78c276a1821ddfb46db196329f81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c575f92829be401f9bbbb95164ab7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be57a7cc89ae85534c95b9d48365a37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4197d623bb4208f45aea6da805bad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdbd4456dc31baf82c478d5c2874dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f50a53184234523743bf06988d7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41195960a86a177efc112b31e6bdcf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89254259607546b1f5bf8205e035c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9f509fbbef26d14bddf1e113fb981751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d18e93f630c6b6be5ae7920b4cf2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f905938ea3f8a7b3094ec3827d1a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb369e05ab988a43443a398f7d0200754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92798f0214bcd5d3d300ad94844c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0601cb7d4a6917a59c63ed4e2b555756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d55c3afb7ee5778a31bc10d3c2f95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb19c7156a43a59af6818b1f785f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f1364b168fb3debf1ac4d1ea6eaf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>