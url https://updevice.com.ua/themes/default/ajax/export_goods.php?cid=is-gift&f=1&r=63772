--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b1b395b446f41e45662f7a834dcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496de1d1c18e56dc6c7ab88c2767d72a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3a2433ed60a167318cb3202ea94ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f098f9f569abd953d1ed8dc5c178604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d0fd014286547c5d3e36f1bb6a7d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a9bd4f31f472b825ba4b8ff28ed66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004a3d335324b357447b43927c87bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c71742406824bf4b5bea6ed576e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2ed13be6bc7d1d54c12649101c3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b398cb2976260c67083b37f5d997e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c496b20991c388516535abcf6a99311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885ff3e88e0367a84ba545b79215e7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c8bf4a2e2b5b14e2bd0dc587f46a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9eb31685c847c71bd340bb10673f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252807fa5720060e30ff9752a77a188515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a7147091087e1e1f1beaba3dcf2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f404a221b3daee0a8163453da5a19d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bdd9fa651efce17692d3eaacbd2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d16b423c277029bd377a7cb525ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9475ff1cf0ee9d449797f8f9997420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b093bb9f9ef7a3510f95a4d1b8467221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19444ea67111c4c076e649a31a008d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f59fcc9936707dfc4933f2d89bc80a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c4a0c8c56348e2490a7338fad1a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362d302e7b1b9661d7386e84a694fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec90b6ea395b87ac75bdac6dbcc9df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5127de1a5f1451faca291240d6ff827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56577ffb4be99cdbb763011c3b9189c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f95166c83dcf43ec49168192bb38529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4f09670c37dc3da5b14e4eb9fe2a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30baad2462db344aa07824a359114331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0213768734909416ea7bb1ca804cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abef3fed1ba6b1fa18419a6384f42e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b70f2f8db96d8c57e13f9ced8d3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6d80b8cbff2b272462fcaa36a42735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28fce2b0c884648937650875e5457936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc5e571f2cf28308ea903249ad4e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809406209b2ce47fa849523845908fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501953a71bf3020f182110d6c86dd3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117396ed210133ba7c2385126ac14940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcfa61cd4cf82b365fb9896f0fb2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579d082bf19f62d6495097f4a1df2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9077d0d11bfdc72cb0db6e4c37193043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6a38ced1c0cfebe465f3385f119c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632ce7df5903b394d13d43daf16fbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299ed40673d2dc3ccc07f835b7177146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388363825a47efe5314649c0e5314a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d992d1be3d26732453975e03b5af4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454bdab55def8595e4dc9c73a9e65249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c399e6278b75afbc2b4628c79c8f8d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a577a359ba9938a17d75aa4ed0e2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147bbbf9be9d03ba8605cc65adf06c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801c6f495fc91af9176f00a8ccfc1c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e87926a5b5481397da6ce5f9e1e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876258d24fd8f3363c7d4134fe229f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508afa6bb7530b0a73c36b0fef0e3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4589ac80130e911de26fdfe5f4cb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9b33aa1bc0f1e7d73521df459b2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa055da1a29438e8b2ab7fb7d8446059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9893e66c653578d528bb668f8383a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d40d08c027e27f39c1aa72bee9efe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6199715518b83e168ae6628c76fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711ce2c2aeaad8765444f5f037e9da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609857f6aa04d8e517af28de021d01a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d9eb2ad1e894cefb7c6ea0f2635a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bcb25471e7562486cf04bc381482b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee11d55939157b967a23cd59261aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef472c232d82e8cd9241b1b1ef680f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1a436a71ecb0052735416e12a92e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d7cf39819b977d287752650848c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f39b1df250061c903051923b1b61271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b526cedeb71610b8a36ff24b37a4a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f7fc548a14bd335e12c441b722c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae75dd9fab3c3d06b90b4f5d2fa56874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd24f28909914e10fc7f7abe03483975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b940e5c60dd2acdfa06bb16bf6d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5f46a583c2bfec529c3ca351ace277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b4887f14cb5c9ea5ed25747e86bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156599d9a06bef1537ea82b2d5f6549f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641afe9c29a29e7fcb800363c91d2da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6792d257cf3a08ac2928009848ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8672980f1264e4f7f1606c872000fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73145a500bc97a0a5d7947fc00acfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a574b568ae960674ddaac988655ffca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce6e738e8e7294df16ffa55d2d92e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa3237b73209a0387c1c8cbd7de8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dbb601431faa4dfffe039e09b815987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9bd76e6963a66b97e5b8f424662ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e74fa2f989903af028777ece7c8b3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102c1d777faa5630ecd99b739369f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267a9d1cc3cdfd70425609b26c4d2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef34a7100cf11bde4868cfb77b929c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f72666fd45e6900872b5d6dcc41e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5fc4b219fa29831633751e0c2bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1787f465e3c477de7dacc1b9b0dc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b190ca3792376d19eba467defa9b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06567e117d0c8e2606d0ab3e0eb1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247063f23c8b057a175afdbcfb0c61d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed868cf925d479d64a937f9620eaaf7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd9222f147d53dd04ef8b74de5a315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad02a0ae93502e8bee02e25ebaf04b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155979f132faf227a586259cd78b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73308e1bce3f7d4290a96d863ed5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c4ee8fc3a4d39deb028dfd47bac19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eaa57cd319f1439cd20142e76ab38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb414d238464183ad25988f4bc3bac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ae0e74745e3ff8bb23d0245cf0cf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801de30305fef43546c8c94b80df94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302d7d232395298182184b72a9bde5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7542a855586b056a5eed4118bd07fd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b646b532b82533e3048991fdb2cea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653810186e8ecec0a615fd742ae96771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa53ba9852a1ac4acc83fd8934179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b9fdf4dd2122c1d209cd5637b6ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d6b191e3da9a052eca2469d1be9a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63882f96e4cbcc5df8e2aaab75e9f526116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014bdb7f722fda1b154b51657f5c47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ccdadf3fecaf5b355eb6c57dcbb71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd537f1e471cb8524cc42b9710164119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793925bcdacb6ef3cdf9cff3607707b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15de7755b67561299b0b5e5b7b8c18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7fc60b9d6029259aa9576f8c394d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25994b347879775d1fc915c9eb95ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb221c32524823d6e1d5993e9410c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b77c275d6c65a4acd67a741b3cc98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786875eb947cbfdac0e47baae0e144d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a68a6f7969cf31e4cdfbd4b17b219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af418f7b61a7cd3eecb11839d43c654128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08b3fccee8aa854fd88a24f0468c01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6351d42e23bc85369c3d1a51fbfbdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80531fe3ad259fc737b525c3d5b3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b38de213a9e542839a783091fcd22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d112522714f416bcb9d48e3f5602f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8fe21435c937105abdc9438ed9738134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04726a348beacc354ad26d76c6cb0db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f7d4001236cd4bb7e9569ffbd03a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4f596883f5b410e510d7c5a82a1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f99e34aa19c24ef91c32f92d89e13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae5a592f61324f5f69b78c8822cb76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911454c74c6fe68c85a22a8895379ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6d876855e793857e025d989fdf64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e9bc05a6c3fe2d12fdd6018d366b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3a1294550c3b372b5ea4370fa11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c48792b9a7a431685ee8c4072b44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98588d8e5e895ea80718d435b5d306145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe79b6da34895f04eed512d7744e904146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf213484ffef30a808c6cdfb43c209147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6b6f97db3a09c88904a99c209464a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142814f63fa62b29b10bb480010c5894149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc1257d7f8fea54e883ea78e5bc176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f8cf5c6cbe3f3c41c51208f7a2cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be28698d6e1399326a843bed833f96b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c28f0891b1d3b0ebc47191e67bc8c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe094b0c47868b1f145b6fcb04901e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b1eb910879a53f379cb216ed10074155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f5926ded1f346eb880984fc5e2877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2a5ef4e25ae471ed946452da51df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcdeb511389929e8b6c4537640b262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478bed1cbe968b7fa9660f26d7a5766159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c346c0d99be55ab059e0c1c9cba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d08a668c84b035164c384268c761c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a68adf6b1f859bdee0806b26ecdc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea33dbf9a93f483a225befba7b306ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae42b4e39fde613941e66a614ab5bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3687cd4fd87e4a7e8fae5737f220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46802ee7723956826b84c94dff09a10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0960cbfb31dab6040071e4b6456c2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1505f73e069c35536aa13d6d6af0042168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09c274b5a5cddb7b3ccad69419991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac089f1e17a65ca373a7943d323dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0fce46d9502c4ae15b81f13dda43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477215525a757ad2d13c260345ab7752172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fcb090426acca7d98b05a704b1a11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bfdd6f2f8aaad4df4b70b8f413abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b89fbf7bc05661618a64ceed4c6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a0f0652b53872561b22f3716fa32c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb905477c0dacd90ced7c859c70d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b8556247246cbf164641499be736178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d94a65dcba3ecfac324623e26ff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb16e61e431acdfa3e5dac3a08215180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfac69829d99c6437ce9d18c75b20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5121fa74354de8b27f56a73fa92032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062377904fd1b6ea26074b781c0a84e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17bb693c04fda2b12772868fbab90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebd6a75416d4dc00692127683ca39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5429cc2ac4d0dd00dc85591b9481186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121db34064e4293d8e34d0d10a3efdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828720d118b7291c410b917bd5673fae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c57b75581fd46ff3ecf5b8dc22fd6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3a28e43eff2991e5c0766051d263190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed28c8977f06256bfd0d2accf3a41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361bc2f6e30902228919f332fe4b9cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02391f839ec0ccc06e78255ddbfc30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa6248639b716c87c4b3e00b84b36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e19163b68dde316250b27efdb30ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d9a41d22235b04141870c4ea16886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806db037dfcfb8ffefb4b69f83d315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922ca30882385335654cb0ad25eca6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d99d29e120dfcb7af319eb618720a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d2103d3c99a1bbfb15f33fc592c2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedad142ac39ba58a13ac338018d1ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf189ca04af598642426fabb367af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ae52dc5691608e40684ec4516d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2dd24ede69ff7a08d005312f9490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d04099ea8e3aa5d9a69c4c05b7849205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f553fc0cf6195b078299cde2344edc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d37d5ff3b3d1ff823c809418f91c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc430fc7a5658c0772232070f9eaf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1a8b598c5e4f5464da0f5240c0c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da8350d15a8f1231c3645e1af1455210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64cc0c5aa4282f014ebb3a6c32c641211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32cf55cccc7dfd11171a0b34a77bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62189d6e15d1aa4c4e5ff508ea9d0e19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4803b169b88c77d75575852b3a325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8ed8f6182a3d17038d17123d8803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e0dd8e8dc2e0bae6f7421ee0ec0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b6ccdc10aa075a031a3690a6ab8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49efe87f1bfe82f206b6f36de23af1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bea93aff7da4e2d3ba685efc1aece4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217cdef54b72a7a947a3bbe9ddeba03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98abb778f12b91434cf71529670279221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3653f5b1cbb53c55c1e28779096526222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1248578357029d8ac8baccd55a7046223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf0d9513863fac5c15ea6534b270d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5915367064611bfd10e55cb73fb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148165932a17b823d76fe1e9d7d9870226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574da10aa5bf420c53a3f373cf55dc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5ed8d14ae6d3499b381b02511b449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316d3db5f8fe2ac652a0c95f847e29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26bc7a47b637d97facb6f5e612448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ef7367c92455665dca09361a60cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5aa79d3a174078807d250d0fa6e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54bc718f928723642603a00e870649233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded03bea9db19588150c33749c7471a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136176f09bc720db9621605a578ab8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a71f320335fd2bc49d85045164ef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ae320c2f739a32470c0f044c72be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f66a5338ad3c769ff3637ea85414238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315fb1e8b1b10141ed85f51a9396f29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411371a022ea3caf8e9e1652617d69e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c978de1db3d145a13e35d53f6c9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c7b75cc6fd8fe41c84252d526b05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd58a27200dbe74b8e4dfe872df8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3141d9be0eb8e86db059eed9c113a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73087cc0d462232f17704d8e729175c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb0539c8d735ae11c8f40066e14302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25cc1a38b9217fcd95a69be913b803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb28c55e437e588e75dc02c098af1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078989e5c706202d8c9eb06886cafc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f2d619eaa2ba6d5bbebfbdfab4314250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d48e33da2cc05eedd6b9941f18bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8dbb9ba2a5a5dad200ae90a1e93d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505914579ebe219e64fd20d215d80de8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148ae5775c338759b7e1439682a0e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06dc0b69a2105fca63996ce6cbf7aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22503f0f5edbadc073f37e17a627a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50eb8f6d3af0d99bb8334c76666a01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69104cefd0801b7eba0143516a8afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549092e8d8f1f6e71ffe0ea2b72cafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee93e7aae67e1a25c724f57b439428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f7359131990746e3bf5ae2f0865a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca232097e2eadf56ca76481437486262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1358d16b6da3d1374055cf777b5105263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a5db01a5ac1b4af2e3c22dbca38a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4a61696f22ffbdfb5e798d3ad758265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3423e6c96672bccc68b27aa5b35a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfdeab505bac6eaee22fda357ea108267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b780d5e6c9cb82862688b6174eef04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6bc03e7600ec8cb023f93eae3c29d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603393d280ed981679461abb259739a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03311127a149e8f6bfe9fbbdc00e8b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a965dd1b4ab5696af141e4eb2823a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cdd8b175f8567cc31516c0aaa6c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ffc7058cbb1bfcb785042e2eb79bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387404e362d32193ba8344b3628cf42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4296145091e7272908152d2ae382f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c2930b0a15f09fe7a73bc54001b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528839d026b90149a6175d106270d5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08d99d234fea6bb244a37a384a810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa58e9f8ae755e38ab8cbf80ca834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d848c067f6066efb4eb317335823281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73224d06f69f3631d811070d886cccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945d557420471db87625a41c59f4a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2deec4e4519697b93a7b586af23e84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702703bed9bed5e1661241fa0c0d25d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343cf130ea87aced76348c68e6d7655286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc2722eda643287bf3cec8b1ddb2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df8e830396e8e6668aac86b271131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b38a167f007e77719b08219068b01f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8a515ee943b65b2fc7783340358d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec904954e19eec5679a89047f334508291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620951711550847724cbd9ac14a6fead292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c295e01ca2ad6d2b0e4782dc97df58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d4d872f5456f674ec48fe77811b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcdb5da582f87936dcc5013e95a838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a593ef47db582b75b13ebe9adb095296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2b83f6d441a872223f96ca6c1d87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d08caa67c298671a402749936e10d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346b8def85e81eccec13af9416dc62d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6836eaf2ef2338e61be90c4f3e9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322c05f1356fba487b29e0ffe0d8561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a38ed2f54b2bbfdeb4f3e844bd5c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109f01be2cbcd1400bdbe7b1c367a13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef44d1e6bd83660db0dd7ac96186f91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe1ebc96eb8991ceeca221325997b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4858b0629aff3af9b8b567d32e94c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44eba0da900b8f583cceae5bb3703307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02607a6b5a2267e424cd30431beab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0ebd30d4b9af2472c69c11636f82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e6bd66c133786cee329fa349ac75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fcd4f5bba6f95ae0356981ce65b9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3770313141cd58efbf4eebdbb674274312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac8b8d02eb603d9101ec3a4e70393313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42ae159ec98a0f328b923570a51817314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4640f59b684f24833074f08193c1b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8928e9e928b34beb0bae6d9eb0ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3ced7aa77bd9e5006bd355c94596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214025ec34af23c4370e1ec0f3663c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73398035391606253cb0fbe7ebabec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c1816a5724b48b0862c497f6bd2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21cc4b174520528ca0da284b2eaad2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7adfcc7eab40754ce9f13d5c17ca4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c35f6b5bc073870de639c5cf5e991323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b76114265a4f4b63dad7f0ed4d1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9e399e6640a30a04f18efbfbb0acf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835cf28a5de7300252204d4151c257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199af1202d4f6df12a2ab49940c905f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe40f0cb594e50cc79540d0893ae09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fad147b99d0f8bec85fd7071987fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad0131c4e03d0805f4795a62d5ea0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb3308531ddf683d819be6c32ecef9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce881389d76e6633b7e3e2a5c9bd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb485335454fa0520627ef5101462e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9908315635f3e1fd764e79268f9561334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45447389342a327615bd804c3ac4b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5226c8d84fbee5ce5019d67c2511c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab48ad404bb864c087068c96d57a401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d3667862a82322adab47c71d44a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb215c4f3ace19dc7019b7226208eb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6bfb7f2077c722e0149fae7e323a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d4f1e6e50c45248a91abf3fce3c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525a7e30b5485e983073781497e0e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57939ef6e5bf8ebcfa3ad643c1072e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e4c120ae66a6d4aed5bf4c04f5c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1d9f29d7bddd45935f290e4517939345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837702d0d656af977c7b7d75fb336dc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ae2e8d48b900aff8720033a1f793347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855264a9e48119bfa4d5bd5d2de915ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d0e3eb588c9165580a83904fedfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee144360e5aed364e4640c33a268d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa206706143d134d7e08b320e45c59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96bf024131f11ececf7c1066df76ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e9c74268deed78a641de2d2421ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d022aa24b8e21a2dd7db16654f887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85262b9b3df05742afa19fb431d29ee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447361696f4453a8532acefb35e28d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74193e7ad0c31c016a6b869145a1c3d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78438bd4456b4f2fbe8199fe91bb48f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e2f0d7e81958aad3f6833baa60862359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a26bf39d12987139266485943966c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf618dc420679b4811a4841839c8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49cd9250e0f4521773210162c6625a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1f83bec818cf0c66f5758eb71588363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c01f2e787b98f4a1c07152dbe1b60b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc01244b728122e29d4ed7348ea0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cb04f329cb08e1e5376efc39903f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9942d03c1bbbfd9b7a055fb7fa8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f3eed9c8a6937fbae5f70a5cf490368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e93a8a8b8ce32f8c0fb4696c70de1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53761ca3a1c9115d14d0887fd89be5a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ead1240a0d4cf044fa5dc28c59882371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486783a004e57bb8628693ef3dfd6cb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6424f899dcd88b88dbf31849d7774c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da604aa631cd47a0a2a1a1339572cdb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4311b90d6a3a3efee3517590164e20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745bbb079e742213e5f1327333c18c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2150e339f71c1a41e9866745351b621377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840056e03f15a66c8b0d9e7486cfac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a06eb2629fa7eb6540eb7dbc5f310379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d38e204b92f2c90aeb79fcac3403380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969109e25dce529ce27d3b4a7cfa79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a035e056ca9d3d41ee9bcc47fb795a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d318d31065339036a509504eb8f16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edff4ee448ba6e15318fda13c23b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7033298bbc3f50a49e013b855d05f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ede5b1eadb2cfc9e502db920fc885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bec6115d36453acec1f02ff75d319b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d335960055868ad60841d7aa814dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144796d702423e22a90bfa354de12ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbeffdbded2f37a2cad804a92f8327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a948d21f24163f61a9835783ff7c914391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3cf5ebd95416b9eff560dfecf51d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f969b24c7afa9916aeed4db4cfc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2aafaac441ec1374b1143ea7a239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c3c68a84cd6b0cef6e79ed6a87de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b7546d0fd2480edc383f36c1b4d2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ed17f7dbcf50512600358d40e35e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ba8991ce71957b2df419434afe9e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d8c3d34b39a2f1ebec8462ff12b24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aec2db771d1a7cdee5270c78a3585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173374fcda0f03b57047a6b9b6dda9b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949651a276bec2aa8e54a0c8d7c9472402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5bc2d3d884c12f63b4f42cdefa49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e1b06b1e8c8b476fbd7cd8d33011f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fc09f57e929125b90925060dbb961405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34617118638fb45dbff9c1a6a545c552406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba333bc49ee66d5ba4dcfa47c74886f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35cdf40766574b4187886af4719fe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97f4c5a169b3e3c2dc86a17f63194409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20025306f86a37bc84e6245e3a84e52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c458cb8a54694dad6116c22597eeec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d5665e4461189b3f290d8abae27d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39c84f65c35bf01eb9e1e53070052413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06a3954f02c24b7a1341cbea7c153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ac4f0b961f2e093593cff37f2863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1acd4a80ba0a32f6341454d7699164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a926b529ea40b2d9bc3473f32fcc51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9507980b200a433f9c3675305efb82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac2f14ed453c551afb08e427922fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5cf9af80df6e7238a9e6fceb832cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc2dceb26e9d449a61be0d54cebc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1f0cf03712189e37c0ecfe9500c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d9105efb9589103e8983a135b258423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb9af41bb9d987d638b647e3f6840424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8253bf436daf7d04d0cbc02f0990db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03779e6ebd3d491eaa8a413b2df43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c9e9081dee8788bfe0ddec784caa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b546b3eb14b2b62d25278eb9ecb15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c900844c2f595923b5c3f7b88c80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46ca3d84ff0f1ada418dc6d03bb5bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b811e55df6a18523b5e735df56e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7bd798ba60b27e18c5476a4d8f77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97216f158e8d4ab4e6d2cc6a5ab1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf5e96bcf99ee15370e8f9146f7d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb8a371fa17f61ca254bbe0a2547f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234cea72192b373813be67a67f7424436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b339cd6a0231d52fe72382befba2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca4cd4c78626db7cb0fc724bae3b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1772bde656e7806ea499af0a3d853439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa98ae83239a58742caf2a42b1a0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8526e38b606a612147aa0b735be8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abbab566e085ce3751911e20e748b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc100db1573669db9efbe30e9b883d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118838e512339de03061965099c898444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad826918b3cd5a15ff914dae248871445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93956666d834e4b6ec1b19db5cfd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c2b0e1cdde1742d6cceaa52cdce9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a9f5fd2762949c65751abaa23d41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f1acea5972d82d06af16848a0f3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c505029efb84c42391a1763161ecbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26770749b4edbd614fec8505b49c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cfb8a2a0cd19c26c3d28bc5a728a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ad8b57b0abd6ddb9cd431e628c86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f617698fe601f43a7db0a62cd2377b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bb980b15ca0ef894aba7d108914a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b614fda2bd4b11c7dab188b2fd3dc08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a494ce1ae2a82e278d840298c7a0b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1747f0cfc5658429cb20730cd8aa01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835edaeb253bc0b0d95de5dcf28fed0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c17b64dc4471c71fe93aa09e22e04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203624b55cb4d81caa6ce785c06d8aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421248795350f674b322821e0d5f006c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826f1b8ad72dc9e5b18dfcfb4697798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9163e85dd67d9564c9b177f6abfdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e339fa8cbac6ef061ff8fd8a321075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ab0845b88d5181742b94b7b51fe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037caa6e90efb2995252c8e71f885fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d7ef55dfef83d7c4a52fddd0a85f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08bb5f03fabf754267233336cbb2a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87558d4d86e87582293945fa9879e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9889a832702e60ee956b38db0ed7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ed6a42a2ff2a2b0142982303b392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39e2b2a87f360aff7872972606f69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608438d98326a8b5da4816e65b8685f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080c5e244974c2ef80d2f6043e7741475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c7ae8481803db1eb7458d68ab896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784d52ea5332f04acd57d414622a12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa84baac0064d0f2e339cb9081dc140478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d90d4350c73e03a65e77e49d7d6d7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d838ae8eb62fde9846da09dd9ca5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e205573216e0067255f6762bbd7de0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023d7cc146ce98dffe28e6ba2b67be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2c1353b15a814e00ed9ac5c65fdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1721891a1081f0490bda5b48ae108a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee73076204f379ca786112be7ce7ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee78c66034237d551909ab96f544d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdaf021eeb7b464820adff0920c8f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec398259c91edf7aac6a24533b60d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245a1b434bf2c1b07a42bdcaf86e3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fcf82cedba80ccbc14895a3ce32de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e702317167583570e568fca3c0ee8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26583fb487c53d300bfc5d0a496b86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81325534d0525f5e42e9ffc9b62c04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed26e8ae34f444265b01055e2464bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3d49d1a93f72647318aa515a211b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d261154a3eb54aebe0bbc1ecefdac8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef9cf3c5cd23eff8742238fdcb6ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f087d19ad5b88b4e5373cca6a9749d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bafcdc1a85f1e26a26b579740b761d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2a41faee80464ca22b1d9871e9f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef30f06af3819f22a72448e75959ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ec0502d9f59371d7c77fbc2887b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26d65a92d89897d29e0d47ca98ab18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce4796d457d34d92ed25636c3998e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642c33702d53e9c77397071a806c02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09de5d572a56aebe44b3f3ce6f952d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ee68bd17e65a1c84636d782a66a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182865919aaf9de73358e39ff554c3f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3341f6d8ceddee7a6ef1d4dc010aa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30efe9618a756abc40f7c30dc0bf8fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c5ed409db6c302bda831d5b823c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc606ec30822865a16267f051f165a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384b00ea4e86589a7435e0f9e12eae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662130f3bd2f0ce73b90dab19ec764514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8be186971c634b6c8dc42a298ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108f394e1adf4c68f47265f0037435516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d18c8991b69c3ba817cfbf5de1bef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2b03e6b01185b81598eacdc378b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee705773c470b2978de7949f37606519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423570e63a17386a1f8c70c5984d56c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89487898d0aa39aa000816461d69a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b4002346f3c5c06fec6be5c896d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a3df6dfd62304d67a39d79dbf504523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d1cf16aa6c9675c1547f8102f43ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba69f1f5fc31e8fcb2f705d81e64b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629055793dce03e053a52fcec4113669526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df4df6d00f02df89db090f7d30eff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f92fefda97b5fe2300bd21ac0add8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0263d28d6f4aaccd0c14848309f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ba90543b46a0b4b67bbb3fb97b45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80309870f2d38ca0eaacf60ecd7b3406531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd5ac6353683dbe6541769e41cf91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f91fc9a266737c8b887cd16fb6b1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c13bc66912c5014711297a21d8b58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21343533ec03ed868b0ae584caeb3e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8a25c6e14123a824f9ccb94a8803f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877bf30765eb41d35a15f01b91dfa30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5205115237ec9ff151bd50699ae12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776e24445cd4b3c4325153bbefd5df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4279a1e23461395970dd8197666a336540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee42821c5dbe6e8d63f6bad5c8696d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb681498af81f74c3187e6b74d94fd1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdce26526f9b7a23ff0788196e3a3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54148a110c8798c9676d11a5989dc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533e8c07086d41bba955fb424c16f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a41cdd1fd34bf95651f83e2d02707546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4ec9dcbe93c4dfadcd2e441c8d1f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6a0316c64774baf94193be1d3ac1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533399db9a799109c523a29a1d443e46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49477fc6561f11cdfc13dc03f9e6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d22a526cc51b17e8774ffa020a28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746ac6ea4d2fc4a49bf18a430440b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d6211d0d24b0296113f54732ec0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04df67b3f5db116531d60402865934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173944f41cdc9f50788f8c01e50bd06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903a064962dd6bb760b0d6ab308c26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469e4e782ef585cff9bea7ebf1c1de2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f1e432c0896e2fbf09e44ef1a7de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5f4327d4385b1a808ac131f56390559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c223649c4935ee42f2fc7d335e176560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0577b26206d23af790955eb62484519561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a6b5779e00f000d4bee5687e2e48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa233692a2750a15aec27c7c99d87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9552e45b88fe15684c2137411af85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b51306c7c69a19d1ace929f81cb2b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd1b3f25099ef0aa52c6128cf4fbdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1709a6a03bfa62d7f2fd0dc61c597e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde3b4a78b0939fe7d06abb131df52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fba27e3bba4c8e9de5fbe7f101376569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe99d810958cf2e8c9cb3b461bed6a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6e81d1d7d4ff3c2b0e7b35bd4765571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132910f773d7b44a2e3baaa4be2b811572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df230e0faec2b385ee24708ac26756c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80f1a2d7bc8d0ef6b26dbdcb75a55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038132ae76e1a3c5b03f2d4148b9f588575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311dd4311881152d8b61ecc60ba4229576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c872f87333aa15405808d156cc6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fd4de182acfe68290eaa4c909baf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf515545adbc9eb17df933504abb04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525535400c1f27ab411b55175da86ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f73c790785c984040f524157f733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f532d2d02c0fb327d8eeb7c3a488a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316a491d231404b28c9e68a9758d6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca5a6dc0049167d6f0de581b6ec6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ac42167c18840fafdfeffb9f0ccc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5da003a318bb700f3029e683560a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f757015a031a54cfdce202a8fde1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d90cdb9171c27174010d75ece4de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75863d6e8590641ccc42627dfac71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f138c272f3e5b67363b07d00a55e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599b9073783236e6cf01cd76a7214e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edcdf2e0b8f0b76b2f2295c8c57a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d87da32ae77224adef04384214a8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9703f26882ac8ca9569c488338c49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a15e4424f6ab57b4a25d78f7bf73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a9edbeb2b3278a02991f2ae69aa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a7a53a649b9ccea8b548c771ec1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c00ff3ca8d2004ba73a8c4e31ce9ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384cc2b9b36dc85fefadf238a7994f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904fb6ae254522ce4608c3f6345d05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e633e7958ade87a5934af6f842b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a9c01af23eb506cf9e10f4f4eb9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eeebfdbe360b500f622b76acfbb63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184d082913713377a9e16b5ab841b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e318c725d254548bb36e88cb89ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c71824e315ce8e5993f576e4149a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f03e2a0200c0f029f0ed619350a788607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82dbc27f031128a6f80f647f17921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac46ff9353b0ca558b39d552f07e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af03617341e4b593d4d45333c9fca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bdd9a55fc806e31f9250eed6c40e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4deb770dd0d726bc8a7dcaafc177d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ae17802155964f964bf4b958015f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d3bcf07fb9a33d48794ec5ada2d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01bf5c3662ef1445a94a6f1e3c59b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7cd7db7b701fc9977f73775b548d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9f54c3571a4d16b58cba3d9c0084617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175426bd742bc94e7a898196c309ff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facfca0c0c512cb842eda93d66224b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9658172f2335222c24feb6795230620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e1d10a4f69aac1e41d1f01ffa470621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f29577e4fc8d847beb681f8986ef3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39534b23cb09f7de7eb331303936d2bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ca3d704ec7b9f63cd32a74e7773b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375406e209ad23ec29a5ce9c08ec41df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf2ce65384e421f47cc181e297857626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca7274823343d2d3e61e124263cf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb31fcfcf103d06ea7d1a00f7587d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048dd3eee3e443536d7be4eb4e76e05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0caf898c3104224e6fbba0e92e6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3197b4107540d16c7fa773bad8a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ef5262ec8de768f3af3d71575dd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b7fa1ad7b0f7081bc00bf9de0a206633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315097c37c19bcea774282553a0e6202634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42365879d5332cf73b9e5487496bf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a432a98da52b38be46a5cdea6ff787f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e768a867c08c9045f5a14091ec4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c31fd4d65e5453a6040284c51240b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a828e072ce211f8ced65cb852870a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf4b3a8ad21cc7b70a221a19c1fa2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a14d1830415ff4adcfccb34d7b0f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7583d78997390c678fa48b5532737642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d804a4c7b13bc6d2ce3eb65e15bde9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9d5e2f1504e79bf1ac309c235a8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bedc11b69a6909d307fe135191bd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe956fee1d60e589ccf031ed977ccce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810b20993b983a7f99ebe3eeecb3251647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305397e0919c114e8d12bbe6fc4ca1b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2f86c40b8fb74179918679849d44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06497579792c47b5fffd11f4b10736a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd67b00c1ef9f9973323744851d63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e80815a768a9ccf6060e2a59e734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe7ef125af0a4dff5815c8411cc19d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271650cbdce6ce09e84a7accc1771a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783bc6967ef9e03489a662cf31dd8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b96e39fc7e839fcf4c946da25c776656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7edf7a466464d75af51204ac7bff5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc683b1f91ff4bdedfeab8afb3030658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa37da43acd652a9d552bea9410e71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416308d3afe0e340586f7c72fc327828660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e731c07654024fd3da51260f51c32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866845c7ee38610a5d313dd1149a22e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef355580502711ac7787f6c6dfe227c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e36d04320b9396c442ad6e6dde8d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb33b8636faac1461d0f156df000128665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1119ae6e4747690a89793ad383a35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e95c3dc04dd41f260e7a9f951dd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421307894a626069a536a3629d31e8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63091d483da7a1857b536dd48e71ca5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d9ebbf133f9a6be4d35bb26b95c09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb7da4f93faae4d7be3da7b013fab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4069a8018652f85046e27df2a95b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33b3dd2f10973a736e2b30ef94e03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ed2e86367e1c6c1a0507890ca2485674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfd0cfa451008defe84a4e8142aaff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38cc7463c6a07ceea94f52c8b6d939676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566ef1000e423be052b8cee335fec1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc9d636372fe479946229f8b203bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39922499211dac8198aea5e8ff0e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73a71342d81e277fbac842c53cc92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576912d4a7f8c0827b8b7c564093714681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a7390819d855f435204b5d05f821682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bed2e4a8b5a01a3192e3ff2f48d5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd07a1044eac9e8f95c3ab06a900b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab63d6da3a69f3876fcf761cd95445685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8448eadece6f3965f3be6a9031638c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e498c0360d671426de18e4e4ffe08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102135a52f63b1aa30b760b9a58fb50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484598c4601ccfdd51b0e506f2a97019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f803c1afffee34b4cc91a67479afab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea49fd27be0cf0b5999feb5ede5fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a88fba37a9aab9ab4d72f981d7d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39555171566450133946bba55935b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd98206cbfd893ade533c2b06cb3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb6f8e3bce3041c80f23192a72d40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e90c45ed058a3085c2ce5326c8e7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9555e80d5eadb8b80f22496e83a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f40f918f415ae21d06a21e6172056698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa132f08419769ecde2836dcda4d050699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804869fd6a43392e2d283edf657f3752700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57820d78b59ecd96c35e0f7db17c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1ad52e6ebefbdc13a3a27099611f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f083e61a12517db69b1027e40a77c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc334cc776d9ebaa53f3a487402c3cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410375f77d459f6a240b8c4c52c49fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e98c3734f8701cbceeb32dddb8365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61c1c16c1eb98c15f82a0fcf634d57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4ce246f50a458a31d9bfd9fa62fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f40638b4fbb1806b30e9688852b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347aa80962ef46e24855f6c5c415795710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83aa69ad81c098647e722f33a0e1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558b611c7980f3da436e068d4152cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4327ecf62bc8bf2058b001d03b325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831c6e1dcd40d0407a46c59925de93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87808f1d47f250de013c988aefad39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92743f81073b489f6fecf7a16363dee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b5b2c1d05662fa8ae4be09c9e941717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44889ee752f2de475308fbd3ddad5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d0acaf624f15972b18d38046364a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a5503f3da951eed9c739551d8287720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad970cd7d1c741f0ad37584004735f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6da5e980118cd4ec5399e399bc63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a93ec5121db3ff6800f90be6d3aa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f9134faf38ab67d6318285ec40a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcc07a98e873753b25a2bcd85e8c20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bbcdf64167bf92bca7d4e920a783a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53574eb5a7faeb52eb65c8a54f6f34c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca2258776772820a91c52faa2a67c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd191fc122c8cf21ec53b54def320c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d54c65cbfc6a8ccf729af1f2f45f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30fa2fe0afb07391bb8317bf35fede731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf13317c0ca02bcc5608b507f7ca4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ca359c9df1cfe39c5cbefe823e67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67d5f69932fc643f00d05b48a8a7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17523ededdfff58eb4812419c4d99fd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352be3955dc614bb1f7a9d975d4f6a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfbe15c9644278e52ee3f41bd38f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8291c41efb3bdf1555b8ecaa5e3b03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2c031b63e1357397148df5a16808739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f0387ebc9127be38f3e5d9a28b8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada8425c4108f25483f5df5cad2dc0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fede61aee34de326859d97e94757742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f449251890dba0c1bae2c90cb832743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aed7d6284d00ef94cff72d983c250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05dcf0efa3cabe866880dc80ab527745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e30505e048ee5d7f4706c355a568746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0e655a24ebcd64eda0c107e8a448747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad9f78052ffa8e0bf662e89c66203748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae39cc445d60e69324a0e73aa0694749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b805e47865f1f908ccedb65017d85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002b1478d93d4add6dbe05a9ec9bf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792d8c79898d56a3e172b53f623a86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076cec36645339a4bc13530c6d5afbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70fc24163266af8b4315844e68a775754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e22633f66995767eb6774177e90b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309dc34d61819297ab5bdcf9d3fe70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9397e1ce10ce1176b0fc664536881b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd0356739cb67f4b893656ef3a7981758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abceb3c2befe8b259d1a4f4fac79a38759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7e7bade7f30a149070ad8e5f7f401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ad493945be3d369ce9522c93fdec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29824e1ac2e70fc1d4ecc309d9532ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0ba713fe765f51f7f04878e527434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59556090785c6346e724f0fd77a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af5f392b381feda6e81959feea37436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bf458e813abaf398f8a33368f93d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349e46a1a258948bc54b45542240f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd540bcef99a64bdbd6351aa2d7052159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d86bb09248670217f21aeed7ddc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f8bdc5eaf8bbe4e6edaedc43fa01811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8bfbaa16475a578301a99b7091bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a1df95f7ffd0c5a2c8ad9c0c733aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbcfb2c3d77b9a002bbe12edc6376b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8f77f19e300eb77f61dfed95126e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8660f6c4351a0a19eb62ac69b948ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318d0deb67fe99c4d1277e03d111d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb17f7430dcf3acb581845da0aed918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ae5a3c64ece20c6e57bbfcc1aa3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622491e11773f996d8c39a52bd0937820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e4ee103acfaf091146e1012734fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045e81628ae2827d27183af7f11e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b949ce76c612a54c0df752de93bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2cddf14899c2cf766a8b03771801124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4591fac9b2788aec731ce4c5d9f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6682ce3019995d0c2e862bbcdeda5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13652e8246decfa9130c77a3e1722ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d13b44addb576e2dd496fc6fbfe4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531e092e5e40e8c54cfabce4dbac3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae846f9bb82e662a427a464e64db06630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5407a30ee88263d7f9dc04cdb1555c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e4ffa61018fdc500b19da68a2c07032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc89954b7675ea47a726ae1a86a61c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c889adec230f081019fc84d44c54fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80146fa51bba2629da227a645c6c12335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ce91a3ae7e4c2ffc04c9515b2e1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caee031edce17c179eb81fb62c16de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948180d74febf3c8be29ef4d527f4ad638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0224a14dfd5884a315aa220c81643539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe2a4a3e59d6d662eb2f7253b418640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d8c286529ae5e31a9ec549c75a7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44ea562e0319cc6576833ff41b5aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a74fd524b04ec89658b24a46d8955243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa650066ad8e73c1c8b6ca3af361644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd321f9e1de96b7b2c8d8ee59eba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa99db709d4524a0a6ab52345cd5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3d70ef53c5a82662f3fdfdc8572747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be553bce8b5e325c596ef89b36dfec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeace46589a230457ad6a3a718a852249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdeadc004cae41eb5ac14b3473eb6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7700ee66e9b7852527e552766a7b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653041620ca270a609b5365bf9afdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e8e27322406ed42089694e4bf50b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409848e4f0815f4997e74f2f3549a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af2333073955f97aaa6b2dff4843755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f438749adbde02afc99b6196c0c5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6eaab3563ec8dcd1bf5cb0161461e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487a046d20643245aa4a93c3864e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9238620b7f370e3e05f5672201598f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1022500782292425bf1174a6fb711e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef68cc1bb7042d45d8ad2ff102f36761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b2232146ff6ee23cde5fb60dca4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eba9305d0412773e0fb2f5d414183c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f2b5a71f6d17d30e5b81e98cb8e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022d73099f172e057d2ad31b97657c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff9e2e6fda8d8f47736337f57442ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b7411a6004ad71912fb6639a6f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211533a0ef7c4d7d0c68bee9412a391a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de40c22e85c90fae8b3617e6302d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee52d46d12d3b57433ce96f26d493f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431bc125fbf2866f8bc0fd0dc6f048071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670d1fd51539a1ff8cd1d2cee2a72372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06172e80df39cacb1d9ca765facd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a69dc57ad14448ef470f3bf08148174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c982563377591ce4664cb148e727375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9000eaafbe998e8a777d1e245d1d64c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ba27622567a1444a6b04ba50fdee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922222b55424cdba22723a22968daa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785a3463a20bd7f997250819d3ab2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a18ccbc0890c9e6396901f57475b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d4a2df9ba39cbdab6d1020d0e02881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509bf6880771bd6bbc9098c37cb9bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf139989cbf41f321dad45343e961883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc448c8de3dfd8de78986e26fa77d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8566a619e92b0b199cb1d422cf24a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55b8515493acc727881326058a52286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4af9c21ca433b3ab582b3cc6b3bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bdca9c12a5bd45dc120bbcae8706588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988beb04b88de26b6c22f6d745a29d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70a32d4aed5e64e8daa394dc5a349c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35379b1aa8f794c350cdef4f2b0b54c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac135e84a8342f5984d553f1df3ef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468103438cbf79767d585b8ac2a06293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098df7577141ea3b2cf1027497424794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d87d222646656c74ab58bf44b242d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4fe15064b05c49e7b89df4f3c96a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454806251ee8e704fb359fc816a03597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e4925ab02f634824330a0d73ece6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a8e7725376ac4a176bda066605de799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48e7f060057fbf98c0b8d5381f28b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63283335f3717c183ea49a8baedf2d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7549f87e38b8725f22a1728913752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b55daaa8d3cf6aeb8ec36571d2681103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e1ed2fa17a0aaa3926e1b93bc41d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560673503af6e725fa942e7cfa8d799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026499e8960d9eed3906e1eb8b56e98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da62e57b36bdb99f233d50d7a8de07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d5c7e6d44941aad4e87e424847f0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3aa6dbbc30e5b44b0e471ecde64f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0fb499d71d5952f3d9f5037c3ba2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed612f8999b0541636b1d62356febf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad3dba398b8745bd819820dc8b70e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64134dcf650cfda9eecb5a2c5b69b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7666eefd87dd4bb72d1fd37097d877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c06fe288ec2383d0b4f0393d9906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08fe8664fd493187415516ac4edb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8ceca86ff735440dd05d50855bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871e0aa11a1ebe993ea08779fd3fe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd24b057b696c1c1a6edd7778316f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413a11f6961ae88dc60b24197e05a28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d6d92c9ce9bb9012e71c5e5dac3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7172160f457af2a13f9f56e0d776f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d588436653ea8af8cafd45a37ef2d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020736abf7d94d41637ed94c1ef8dfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11d463a40e87125945d7d9144063e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300278d6ffacce9179febd5ea03e43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b895bd02206cd1ae46e94039cc0f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3b17acdc3aea985b4e4abaf4ffcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bdd933e2b190027a415a3ab2f4900129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0a941d01256d535eafafafb7132d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f62da42f49e805f67ba3c844c65b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382928e3d86fe41983d9b42ad2801455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88e6b26d804252e7370e15ccfc212133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f40aa73ccd4e7d158155dfeeea2be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd066f66c8fa36dbb14a2e7cb3454135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d46f2d1d3ed5d5d52bfe01405d1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c98ec1db1ff47e2ef072467c447c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b41ac9dfcb3b265df1eabf366241138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689844fda59adcb7f978bf310f9f9f00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5592e3f3b790e56caeaa78eba063140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a70a1ff82194c2bb8793cc9026b6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c50273150b41592016325a8486248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b848134d30704546c4e37c1791cd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0154953fdedc7647cb181be309c2e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157446adbaa47eb500e3ebc7208f993d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf2da5e1f2b1954971d63075f23aa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e2163df6e2067efeb4d4ebfcffba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e939d142a34cd3cce22ddfaa7453b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17128dcf7eb823522f6ce535c1c481149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59cde5e5ad1181c64fbc5cee35f22c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6e56ce0a7a02d156badbd4af5ab44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f9697b807e9d64169a4e8d1068826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a98240a0c42db65adfacfe7c1d17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4fa93f8c262d09d94a211fb7ec76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f891a0c043a661064f1c329aafde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e16adb3dc60cac5abb803d4c3134a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef5d2d9ae31c24ee0b1c0b43345db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494108673529e87125e2acb5d8cb89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f96670bf7f074c5df6f4547546ef8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17875bce137c4576fb1657a9999e417160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a0458411d17391dd65857ac3d15a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077954c589348dc9a19448bea13dd08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c39783075df210ade4b7164d2e1f8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d49cc760f3cc36635ae22b7a9b971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9aaafdc450e002591735c8895f603165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff76a7336522b4bacd40fca8174c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b29b02e5b8fd9c1fbe6eb8cb14127167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db32888b1346962af00b3bb3c9cc40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ced22913f1490ff9985dbc065884169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dbbebfab3b55eb645a6cfaf2993e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a0e8b4d0048e3b36a3eb41afb6261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ac40db432e3b8b7c19ce5339c1f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c3847b272afb4d27976134f5d2b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6e9fb758ec9d06ccc003a6bfaa3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696aee9b402b9b2b212e921725d0f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3113bba08324c16f5db04d4faaa75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368431885f6f599d194f23a6c1983c16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf18489559d0ba755a63ca4d59528d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52910d7a72ba68e2be2bb1b6d9dda76a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e802fbeb26398690acb0c24340c44c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f137286b19019f0941ac8addddc393a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a42e739a0fffc4751e20579c8a06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059afa37207f38fd5c79bcb214bedf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34143854bee9ef7b512a9c44cbf4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7d7027aec846bf6e7227ec8504232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1e3719949570fc6a18763a85a6ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c4deaeed412c621c859cd58a7257187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1cd746ef64da90c9799cd30780df9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f838bf1f157732c12e90dfbe0d1bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305255ad80bdd418b70f6d42c1e87f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e745ea4fc05bb15337b30197d708191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5aa7d6586478766c3b67585885043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea90ae24b184da3064e2aab14ccfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34845b914ad33ef50a6623fd80974194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef8cebe878f504df98de98bcc9f67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf803852b9f9506514c16c405a99d0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d80ad822818bc365e1f7f1a5ba024197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684dd64be551b1b067d7371e2437a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43293dee9f2e986408b213dc373f446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08255682b4e8223fdcaa3133d0503c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f76aa3c325e0332262d26486906af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13ee2b0d24aff351ed75b88d5adf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5655c17ed21719fff1c927e406b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553903464674cb37db44546d3be49d71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ddb91eef65465278c1eb3c67e973c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630051b9c38077fb73b4e9acfc1013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738309661f198af1376216bfade97e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afcd2845c1f0da43c7c6f3785c4628208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26804c7b41895df22f4966dd530a5812209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bccfbd81a8f61a392873032e2feb93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb76e2e926145f4473200f94a1e7c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d037ca05a7216a9f9d1381d6a33130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a126e1e41b1f7cf94239c70f55f58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e73f2903e5c7b69bf2c12c63d6ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eba8766d271a242701d5a9434080a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4272b00592602b55a3fca3a2851f6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fadd5f791eef7739bfa3c689d598e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38dcf9ba1fd86f81202ec55c7b6607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05f4b386a84f3231bf359156e31ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc95825b1a997aa5aea66ad6ce648a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb7575d37e371859383071fc82186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132e59fe3dadf2c166b2b00fc3d4c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb0e3c6da5864df309e812a6e38978223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5138728b7ba4b490f7b9b169be6953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387c5d217699b85287a73da3d6702e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b3a3ff550213dcc0dd8c558c36ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa606020b88e9c48a2de39d6d5e6de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfe7540f5931c0e592fa02d24b1502228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac70cc9b585f767891ea3ea47a4e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073461bcd1a09705b66d87dc0b9ced230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9455d9da6dcbb909da0c6571a47ecc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2b57701e70c97debd5408d970c534232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af153d3979188f119a36d0f545ad93d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4ecaafd18ef484a1b00232162e1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85a6ac8a38a2a3102e8761fc51651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c95eac2abb0ad2144fab158ba04cea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c0440e9d9370a9ec34c28230926a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409012239f61340e714bb6fcb544159b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708b237b709220ec7bc35b59a09df4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678247dac16dfe7b8fe8b8c2a75ec4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945488a56a9586354f8790b188d2a4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557784001f38c84ebe0231f1d2a089d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57be22906db753115c1736cb95edc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950d7771c6832181059e275bb1aa1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ddf3e1bb5bc293efb545dd370f463245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0dc425264766a6ed1fca8038a583246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabdfe15e96ad7279db8baa70124dc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a03f613bcf7311976b2cd5859906248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17958bef98fdc663aafca91b040f1fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36de5a2636ce459cc5e53b551987ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c29fb55e14db062f296be8745830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ce182d2ef963739856818990bd43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e066861087899c2f26e11c030e4bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead0228ea30a46b6da1ee9b7987bce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08fc822b56973a27e99b304ff89980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa00f37df66acae66bf6de2bca4dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d26983094b3c8b4f0705406d1751257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f91d67c92369faeb6fab368919440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549ede149dfa90cc9a65a9dbe68612259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb7be7d2d67768715084dd4cae556260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccf511757ac40cbf3fb25631162ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba9e5b705eac2a8d9156737a9a5e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee80881d2069241a29bce4017351d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e203c84c0ec050e7b1d036926c29dc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a0879088c8d65e23c70e2bc60d308265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f8e87787cc1fcc879cca3dd09310266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea31e0ebfa70a0d2f89f7f17f2bde2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8f1176e655af7b6e1f97188958cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa5522d40d3a78ac2ef7f9fdb8ed6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a55ff54b2bec3e9bfb3433a8d91e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6ee12d39898f4b86d147450cd4a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16722fc31748fe682b6d6bed98cf73c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94006305c377a35bae8e51ff5ae30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e3e325ce8078b2daffd68024f709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf368b74beaf8d353b1565c22ba72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eeccb0e6bd12d75818525054f4b23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25bc024d29ec72dffc9d2e29a0ba3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d897204190841db55a76949664857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793a4841f4e65cc3d89e54dcf64f5d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e02b1b4e02a9ec61c10619ba187b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f989c76e0f8c65f6338015ae6e1039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a8f35a86eda2f3d4e1d19fc871be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812e9ed886295ec6db11831dd11000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6f6e80e3c38a1c1c61d5f6d1b015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a182f0420bc0d0d6cc731efb7e3af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f014e4b9236a9d02af1a3c325167286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8aaf7af8789297c4d4e47bc3dd156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65da4bcdf113ceb34faaced32667af5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919b1716ca9588e4df3aeec2a22080289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d20423440af9cdb2576052c283ee6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232d129d1d99dd6ce6e3bc75629d454291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d834c5740e9f83a02adc5aba56b31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e0ccfed8519afe439fa8285d8f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b945b5f5b532a76c3b225014594e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa65213d0e931aca47a9ebff7345e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5a0f941ea0dc4264edef91cfc0de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4605c66b234169a51bcaf50b8e61d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec342c7ba5237c3ff8fcff448bd1daf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11323b35de5d164a17e573d3c2d857299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396acf742b083af6bf3820fc4ec8be81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067232dd11dc8a146a3bb5401642663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e90a880b96421891ddf45f65d4e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e2edbbffce0a8a366dabaf8bee63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e079491776a14eb71383626ed94501304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f69eb25e86225f686063e1c1967799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19229779b65de07387ac18e828f9a96c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2fe98018624c1e6db1201726a778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4a42a1a57aeacb97583b0859db35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53863b72af2d1882a5629708cd2ed1ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea10a4c15984389d948f240ca7872fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b977ea0d3e6541ea69d660d94b8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e4b9914dd325ed72743cfdaf45d8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f62f63d37497a0b0fc1fc8c1f2d1eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b7fbd5a700da7a90b346106dae55e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482af630289e3978c606e64dfce2e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda64de3529181e0da948eb5900667f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20a183fd126b04ac13a683b3d4d216317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f7d159d2d782aff347c04817df243318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3697228dbd7b4472dbb96cd29ff293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9e9ad8966b9ebf40ff2ee442c99f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b13e8332dfa98bf33fc81161c23608321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c7d1e8f5bd157e38568aca0fc1013322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d257f7f3991afa42ca6f1b45beea4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965b9b975a15c36ca488fd1f75d96b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdcc4b2d34e4782a8bfb869d4334e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0b62beab34d41584e25f270536c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e341d7d1bb1e065ab59914e2aa66c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c43a5791b7312806805ce66f89085328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6d72409484bdcafc8ad2535b03ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ec6e0b7180056ee3358d4794f0e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ce72bdc99548b91533c7ad592991331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5946633f2c2096d96d0cc16ace07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844e1479fcb3eec390394fc69c8d7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c367be7cf7d5d498798464157537ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731ba1b15baf52fe7a29118b8bd2ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e483bae2cd70be459a0f72b789ace73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f37f7f7c044e96fab952dba36b995337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ecf21d445921a5fa0a3bf4e97828c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7f13b7abf6a81883891beed6435b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899d17ade24134b89e9bb165f807a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa799cbc3ddfe7abbcd042083d3463341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620751684c5e0e158f9e10929c78786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8ba4fb36cf464855ce2416046e08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a70f6fa3f5d097643c0dc4953475a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473b7ecfc2e073cb296fa1b49c999f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd1f6912902f2220cbe17fa426aaf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba19d740d21432630f0f64e8d320fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66fb9eb60e1dce066514589acc497c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8474c9de7a14c38af8291135e797f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10546b2826ace73dc70bec8c9844f236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dda935453979b46a79cb673b612b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f88bf2feb60dbca4fadbf334eea10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efebd4859e33bce98581f2a7658e653353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108fcfff0152815053a0c6ef2237612354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144004d525778625f9d97b6f3543e28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1c62aa61d97920107c9355c3b3a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd87d4e061ba852add05e4dbf5af7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0544ecf679e8f1eacab1094c7b298358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d61fc45a1ec1f1fc61e9fe6051ede3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763038613d465ff69183b6b17aa02d6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6fed4208475ce6e5627f71110077a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ecd423aeb5db85eb7644a5e5c653362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc0a124f512d5b62aa981d0d9c46e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a982a66bf6ca1c06015ac77874a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c407f6dc7066c9f4f3d8de6a0ebdfd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ed312da62a1a5c6cfe75ce98dee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c254f40e8feb5680d846b1c1dc1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690ce84e7157d7c34df1a03b63ec1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc3df185f6074f4e36f1a6db38fff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700b211ade7035398262f6180b9258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191a72930556fafd52750be39f76604371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34287a4765f966add5d91b011a2789d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27449f36de374c08dc93ff0b266fe92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc0c875acd357bc7b198187715f74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963cf5ba16b1a4a6d9380f720970aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091565bd19a62bd425d37bfd7dbcf60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8931263833155ccfdeba11d6ce53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d686048443253c12dcd68b21845c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea45d1360df2009e1cf15c6e24a83c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d88eeba4ddf295418d6f27cb189c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c796f53b863e08c58ab8cd580732b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a486e8f19e128f2f2e0947337e0e018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242013eb1312025b31da6d0c4112b5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f25c1604b9ecba674d5293229a5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac387f7ec778904b9a3f61e9924a9f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6e4dbfea59e04f935bbdadb4b336386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e77b85a190b43a87ecf60a62e9c5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d3674715a02f9c4040652a46b93f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092718716c45b80e5fa1ec82d1bdb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5a6724c4a138048f1f8574af1dbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf16bda0159792932b99352f5e6deaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca1b61cf62bc6fe08e073cb4a044d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bba8ae8d6a6f4fba07730cdd3abad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872ce4adca01efdc938805b157c9b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703669dd7e54be6b015bfc4b9d3bee2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd362500845e6f5a8a12783ea74e91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a04002b658c9314e6fd1776c76a7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9191194b001da290e88ae227bc8367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b8e5fbc49935f1b2baf463a464f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d98f80a136e8ab26b39e007f3305400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c56d5e5d935b2e41a84633705a80c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f13d286072d14ae7d658bdc1ddc49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e59a6673c400394bf6a2e4802ede6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd5343878140d650d4c07f7837a5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4461476db4d2ce81f4d271392bdba76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f89cf6ad4c16729284d24cd9f9bfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70b3f67f38a1306b89743432acec4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f059bb0206f534dd97534b3ac6958a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302753f82a603fa05fefb1f312e50500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3825a615ff6a1bfe54f81b2f45a83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c371d1a989cd6b9539eb8d1f6458411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe2adf704f5e22ce851e6d42f11a08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4139d8aa2311af16413d1c805903413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a83bc7788b42c6fabeeceade90af6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8be783fec692c2e6f8a5296f2073415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd5f5a89631c193d45f1119b459e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da7506e296ee506430e58623d04456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88e6a977ee7bbc3f4035cb3d7ac2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d921296a5ba78ba882df5ce4947f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea524e7dfdf2f338791e0dc670c0110420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4aff489cc8872f5bae060c1cf123e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eed4c860d479c3086a64ee281f458422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b469373b85b2a791939a986fef9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147ccef6765491f1a185dd80ef7726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846215cbb97372f36e5e7c34fcf580425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75eb182ad608b56f81829631a6c868426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e012eaeedf17da9dc042f858870ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5625d9c87907e9a0ac76452a925db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d5ba29289b273acc9d15107fbf61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467348f3e7373d1bcdef3b20e82d192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac031d92bb2ac6eb99738561d14d502431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed8622fc7babf0d479cef8d6771fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef645a92d29e5f5cf206fb91e1d8dea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bdef3ede775392ac73f9f3881b31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc674bc6e303b74a2ee4e42ec6e98514435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb9c298e0e25daa82f0dd335ee943436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3495c3bcd71c16d0928133213724b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bba9e2a61e424fcee9989950537f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d93f7ed9e0e489118596e09f410f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eb4329a01e3fe7a1305895ac9fa3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2124874d44b924e7576d9263ebe3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d120e855754809621cd36048e7eea85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f44b11fb0e43d39caa160360a5a20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985a59c1e4e1d9a1172058149ee3d06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88addeaf963cf88b55b0f789fea06954445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f591988cedd0855e0023c497f214446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68566c15d7b5ea26076e2488dfff6091447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e059441091f543a606b8f72fbd359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135f4ca9e04cc5294f4254457e7172449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b22bb65958ef66569630948117900450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6db2b81a008625ef5f2a32492689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa652f111f925e95323d2bbea04d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c95cf975ea455079ad82f008da3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229862f811f7ed86ffed0350e45264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2a2825d3675c1b6d5fd011f807467455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d40fcc4c48a76c1377c04a8eb60e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453a83194a71c999d69ca2c551817df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c260cfecb55efddb14065810a14871458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a00cf79f9ad12f9b150b24911ea08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4824539a012089cdac01a9d472c5ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb24f904c8306bd66193ef6c1e70fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7f9ac7be9acfde12014a37a2a7a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be117bf8cb6ffa3f0bb0e8d53e8037f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36672823d94760c5472376aadf26f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d99927e4de53b9a79b0b264faf60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e92d261f48ed18de473ad134af03f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73ef5e6734fe894d8d4da4a37018e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57fd54d6fa7fe595bf14d920bf2e6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfa01e695ab5e931f61a1ea8658dc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b53e667c6805f4f12c288d54a4fc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69cc199e7c1db190c5aa92d17bffdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd262f2eec38d6787137df333dc12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b382d10af2d08293869eedb7bcc067473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6cc685b5c63b091d487b353518db4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165fbb3c1bec9bcb1abad22d663e32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3fe59abe9b21fc02e8741e919e63f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99821d82294194032c0d14558654003477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f94988c982b488d02bedcf2d47954478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b67e4304bd63306bc2947c97c1649479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2946ec1fe23c576457dc786c1aefd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229540fb28fa71b83618078edbe0aec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47132f138f9a9e0cc10bb5d507936482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c121ac6dce6f322d1f97e9ef072250483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e415406903f42ea5924ca23e017c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ed4bf58f16cb1bcc8fb21285ca3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd8fdbe16f7a9ad7f35f45c96fac6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574bf5381e37ce2a78ee6e8826e031487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ec8408414d501e3f368e353cef274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718380644a60f0b71baf0e44da6d9155489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bffb10fcd4f1055abe0aef42d57d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb774d5db069e3e858a9cf42a5dd59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e811616157bceed6cfeb88cecb99f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19ac5d5a2a611a1010a40040f1929493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20259c24f416a9987f9c7d2d1846db6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce007ed0d1a5d2617802dd52d9b7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1137b9ab63df3255d8249e2134b6bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48968a6ac48dba039ca9cfd30d63485c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b82e0ab8ad76c158de11b9b03343498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67f7c96592d62623904b7e39ec0ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ecf9cb7e6a830cddda36613d76a79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669663a2ee707ca317bc5256575c02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07568f000480a8bf5cf06533b8812cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c3a9562a66924ff1d90ae787c7fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792a13b86524c14a0b602d8e7523e7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29910706cf26d82fc2630ecd584905505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d7e78b62243f1fc812911755f806506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d570a7d854c475618148dbbd2d03f97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b9da7c59ece3a49e8e8908305efc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7865b18ea71fd8d7c63cb5e8880c68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980c711d493bc8e350dad27417b1417510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693f44a4ed9dcf09f2b82dc58dbd8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1596941b0211bff8f601c1739c8c23a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc164928b3e6e6f1ec1472175aca3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e1ee092909d31fb7b487828ea935514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca612fd22bb53080541eeb71235f59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94cd35af7f8c81e7d7425b1e52e055516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c816391c35503aeaf6c0dc40eee7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fef88c1481dbb41bbd56d3c1d24808518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3ddb45df9264b1f6e9689e0b70ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e2ba4c1329c9fe48d2a21f99405a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957109d044d7ec839d7abf35e9d1cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37732024274500cee7cba7114ee15f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f20f57ea8d11485cde7264838f01e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea82141f10806452611e791702cdfc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb2cf4249e67fc1a9af0718a418d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75dac440b9c4aa5bfdd6120c3ffa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0658d83451a5f13c0786af7bb38647e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774a7442d5e739c65db89b07950dc09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100666571416882a14ea093afc759c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af077d2f0b364a689e38c22be3f1ae2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258077e1c84d64d87de6f97e6678c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cae187eeba74c026196091ddde899532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9001991df295f715085b5b4178b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724f65fc45ef6c4ce98b84780216be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528a380f9a7a6d4a67f7bdb0daf045535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d040f3ded5eb2f6aa4508146ad738536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d54d72329bedff3a405e53626ebdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7083e96999f1e964da5f8084f45178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91b086461a2181df09c4c8c6adcb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cafaf2f1006e8e5971bc0d5cedfbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd968993435b1f3765666afa1ae69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2294c5688008894bbeac5d17d69103542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75b12b1da00f42971972cf0c08771543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b702aaa1e44ad067af5df095fcff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388adca5b11d47361613a0c71561167545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b227048410301f5657d85537eb2a121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0088d11c6174a5b553dfce1fa7f021547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3aa1ea7fb28311ebf0b35d36c5e41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ff594e61ac7537debd14cd897d814549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527326bc1f17dac24cf351c0c03e05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58558c10ccfc4f00db68f62d94055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac0655d51aaa42959a10742d35f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3ca02b8a3e5eab064bb9e2f7a7ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef43945845935f8bfd3875a5107582554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b35dd79b92460abe7d456fedea890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5dd69b3f26dd9df044ef646ee014556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642554d0eb1aee6488851950667ae6e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6a35d8ebbd8ec31fa1a3d174680e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8448179c053b2e42a3395c0db4701559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ffd0c514a4e71dbfd0024a40c7afd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef61c82b427d50264e6f6580b33a598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55b6bbf4169a1f145d144defffe2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea866097eb22644ce40cffe2fe2fbc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6bc7416d75956a1ef9ba839fd7caf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dab9c0673bb54399fafb575160218565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca603a1ae8649eee23c66f0090f7a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c88a80bd753d5a220315f05fd8f820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb0d5608f8b4e51117e6a6926b28d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c3cfabb05800d30eee233891cae6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a083d88c03a6c6dfdfaf86f871c98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f94464535e8d43b03fe6ce9d7309571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227f4394debc31ffda9c69b67116e36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f55036cfad7847b80c5698b21481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1f28d359bc31daadc1d9c8bb1903574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821520947ad29eb1972e9407cadb9704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4864ecf99a9dfcec804effd004e37f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc11fef41af07a8149c699de713ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0521db9741018d5fe02c2897e91a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922b9994c6e03c5fefe9e2b5071337579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96e7aa527718a1fc75e1e9a1f8ff3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985720c5b0b41669c83181a84c3fbfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe8d1138c886a0d31a938254746b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52dd36d0ee1d6badb098fb8677b69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19c51141c0fa45d5c3e1d6fe657aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f37e0b27a16f532806a5c0ff8568be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11106450d2f882b2914fe502bcb903586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4aa8598db98d7513e98b185edb7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4266b4419f98fbfa7cbf7434b67e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffdbc7a7573b09b9185a1923290fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052d6173e46f6d853b3a74f272d399590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e79e17efa5a441f46dd9c8b8af1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db7673693661d875c0ccbc49a201a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da9f82e963fb477654c00ba6649e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959f8f5cc1a425686eba3d50295326e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46f723bdc586602c7f898b589f217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c666dbc525ec36482c2b24a3639d49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe04344ea665f43821d2f766bd818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4bcf47175ac364a886f692d9e5370598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b3630130a960a309dcb698e4504b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c44ed42176b4319ca8b4c3860b10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210006663a404122c140eb40663c85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181cc6b819d0afa527025ff3ebbd67b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2d4e51ca42ac60ed1baffc0ac475603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6782af8f6c2b7969716395081d1fcb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a6dfa20fb18fc48ceb3a3d4dffec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcfcd0db33513b8be37b6ccee6ef31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07787965e5346d5d628f1b39981c7400607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e9c4fb4c77a038f457d462048fd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef742ecb277cc4114f9e53e96f1b79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c9c0a7e5de3e52273357bf6646494610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0149ac105c8bc74c5a13557bdc0ce1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98b855c13637d0c61593e1b02c27d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c90ca3921776d845f009d171fc5a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e67e900d84d1a724732be082c95c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d1ff33a51ed233c07e383070c6c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95beaa610b84e4036348056c44905616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf4a438347683bb40e9e4c59e01230617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d86d53c9f0d54812ae1d304add91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1686649582e91b07021d88f2d07b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83d82b9f0d0c7180d5951015bcd49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f831711c67bc126ba0fd463665266c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac8a28ec9ac1796a81be804623673622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b7f547d62ba088a7127c4ec9f38d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d569434ee665467bd5d207e474e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f0c13d1852b874e8ea706903e1f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a7592eb6bab43efe74141803e35e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00844b894301aa3581e17ea66f1ed4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e2e68f6237a2e80c09fa666f8bd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f03b185d239d7062d5338058946e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f99a46160ff3e0e2d2a4b80b3eaa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8556f0ee6950084a1af549213e692631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d981bd74c5c4b857ed1ca3b4f6a2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00f9f9cca023e54532021103b92a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27cc8a52ce5fe31a82dbcbe366cac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35890397107375e4efd7d6ca091a26c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c48a31b4ea7a46b4a51714f17490fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bdbce1446033f5070470522efc81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0b53005332224d0ede254a4042cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e129d0180aaf33ab8be5e69341a16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122763bd117150ae3f8de346143d443640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24bbe78698aedf8d8d2780d7d0ca55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae237ee22504e98e989a8fbcdb1ef2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94b2f894a3a3344545389f3a7c83a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df631cc32d09e7c024fe366a134312b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f37fee5a35a4d0d89a5ef9db57d72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6f7f13e352bb39f88932f4501441646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17a84c7826124d32e6953cb9074d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4330b1f95482a8cf7ec051e3e15b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d5a96cff8110622c1d0196d8b544c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c106f0c2a10fdd8c1847ca55ce4ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347690c7d602066f125a884802ff9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d3356ecc6926df8408d76f245ef8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beea39ffd796d7e49a51baf7c6d236653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ffe7bd238d1ece6d0e05a3f874301654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0416afbba3da1beae3cfdec5bf9db2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ce65babffac013c6856176434d0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6154168138c11cf1ed1107e184dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394df5c700f9414933a48eae708452d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef55187d2dcb0024cb1fb719af194659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e09675e8504247a3d7a1198845d12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef154631b3046b3e32708bfbe8fa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1b865762aa0605f892ecac2cd68ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d84ce643e6356d82bba31d13084ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a2920a2aef4f0f87be2581fb15933664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6bcf5f1e5aa59edde0ae153006c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8f790710477911f38fa12af85360666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b93af975135aa681f7cb315ff9cfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e75e60f8f08e46d54ee46cbfe909d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9617cff9863f09b302ae77ff84590669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54476153b7ff59b680d3ba50b3bb855670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e8cd32604f8e499cb6220b31d8ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf838c5deba83d67fe1573d6ae02326672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a82f47e18a618d5e7fd4140cb7444673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517493a404e797c764cf6551b6f60b4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18aa1207a5c556597c2f3b2e09d66a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780375ebb4f47d858592f623f62a18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2604e3358f7106928a9954cf5fa9e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7262d750cd7c6e376a48e12e3ae4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a5caec3665dcd685cf66f08197fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76a24a892e713cf5a0320a16a7c36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be735157cb8bb38a1deae374864b71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c398ad5a1037b212c01fb431c58e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2881cdb9033f613a0b4135540f395b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406a04ea65e0071381f15e474c8df8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca9a7a9a1a9d9e0023c1611441f36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582bfe86b2663a6e886b81fafa3d9bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d83bc488da1455c92de468b91760e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ce0cb13aa1ec84377b3d46403c88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc2b535c4bca76497b617a578f04a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b920b43c114ff9cc2749b0706ba88b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd175baccf3172aeda45aae8c755b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b98e89f139b31689d6098375b27e7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f34575eff166705de45a5dd18bffc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229119011e4b9485ceafa74457ab979a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168885707081ad3ee9f8bb0bc75b3bab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e034001e1b02eb2f3c313659bf17ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba759f025959e946021ed5711d4de8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81027ac4c2984c634742ea24b27a0a99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159212ef5ce2a4dac8bb4cb89fb6409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418bfcdd75b343b1d9e7824bd782dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd73d351e465ca23824b474dadea7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdfe82f12e2e6aa87f21eb009f3b31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd07ed3985833cc9ebb0f7824240d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78986dc1907f9e4b254899ceb87029ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3806b55eea0c79cfda0a2f753ff89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238586c335589c3665328f52fe6e204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd54c07e93bd3759564f636f6f6d91a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed1073a05dfff719eb56980433d625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fbe9d178edd90ae3633055c7b1c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563e0327bf52e04c53a13cf943fae81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb193a026ab07b32142488159dd35bfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96e066ab90471b5477637ca1d8580712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782f18e0aaf8d95448220dd0e6ce6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aa2121f411d4fb3d09624073de307714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6db9ddf74ece09705ad2eec62cd4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682545eb2b89326219d6758635fea42d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884e323d0455e501ea33663e0d6ba7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41b53106db38e398fe28bfe51d858d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109050356827010ff2ed5ca0af43bfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348dd018b026f7c0ea499f0ed56fb7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171c42f8a77f5b1cabe16fe469e1143721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562870f90681eaaa72d24d03c7dd54b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a4da679a6cbd2350be2fd46c5f890723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db09686ae1637bf7af0e200fd5666cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b70d9ca2eeda13f13a1601a3eb932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e346fc228b95000019156f4bde6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90354c732a6dfad3a4d43f103b7cc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2da281ee0f90c145298a1ef209af5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5346f0b44188989c32098cd4f933de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6052a30994f01cdeba95b891933330730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a09d05035e74f9d2230d28747c7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631cf35b7ce85b2988ad94613e661e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131187e0682d441c5f2ddc83062a4333733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b290a5934198d6cba5ef5f6aeb71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5fa82cde7827c22c04af9d23aa86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7202011cac3509e2c08e1bbb47b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57288cf2e96849cf7dc7d33b46b93fd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe29836aa0be979600bf635c47af66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7462dc26187e49cae7ba6c831d5d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a26c617b8aff47b2902cc5e56103740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b90e265e2dc4b6c2a9d186648ab2ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3511bdab70f0bad8712a2860ab7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b392a8e4bb8f798d2999bc161b1b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277551d0792b62bf4e7938bd29ec4df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740f59ae449f5211cf69ec00e6044b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95cc51afbc87416af897a0fdca57fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d4c969c2d8dcf58ef47c64820797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2db2958ab5bbca07486190b31741748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140057a02eb516d1359d03da2642b6b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c86bc48a4fc3960d060b7576bf8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd09b1e60142319f785b56c2220f38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1883a3de34db33510de6c8df91bfdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d70c72bc066c494c95f39c4b653168753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5582b965e13064b93fca52155885a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ade99fbba109cd70b301446f632d07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ea783bff3de7e68bf47737ab3047756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eb19d9f9de9197de579ad11aa32c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ea8f9c31bc0a0269b175f19054c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973bbb2742e8617a4d844fd11c6af6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>