--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d514639fa960fa2e2db7da45d537f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff045351eb8f1791ff4c678778cef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53ca031776b283a280f4e432997e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f12fd7cc58006377315e78b461d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb551bf537d2cac97b5db6fddb69f9bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e99eebe01591dea2be4f319b27d3616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683852a082ab2ae6a75175440a486c1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3df34b23e1176e18a4192acd689a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6de8c6a5256136f18e81ef0affb069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498500082358eaf030a62e6315f194f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ccb34defecc9ea8dad3aa9fd88a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232e86b3323a3967940ea3d4134570412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce176c341f05d50a819be7b1793fe3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6d9710155530c6b680ee19601cf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced813fa80ba4c2d311c9322ccbd1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc822078573b6af7cc22c212e1f1136316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c228e19642118a60a7730486ddf47a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d89766761f53dda082a5c66e5b2bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96afd9f6b33b64db8471f5d67f8731a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb145ed5ee85cb174bed1243c37877920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb6ab55d2e1cc8abf0948344d6d83721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9c094d0d3409bd3cc1c91094031d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b60a17275a85c3fd76e08990269423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4638aa87994de379bfe6c694bbc08424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868785a05e8cc4f973b9fd2aa1e674e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29cd22d1c2e71cffae2f55773b942c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0c9cdc906249f92d3f7045ce3d4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b94042b067f3cd84675716ced8d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128be8c8ec435739ae2669b60f0f4b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b40034478ae77b4c2c639bbfa2cba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0cb10f391527d762f2c26562a6b8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184bfe3ad0a1157b97e4cf3618f5ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7742de3c7508e36a8250661e5814be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249020df59e2c6e44819f7d24bca31434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ff12c35e36cdf215ed189e24955435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b6cac64a2298c0b9fe28feb03959436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d392940ae527e8b2ad66e5139a2bbdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e01af5da333e3228f7e1ae25531f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb4a2e56a3e3b2c6973636a679e0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95afd747fad6c9ff178af9aa0c43df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd241c4bec2e504d31005603ed9ca36c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54f2e4f15364636579af7f1e7212cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f554f719640bee5b09d4799d1dec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec1d06d7bf785e3813562c4fc93b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f3e7048f50d74a72291a6ce4410ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8458445c4f4493852120d044b9a62af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e070566809259112a1a599a735946a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220887cb5b2fd251ca1397d8defb23c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a2b8d62cdbc8e2e3a8e6055fe3c8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0836cf7c9e9d20d0ba0fc988f02e3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8b97e37f8e4066428e2b76cce3a5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ca50a159df631ecd3cd51478530252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8dbe17fc5a7f527033bb170eb08eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699788e105151eb6cb76d7c8b62b7f6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4f9ee8f9203fdcbcc7ca7d62740c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c151c5f5580d1513791ecc12a34da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96a7bc578cbad199e3f30485293a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13e09d5f6525aa2e99eebd4eae81a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c016e9653db99724f520b57dbab259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b6a88197bba6fb1a93334a900eca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de31b8f10134c69c6f2410aa0bb7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da62c9c67772978d65b06593f7311e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f10900e21db03231c86c25e79a18a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a851327bb26caaefbb4cb68c37df964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3466322294e17f4238ed52795b96465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da41f112acf81364e2123233cc7f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654dcd5ba84c524e21e04209cd44cdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecb2c5ab2af1996295054138672a5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5294febb1e57d250b350126a225c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01563f60286233c4c905e7ed0eac0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96f8edd0f7bfd6a5747fd488d170d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e21c61d2229603ea9c46f33d854c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34092d7a699bc0a358d4b924349e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde6c0be6c0e89ac44467124908ab974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce6f64c9aa045bfe6af26f6e12b3a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c499bb4b81377f3ff9ef33013302a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50198bb75320241ea1fd7d4fc9ea65c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b90da6a11ed8e81bd979d17d435978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e153ab659179ebd3728926246433f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9442c8115d6ed95577f8617b26434c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c66fcadac72a8c0f4988c890a59f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd39a2a79de86467d6a9429d5107682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde438ffd6ad1d036fc51833eb8968183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2ed1a218280c50ba02cf436babc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e83371f2cf61ecbf368f2c6429ecab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7fcec69b94763aaeb3db0dd684f0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37865b47c804e038fa15b4e24299bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91566e6ae11393934350ecc0011006988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bdd345dde459c2ef3d06d6061e6b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148441957c1ccc273faafa83ee91c09d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f922b049f6d63551648a0affba5bd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895deaba95fffb29d03ddc14bd1536292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d9999414e9c193c3ade3ab81461493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4cba5ed8f1c69bd984e96e42181394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e29bd6cb1f59493124d5e438d0b34695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cf489983875d2f4396608b1c1a1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b931763138504213f4773643ad9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cd76ad09bc6b34cedc9d5da0baf3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cf5b3cf2a299d834a30c5beb884d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe9e62e314e7d6b2aa601ff054b107100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef592572e7d827899db1143d413839d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12e9902ec5b1eab709ed1e1d6ac38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2b50262bb693a34cf82f617ab10e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091308288bd02424bc79bfc103e5390104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef726ee93ecd7a99d618749d04ae0aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca1042ea7763706667e71323567c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2dd31dd5ee4fd22208ef8796752a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7d072bfc2c76751e199dfaa3775d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a241032dc1f9895662edbcfee0d7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc4e326c25f601829e1cb7cec4fa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c704ef8ee2e9c6a626fea768e94e47d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d67865b43997a494d7418a8035b13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056adca1ec48d8d59f02ef63a3284f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266b2ab393ad2b7ab56003dad5c9a90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b31d3f843d019b0492968251acc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343def4ae950b91d2794019d28afc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184c4cd20494f438f69ab004374fc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546776a7bbb180f64d3ecb6e9edb50b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07ad723426df08f66cb14b219ab77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f2bcfe31b3bd16e1d014b0152bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f6b01cf5b6e9bbee9b61bab7e8ad2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1236fdd768f06f254429e6921fcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f6814ac9ae90d0009c84e48ec289123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae47d3a00a071cc58f5decc3ef287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d960f0c16794a2db3bd2429463541125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd13cc17f55e434f1d3d3e8a69a73c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0cdff726961d50585d25850fbfe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac23fbaaecdb14c291024af9c3ea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905edf930e9786d41e1caf923bd0338a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1f0b041ce8385dba63e08ac31785130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0642884658405a1850d33b6c9a1dc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b614d90188a5fe7a23bc67368c944e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3814b967ef8a8d04658aba74a6f5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e54ac402b528e0d181152734c8c65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c126d7c8edc1b487831ccc691cf99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db628515d7da9978d7c9098d3b6637a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab218dafba090c27a84255f117049c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a46215e510bdc1465fd6c3b1223e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8571978c46b2e49064e46d1e377f557139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc27b51690e3ff9c9021b58991a1974140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb9600af658bfbdf236dbf7a7b322141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c57ea88d651baa5db1e01c1b0a544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38f7581deb981ac05b61463dc9ff3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a730d0d83a5048bfd7aa575af3440f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f3eec41074ded8dedaf7a90e3466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abaee4e9ef414135623a81a62537d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a887428fcea0968e626eb390afcfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac58643a785cb81b109dc062469a84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6751d82fb0621464e77c475ef0d1f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ab916360c9eef81383bc5df0ab00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c345f5ad3c56a7b3fd82b03ca235ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8ee127d121cca3d4ea8924af1f04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67abdd1d46e27c736778fab9fd753153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a4c93316cb92ff7f416505cb6ce9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705c14be53d6b297941d86aba6db710155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56989bab2b5fd8894b1d716cef6ddc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df1d92dade008ede8b7127560627c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f697b2f6f43be4586f8a117f67a1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874869e4c109ab74a29307a78b6833ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f81b503187ca2628d4ba1baa4c95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8de782b08fd6829c1d9d35ebf1a5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab0e005bc69b899a1114538b124b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea4f6f8630b0517f0ac9d9e9a8444163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc45399a0554c24dfae69830d6b0e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05481135bfda90ea27e02953fb3be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43efd4d8b88bc5c686e098a7f36625166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59e49bb5e37a7599ad0dc19f71d53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad017dffa33fc1185b9654501e64f67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b38b5a95339cf41de677cfdfef96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095df9d450e18ec0478819872be6158170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84584419670b330b011dcf04ac0a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd2483644b627dc22c1b92be57e39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fc279aff717136cbb10bff840ac8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab416061aad7cfbfade3ee99292349174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a7d93d2a4675b2dc2ce6e73756ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae0d43e84ec42844770e8fcb760c16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b27e235267371dd81f975be1ba8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8abea14b63728be046b344f34f7ef8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d7275e3be828114e784ab10e5186f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde890227d53ced6f0219840b7ddbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675b52e8a8d8e93f0aa31c23de9f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be182b6b38db0ca961c269546b9f67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a170417bfbca57f8f73bf02ad395183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f33d2fcae3841531c43e900998c33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423bda42e2866783c61ab58153a134d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b79509eea5af8a0df099aab7be2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39535b4a34b101f6ed9e7f24af8b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4338eac6cc4c0862ecf065092e6a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b46c4809cce239609df12367f44a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb897097053fd14d8a17dfc9617d33b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91085ff35fb12de552ec83d65df5b91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da5cda3453e5e61db44bbbf58bd4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377bdff2a501b603dd1ba98a91977d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc01ca2f66b95617af8f2bec2130f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c89485354646d8f0f884844ae1232195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0240c87dfc008d51e0e01bb6b815965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edb226234acc86ee3fc58e794b8205197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5aa5de6f004168051fca723f2e028198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152daf5f0ea298c8c46945597fde40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a3062fd40a08ee125e5d2d795e245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd82081219ec66b37fda7621ce1b45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048cf73fb34365d1f785105e066b44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8dd38dad1b4f5ae2637389cfb8ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28cd164b4ef6ce2348c5f9c64c2e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596d6229335d2bbcf3d2e689ea224a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61635ba701cc9de437574a2c0aadcb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9227fb0d20f8626fc66b8e6a8b01da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a12928486331380b9e99735e4c92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c15e9a36f662f744178a55dc07ada209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f9d2dbe97de1e6f20cac5d236a07d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7bacb55e183e487ad5a27186d1f4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e73900d15a37a88b3479c85c9f661212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07024c67a1857419df91d35915006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5167983d5a4e382cf81f26bfb11e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2206b5aa93bae5e3a0840e1551210215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4aa99bc9be8f5c6b7b7ea78e471b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52498695dae111b6e494781b342ea600217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7bb9ec61ecced29c21bf12e1425bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb320e37ddfabec1159023375928c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f628f2f5283ff7a703704dc5448fe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fd7d13d78be36dbc6a8fa8e2a763221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ea430ac4276926246a1d1d830386222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a4a468278aa8e334c2a9689f3c5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01441c8609af82ed3588e299795724d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb823e30cff63a918d22cf8471b0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1330a201169a11fc250bd0d2eb44d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c43d7f1068cd3ea11f7fd3bfc747227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a24f10c9f163674530de9afe93d59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1180ae7c3ab6ade98bfd1405a36d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c6958f1a9cda1fbc2cb35a01dbe8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2e3ac7132b3258a3ad7ac9807255231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc91764b713666791cd4cc70a63745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa20f8c4479ac32c6bd0d42129c58eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741caff02d5c0bcc0cba00718dd7ecd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50652c8464c8d89a8fccc9ee05f2c650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccede7bfdea4efbcee42473a9fd7e2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474d86c6aa1d94b26e259d6a395fd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca399d6dc44913168b0ce3642167c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1c87b4d7c3f8eade289642346f33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998e65566f016a1ac708fdc189b214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761ad91a29ac1c8c1ecee93ad0645b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c35c650c208bccda6a97e7ae12070242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b546989aa9a0a6ed49e627ad318d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba133b430fb4d130c5e34d362b056244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008686fee0114925035035b9fe15be4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae8158e07c8307bdac21ac3614ca8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a77d6495669750ca3addcf5ee64efd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b926ad397ada898bef29288334d1244248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8841fc424f4feadc68c7a2a03fb469249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9c55ccc8021375c4858d49b923b78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22bd6f2042378d2817b09b5c702024251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3dd596e3d0fb3f474932cb12e6b13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb684c11620cf3695498486fd321ca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0720005e668d4ff107b777924a62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4cb4f5378aed469b74e2808db2fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26888e35f59e5d06725a3f69cc27f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fdd818b396718511d54ef6942e5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a857bd189d9e213a73da34161944a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e018c282797c456325aa667a2fec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de662ed3f96ff657dd587549cf81dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071a869fa19a35d2e61e5b29d55eea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecafd04f5646235954f53b44678c80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0ffb09d75b4f770911f420aa3804263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970804b561b08a2871d3eefe45711c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f845ff4f29d250300c689dc8edb55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d3874891c2a355e0fde4a2ae2d955266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480039fdd307a4bc7f8ff3e1eb00222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da5179133ef3ed6828718c106c6352268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa40decf2daac5b6c818a9d427f50b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054effd6bc060ddb4754cb53ecc89c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8aac95dd15f62c202741b34e49af4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c853c4f1c091d132365952b54b9f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e0d6d2316936b519d11d4b0f697f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa81c2a84d202189f2f146ab783349274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7480316e44c37bf701155cf19cf7ec6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991c34771714b58e7ba4911ceadcdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd4fdb8fffb381e4674ab10561b659277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949532ca3daaf0732778ece2a57b1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ce7f717b841a1cd04f619c41c664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d294628980be54687769ede1844fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efebbca20a8fc177ac1b4079330f093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9bd4a9c55869131d72fc0f683c42f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b97a9fdddba1de0c8ec9b6041fca9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516789a2dad2f72f91351f949864cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3955e3a28f699e241623e7f9be369285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085375cf25ce96d69da331ba855812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27e5ea65603c8428bdf73a5564207287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7a69a6bc7597bc52448e4a333fd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6f147344d18d6802e62bf46f5028289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce630488d4652879756d92e446a280290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9cd2fb7982598d37c0d40005adb11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc701c97614fb7beede21d2ea684a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb8ed9c0a3fadbc6c8aef03d0831c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb83fe62232090139448be8942e5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7aa1b151e2aeb81dde3a46f66869295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a69354a268d0388943e97efa68718296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b68af040c247453674f841582d12c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e45d38380c713bfe2b2e0a3612c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca995c803f308bb8a76fc25a00f967d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904631c00f0cf949e199fae3750d26dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff91d44d034f8ef4a19b8221822194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3527004d71d915a10e7668cae2cc300302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ccf2373d8dbbeb19253cc11c94fe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654837c7c8615e16d08d9f8bb3217a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc806c0868e6872352e4a5cfef991305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b12ca29541f4aa051d4a427bc5f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5a23f89ab2e25a38f18ef849a18c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ad1b6d86a22f8eff33be5bd25911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb147684b68a8a0bdc8028e6184a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9869373130878097aa8a2c677f46b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921396928965d3616e849cf4fff6abfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305260a1dc36482a52f414d5605e86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b68aed1b4a7f865ebaf082f1d2be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e543917a19d616083da5e6e32de71e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac36285ae428f124b123f66560ed3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d1d0e7cee06ee52bfe1c02ead0f12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974df37a5c624077829e91018a5f2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ddf700a98998df5dab9d031d8211d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff00ad7f3c88c344847219a479487c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f3984e16a537dcddecb6d46f6e47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f5ef74bab6ae2f05466174600c42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440f51e5f627693a23eaa1913d6c5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435964f3103456bb4ea425a64f20045323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f31beb21aad2304c394bd7f6124896324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76b31540ffbbffae4cf1df614c093e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8117e7c8bbb24d9815f463858201326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360843a2ad7fa354295874358e5b17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987f8df1c9d226dd815e44b4a9824ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28169acebc13b5fee281828198d92d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde41eb22fd40d3b2873dbcc09d57d03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b024398a9e6658390e712109e113d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a39ef96b14f960ba9b39f01d5de31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ac395d6f71c9acc112d5ee07139a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5a956f1944e1e4794684a062dac8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce582a6996cd1dd355ccb363684d734335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15328b8639f5095f722ebffa5d48b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2cbbbbdff13859df0efe2ce739c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f1556d14f2391b3d5a0632a998c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c076af4e62befd44ca8f44504362a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549252a20cee03b6250873025593acbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da819c441cde819d07849188fb3f09c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b7a912442587cb1c74f5b7ef3dc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ecad2df2a3b7eebe9a3be036d5c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2db9264ff0d22fcfc663559beac6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80325d0d30470a5a5c6cc1dae3910aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c60e0fac51acdafceaf3a258bc3d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd283da52d3a90f0e33150ba52c522347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a55b748c6b2f3532dfeeb8b6627eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3300d37a47d76624ba5d90af14137349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cbc6708fe63379282e730d356d417350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd62348fb1803a9578e32243c9085e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf389583b048876a429a759c4a1bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af031334099146c40299dd27f61f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33a4d40923cc4372a300f5275ab5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d8db986f63ae5d1705b4e3a36b65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b43a3d9618b3474eb5e83b9ccb7b59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c92fd7182088064f12c8e58759b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e1023795f2d8ac15e2ee0bad828b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc333fa434e732cd79cdf835729ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646448989e8bb96b7e3a38e053911d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df033edb543ffb284ee28bedaaa7d3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fd2a966b8ac78c2308bbf6d8bd07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a30c6266795a895c49e457735a7184363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c2ee62218cac3f7cabe672160b957364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c63ee6b546848562ff9374880047ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158267e790cb1356c8bfcd5a0bb4a2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4d70ee68bd0ff878bc68b7c7dd3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f837c3223285c5cdff24cb832020e3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef4e9c4862c83ef9037abdb6d9c81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87b91812faf733af076b2f7038ccf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65627fb7c0cdf35ea91c20b5c8805371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51a5fe8f1d84cbe66ee7e02d2dc9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ae2ff9db102cf3ac0f90cd68a490373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89051d2d908d2947c80b36608b79fc32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e29270a44eaf2fdbe0ee135b831d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc7093740062104165042fb4b04537376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc4325075c564e2e16d0e89b02449377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1071814fdfa171cbfb7d98ba1201ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c9e4992a7bd59ea344054ecbd4a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397151dab2a97ab20bbffe549c979ebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01b6f3bf89a4882bf40880082ef43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff75b411f5010eceba05ebcbf58fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af886e16f36c48a1b1b1c86ba69c7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc999975c61fcf14a38d9fa9e167db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67138f49c18bf93c41fd9571b134a8d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2f4b2685378a96c2bf71cdef6e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0175690edb6702f6bfb715d5a42f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43a0669056a5316cee970a10067f35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb61890e701951abfd57b6fd2a3ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d446ff4f5aa11a420647e7e9bd32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b28524020bce0b13dd16d8cc49e156391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92bbbd1da5343ade54ed19c04acf91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e5a129f5ef81674573c66e6f8838393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be20c1a43d678cd89304ce67c7e54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896099a1a4d9806ffedda0b72ea9b3f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7b91905690578df2f3f3043db21c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c030abd1bf385f2628804262fa7ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26a1478df6dbaa20c6c8f8bd187d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192573be43ee14184d9666ecfd4bc42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c44d324417c2ff5946ea1df7bb18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18118433c4c483f8792fb574938763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941756e1829a81a35e7b5e12c629397402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60541d388457a80e430e96dd5b81f59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d13a7bbac8230fe8d47c89e607d042404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af17991f3ef1e57be9dd24e6802c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801fb457543611adb71fa581558a97c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4458f9ce0c086ca0ad27e43db3f178407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1310ddd106578d06ecbcd176f4d1bb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1c42cfe8ff9ce03089e7fcdf7a261409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992811db0c8c8c7e5ffa6bdad7de73f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a3cf0ebeb275595d17e50d863a5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011b82a453ba2a73740710d85273ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad807a70a9ca75f00e5f70fa903164413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370eb553aa831e2354b1f64c7a3918c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afba6e5c6e9c20cc7f98ca31850532b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1d588a5487f934ca9faf75384298416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18abfec6da5aeead1e1dbd7fbeb0580417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc172ba80bffcef01f60bac648d890418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df8b0fc4120f8cc2038496a452357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a74f9ac57465026513a8d7be3eed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970fd57f1d731df4a141522acbd0bb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccf42cdebb98cb28e2f8e8b84da04e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159da162382e704e47359ae9f0400cad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef448cee34dba1f39821707ff2f587424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9abb2233202ed6561669496ed05dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f52497e9f860cb39a47e35ecf68a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e05639bf151e49d97f50882adbb1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef552e3b8869196bc637c3ee44444ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4c4fe804ec574559f62756c8a4fee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11d314f5c3e4a317c14502321f9d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83c1f2169c297497f82e14b1d3298431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd90be1351f149eaf2203cf7310715c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b9966522effda544f12ef2b95d66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e6d2485a37b44babd42675d97648434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaaa30cff25cebeb44d94aa91a6564435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41e02dac6212cb486a34b7173e32f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdaa6d837080945356cb17b0ea34ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a7cad7c70f30ef7de958c986b53b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4f3a96cc2a2b89ec2d430b1ea39d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a218a67175a13d8c0afdcfe0bd7de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e6b275216874552be1eb17daa1663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f8b2a5dfefc36394a34276d6e5c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9f809ab4629095aef048e7f87a770443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd034ed723488c125800d34ffc3ee2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c294a99e69bab4ba17fb9204105a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e07b4a9766c07ba2494091cc963b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e958560a089072988b1c4ddfc806a0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eea23bedd898ce7347932aa18217c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b433cf1efa15ecbc480878f80cc79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f1073e7f5588c97e060c10b6ad96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34797bc80893b3abe0d05ff86c6b772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ec46b623fd97795d2ee3cb812fa9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5813532e84b010f4522c608f71280453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905f6a85122614b3e0e476258e407b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6d49261161ca0809ec3d168554b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f567a331ada381f0f64805ba0675ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778dd7ec22e876dc0500242d23e8af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b5d977fca284db8b745415d0693e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25145cb019c91fa59f504acc822472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10497556cedc38a040a10f3372021aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eddd1286e9b24a99393d4b98dad93b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd771f3473e9cf9f3ab436c41b1a8412462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623059bcc2e52e89cdc3c4013c2009463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d04e2740c94b36cfa903abaa4aa226464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e4614d486d2d8cbb3965e7955dcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5c169ddae04de41bf669ff6d0c6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d7156e6a5fcb2299528a3fd0a244467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e38e46dcc4a9ba6c4cacb105e1f71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ab168dd06857c8f27e39b8b7b16cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7b6d189a3a9f38a90bdc9be96503d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3916bf928e636514ce8a9c491f02ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a897973833b78100608caab5f78c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45a29c79ae5cabde4a7f456677b376473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f7b94044196d7dd1f99c9f3b0190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aca591612594cf112f37156fe814b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f50b10eef32e884678a8e00ed1e9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736181c96b66859946410c0ec1c9906477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ff547f547a43568b4754a3b058cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9716eee15080c5144f0009a907e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ca5835a15e969db89348a034460c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fcccf096127af1d19500c4cc49177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de36ac28054c4f6c2770050d0f9cf0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4f66f190a0c849cb19a88d13348c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3709910508ba8fca5afaa20af1811e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e6c6899770fe18a5d68712a66ec5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a905f9ee6f1dd46c85bfff2acd501486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff4335e392f5aceff931afe4bb7f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348181cb721f58ccc7578db66305218e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f03115130cc407759663eddab73d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9efd05b6cee856657bb28a5d42826a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b6b70595ca678aef7dccdd0dfc9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804a1c0cca15fd517c06d583a18172492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d019c1d881b708704aa197352788a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b91f23686176070337fd735def66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e229b88033b433bf099d085093f448495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a69e6905d69782b36ac2dcc3bcdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be17369c9c4131f3b3419ded9b5d00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419282520333c92f7fb0a0bd35f88c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c518474d722f6fb42c17e8bd1fe2268499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9fc3f17209a247e257f7e40123f14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e1eb6715c677955494ec49abf223501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe5c510905e737284b97c4d2c90bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb280e17cc5ad258339f60c3abfed5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6dc4cc5eafbec1b27913fcab72692504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131503a63f481aff7b0940eaee1a4189505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732545e88423d4cbaba00f07216a76f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36525f8ce8c1040ff4d134d435c74c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eebe96708abb48085d6e3aad5e6a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d0de41094918f7e63be6758f6e052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e20ef0967e462be7e644ba1f7270510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92474cc3940ab98dc11815ef090a75f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e14a27d983ec9dab1560bf21ababaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e998c4c55853e4167e4f2e4a9907513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05665942a4918de184b58bff493580f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf73eef4f5d35d6ac8a74d4d55c64fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a71a2511e1bf324836e1b46ab99998516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0dc4dcae722ec1f0a51889162bedf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c09e3a7933a2921a0432d1bff9e20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b2a9ee87268682a03fd0455dcf9b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f19f58e27a640efa27c77964d17ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158aa48435d1b76c915a8684d2577b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b89a2647b67ad2bbf145c411bae5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907400bc063eb0f5a7089ccba4e5d4b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672200434bdc5f97bb1d2550c6c7298f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc553969076e9e5ac490dad9e76fb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2735cfcf94ba25ed03a41e9bcb786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf31770456a9dc1ab509317d121990527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d00429936e08ec8bf12aff291dd10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1804c1b21f2ad011aa4558831d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf04f68dedf82d9b81ded954784412530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa633bdbe61c33d78a04dc4f7547f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde52ad17dbce3d4716d921cda94af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011bd40204686f698f022d23a28555533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f7f9e051faf0b62432fa7f7c5612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc75a3d242dce325fcf7be42aa6488535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572de5ba78e4bf6a2545ba5f7797287536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5065aaea7ec6d710214f4714c3a29a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d39a89127d388137bfd608d997acf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1269e3e42cdc8b4bc692d262c6c8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dcf4db865531cb99f30749e2a7138540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae86020853930197bf4b5860deb31a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b672dbf24610f5cad1db0042896eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35771d3f8924ba99f6677295e4423c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875ceff7cf805e9dccba81ce1445e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee355f953f879c21119ffea22b41c035545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9a13d015df0c37bff82f22d2b3e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0f5089eeb71259e8e025f9727cd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6ce06fac0cf543301b7050ab590ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b398653933ce8424d8e06337f02ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90651f3876cdd4240e2ca5b52a102850550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65edb87b9624a5ed53ffcbd12975f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f9062d193d79d0aee6c43ff161aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b26b9ca4544ed9d923d65ae72a68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed773d0defa77e9f27d3ed4c06ffe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2008179431a745e460b8be49fbf46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b920843c9e42e6e4005a7a37f485a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283963deb2e3d79603c33b502ff2588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b268a06654baa363686cf490adef0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848600914943073c08bc012932131b21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5531dcb8491514bab0d69db104a1d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291179b74b996da8362ecdab11474c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ac947dc6b7bf9968db71f652663a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae91716561e9dc1cd5a4581296c616563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e937fa8870014767186958748561cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565971169db26ef85513b46bf38961565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71634b6426c1b8d1c2473d26ec38fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dae2f942706494f20ae24ab0ebf0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221ac5f05fd1ee6d2977c253256d1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021b6b6107bc18dbffbcec74658174569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8e3276ec8f87a6ff9937b8fffaca2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e2818e14ab98ce9d038c52b8238d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235cd754393711c0924888674e9671572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1f735a4b7b75abe621c22888c125573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58dddaf13307726c556e1a9eff2cbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6591ab223cc40fbb9b4b09e4c1946a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ecdb3d6c324329fd7f27f0a15cc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2974330e7f87ffe0af44166c8e7fd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024431b2fb2982fa83411043be0702b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27633f10952224ddb53c0670a5a02c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072e9eafe8e0e613617936f1c4f60c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc7f7d5e8a4b347d994cd7b83e5ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f6a95ce20d9afa51bdaf5cc56893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b3a75c2b2ffac8fe6cff81143849583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2798c100cfc7a9ec5883f08558cb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e85a103e8fd9d5d7db90ddf99ca26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa3fad19035eeb47c94c298a98a25f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5ffd57effb32156b838f21afb330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d652b4c9375c37e790a4eaf37a410e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b90ea9c8e3d7dde2cd028d271434589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152a5fb347c3129d3d46074f321875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8bf67fe1672fea09b3455407b7982591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126496e27a50faf2da85c085b2f7b22c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2c093194e01aefb6fd9999bba526593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11de4ffac2963851c953376fe55b0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ef0cea71c6af3e7f7d6b6afd5d54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13544b43815bac94d2bf7201fee3a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49b06123a03033580974e5a102df56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd122d6afa1fd1463d79300f870d4112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4778e4b0ebd125947db4a8eca91875a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef46a1b4c1568f3bc936cb2755a91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257436e40606acc129ebe1931713b1c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a078286f6b3a47cc0efb0a55527244602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720bc82f0ae1562e4b794706c88ead603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce963e0fbc2d710c3c9ae46316b3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c61a6ad70d3285572ceb1ea02f23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2217ceb259822476f3bd5268cee80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7ba56eb70d9717c0c9f09e877b45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba1c2704d9e6cd414d4fa0cbd39bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e3095a54351125adf975b455c22d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac83cc1a5f266f22db6c6428f60d46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c195bf85956b3ef3a511ec58d9f73fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040a9c94683b5e5eb41768fdc0cf8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242dff0cf1f21d0ba8acaaa49cff55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f0e9ea30abbf12ae9f4f4320ccf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15f52e7be4ce39347ecfa8d8a42a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b46d5986c16a3699ce6606edef07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae076c9a66c547a0cee44c42363aa216617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17536e0878d08cacd0d8daf935e1737a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae3604e137907714164d72a25ef4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5985961d330a9b537464570b1dcef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab32451428be3546b5fa622666e11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806dbbb85e0e060ee04f84324312dfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67dc3f7fc5bb81af01257725b0415623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16faa6560554af97926dcb0c6fec2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b589ddd8af6839724b998740b546625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1670d5a67930a9517d6c635c153bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcaa250fa793ee06540b0fbfec6de6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832fe6113f5695cc188b849b8087f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73acf75b202cc2c4d244935b204452629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575245ef2ae34b650357af893f3b7cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca75aa1cf5558e4dd0b8fe3b71a85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86419684dc335fc442c6214ed7a8db20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4d429ed85506c0ba34bce347cf9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593389b84807a9b8b354a1b14efbed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba7bd6fdfee7fb84113a6cf1f5373635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bfa9f109e18a4e574be3a36e44cea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6ac7887aecc84bd7871fb1e0766e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077c36e37af438e851b0e593a2be1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6181729296cdd0dff04bfeb874138639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106ac72d97ae43a7e82126f04a33081640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d26bd2fd8115ad78607c04183daf2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443920663372633e1f92307637f7a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e91f0d86bb3394009088ee2a5cf1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d7042643739812f544db2f1da8e07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4271336f349242215ca443657159f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc077fea9aebf3510bbef2025a5a0e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7801f821774c44509806c7e6c63033b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36824c6f5672e7543dea17e3a64f71c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c25022d791df5cca69af1b33cd67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1fce3b9c3772f0832130aa0b9178a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f567163ab31c3ac03c866d18eb35a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d6fc05028f06daece2448be31bfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1beef13a14baa37b96449fcd2fd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34913b0b21d26062b99821e1c29eab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5dc11dae4437020216def3d7ddb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4454a100a7040a5afaf660dc64d3c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d40bb6df197d07d2997b17229dcae7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39a9ad015d4fcc6f818af0033e2e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af577b8ce5383c88f5fdd3138f735d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf55b13439ded83276314a61b9fe48c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965039ab003784b57c16df91c76404661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a85e624edc41ce4e6b29261a27178662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680dd22788e53e5ba00050b02710323663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628fdf8be608d56e31183ab93443dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe84b9d9b1f773ccfd783a5c4d09c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851a8f23cba829a3951c663b002badd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d108c740b944d12e8bbd2ad28d5fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be6efffda6f657bd7074b2d615133668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb69a4e1aa17e9f6bbf3495252ce3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64480aaddf89ecc565875fad5ad64e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cb1238d33386aa1b7c89585292ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc490045c81b25ad344532b917e22d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfdf0a96df6d5fad98944e311a1853673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e07e7705420780117491919ac134f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6399272f52db4759d6a173a9d0fb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8950ff653d8aa9ac1f9105ccc1640b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a883114d78cf8f583128066a25fc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68824972eb9d9d076bb8fbc5b12e173678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb23d98f4de87045feec8c1c72d9e05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f9d3600f0e87ba1927d909ddb81e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c21b3457ed2459ef85b68d69378d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e181bfd5d208c08c09bca11c37152db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11845c27a46009f21be3d20d30cd8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba474dae1549fb02cfef06d03a798684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a46adf80d0185b13d7484138bd97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5b13fbbb0f859675c7545b604151a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b34db8f08e5da9cbcfc3d36abed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d12d1c37739375dc0cda5b1eaf52a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4752d98ba52bc964051bf704da2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920f39de38e73b1012009b683dbacf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c513ff5b1b0c022f482de545357508691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9e484ee3b12bbbd9a468cd6b302c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bfea2a9f53d6a36f46998fb133ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b7bf34d5d8d4c96f24687497dd47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66707e01bfa5fd47070195dc88dab3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e74b3be87ac9963e416f3c306e2e89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8cfa34ce55ec5b8307c2a9009f0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0dfc39230609e1ea4b99594ed4b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0bef7ea4b4daa036c0d9bb2dcf324699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f6b84bba9061e75ea5f7efc59a0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da1f10b8533f21e954372b84e9a35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfce3fca40333531cca468523d39d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b08b472ce05aeae28ca50548818cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e9b91c0477392f49f282c54a4fd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18cff394c9f28baac7b73a5a3601db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5f5e382361ba2008beb89f2a5d2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54f6a5d2ddba7d95c2182e061f83f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9d021a0f85e5ac63bf859827825f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4f354ca351060f13fa92cf46b0cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39fbb00117ab98cbed356b4b32f0ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46b5acab6bda0edd5b93eedf46885711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d113ad6d513ef7953c9be24730c7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0450e3db07b121c4b498ebe29a3eaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c3b3ceaee61007d150ad37edd70c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a15608e3e84cd4bd2893e71f26cb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb331f5760195a7600b8635900f8b9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d70a087dcf229640b6af182f94a4b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd885ee579f60f09a84b4742b1808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eed060bfdae4937385802de21e385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5f9b652f42e2e2e70be2062b2d04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d58b3f6654d5b5b4090084665210721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d23e38ea25c86aeb6b0e459b0f9c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7727fe8600ed9c8201f4c1b51e38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedab5c137156a8a862248d69862b0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e803c47b7d7245db4223911145a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435bcd1df4da9c5e96c53a15b6b902e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5102a6972f5c265a4410ec9b11e54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172d6b6ba6ecd43ed0702d22f65b7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed71920353703e96eef5caadf87548729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e356e6f460137f1ab2cbf1bebe1573730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18b9dcae55a7a04bff1f1acc43c47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f82b0f21b2f5fe3a5a2270fe3a603732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c65bf4f582b5aa3b80c5df05a2e77f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235cfbc64bdfbce228445a7770cbc9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237536a705f0b7a848d5ee091f37f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25a1b85b9f7b59b8d678cdffd1a57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc609aa0539ce3dc5a520bab12c04e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c19befb1fc4831a70e7970015d706738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceea8bd44aa2cd6405a482ad951e1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda2d4d2f90ea93aa67ccb873a5da1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45441df618c81d92cb8a0fa0bb6d7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d20eff8f8370f71d620babb8bf57e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0b2fcc3fe915a86d597e69f2c441743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0108a3e13b7ad47683ae81e9cee8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dccf3d743fc1c477083447cedf901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b400febb20d84389d1dc33e9ebda0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cb9e7707c7f9199e163d13b57f9c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c0c46b5629e59048ca25fb9f369d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015b9a4e6b215c5f3f138f847bad03c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33e7f7cf6c7da1489ce9a3a7f66c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83636639693cd74977622f3dd4bf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8392be41d24912d15e37cac24068752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc01d74605544daf2b6f09ac9af806753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ebd57939515a9556925dba4663233754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8b73872e0d8b8c072a7280bbd0a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5523c7cd5e955c12c9c6717547789756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb3af140d11ef7d079e9b9b8f59fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9eec56691da2cb3d8c8ecca15305a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a72bce7320c26aa80c5553395c89c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e20636aa5954da8e8e51b8e8522fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf16d72496a70853e1d2dfcb8874ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed90e142bbfabaedb4308e496e00663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a62d330bd963150b373470c0735f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6ffd5b0be64dcf7fbca0e39390ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3884944d6fdda802fed8d349de80a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048636f66751734d47d4112825fb8a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2424e13fe6a94702bcf30a69f7bc878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ae13111f5a822b1823ee88f7f6b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572275676fd0f8f3b1a89873e9a70710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd02898b1559684ddfe8d162a385d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded63a9c940b0b1191e1394abc1d5f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56124f71a5a170b20839b5771f14f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083392d677e7cd7e73c7e6c213f1a27f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185275c56eaf085e7a760b32ac93b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3d72dadac3f0637d115cf87595e3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5d54b828af783d7310e4dd66776a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90797dfbd776d58ba9639ae09a811d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed22c9aa44fc79b2c61c91551207c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefedaa9ef96114b0797f27e2dbeb9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66616ca6c3a5e8d6539d5c722221721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea20d6247455f0204cb2d7f0158a7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075513c6aa3b8f2d488ab8e647464323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503211fa7bda495fd3bcfedf69e42c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb5b14cec4f9b115f15d5e2ce963cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2eac02fe6d352853039d7c572aa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5f81ee22f0d3a365f1e82b414dc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0ef0a239b6d303300daa0dc7662328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144491f84a4654be579b6b90b6beae029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486a6ad125b81d36758160ce3456e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa1d362d21329015d9ddd1636c31b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8560ff16d621f3c92c2c1be69b76cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918adb80585db8504bea368a61a9a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff8d43640350ccb6d5739b50b7e3cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce31573c78ceb988e94b6391f1bca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dfb02a823e60a77789a4f8f87837536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d66ab80f34a21dd68f3f62e18ff7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d6cd412a42573cba34c95e5cdaad438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9775b2beee09c7eafad5df35c15b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78108ed574c407f5456dc34cad65c9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638ffa27eec54115e0e557e784bc6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795cbb5a3a6ee4d5e3e96cee69bc26d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e07e3b7e25a15fefc1ad71fa6954ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860f373f948c5e4edae6d4ca8bb89144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358367b5f3a135dadfd7f2147a6219e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285fd75b5865dccc2dfafb5764c94b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b64235da5b29e32d08bddab47e8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409e0c0b6a88310937f8f788930d6dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e49c72aab0c3b6af30f287257ace449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099a80a1c38694887e5da19b336fb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f2268f925fbdccd2fef5687ada8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796e18c72b89591f2d63a42e09fa9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b8dbebab352ad8ef4c5b771416e3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8708e2bba600b7e17324b15f7fd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae494b0c6dfc752c98fff2a85142ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893ec87d66cf61457c135cf7311b3ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ff010383b2d73de29753f220a72057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16820000ef35f7333bf2c03a0977ab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ef5edb8f7fefa918c801c72ade6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1be348ebee4f35e17a93c02ae5ded660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7a2d2e194c812ef823379c21d5a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b595ea292b06441e7d02523679fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad077e17bfe70d95ff80c91b1073dee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eebb1fd8ed272049feae414ffdb5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12795579bc02ca5927464d0cf7a9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f45290ab5d6c0c7765b8fee34a3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d064189c34b1260a5882bbccaf4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f6062c61616f15a8c925820bc34c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741927cb1667aed5565901199d9db5c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb89c0f93a99bf94cb8b2006396e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29bb5698b33639f872248975c79cd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e40074281c4153f0111132857ffbd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8052cc5c69867451c695d4542dcfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11f370ee08d8180028962e7a8cfb2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cfcd72a36031273fa07296452c4b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c730a0af8c414bf61d89653639ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6174d3cf8c1466b09b4ca2a746141a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707dd49eb405acf75f226bb64d1384378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeb070db07a0b612fb2b18c7668f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1021a7f063ac598408ce44a318df480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e312284bc9d4e1c0ff93fb0e68daaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeacd0197ee3469e314b5b0b96aaac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f890d9d50149449586d861e31c478383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe16325f92cd26160f3910c4fa63f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee9470d50c8dda45c1c8ffe73f76785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1f4fc358acd3fa8d8401108691fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b731941f5ff4cd4f0080303febc3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ecccc2e8b902d0afe87f733f50e7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b28c3976f8cf924fc58c4ebcfd57b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e3fdb0ddf0c35681a1a95cd6c7e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679878eddd214a075f5a7bb8787d8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01553630f63c390e93371ce5b3168c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6716bd4a0b63e3ab89e532265d5e67593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c802b3fd15136df8f4e7b8d7371d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7db4fc63c17b732ebffd5aac399e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1806127d04ca489c8bb418789a0403396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c7bc23f55caacbf352ea2be198b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d5ec6651ff1361bed6b294c416f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b1f1d4e149ce8bb5305a5e78c236d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534279696356c5cf6d2422edcca01686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39753230a0295297fe32f38ca23faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a19b6a7ac87c67f75e1841c88e53e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea0d7589dbeea25635c5eff5cfab19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f48a548055e29cccf6af413278fe83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df69889d998fe664ce175cf51b214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7f9bd9f788ccf8c55dd8f17a2917106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a65b94c20789e9deab5e6c837156e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169edfcf82ed7b6d7bc88088ae0086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e744b48f783ea920e2709fa7fc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0bc09c4ed798f0fed6f5ecd125142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c1fc5f06f49db4ea72fdf5028028b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d15f00e2f7908e4951698f5f04b268112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e282d5954b55d56f506fbd0f2170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435504c566f17d30393e64b70b21814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040b2026c6dbe8c244ef652149629f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80eb913b2de8e83a3b3b86a7155f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4709a4a3ae2a11e98eb95415b84f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9dcf30e678089894faaf82dc633d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf11b2b32d7de57f9e1d3369cb689d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa306c8e8e275b292d3ebc9020fed4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7b0340ae62d4d96856fd098aac716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fdfcd6dbc95d75d56a9b02e822839122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15e8696ebd20e679649aca4f387b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb185bbf87ba326775b50bf2ff5a27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d438e62b257ece5dce278661bbd1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa174a62114ce9903e55942966ff55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bd6fd3f3f94c55d5fe9cd3155fd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cce558e8159806c5c0ad58767a6a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d45bdcf5016a443e6e664f359e19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff37f3c35c05c8f8f2d16c9a84730130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7954e978ff02e28d94bda6dc6f8500131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d09c11d08e44ad3c2d8f48fa3729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0d5366a5f30101a2907dcc2ea5d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78376462467bf391ca11e459378742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ec8c25a4b0c2c14a420c9fc1839b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc3ca836691091e3ec42985e46e34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98da2e178d7aebd8c4c1839eafff8c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f7da0b333fd655f75b825536c8946138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709002d4bff47c902c4b866bed384887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b75163777ab448d158fa54d91874140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd14456e65967c3fe91d8b639d445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05469748e81bf358e9dd8e5de4cdd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6122d5d0d6b6e14f55d1ee03bbc40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b50d856a74c8f88b790df42ec79bb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79191e0b2f917affb4601b2c1eeaef6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ccd91507fe41b90b0bf0eb538e72e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ab07ab3fdc7d6a391d91a7a1c179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86d5998fcb680ed34236631fca3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1bf056cee85f42ac88a99fa7cfce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8774f332ea897f143779d176532454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07e7c26fc55fa131e15992deae341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655bfa9848b038f68a245e24f853e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5198368ff42a0dbfa027210b76bd5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321355cd942b956338c9dba5e58bfe2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ba099cebc89bcf81075c8cfeebb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b2973a9a2e4d0bc9fe06ec6b105a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b053416a1ed57c4593c4a3a616dbcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd478e14f9fa471369543795649b41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea567b73075268205761948f247fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294c884cf77ddf4bc5b296de44addcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a95aa6a650ca0847d6d84208cf82cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400742eb1086251c587e5e2cc19dbc6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e7029312bfadb57a9d1e18177a40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965a1d006ffdcd869642362a2c4a6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46fe629b06ed9b6de329446508c2a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39e0a5c537fec079bd6f7d9e4cdb6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5638f71fdff3d2a77e619160a9da7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebef9b418cb1750ee09b4317aeb69f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f935f379eaa1f436775fba067373cff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c16c3a9b72bcb1acea609f79d76f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63fc6cdd9bebfaac54d51be69136f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad289e19e1b4e4ba654fcb81bcec82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aac4e91b1cb671530446e4a15b0a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2497173108939efe50c4d6ee9e88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f13d86fb416db96b6a61b7aab3a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab9974a433c79a26ac12d9cd924c62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d1b64d29c1f44ca79061e02d46d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798850d87155e2a4a226a35f0cbc74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d55862ce6c0b8fa8a9fb1d66d2f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f5d323e777b53b55de016606bc1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1276c0ee6ebdfc875b86546977ce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce437ca9ee0c2436dab6055f83f79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c5ad06ee1607ec7f0f3f05d76d89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f1b7c8d41a82037bd6f4e5724d40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdfdf7216ab749eee20151a52eca0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26272d977b8d8b51bd69d10c1e4775186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed6687c8a822bba8d5a41658f6b22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045204d6531f322160162085ffc3a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92035d01f2723c59ae5a3cf3a6ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a9008a53af07e840b1eaa400057a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a18831160f74208d4f33d85b7dc8f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e3dd83b2118974c6f79f0d148b7c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49023422459d3a22a5866b5316a0a8dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d7f69fc8ef4b65e30ae20df1b029194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e41a0e80cb734106d95c9313bf742195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835fecdd5e6428c08b6bc9624a84aa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0225db70e1fba6fde16f08326f998d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f94a110d01b8fff44a10ac6148bdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d542ba346014c780013ba2a7cb56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f3d00bc0090602fa7007dd7e06da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6c778cfae72af6bc1c95bbba67f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5feac766642f9e53e7d60e7043f53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7823a7d7a54f3ca6f28a3391448264203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7bfa1ee93d19409f93b8babf95b4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7c33fcdc27b080fef839632c0b56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512991a00d0012b8cc5538109c3095dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1824e5eb38cbfce08e1970ff220b7af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23631b1bb9ccb66bfdf9a65066061208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d329450b7dc18cf57cf8852e7222d83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b9bfc67ad2f2b4f7fc3c69783ddc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa7103dccca826a75910bdba887fbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408b4da2dece63b6081afb47280e1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d689fdf4b7f90375da1bb7921d6850213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3266d1ced93b0114bcefdd58e3b3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ee920b57aa2eab1eaeb980d23e6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a809298f3328cd1867bdd31f40f2d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83797842498d857c8d59326e16e606217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb68bd18a6464dd8b4f0064e45a76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0b6c4d7d33b4961718e8d998ed5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b16cb4582be2f41b1b5917e2a3a59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841239fab35e88c363bad5e1212d8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52189bb71ac41f83fd85131d1e2ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b8845fff55c408e8a304c9df49960223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccec8670f75153146c650cc06bea7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a13157c14950c36cbd8ff31f7f617225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be8afa30c01a92d8d9b984ca41745226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb73195b4a61e91a9e69c1c9f719cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c147bb127dd41a1ae0f2c332225708e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0645f9e4b2f7628ed7fcfebefd9df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68292b75d2e7239c3b3e462647a409d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456d22a35ab20d6e918d4a14b1e394231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352914b17a24cf4c778f30300fdcc30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41367b994628fb85381eee4bcd1cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c093fb7865be22d6b61ff20e9151e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d3daf808db0b8845a04cde3ac2f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1fb7d6dafc61c44c2334ad4c2385236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6764d7da1e105adba8e39a44b504b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826511c258d45cc575966394bc440720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1832d5f4d34d7c39e2cb41fd12fb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105f881b0310bebc9a496cda4cff5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4c1faca14b9961c5ba51446a0ce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef374509ec9103c2884fe9b9f4614574242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e4ec6bd0b2992b1214a96b7b644f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d392b7858a0e81c5970169b4225b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e85beff790b0aa529fc9ef06c3063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997f8c3508708aad610b9bc5114d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f455fb0287684bf4e6f40503d49db8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103c67ee1c5fa52ed84af086494db4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd84544e4e84bffbbc2f7991fc1c47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3722920caeb180a04dfa9f13ac200f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e039ee98f5613488907a21142f4c39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62fbe06814b31b98d90109b2135df5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79a7af08a4ae9334822960a561abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25178e74921e7af534554a1384bf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea29589f9b29f23b4dd2876c49f960255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023e74de9e39beab46aac7e1023065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83734087ed84d0ba66031f0e01a4c27d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf779e6658804c1b098a86ea255c5b77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ac5cb7270564be6a02a0db81c6f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee30f034c3e49f90dcbd4c5f15664e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6606026f120f6799723d2d911dcdb03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f1ea162b73b06048e105e9326fc6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abca7a4f19bc0a16a63c776ea2157c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb362be2516c150195630d38958497264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f41e1c4f6d169291e4adb384ec7a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c6d94ecf3dc88ddd614389e11f70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e31d6e12c6072fa094e76efea90d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6d3612e8672a83c45f69855bc8aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422953b08ceb2a97617bff6e817a416269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1bb6dc6b34407323f8cd041366c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76498ab3b64517beca1e433666a13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9eb9ed666ebcc1f2c3aacd019587272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc2e02536c4237f87fadd3ee46a53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637a55c3732df058b8e3608d67a98a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a6950fb574bb3eae4ee2bbfd3151275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8917627ba338b8714c93c2b2d47f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f63a11e0b4fa04147eac3bbd5cc30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c028a63cb9663160d733cd42b0bba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415fa6663e8cd33bbbcc9312b8e04f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470aeab34b90201d85d290a0c78aa3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d49b60e15ef2909bd0a1df993316281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feacb4a2ffee7b00d43b8505ff48a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cd3c96f406810fa44156eca00da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede29b570b054cf0f7996daba266e84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707f4860536abc6778b4dcf70c4f9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcbcc74a1d06569e2e48b869859c29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ef2de7d74cfe2bf896c62a36087e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1705f85694e2ba267132f4f969ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946796045bf43fa4178e4c7ecb718f95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed43dc3fda02f40811eb232a68a1aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e8b2a3d526560b87ce7b6cc16724291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6dd203bbf011d70f5c8d7ecddb0fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5980921dd79dc0f6386621840648f4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857d707ca20efe5c70d1a6037bd5a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c3f697ea4fec0388d64ab403f0b3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0526315b1940174b2b33c8d9de48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e075c127d746141d2eb80d0cb880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace56d5e77d4c7784cfc9dafaa2fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8414822ed88e6d39ed6f820901d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0418289e54c8950deccb7b703aa99e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbdf4b80dc13a28e3c9aec45e22b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f0ac5a39fcc72cd3c74a9e4d82bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7f95dc428844cdcb5b18cb504b0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74071159a457f908c1168d0db36136304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb1a91cf94644fbbbd9b80da14168305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f7d9d39ef34a8e3cf7bfedaa2f00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dc958d7bea0a90a861214d347592e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4d6c8781ed31b0f40c1c1f3f2517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b14fb8b5636e72ce35d655b98705309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d8a64e72f0a1e960a4ab2d349501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17e00c434fa6b185596c6f6fd9875311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c86efa45ab770f307067e00edc406312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183911688ffa031beb7761b7a1c2e589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494b50426900ee641346ac52e68f2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747851bbb264951b6adc8c8b9fd2015e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf670b4473679ab12fd055d3f9482d25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f63189b971e4a433538553324e5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184284abdca0f0368ee03c8c1148806318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca3f385251779ef61603ea6ea3746319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5abcbc850baa3bfd15bea30e2efd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774851a196658e9cd8d4191c601ddba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe839c283d9f5c41a9ed1bcf31f515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430860d32a2ea16f0a952b4aa1edbd80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf62b40e456f47e82881e65a819502324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ad771e3f0a30768ff3fcc9023e89d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45ff66620970660eac747f5cf99bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f12e6ef7a09989d47e1fb4327d8a42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c48aa0537abc242cd8d98ca324502d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c3173d9b660f5145b63c7ef7d940f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13cd027959eadb225e3c190685809330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e285572bbd55a280f1006ff505048d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63736446b56752d1a6b718afad939729332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f5abc5ce74005afa19f6fc81ede4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421971e42bc598edfc12604d61ce12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464941e81690ed2dc187eaa4480d34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33906d950ae31b37efbc16ee3132c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ecdb7f76b06b0755d00d71803e18b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6799e7b8c98bd36736a7252e6285338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd29606adf387fbe86ae3ea7847cf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b272a439a3fc780cb660db65e8bef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9df9ccfb12c962e656395bc1acd1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800443118448f2e9d181f8d7cbb6fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1668e7863128d2bb99e6ddee097685c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976039735225497e387eb7f6879c25b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf06bd7046ec46b2c25bb951c85f8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423bc87f3507604ac272cb4229eacdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021baa208f595b1f816dd52bb238a7bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec57b30e4c0a2eba033cab9e42d33e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02665046f34a41630634ce649cf24b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeee97999b174f755168f3316ba449350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e418d7ec69c57be056cbea7eaa931d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8a74a5781f308a2e45683ae365e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6b2358d02e604cf6f3292e730927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b25f28f7bbf10ae1394b4cd14493354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f77c1c78f2c2bc0a4e1d4c38a771d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755ce0973708a39498a06e8cc4fe15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c34a5c4c6abdd3a779f124c901b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078aad36de39e856dd1be13be48772c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc6efc67893917a99a69faadacfb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf06174da204782ac87a551ee840fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566fcfbed9bd11afa1cb3f86d4be48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242df3ebe152afd5210faf77b25d557362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5181ff257f6a69c9ed6e25317bde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd098a543ac6f9f45096233640363416364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099dde9a4f5a45f78aa1ef592ef701b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f601a14e37d78f9f42875952970e705366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7885f7167310bc5d55686faf038c54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8ac2410a20ebaa0b080168c6e019368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e121ac06dc9dc82085825b3bc6c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c5c5d23ac530a364d43d7349744d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01063bdecf9338812128ae9820499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f59b7c16315371ea727c4269a5a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a465095825c6e0d69cf1f49b0b65c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5c33fca2facb0e7ac26eb5d332a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35797817d58ab6f2df7006b4b767dae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade2b0ea2859836e4736926451c217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d3cfa04fa083e4ab084c753276d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455ff560b412832944d6b6dad04382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4f45cdf3f5c8bdd0001f226c91ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bf6c41a33d23f05823b86e5937c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf905ae8a8a880000ef7108017162f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be390336beea0ef29459017457a8a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fc5fe412cbe398f7ce9a668a23516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569fb6eb93a60c82290293c59bdc312384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc6cdf5b28474943779d703129f9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f74dd095e296c27debaea3b30e40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a13d3a79e69cdc36449339618fec1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814e65de10b6be5ba73ceec2d3db00a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af4b348416d9e00d61e4e22df12c11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c133e09ee3cc87622a770f32dcf43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc57831feb3a6949036e35f629a4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb41ddbaabd9be837d6e12b1418f15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aaa759cb860e3edbc5cdf8cfeede5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b72806f639eaa54894c809fda33e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a354a48afc4dc83f7e28f8d9647551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0226296113fc18feed90c24b0b1d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cccd428bab8e7b7eb06f13c385d23c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ee2963caff8ecbd51fd5fd097cc23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09175306884bcf13f07d88e4eee165b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cc64a52861de4183e59a5cfa9a8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a878b012cc222fc12b89741a9145bb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711812917c1b3afc9516f6bc93271c6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465bc112b5788cd5ac2aa6140f1e287403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9572503ad0220c0f55956235b947c5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ccaddb59af22e1164dbcdd38ecec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe11a93ac4d4d5d36e0220b2592c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecddbe50b34248817e9a1fd7f80be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811cfa06f2abcfdcbd9dcd4a336ecb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8c79deea58f92d0b4bd9c91cfb96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b68bfe9e2bda57ca67bf226eccd8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eee2104152bea60489cc44396436e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d31637c1ba3f9b68087251a439323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b942da0fcdeda35b72072d198bc337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608a35ea1188ce6812188d454a2e43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862d2bda3ac0848b16170dcd96b56e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16392d3df6726285b85c52010fd1936416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaaafe00f012ef173aa28525ac3164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889913d9412a6f3c4f3f776709166a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b14b45e9632ac0375cfa15dd398e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0490c6b4386b1410233c77c4bb644b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fbab9c24552cd6310fa2d2b9b6fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f5461428c96403b1d514ac07d1f91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f4fe029ed6f09057bca58cacd254423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86c7a55720a1e1464f1947271e209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2d6afab81d8ed03d6f040fc6a509425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430e055a14c4cc10d8332c9e8c41fc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc74f4b0e7f76982e2040c356216e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38df7161733faa41dca0b1011224fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc040d802a4660b5eba1237f11e1463f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37225a0aba1828ccc7cd322625d92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974d8bc338ddc25fd449575dcd76eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8821896eff04cb34ebd4b5765a72e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385ad009340542aa386e481479ca03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08af6d15753e3f734e3e451622c9fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d4abf0ac845e245c05150b83c11e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5bc001d12ae10ef30a1607a8e9e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62c5850bc6b32c52df8218a182081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d4d119a0858149bcff2aea0cb8ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017378029a0b3bb9ad66c2970d2944ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d2f9e0544ad6d63d6ff2087e603c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a13e842b06d1ce596b839d48e5586441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d8c540672f71c10cb91cfedb8263442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d130f017d509326c7e6ca42f05a27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc422a749eb4fe7ea448122af700c34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa542cba10b6e492c6e00d53e62d12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca80fce1a4ef4a367dc46058c0f36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4fe9a4b8de8d73a86d92cc5140ae6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429197391870bb32ed4fc1ad516022b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f8ac2c931423fc7fa6afa973b8e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe65d36116ac2a49204d037f99d83d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1631b285b8153616be10a7bb5a1ce0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d9b575ddd9979db3398326b2ced9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425804190afa1038b03f5fc903d61a81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8cab10caf1a89974b4784dcf0fe40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef7a991fd1cc14dbada289f73c66d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaefd6a5f6968385330536b2120d97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd0abc19e06e44f664de7f64ed654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3dae18f29b9d04929fec5ac208e41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add1c739b773f2c1a6ad993ca91aec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a78a692319491b6f47040efc41f47c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd49678a20b8d9272a502743a5efdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887013f30e3922b2ec03283d68b7d7a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3bf91487ffc4586d48067b055ed15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f316b5a1788597afb263aeec327dfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660fdc56eee2a0059490a3c21109a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdedff675cf781429bb15420158ca12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cab12b5db78b310db23695efbd432467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efae8a8344945d89dea5222827956f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022083eed88fb6870d135b545d8cbae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb30d9db8d4f7a6230af85a2d9d3a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab682997053aea5f2a5b73e1898238a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19431d9db892293ab081e96dc7692472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6bca7433aeea820d678f98f368d97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba93e0d070292ba4cfd6c43fc6626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc8a49c4b5cde3928afacfb13840e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed06a75e6aca09901bddf58bf4e2afd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b05a4b91dafb993597b2969d6a86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ee805e97cbdd6af9d06f7ee057ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726308d153ffd1546d8f91085d277d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ed4cd8e110b4d22de5e209e75f09c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe45d10649d65fb5655b9c6fcb542481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22d38cbb068e6690224399f54c8c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fc38b1cde66d36773a930b8fe31c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e3edcfee4039ec4e2cfe137fe1af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445377187ba6ea8e4e702b06d087ce8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676cfcea1a2eaf7629acf73b6d054b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7df8465eadb25e9be8055a3b8daa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46b33ab7be75c9afc934fefcf653a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18a67c3700d77083e4cacc180a9a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749284630ef3fee6ed7535b8aa7a4b68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3b5a8276c7994e56925d9c526a3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6270ef6e7ac4e3b4ed67ef6235e99e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577a85d730c8fde9f44b460dcabf86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40650efb02033534ec4733f7ad5df16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527be27cb7dbf0cf77932fd1fb31f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c07f21be2997783b9adf574404b4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d97ade0543bacbfc17144c7121863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762dc9fe31bd71af0dda7bc23e867c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8670d08868431237271eb0dd525b76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d588559726a12e691a85ae2ffbd9a79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fead05cfc06058cd6279494267e16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f400f5eedddc24f147f1769c7e5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173c5b75ea3cd4a8dfd9292287d1e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b1bd6f2615046d4a36fbb2306842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5188f5330554f4c334175a5b89960e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d110de460c76bf47069518bd529e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c758bcad486a0b38d2385b3204a656507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c4def89e04efd90fbffafed874e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6f0a9886ae6e8fff4bef2a1e6ddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5db524f432a7dd9dfadef1aac122510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1b3245207ea8b26451bf041219e82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edbe0f41953c6658027abd0199a64b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f548960d05ec3cf94279ac77b57b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb5a4cdb51da0c74443a361894e89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09b51f2af8ebdc067973815a1ed8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384212d7d0d1aa1ca02bf12e5aacca8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14412e359a0c4ea0c21bc8ddd166df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98315fdb13aefbfb06e983f690abc60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4657ee8da14376291372b6510a9896e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80135320c556a13483366b8fca64cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad08216fee995f9ed17d58b29bfb63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069da73e82a671a931a81e5bb7e93a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e20ded99ad4b94456ec2859e6c5e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5739defeb3eccf8f186bf857c7977524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bd691894b5f0e6186281043b379d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475f8d610403b565e3730e59a74309526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1f49e166be8d0f6bdf1a7f52c7a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f60eeba13681f57b6ec78a5352518528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef4673d5409cb424e9020bd4b7793529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b726cf05bde163b375dc21884142d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab90b15f9dfb0332fe97d6b10d9425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a6aa12735cb6a8e7922fb0b2d73d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6be5a383a3c2cff5d4a49d5a3e2bcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3fbd6e6b54c8bea34a2c55f6e9696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38626ba16b3c3c664941185434d1ba8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a895b3a941327e022f616d3369f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a885e2d746c2a25fc4414a0bc54435c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabb87c763a0e2c9021ed6bd0b8e5f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4b6ae0beeebddc5185503697b862539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c4362c6c9741a35599384d6093e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45040b5ee64396c2e89dacfa41ff38c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054ce9414bc0407c20ee877c45c2d10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a7e3e9cb8f7fe8f43511e34a2fe6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f034261370de36fb24e9593f3c23c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf818d8dc2acd0e2adab06c1e1d13e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec71677d10ebfa740bd9d21a7194e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce04ac19a161b06c2523874ef912e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d81cdab82c644969554b2e1818cc27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd4f81691fc0216286fe8bc2848859549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee187771e8c1a3ebbf12cb6b1707a97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6a1311f9dae0182bfffeb2c19178551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fef61ded568d10c5c5ee00f13af02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7ce67d265b922971a54e5fef5536553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ef6a5ef2e2ea4a0b1b44d10b031a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215555f9920cb39deb1e01d104bb9a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be7f5ad699790d4fcf66324f84b27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f042670eed29234de5c53effe12dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639944e280941ac09cf9bcce7bf61b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033baef0251066f61e64b2ac2038063559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341d8a92a44ad0671a1365503d7f9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc3dedaf7f4c88f856319f2502288561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88275f010ef621b1adbdc3ab95d9895562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40f15a26389a839caa9d522632535563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8fc8db5634e796c1eb82ffd948d36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82f134a3f28c122f918026afc6655565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9438ca421d503d755123215bfdc700566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa447129aa25c3a0304a6632c340a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0cbd34c63b7f23d076620f1483289568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02431a6abbd1e1d39ffe6b652b466b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8f298df31ea8bfa4e6c98a82356e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365aedea1a12272f1f1c38a56c59968571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a3f13149c464cc931eda6bcb3eec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e797550dd55d0c8a05b15081651d9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ed885552aa7e2b6292e315acdac6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8cc6dd2c67ae4c14f08645e6c1ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed81169946bfeb0a31b46614f4b9ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c635dd8c5289ed11b7ce4e5d5de0b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83a1f27031bca746c4a5c47481a4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cda467b5736475f1b3cfc08f076248579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af55a405e3b08335f61d93b64c2ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687920bcfd8a7b25bbd8dd4bdb1f914581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8652b6284caa3553141f1da67d3bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515f0240d16370302830ab328a180d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc93d1b094604076ee9ea5bc0bc460584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819ad9650d611fc7b22ec2d1dc4432585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1be03a41a65ec241f74624e7cae361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcded5710f09c3d30a9180d61595951c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ab90a74d8c037ec87ba8338c6939588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b4c25d5cd60ad3b6a420ada05a9da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf481e5e1526f230def3ddd3498bac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1caf3d7cb7a99bdabaf1b3d1b49d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a16aed783d3f3eda0926005fdaed8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128628f7d8518c0974dcb8b0b81dacf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f9bf048fdf155eedb67c819323f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5606a352b6c5f6acb63281858a5439595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce11c58210a1127970a0e8cfe9901b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e98d166ebb249e0cf370d2ed867776597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d217d43b386d11ff5359f48aabbe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbc2ed38ba2d08b924692ebc46efd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1868f90a0637f6eab0d1aa7f3568d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ebdaa2ccc379ad8dd27376e6a70e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6edb5b4fc7b2546956f3d02be06209602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c1c92e4ff2221eb54bc964582639603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af6f810714270d9313f30016717e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3dcfff8e6aa8b4571c210e414c93a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cdaf29564110e2b9f7b079d955cfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae90d68b97fd4d97416b83378088ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b8dbc42c1a019976ca2b6101f82c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bccff07d053ab7fe12ae4682b38e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c116c9920d98351b7cb734eb5a306e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbe0f82a5c1b70f50e7f2034c52861611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f90721148e762948e8dcb5c77f39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d45a9e9fa17e0b4b70804855d0cfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687535e22e7f3aa73c3bcde691bd57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b823cd5ce91be3b9617bd25967b0d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5579524f278c352cc80310546c3102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb90e66c8d0c6b8a8a4c1d405f3f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a972c42ca891b6c9fbec171fee56b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13248677eaff8663d09e1bb58fa6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2604c53fd111da132236be462ae31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336aeec944b1bbbeccb050ffc9ce89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8c24df5f4b5e5b72f3f8424d73d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54bac7815bd3e51f14a500d539f3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772903fe57168eff86780c24c90737ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373276d2fb66467132c4a95686367c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c55ef49f78c70bb6f97b5a4295f15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb6ca0aacf7a069bcfc6613b5ee2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a338818a4f5c6af2b89f2e4fd2f5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d932246bc2d4613f63f9078e5932629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b004921aada1e71dd5f34378b5c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bce860edcb243aa3c6593e24173af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdfe2fd63a1b076a2a99067e0ae1f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408ea812428222ccb55a6183a4455e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa170185e4fb8379e9262189cd83554e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c3eb5b50cd8b89c33b6f2f902f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889da7c3603622612b8729951dbf7187636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1e8c23ecaac5af09a567645b5b69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e63e2a2d408cf059672befd3f9f01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afec75b3809c813f4b815bd8bd874a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b734ba865324a7e14c56d5954f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4934e0d6a7ad94d9823fa0243acdb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad1f10ed400b7c65478fa14944b89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966465c9a1134c17253a9f9e8a6aca22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f1d189d463e4090df6815926034d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be34d4288c97538f7dd9db30b7d116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f8263eafcb383780380af1429022646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8d5ae0e2aaa56c55a3c9c7007196647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6e3dad6b41c82368aaee0c36acd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a85cf8a846691fa945f77ea8ad45e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb821a6f7378f77bcec55fed2f8bfe3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea9fe9c32332792d342a6f0d30016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3635d51a9b693878794b5877608ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3f93e3abf077ee4ec1c63c2433f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15307438735eeabc045496613a832b45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a250ab2b73f75e7ede9dadc146c94c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a0dff10e3ec43d090bf4b62154eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b82a6b4e1c3e25239c55f9f8bb6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb3a63f2d119a5443b64ac0ebe703658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba439335b435381f46451522b89466659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46094b4633f5cf645d0cc74ef9e007b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc718ffce882101f142e5628ee6e5fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b3cf18ba258df38cd928c1222152662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c557387276343a42b62ac01c5a1b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35f08d88de59f66748649955ed6588664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa200cae626b5ef6c31559a266c2b1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c58251665029b80421ee212e3af1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc33d1066faab2d3489c449d1ffcec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7e7ce0c4065af0b883477ab40db7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d03fd28459226d3f9527417032df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05508747c353320aaf138e8818a279b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb648860a46d72c1d0a35b9801f92c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dab24bd8d5759a93505e2af75ece5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd514d20f490331fa5cb0d6cfe1a63ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7878f9cb932df404fc8e1f0c5dab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b6fa0cf20670760930ad7168b969675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606728d39b3023102896c9a5ed23e6df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa88277f0c00204629b3d17e3831e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dfaca8fd55e498991aeb8383fd5be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ee48daabbfcccc5c34b11958f754679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868280168f7e19cecdfd3f089f3c704680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff181f91a43a6d9304ba181d3ee683681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf4b980440ccbbae8c65341535811682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7aad5db520cf9d46aaadb68df6369683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f684825bd8bb2e7bb78d63da86c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f74a8c8c5e8ab1378be4fbeb668f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d81c29d6751f61964d5a05383ca4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a190cd02942b122ceb6b677ebdd635687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b601948be8e98c79f8318273a77b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b958c6f67ac62559c2760b9c9e459689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc74fc6fd1095a11fb4818a957d018690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6b769ee85b105be5efed5508174af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b58c195647090b414ea6c70059f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c845f5ff0829fb9bcd84f69644721693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d65b00d2cff5d246cf4b78a5471b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a7bb3684c45e366e552f3b0cb6140695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404887ac1f812a174d5f775df6432b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b00aa70f96c187d3b095eb6eb361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e2eab96d3154326e8a3473cf00bea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a08b1edbfd26c8646a10268b2b99a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc533ddb6c67c9f4a63a94f52bc1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ae6d93e1d9e832cc6b88d495369a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc0787f4b4861f20606e1f35413de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdea6134a8363e16dfdeb814684921703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033344a169f2bf4acc96ce7604d0da75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe43e3bb69c1c56de331808ed0c607705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29add7254d27bfaea99a663a38299a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcb5413ebdaf555816c423530eabf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6000f26201ad3411b9fbd45d5ad5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbabdff04c9085231be9d3bbb6060d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb96b7ccc93b82b6783024a3764e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57f5b36867eadd916623b8619bc9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea162e1bbcd3958c65cd273cd81e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6796db7f8f0f30bc83fc3b9f4185713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6cfe4cd5202baab8cd0e6c8120c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335f56872531e0c6e9a0b9975441f12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a896d6d17e94672cb6d7fb69acbfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8fe8c686d86bc5eac00add09c90ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef46860eae81a93d9141f730c37cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829777b3a059edc5a8a94444dd1e97a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85b8291a150e91e957ea5d36e31eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912341f36a4a74622e736234d60e16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d7463c867d3893535b34c39a08093722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2efdc46765c0482fe316d9cfddb53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878de095245168fd267d3d6f6145eb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6d18065c4c870c89c789cd089152725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd32fcbfc17a8d1dfc7a2df24b75908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb729f32862dcb587f52c9698579ee0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8c322d9bf7935d575891c1508fe02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb22a95723b8fbdeeb7d5893ae883729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee7353e5c60decbd84d30716ffc6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d11a6b12fe9c14f3a686445cba6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf1d0fd330081b3ff6e601f787d33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e495e2be3a99657725462a90e72ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95705c12892bbc2d6d02f55b2ba099734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1cbb0c3f42f3771cbd69a7eb2328f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee9192afa5c5b8db1f7a3ba24cd4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061abf3134876a574d03d443a3a03c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648fe7b525bc8c5b333243879798f88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde559780d7eb6b23b4dd314ce2977c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b597e386f2e5502eb6d1f136fedb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ea183b4f0cce4355939c36131fb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9b5b5552a67896141fcb85cc72a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c94d2ed578720c28fd84dc51a863743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada410ccfeadab75065d7392b5ea9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10154115d1039fa25335f313107e597745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de0ac23fcd1face44f878ade9841bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0dcf2356d0fbc40dd84300f78cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f65e622cf84a032b0a4d21fb062ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43479eab38705d6171484cc0bcb94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518378a30bdb3097cbeace3d870cb95a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205ebe374ef2930f51f022a5836ca3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214889d102f9cce622af31fd29da9546752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db05cc9b1d040d8824197995f5c631753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d93d7509d3bb3c6b3f62bf7aa46e99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116521286ea1d7f6e5fb99e6770d93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed36c9846ed300ee974184a17cf110756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac03080832d94790ff08529e31ff8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe67f2529880f01b5e9d592069e955758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ef7e1a2a76b2ff54601081dff91f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>