--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222088fbb0c9ab1fb9f4fa66c10d47df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c571ee4f212e81dc84b1b82aa655732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c55076ffc1d9b3e119bb29badc839a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5df5f73e86ff93661e92b493ecb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525bc12466089a350d5e718a882b305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f19dea6e69d229a411f106be3875e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668631f4eee8bc2cff7bb6df1b2851a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db119eb67e02fbe55958a4e4de24588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289385b4e52f7950fa0241275ba8b889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c57bb19ef0e850247a12b0742719d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193dc4519fae0ff134b6ba84db2600111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ed8c479243cfa2a48653a317b41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144be787e58705b9ddef7eb73e833213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153fef451891c63201c312d538928ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48266d4432dced5e7cdde860d9ff442615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e289a244f7388083c7ef16bff81bf8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c004566931c7418a35a6e2b888697817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54eb7da9271e1f76b5bb7846ebc9d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500411e3ae0e9ccc6470ac8ec4ce4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b38795b81100e9e20d1e19d162b1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647290a24716ac3dc3663abdd82276921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf4929b3ab0174a7f5346a3ece164822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008084fd7afe4f5aeb40f1299fe865e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7716585432477de0b476d8feb841a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059ffadae0f3dd7464327bc518d7d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d162360c6f0f40f8facbc724cfde6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfb869a7893d131714d5482a0677327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a3a3121c50e9ff1ab3335121a01028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e66354d6b681920e76e4a4c86474c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93612ba3991b0decf3cac8b75904cdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42fe8789f49030552df8d2d388d5ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e894d8a9922a55e923348dab2be832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b8c0e1fc4643d582e9c0ac69dd9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa12eae5a638e2e683d74cdfb9b8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2b637dbcc551d620ff613774dfbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4b2da9736d342d260699e915e69fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f79914115033e42ed44af95016b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65ace54623acb323ffc0e9c3fb82938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010769d73eaadcaa6dddf95ee9e0f2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef45ff3a89e9a9f011b2d63b7ccaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ae7d11e23eaa8c1ff10af363ed9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4642a11ec316bb69862ab77af700542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd721dd821006c89888e1b318720f4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1ef4a7a794279015447c102fba63644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0bd98dcb34cac2524422baa97db2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84f4b72e1e4dbdb996de821072b2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5f5bd25edf22bb463960555c6f1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f297248dd564fb629ff457b409c1dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb72c398b91131c576e66b2f7ed04149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481aaf2956c9a0ba78a106d10135ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc7aba67b901117c23f50b156fe3ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2aaef1b2e5ec237975d5fe8cdb9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b234e4107ac81a356cc070adcc51eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa133695ea94024b5ddd042e33f3320a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d92507b9f9eb4a3280ead56b286155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19054fa53eca605b6daee3ec29cc9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea85086b7e599da0af622ba391d9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3377ef7c517f02e80070de38e22a18f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee9033f4d6d9bde733c0b1d63804d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20a5e5f0ea8856afa2c98f57d55d0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e4966a1f35dabbcbdafd180c63c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a990a30ede5202471e47789f5714f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a3f0d77b50d09cb3cf14458d5a7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0438f1ac295536c1881a7a08bef6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d75aa7cfa5fe38a4fa0cc2f07e5b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e46a706cc428dc449a08727c7ec2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b39cf30ea7c25c29b295dad27d651667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9359a9a353ae24ffdf7568c1e9599368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaf45200bde68478193dbb00dce3dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c18b4fb40b78ff87e0e353087f275070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cdc64271acfc381b8dde5daba70671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d559071264ced264ca3f18f8b7103a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3403017a13119d1c48989133506f4d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc7fe140aeae1709757c90bdeb3cf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d29d40e9b5be6f9a383809514a8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942a2cfadd779b00825660a36a2a44a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23d0bad3b242befd438956eec898977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788351f0b4510932ab49cc827a3f1e5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd553ea5c207cbf6167c23fe8ee2163779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd304e9182cb1bb8b89dc75d8be8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f929bff11d4067eb8c3e0e1f920d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869299a063214ac17a8ef3a9aec57cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca6872e52e7d658f57b91f69d20cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d78014dac95b99f215dbb1befcc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29038de62c72875521dc336e5db3b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6da719a67d3622c5b0fb7ca99f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae58a4341326110cf21702ead309c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea8e9d879744811efeca977acd008888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b11a8f468dbd3edbe8a0e5b82ed889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89881032fe077cfc6bf6779ac0f32a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c82d5f20a9467b655ff8730d8fd7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d500e25e40c60a1a99a7e3c2a69f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1ba4df6fa856a310ab6af3b6659793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbb6634a276359dbb6e9ffb4debb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f152953a38ce26134a01e5e6b96fb0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b2b068fb167efd43e1755abd43df196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cce801097927a430535afcfb5eac197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9f9d3fa936c315f380aa1387ef8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d31b9dd868f053d960a0c41957a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494fc81374dc0a0c99e71ca4ef3fa48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581659d34533dd9b76828ae9a9f639f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb04dcd93eaf1ceb30c693bbb2ee3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bca34c1eb467d39c918ab2f0b107e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bdd6390cbf9a81b633c95b996c86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe39f254f84818c5e7cc8c72fddf9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818b73453b2592a60a915a93979db8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0fd4809d0760d7e152797e0fd790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3707b09c48d20d5758bde2d9963bee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56685ba0121f4da930091af34224d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25302f1b8819cfa6e9da0b8af82e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e255fcb21c63c2ca9d459d3037267111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f05b2b2b9d66b4500be6ec55177ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03fb13f55eb15b8feab58155cb713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cab0c1b797d1f0c5de013e2dd25027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff1447d4579625406ba7600a7a545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7565e0793fe5cceec2e699d406f0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add0fadd58e8fa1b0faf277dd36e4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f2ca8df015de4f3b555c14c97345118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a20d5ee5b494314bca3f3e2ea4f48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beaaa7729a7dea24e09cc3b13a2256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ecf5fb369e58b14a30da7437e26fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55a511549f51f5addd307facf01922122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153c036a3ed5cf323a9a4f317dad5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f7ad6ccb5944d5ffcc17f8e6ecfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a898b05caf147406f9d57216834b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0834105f9dc07c3955fd6ed7f77c6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b607294a13552633286033202c1f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338de41d5e5e10be072020d9038ece128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444572fff0171a28bc9a95e4af897adf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb285af4c0fff8c2f5dd38904fcb8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc27a9b7d6eef735fda20d6928eaeae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86fcb8f0326a4b654d85073df74e54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ca9659ae34c1ee046f6b286ce13c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ae35a63b319586b63031a21dab50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c729a0ff0bbc47815d78a52f30cfa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68c16fe918249c3061cec6e200a95b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab8ad05473337c321cd085b82fdc60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44073d6ac8bc588f91fdc38329f8df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383da51134f0bd3c00936497c77d8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5100c65f8053b58ff854709e09bfd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091e75f61c6aa5cdddf2d89e372ce9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905c3181975d8a86fb3cffac92b88b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b6841c50d188a38319deb82d846f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9fbb5af7e9a86a0c8cfa21b30ebde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec5c8e7f6114f5d3f1c45ff166a729145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a935d51419f10688baa103812d82ffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068a5a3bf2c67a1964397095822ceed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffc4048d0b943f8adb7597812697e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b16c3a5657ccf641cba83b276ac4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646097d607f9bfe0748da0e2783d09a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605cbe0853952d21ebc72649a38e935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71072c4769ee6eccf212f5112bbea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f71dbb98c6f34c1772905877f83d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e2c4a5020d02928747a51f8cf5c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e73574e06e76a87decb99ab5efbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ca5a2cfb257350e32db4f1e6ea6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b01aedba803214d79f5aa10204db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3084f931f24b8a2b0e0bc918d1b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c86dec6e9fff6c66d2a9b666a652159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef5c047266aa7015c52379c0bdf771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2320c58d03d5026f21600a2fd2aba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee506016f9b944e58afcd806063247162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452d664ae3352a3f836473cedd3a53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60caf19e46be80105b8fdb36051e5a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f75f5d5bbee5f19b462ea39c0d101165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58e085184860a411029e86f318e8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc368807bcc03da5514aa430b3a07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ed111fcf38e05b4554ec8e65e4ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1551e5ce6b8924069302608b5ab242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e75648c731b56c997c0f9fe44838f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ce552e903171b113aa5dd09050e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5878a2cbe9541fd55c96b61a5ede1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20fbc7ac969784c91d71ad7b2985e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc691d661bf75583b2b6719527a94c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576026f5c0c16a608374020d4debae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0826de4526bfe97fdab46ece259be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0dab174109d5b8034ead0348f181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e7564ce2a52470e149a9df8803a82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66e2e458ed51ccc97ce507fc80b5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8832bf9f9d85d1d866d74f6a7ae30f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dab22c4fdbf6245a7635cf895ec1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e970282dd67381d095e8f7cdfd5cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a66ee9223c514c8e7e4d4867780d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2875b59d7a6f5d6fc94eaf6bad9fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b2cfef0a84ea6c856fb0a1700ec8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbee4fd9f8f2c22bd25c3b050c3a91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ddf56ef20760c436b36efb660ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcda21864374c9ae521ae1b464be90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f053c5549eb84bf2e7e22c13423df6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19bf5a8fbf41b5c615ec0f38bf5da5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802ebf55a1434b1d45f7aa9d0caa49e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745916794a94fc80cce84093b3e8ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320fd0b047c56b6a8566e6ff631b697193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff3a5b1ce42a50bdb1ba8e025dddf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c542bfa4de9b85a05641b8158bbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca20f88acea50707488fd057edc437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198295e1fd4b789bea26ad85cdea4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848748cbff76d17941ffaa37e7ca27e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b973fb6deba8d8d6a6c9b155456d2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd7bbdfa721fc7a4bead7850a54f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad660738492fd4c6259109a7b24ea414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0decf583118a068502b7b4c1c0d70b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f2875d54375673a084f0af7b8c57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c4e162a834da1044cbe13e94b4a5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b666ecf833f816d290a499c76547a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919745af721046b90f8d524aca27a5f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b920a0fadc3d0e74ec38a435caf31b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c815099028d12e12cf4f773df8f606208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae64ab10ffadd6b2c0cf0a644da921209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e88ab4ff6cc53334eef14e0772973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6ff8025bdaf32e8ea6b9a33ba6b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf8cb7fc55bed5a3d9cbc0c3920b25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d761af6a2c39db6b63f3e3243f0f54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9547c2d7c9176ebfa27721a1c375b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565da92fb24669e5ebfd25b1b6b2c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad18931425aa5ed4a572935cb7959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb7c0eb7fbb073758cddccee947281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2fdbfc43dc1a9e426fd6ef582c5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b934492f1daefe22d2742dbe5ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daff4f64b3a508912b3f3fa9b65b33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305fa73f0573945ddc95cea92eab23d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0cfafb53dbe45b9c71348f7b8ad1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a9db6a429a5984ee478b7ac768469223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762668a461a38ec22898bf4cfad7db52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb57f4c840e4e56c4e5a78903eed5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d85dcad4a49a7b6a5ecf9f206968a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89485079445fdbed61f75de6e31fa6ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac8b59075e5f31966c5f7e6205bd42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a21e9e65f7a476fd15d77c311136c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fa819ff1c0314adc1c1dcbef6b18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535a6eca976262e7cb3ca114ba5bf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959639633f4528c71465591304c5b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789b80531922602d03ecb4fce7323e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39ab10355731fc6c2b19a71cf53db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d20f2d72febb4bf54fe31a848fa745235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc508e358e1591437d45c53623ab26f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa182502862158fba114876a8ef383b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91122baebd892ddc734bbf5b17b9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c623186e2e0f081270ad31db4dbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee361e178e8c6306700a71de3d127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0ba664a8975c428b82721b722463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170798942938839b85345b8dd2f8cb9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd304fd6348949a97145b92ebf819a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456d886c66710220392bc0e6ebaab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff3a928f4981c0139365e4e31445c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566c6d25955b36ee8aa74fe4f427a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3564192644713de4f205355f9b989b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f02de0e2ce6de5532506e871ae56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10fdc2f70b19da35a3dd3ccab19c9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec625a2a69af3d0d6bd59191c8e2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db055181b401a867df42185045af0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1d07b49a9f3343f6d07f25292df6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660792dea72dd692a0949b0f35f5c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d975bd1bae022d7aa46a5492d97e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9011e7ed171d07350261c277753c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd04e4f3bf3920f6e41f3fecb3a38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133528344385142e41785b22f9247d1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f8a1342ee585bb125a7a9b50195e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9cbb377bf3cf75e3650a92ec0cc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1576e35bc369093b0a1b48693183f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829a94d60716aab024193c27f39250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da722bbd56532d74109159a05d79b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eae9828dec3858a6add84c517fe38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd9afee40681fccafbceb0e07a8c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3a57a1435d4c1dab80847d65babf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c69545cb1b0d47b052fd2cd759f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352618be0f980d62676494da72753821267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d9d35c8579f06a5ee3bda1538aad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62de9652a9d6fc316ae98ba4d0d89d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677778d1bde8c31c3255dc47a425cb0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fdf5349fc411a2e913b3a3602b10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ef1541e3c137db8e6dd673fc18ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e86442c423bb6989d631c61c8f47e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df38990102c45807c41c55c9d9fb95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b62a188262837b2dbcdcf7b8cf68a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ae6878215ead6b351e95589a1edfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed524b49beb7a06a46d0f71b1bd1689277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b59741667cf4b26c437b1f3972d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67212ddf50dc1e167d4e06c400a00f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b835380d862660e9bd106d9b2370a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f7435d83549bca9ae65782ba4e55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26b76d576d7d33eeafcb7b951102e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041960df0d6bfec96b7e12a33f87264b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd0193468739c0a45290266663bb62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb3fc9cb547dba73b5fce4b441cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8425ac2cf0a1db62414c1173e5892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38493df3fc787a32ec3f112e62c8c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb52335482f0b1bbad4962e3cf1e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159604cc3556971354fadb11bf7ffb01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d85832f07d5e271589cb17229a8126290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b9014253b9c30074629595356bd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa26d47525305ccd353dd042f96a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8213721107a1dc987bdf17509c06b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a0cbff9015fc2fb730214ebc2bc1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf73962aac07e58af24f8d6e8d9e008295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06e84db81062947e15052befa19cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1d64131a0eb3a16572e74bcbc824e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb3fd097e13a5889874af6f608413298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b3159917809086e4bead4039d458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4347a4e16724e259a7cf351c6a9f6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19984670497947d0f7e45fdca6b65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5cb2ee5063513c35770721ea5df8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573832c0e5d6d94ce4decdfd7238edab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4993da6e63fc358db1ab6afa82fec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769db434fc52d3a16c2e99dab36b552305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d36970f5e0dd5a64a098afb0f364306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96977cdde65b1e572a9ea908dabab7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb112634126ae474e556ca00014d5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6556c7d1a8ac433a12e17cca1b403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d2977421897e89dc91b4651fca54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899ac701a0c145b7be190ad510256b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a855c4e5e4b5daed98f8b2aa3b165312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6b64db612c61d2aa142c284f4f05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e043f1941ecda15c981fea23f2738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990328b47995603ee9f1bb06379e93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6b653a9c00211e5342b1c629bf49a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc8908b5cfba283f5bce642a8a189317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b91ecab738a7ae2fc36d03e0e997318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904d226dfcd553779c0d175d9e062d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42f70b8cca3c6244f5de22880e7a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f224d698a0b6bbde6727ef79fd0861321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa71a8f5f90db5b3be9f3070226f621322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5642b47a012ce87b6ea7d52af65f67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f3b1a4ef11961528bfa1cffeb5fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd496aa60b3f2d506d98a3c3e96cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67818ee8492f759564d3976209a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d760a89d1a47b5872177faca52af4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6cf7f8dfd699e2d3f3b0fcbd5355f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0250c5d497e39af75cb499af7296f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe83316682cc6f53e140f757c8a684330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f2975cb70d7f4ef76de1b34f10337331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79c38cf9e5a58c926414e4c75c26f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d857767985c1cfb1bb802438c830333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e4f9b795526155f8f758163428850334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce086b848e27c00b42c2dfe46ecd27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003a2c621258df456fa0de24af9278336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ddace7c33cc4e0cf857a3dbf1078337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372d06a028090039347fac8f2b2bed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833dc60c75e51a83a81b82987d9e3f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08a40964d463db1ccedc321008178340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a5d36485cb63d93acac800cbcc13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c236f379aed0f5f76f6ee81b08dd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122532c2aa759261920bb8ebd0b330a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87958780e60696e87389602f4eb49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29814d8b6a697bd956863aa91fcf0650345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bea263ab5e37b09fc70d16db4fc69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df68552330b006eea01c6f0fdaa3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2d114184e0dc682a58e1f9675778348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d05ba2a0646d89043d443e66f5abc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2bcd61d9a5106bb3b3c444e81519350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a781865e70aab16ee362bac037e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d183028a2104596c8ed7455e69a8dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4002fb46fd3c99074bbc4f82b957353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee781574a9b79e177b1a385fedb934354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446366ddbf233b4f8d793561cdca4f0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e856b991e3cc05eb8b386510d1dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673f261dbe486436ca4713f2fec04a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3798db9854fe7823e9b9ebe490d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1b33a4832aa0ee4a5c019728c37e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b2b2aed7ec02753889ba6f9975c62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ba08ad1c6a56c553287d0159f1a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e088ba8e862ead767e3f1abc789b52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd15c70bbb1b6775ea6e12136c0017363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54600753794b4b1b6f5c7c6e63b8e80b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1f1b7cc99d0545b7856e76590fbd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ffcf252a2f1cab7b7956492d028b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7836ab2bf5f5a06bcdda55cf57c246367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f058c66d8556822c014766ef41332f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4e78cd9a5ac6514c05d699d66e1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f183fa147a5a94a4c42e01103334be4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b0d2188b662d5aa9b36639c2310aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44888fa9ae58a1c8100280543cdd529372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6b4af3ea84767aee98f66fe72cdd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623d08610440ecc45e557f925ab698374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8442ec8662812053c709830f975b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f82888c743e1ef76046cf5f2ed412376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d94bb0f71de0b9ccb3f6316649ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e5d28270b9803740099ef45095de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41181ebae6b797430420c5139c7f9ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea25b5860432ecaaf12d4b507f16e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d0c12efc2532adae390fd87cd64f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf1eaa79537b5ced42e9ec5d119f28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8f38c5d763a817222144faf8217f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351573e8c293772f7f30d876e1c179384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4238d953cd7ca22fbe07a86954b32a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbec7fe7e7bb9c730a5e573b2eabd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340857e6d2cde60a0f56ab9b578e965a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca76ecbd24ab7987191e7575194fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be260285ee25a102e62ebb0abf3d15de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70efd53f411e65d8e6100d7640c5cfe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae3f066529c9103cbb82624763588391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c2a0eb253067de5d6bc0a22bc4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e19d76891cf484f74ee3d690461d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d53ce42b27eb4b12db48c209af5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab1bc009d6d983372c2cd6160b2b7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20434afbad0a79df298785777b6e619396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16964137c1b8303b494946d1816b663397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720cfb43cdbae6b63c14a873493419398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e277abda724d71c9f377491d8e9e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f3ec6649da26e6a819030efed5217400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621252eb72b08d2a42657d07b27fb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adc51869d7afd30b43e415416fb49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523ef0543a79e27b48ad4cd5570613403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f96304af68e863275022315731714404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce6b76736455d66306d2e66e1e299405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbb3fea671d07e04c9a5b5791db80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a97d52101cc4491ec4eb0cc5202d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4ecc79429492dd6df4e7d0f0381e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1745932be3fc54ec0d22e305ce2b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b2105b707d4a20d916dab4bb8f75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513440b16880ae7d46ebb353666335d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e701dc5a82c05c8c964666e3b494412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ae349e67db3cd88e98865f85646d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e926b535de2f1259485323fbb46e8d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54984a8f488c8607124b1d4f13325718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac8b4e2c91732bab235e3999cf243416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5103c1997d7217b0b4c22e72f2145417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529598eb565f65f92551ef0fec13bbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87916e36ad3ce5b92403e92413acd3e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0461b23afec9015ba1d548cf0013a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b41c55ad96fc997d23aef555ce7a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739202255fe35a17f3a819c561345af3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf10502f649f6e2f7d6c05cf13b74e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e732c8e505c4d204d07c6a3057818424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f330538197c2be4f760216c1897b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69f424e30bc7e6971b10dc4ea0bc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed8221fd5a7d23f83147758c3210fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b16d5f95a99db8ba640d33a3636de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310723e1729f24a8b27886945d6961429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc223285d82c22bf97677b0e58463c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585cb55ce9eb55942f141838352e9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a1d65eeb2547d9a048af09068e04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac083f7741da27c56f8c0dbd1f20b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964cc9df5ff39902ad89848950b404b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca985bc9348aa9131dc800a3043bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464ef358b31490b2ed073d9f19fb13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed9760e177bbabf48a9ff4e82199c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8a06595c9392421e1b804778e7ebf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def92f18663600199c4c57f0e168c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241e1d8ac7c012e6a4f8f7598cc15a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94336dae12b47acb7cf5a9fddb7164441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b88c5e57fb007ef9174c7fe60463ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6edf3231ed6711ccb62ee377b475443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a8383475c67e2c8517b25975f2fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f671d2d77109a2b7c66b427603dab5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa13d5db9807a37243fdd072107dbfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606029bbcc7de6f902c7b067ffb6ae6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76dfbdeb3ea37a60ddfee44990e721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853406b70675b57c6899dd4fb65897449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628925dacbb8561e8ad70f1e751903a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d36e078458492e23998d11e822e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21912d0409037cf7ec3a4c4febc793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5e4caf9a926ad5f77eb1ff26f9a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cce7859953651881b9113139ecf42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5e900a0cdc3cfed4178a793d2131455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2ee24fa0a7e70b50adff999e6123456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725ebfe639097e899a899693915c53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8352d5add37385b890e472009b61b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a017392b1c0757874caafb50859b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd4e042c755e2299f61c8f6011410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcf82b5ccbae9eb6ae427ce510026461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d2ed648894eca9e27d4ae8fb4ab7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a156b19c97b016528d58b3e7d658f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e49866edc7b453226a774fb9d5e441464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba51ecd9e8c11331bcce74691174e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19bb8c72e64ea0e2272a9c3298806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618d2b3304d48c2134d67900f7cb75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba54585a6a32dd67d78150e50de2ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed54808e4c422c22443359a928df79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537126f25349034164a9721a09eea188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac7655b40c90be7cdc8afdecfa46c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc4ae95bb407105e8ccb93b1463501472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d511cea539205815165d17feedc6b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a68babf6af265121a8fb3cefc6ccb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6278b929739949cb75438d11b6849c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec045b0823f17ff1f1265c52a4b7b23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee5066a2191d0b8cee90a794aa94f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e48891e619f9d159b88b7c23eb1b19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee86f33474d7e12709374b011bb77b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015ef4b8d6f8de2d069a1fbcb26bf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b915e911d2c7aed714f9c0ecbf5c35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d74628d27c8c4e89c9cb6df6684d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2495db6dbe58520375d6789a1b5ad47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ff5b15e503d6da4b1a3d394855bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ee3e24059eb919e8f7cdac4e9f5cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa8de518d09d1406938cb2ec3d2e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f7c7131c6d675ea7105163c3fe8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5403511a09c1ce5caeff7d9288f756488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb696ef0c3bb8306f57f090d5166c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49feba00da001e2b1e1da8cd9f5902b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e563baa81d0e25e71b47828cb17cc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4441921fabcb566f416eb9d3ab0df45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4813d5792987866a981fcd508712493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108047541e7535fe616d7bbde335e600494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6720b62976c397c3deeb26fcd2311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883cbdba67225556219eb495300928496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71d783bdf6aa4efe3e9850992cb8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6f04556aaa75d290df323c33c681498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57789b2b24763f51e331a7fab5edc7c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1bbdb977a26b51e63d66a167fc449500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098794da75a05fdd1e8acfb47f28940d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe418f4ce2a22cd9a9dc698e36a15be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a6e38160f696f7a34efd7b60744d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba32f3197c775f63a85ac0f1776aa1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7772867052fe1917b63e88aafdaba1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e1c378db68e4f9670953400b7d4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ba213eee94fe20938ec5ef72efb1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a46c89338db188032b43b9ec09fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b864e045ec04245e5aa5c1b7388168509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428939c1bf50f33ba9d069dd4317b65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed472d2c632df5f8b88e47097dab3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9d2d6879914c728fab92b5380c09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2998ad7341f4e6c2169f457351b6db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad972e8d5dacfa89135cbd48be90d67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8865caa513d9fb06ef126970b8b00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9507fe2a574b767d3b80d294ba7b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca58cd13850c5658c67f1e60f3573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7522eacf95c49c58fbed092a6a69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b314b7a774eb23f438e5fe311b448519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad81e1680c56f05f45d3bb5510dee4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98e67e7eaf98cd728d25a4c99d66a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c5d6fdc5e4741a32f9f5fd4e186c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f6c9ce1b2acccbfa8ec4caf34bac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9273b6610ad46e6af6b2c4d586adf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e089bd2b4af161db9380e82c857665525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0515f3fe5584b13de2a629ade268b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949843862c38e201006c332c2f9cde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d471a17bcb7f1eb64f41e13de2dd32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5834f92984497272fc5216d55c11fc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256edb5c392888c2dc225706e71d65d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2dc1bfc3df32f957e11c5d6c01644531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fe76518713209d6cd3a6bc7ce77f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6cd50d5553b90596c38f08d896724533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0c29671cbab65364670039fbfb79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f7381560a3e1152f0f4036e4db884535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ebc0985f4f6611d84a51ac7793a4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537dda8c046a71d32de76f49cc9a24b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f37a8fe2b86cc5b716b2caa00d009538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057115ab5411187ca95cdda002776b4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf6a10908a8e58fcc9fb880302556540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0193fd52c6bb1b78a800ddec6d3590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c806d986b3a5d94c626d8fff8ecc04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a80a51422c09b4667f1fee72fac6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58c9b1c4c9a0f78e0e62b7871de755544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2db6d73da3f3c24fb71215d0439a68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ccfa4b88aed0d9c9a0fcbd0b83cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ea11397c2097b2b3b56510e730e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026243832b026eca6d1521e33a3fa91c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466fbad68c67cf5fb67183b5fea752549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f5a0f929a2bfd44a29789fceab0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde524082209a94d05dfdb8d0b9046551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b8c234299e6edcff645d8d69b63c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a46fc121ab25902b0c792bfd29e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32370fadd171f0f2cc462e806e717d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452007e351c188b0cf13b91e5e33c7df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1f08d7c06742af9b0bc7befe64429556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8723cbc182bbd034f59f254f12f3a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fb6ec05275f00b59d1c99ce88bd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950565795c72414fe3414c11b46c5a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107b07f2b2e8d3499f3af9979d6b395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc1ae130cdec34d1c2d55963271e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699d1a4adf0635537b559fe3c961109562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fcfacd9b190480ed584ce28338a17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92b169e00b013ecc70e1b3c720d87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68854f4fc84b760130074f5e109a8082565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4c1fe4e380b1dbe3546273b9707b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90292ba07757105756f5dcfffd55ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3a08906ad3a119c7c8391492feef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11b14a2bff8dd94d4419b15883d5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5d39e47d6a2813f8d9db113ebef5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfdc2d05eb50a0eb534aa83af604ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0e930b77d6c96b9a092a054210f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b221b7bc4306bc92f648fae8dc680573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7bfa511be5fa5690c4af4e7b1576e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7563a29923d87dc289ff2c10a47f372575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d8c99f86d2fe555ce287a7099cc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c619355499ec458a9bdcfc50f0ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c2994b54d021f1d8c669d77e86604578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b09b04b9ab8911d33e73ea0267f86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29774d6763a17aee910ca131b5d55f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151aac23e43e2e84db1734231789e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4440ccfddbdad07bf51d10036ade582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478f53702eefd750c25d11c5bdd55c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1949e94b42c4bc8deffe82bb5d1e8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d2be55d114e79faf24b476f37f4c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cde8a3031f69881de2284531851a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20545cbd3729f13460b75692afde797587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69fe6071abd6c50b51b16d5d8c5d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666993eb0de2ed43a4de51a503900d5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283516b537383537902266295fcea37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909981f5a4e5199d53cff99503676ff6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a12681e973182a0721b701b4f80c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7f4da834ba9fd6a27c896059bd3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de778d92291ee91050a959be6019d1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d9ec66aa317ff7d505e9cb9798db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035d27aeb6b8c376751e84279ced39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07deac36fae56afeea88bf14a8a8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac8cdba49309c092ed9e0ee7c084b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec058084dc0e942a76fe2d45bd7e3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37abd549988a9aaf82d221cff734c3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8239124bc27c484a2c98f1dfc2faa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680121fa13aa882cf347d6449822a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c85326d1e06b0323f27cb94f7d29bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db88377c0c3206bd0c0a7b4bee810604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7050d1cd20a062d4b2052c1598dd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359415f9ac4b380660648cf1d81960ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6683c6569f0ad3e76ecbba91237b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ddb5a446646cf28b5a713179325b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab0bec9d1f0b3386b815772bdd5a5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b132166e344e2cae9140f65c7c72ae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5666c816b278bb5739809f690c50f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0988b8c33d8f4cc64005c093973b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce29564887a8e35495cb961e221aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c7a49dd9721e1cc0caba8ee1a87a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26c8f99dc86bb09e904b1571351e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f02f4f3574dbe7bd31224c0d375dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3b53f34908ac8323985c30aa2c51b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d69defd2e2f1d214aa15e4a2f19f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42fc28a14bd7e3aeb085b1f913f7a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66e21d4ef25c823535a7d835e8305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd588aea16b8a49fee9c4dc040d66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83038f17bcc8fda4ce0a9cbdc4993f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68906587eb694892dc4432b3540b73d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64cc11f5592bf7f576f991653c3dfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbafcc73c4f378abdeaf396029ff29b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4350c9391d683d1c8d3188debe8897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606834795d53d214ff29c7860e7a8c83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1678835ec5306ebdb1d71a5aa3c314c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055473e825b56ca695258931e428d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf92d5a73efa85fddbd01c24501df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4ae6ea06d060740bdfe516f4f614631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779723a09f8fdbba9c237fab55e5065a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ac169cbd3819782414e72b872ee9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfcfe3965fd6ee4b0c65502526d744634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1be75fd63b72b20df7709275617cd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787075406b4d380e9f9ad9d7cfd73160636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8d45c89c8f8984672420ef899c4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2f34cffa97ebf5613b199234f203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921b81546dcb95e4f34435afe59a1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeed1f013d4f839e5509e003cffeb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b303dd00b3ed90a8b563429fb3440641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858344869a6581313ff1b0363577800642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b3abe265b49bf2e391da9216668fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0fe6af1c62eac086edc4ead922219644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1490c7049e4c78f8082f8e1c5ff0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ea854fe39dbc2607d371b6ffb995646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba70c2f4b84c86bdb40e6ae2a3742f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4b74175f53be648eeabcbe6529857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8667ad04214cf2ae2432f06c0a6918649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa692ccc420a9605168c5091aa0d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896e146e0b736ba73f2d4a7ab430974651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6860d82301c2c6e0bf3803c8be5d01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0253cdfc6cbb56e18783ff8ab9d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba299d9dc0d7892d317d48bea22f35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c97f6e23b488510b2a2df683fe42d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a38e5c0cf48913aea228e65067ae95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3591be9b12b5650ddbc706b64d4e59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600146294130bf3adba7730016d047658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d0fe622382602e5b79dc78dae6eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a887385cd9e88605878ac0f24fbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db381c90e1cab53504d57667717faa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55f886c939ace120412c95ef5994e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9b83d319ec1707f0a55399b0a2eaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f18684d5f6fa588541188e96b9fa66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841477e2c8796623cd3ea17d6516dba0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c1619640459b7e6a8a1aa6bcdfd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a734976cccc8be159c13944fd8ba31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d60317d7dac114f4edea4fc3cf9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74180c7967ce91e93fad6a2638323669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2a55cd1aa4ad5bec24dc7b8ed23f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63249be7ae5b391eac2281acc453c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725abf2fa2ae9024adc2a7ab01f01d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74938d4cc5e489617225b4a1845cb94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d7e3c617da52ee9bcfcf48fd2a31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62cb7c99a3f7c790ca012ac44ba13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d70efacc04db5d05f24e46915e6ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04f033ceb4e9fb389f93124577f1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382663f6210c3a75396a310b22dd07e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74998561dd9519efbb37831fbf37f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b33f8ae88db6dfa12df34297339f10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4cc3f2cdca01617fcf0e0a236ad2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d683ab29fda3d1a3c7d0e6a2a6a1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f15925022da22984b2e9faecfb76e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b4941545b7b38af5578499747915684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbc8383b88627a74d6b9ce379a5af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658befcb74e6c5a73dab82e1d282552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324ea6e8d2c859f6a7df7a951353dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952efc8d95ef4a861370925b5c6eaa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602e61a7e38918623f5717f1b8f036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c58f840a905d4c1b5bd80473c7c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388074f03d125d5f0dea8f7b5adf2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752245ec589ce3dec04d9e52c5fa2f82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92309b993132e87c21547aa4853a50c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b66489cd3f922cff5d5008cae0827694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb93a40eda3b1a27ad96e9b194fb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551d910418dc73e59a07ae4466f81e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1b007e0803a174312810b093d0d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a44a7af16a0e37686fa0350e453ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a00fbefb4c8ac79ed9a737032a0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984085d82a5449a08cafc50082fcc729700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082ab0119b4284cae469cf7dd244eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902a6e2abd8b6d33aa276723acf07a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b79c6e38244ff48c2a4c0cd8da7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeddbb57324c36d4d1f66aab3066117704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fcf86d61a6683aeb09edf54f42e66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9967672f25e143f3f0c4c1eb7a3bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdeef1ed99320d81ec58e448be0ce1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4741d8a8c7d609c35c6697cb8631ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abafdc9724736c8e026217c021eb59c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a01311e2a50c8260b0decf1ed116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2cedab027c6d99aef8155fbc66f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01970fc02dd1d092a9e616365f2df46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d39ff3650aaa7adc57d7a9b1ef30a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12671e70e738a7d9ed0cda24ed6c2a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e066c8d7a878994e1610167fee631715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ea65393c175eb5bc7c766073f685716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126121280a60ac092ff4337bace6a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ec5aa4d438f9c69d8fbf5bc41273718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d65307d2f135c3322a0206d575455719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee03f64a566a4d11885002f1a36d1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd956f381e70973ef621313f1609e7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b083105f4426afb1830dcbfcebce6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31294be6633c2405b8c4e544f4850279723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecead8e8a773f9ef9352206c9efaba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35984561c3ebc53665b640aea69978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b72a585f5a477526191df8637c2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503275c9fd7b89ce207460868ec053727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be4617b13eb25d207a9d81cc16c59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b29c021f868feb6e216ac3eda89c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae6f6853dae7fbd9e8c6ef0f6bae1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054d219d58d23f19a5a75307c1dc323731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeffc410084e5a33b61d4176ac8be19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcab9aa14ef1f7bd6f3bdd8bfbf1ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62206576774535b2b34d040510eff6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa6bdeedeb5fbb2a014cd0ac031afe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e3cd9a98c31a482ef2f45ea4264e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027535b494595e763f3f5ebaba0999737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941b61ca40e3aa00a5fa0abd65e374738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36558bdde1f57dbf2d87bb6bd012b982739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ae294899b7ce48ccf9bf136f3ca5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07409b620901449a53a67c460054ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80dbf572e057d9c13dc38bb410b440742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ce76defff1c75c0d25dc512e767c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f3ed4cb26114ffda8207cffa1d04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446180760a84eeae2ca97eb018792a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f4c5794b45ad476692cf73f14f01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854527331a04feaeed138e5d12a9eec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ccacc90752cc3b65638e9ba31b67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb839d8fc6a32b65f9560256a7c24f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a0249a4f471aae76adf78ed38dee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926e1e3815bc4386bcd09abd07348f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb9d324c0f64f020be272f170403e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550413b97ce63e1ab4b12a05bd4ee04753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748ed994afa872bbacc70b2115b51e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f579fdfa4556d89fddfbb751085d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13046a277c39411fa54ac66dd0f2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6ed397743f868425c0475c2493754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357a48aa519ef49200b3fdbc797fe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ef71ac56941c1927f6e1c91ccaadf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a3eba64b62f78601af5a25b6068b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe42726a56c0c4a84887553b226e6c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657412efacfe2456ba6cc01474753119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b2d04b7293cbc351b02bbdc16a6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0bed793617de6b07b0b7b0ce6c7a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be684571e0f0d46b409218ce872574112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce88633381e6b055974f9632e30db9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb027165dc3590c7cd8de12c717803314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dc99195d4029c71cbf403e42c910415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd23c363dda94778108029f3ac611216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86feab056134e3315c17aa9156991b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a653d69b77798c88a62ba5ae66d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c361b6218358a766b4b9aabf3a68c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7760f4a65e5ec006b217d08a7dbc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e829d8b070c37723d1bb6d0151c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d551a1db47754f7244308b1f0ca54e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d7dee62a6d8f5479968d16fe613e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9fe1cd67749112458f5611b1f7f5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f22a4f9730b5b9531ed1e4ad465825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aeb41de212af403a9e13f47bf990626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafefc9f2de30897e25415841e021d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff52ad0b7df38884985e009d18bf4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68310f46f148af2bf69dde37c1f969d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87f291568089589d4212b152b65fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd4e28735eb2faf4a9ae9d04a536431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4d75b1e3351b306365325ed10b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238f95cd2c6a1b572303b99229bea633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739377f9621cd48c0d823b8765e6d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e46b85fd5c446e9b51b32df6834d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd118b41dd0b61712f8ca8eebe573136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306a37cb904e508d6e9ff425acce29837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a382372a11e83680746846a9316d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6194cee4a0eddee84e36024aff192a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395011628ec36870f95d9ef2335700940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5474c6b779d0165c9a2b3110fc9c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41810a14ee8bab29afbfd14b593171f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c9ca83097145c04603628359c1c2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1b5f403c134db03288c5b9f71b5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5188f17a9c07abf025ae153941d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504393d69f2c53492eaa7bbc190d2a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dacdef1dfa58541ce0129be1cb5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1ecc1e06dba3996a66d77cdd316248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6207e9251ba80b59e8e9fe2971cc7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a39bc2ced6b09779235722640d7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5bd4ca80420f2d2636456fd87347851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01bf6bb76c781f45d177974a6071c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca270b77601306137101d8b62928c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedfdca40b817fa5a0cd4d0e0cbec8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f45416e373e784e48e8ae8b54be655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950efc01684c37d7557aefcf759390256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588409ac2dd40cb76f6c74828ce48e7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109a1da578f473d3df23d8af870df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e83a452107796ef953da3766e75c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528ab3a494214ea6f1063c454e258560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d39a3ced8d336beeb69efd0a1411c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76648cc983a8551224cf5e497835775e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a5563ae00164e04eecc268fe940c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef95bf088c34d65f9a08e192db07e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1a1c13e6dd15a1d932e900fb6b6ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b3ffb1b196bf29882ff4bf9cfcca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53acb3d5f24402148d52fea90159a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433fc531cd05c10dfc42ec5061142368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f95b7a44335e4bc338bd75f8887669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9165ec5c01786a6903e39bd545ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7e5849ac381631329c49f7503b74b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30cb614af8fc69bae48d528de841f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc160a93d9ae325c8ab8f5cd741efd9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf25d5b75f1873d0ecd2c26a1e9061b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77e31878e309348677c70feda76fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7b175faf05995784ee419bafab5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d05cc507e009902349c2ee82fb4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bbea6b5d0161dc3f397fe0c41859478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b52a5dac0aa88a1ca43ba29add5e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0dd897fe0fa13f440562ab538b3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309d499d2eda1cbf561357ced7eace81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cbec07d7bcab96d52752bc8bd1c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c573297f9652a726fc743f3b8d0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee4794236bbd5fa38df12360c783184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf0e57deccde5eaaa1acb681c310c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a88aec24abfc673f6b477908e4cb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a80963a7c97274b18e9d112c3c55787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e0b2ea316433255c0b73d115807188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0e2f639c0b153ca031bd1b5209e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4cb88a9fd3e8b2bd181065103ad790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6a4d00c7ccff22ce75c7df89496191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cc27afa59e95157de28b8416639792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae4fa5cb0a1a49e3bc211e1a2c8b2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef270ced0fc746c74fb2a4a4d7ea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1d83dd27f959aad8d82f5b3acba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a941a22b5f0f915c5f26536148b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fdbf86b7093d23c2529909bdd237697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc4fc08b3f60f75ee35a9670fe85798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c793e9b7e4ba037204d04640d3cc0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec2017969eab71a8d86aff19a3db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67387e1034c87f8e64a6f6d256cff70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf17ef265b92d7aacef41802a439ebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c77ca766c6b03809c6f21d1f7fd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3cfeea9bea3159ec49c92da38e2cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666349a3156de368db7014f323c838c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb32d8c9ade8f480053604e98fc5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5f58014a04e54963daafd5c4608bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993aa590d1693d23cdf875b2a0cb9e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a77ea9c9190cc6868ae027bfdebeaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be57df65ce102ecfc5616362b1524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4053847ca80244ebf2a60b6040073111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac99fee3a9eb78aba6d15314af1efa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42635be72178486e30c899e5fc7f7b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41b90cf2d0319978af4513a5a7f3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d057148c21d6aa1315d7f5dd9d7580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6756839b3be93c8f5ba245b74f3d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec00cb971cb665db091c05a7ab58c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840273b4492df348d684c4529995b29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed8f628e48f0e5c07d82d14953bd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32384a2671af9a090290494c4d0a92f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e584cfcf52eb84dd5944c737280949121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677baadf15a5b87a75a3b1831eee08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481104b75f96a515cb36eb201ae417123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bac545e01d8d1c1f8e01564244d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae36999f3aa580cf487bf9375bb07d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b88f45a30e84f7e55b5a2f1f5e254e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e7a3e00db3a75b8520339bb15466127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fb147988fb263da5ebc3ec8ac1ebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331a3acdd84978237ba5d314d6abbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcde8b198bb8207c127ea596cc50f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3781951595855157b2c06b72be62a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba57b80a2c1cfcbb60446e821a1a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7d41cb369298e4aeb81996effd41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d64c093273724e2000c334539c86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130105f4ce241e526d22c217b40078135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d681db9b5e118fb927e138d779d0d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdddbc6a8fc6ca96025055bd5f67524137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c59cf3281f07a216f9812ddaeb38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f8b035dd3081fffc9c3578ff2a2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433edda5bdcba55957ef333fc6ef31fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de40a0055481bc20d60189727e79ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598ea41ee0c750d4c50eb6ba967602d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de02f2e1586d0a39f9d3884c452859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809adfb3c170b6cf787f1330ef2038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5b8cb6eb6c3b3c8b4cf75df3463f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a351a772a0daaae0258492075282cf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240fe6d71a0b4777e8eaaf6f92fb7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6d56824aa7c60c7366b158f5dd65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354024d3633c576c9296c1a4689edf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc90f3cf33d89d8b396d37e9a01c29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ef7551c35621a18a72c9695b41d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53dcaf08b203069cd63fb56dbddf13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5df501161c5a363bf20567f430bf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b1e75ff83575d6039890d051f249154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe32f05577a752160ee72cd9e5fc8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd563ca9ab8d0cd72e4674c9dee013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484148b521575110d06205d0fbb2108b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843040fdc637178f5cc6d519b33d3c68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e3f5c2ae019a67cc175d3e337fbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ca689a6305092fcf3b9704bb31ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91abc1850705e1811bf96829dedfeaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac622fc394ebad84735c88c5f4005162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25214f53e4313b5a3f4fb4144133d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f70a90dc9e464a126c40b0d73751fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c280145943bae4457a1a454002606a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954757219286d3684d5d0d52d5f6b25d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c99b80552e46cf597463c404ed6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d961d02241f6220c7d9aaa3781d741168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c67bbd31534351ef0a8ee44851b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2204a9051d4bc5d81d6a01067e8da0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104cc20eb38c279951e7ae8d508d752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb2095fc04b0015d443bc22334282d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96707162241f2d4e98435cab68b2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b155e1ee2a4ae5bdc3f6597bdf799174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58f7726264f08e88693a880d2aa23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0742e5189ced4d0ce85a03ba904c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3cfc4c5c40217f3f328d96bf007b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb280dc5739357a0e7a6ac2f67654178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d836cac848abd6956f86b6986dad40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f86b6146d7892f38d3ee02ab3a26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80902e70be18208c9af6b342fd8e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd07e39d0ae0948102a7a42d1b113182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c2718e7707193a4f7097c695dfce8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaced0fedffed3a37bbbee45053fc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508a16a1bf47704190a97f28651836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a0e874f13c9b39ac9207e7bfacd49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b40db68cbba98649ade5fcb8423e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9037faac902c992840f85f41098003188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a461dd5de57180c8ae0d0bd47ac32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade8cad1583d227474998c0ab4e505190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e080564a86521bb434648f2a17439191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bf9c6184a12a87b750d33e1df12a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5cbc5f1ab141de8de5f5198ebd954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c7d28663cbf7e23baf51d49f1c29a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8669e9a6ab4ee22ec935e8baa7917e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcedbc16447ad2013d2644db0e2f53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecd3ef90aa908df712fac19a26c0ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32561f3a5906883ad6fc4b673ef13e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab0c6336e3f1d4ca1938215ee91af4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b80db00b860d2e493179c5062fc8a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf5553fba1c6539506fd3cede4c44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418bfea2775e02fec85621c004428b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c959e6cd77e7daa9fb8a38b57e7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab734756db591b1ca93fb41a5e23a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568fbd8e10ac68c92bc47868ff7d13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de03296c323795f766dcf8b0c595789206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b0e79ebaf19a8e3d83f01c4ac051207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26124812af7b39d70343432310bd509208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c061a76a7af34ca27c8c216f31aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f32062abd2b8c6b9247f2b5d142f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa248feeb635646b0ea0eb41179278c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82bdce3d2546a2221559f48d39baed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9275192d60193dc86fb531fe941e2d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ca235a107d6f7900f421bcd27f49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deec10eefad2f2742e391fa976c6ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f9bdaf5d37eff7b85c87973d646f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e14451e447199cf3a150b65ad889b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0257f58323ceb3a8f5ce59e4ec3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71e3983b96de08686193066d1c6d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e753a6d4172f7ac0d178e8f84cd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b81b76168f987de99fc5215fbc8cf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c020547c900dbeceacbc98f91b3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb205bc31c87e410ad82d3f12721d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba23cbe5c70b0d116d32653ae9cbbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33701204f014aeca8fb6abd3f8a5ea4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed5b7a38da0dbe2f3fb5550320772226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb449f5a8b6d94c2755c91bab02105e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d26ff6bdf1cf31f9bfeab690350de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156230104674b41a4004fd53903cd04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f35ed7287c770556f96833539c57f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730cbefbae3f7c1fc3f6461b36661f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477259557eb33bbb139bb00f5fadd73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e46746f8d4af1af3499a79a8290cef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb8a806ea01bf47b9854786f6dabf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab95f1383e31f1924b1093536a907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca332d72def738409c3e61a35ed9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb19c9ef1fa2432a11d78a6c28f9a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cfd2b483e35468ecc5eff5d0155a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65f4073c37a9125f2e8204cd011e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab30f337d08bce42ee1fcbca85e05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a187e8fd6fb58d4fd697f3e5e8f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a92f4b04834c4056799c789afab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412567b1db36e4c41f600c56e991c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa82c4fbefef2f6c495700cb7e36e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8cd2935108689e559ab7465aab83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b973f27211dc6cca0ab85c7b165f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa0061b658373bea083fe04346a38f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bcd4b10d68e4a575ef2686a6aa080248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a52d91405e482e0066c908afa30d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437298778d66c1b14a6cea912ffd35aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07817181db33647f488c4673711f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc38be3c293207dca68f158154ce7fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101866e7cc2a40d815ad0c46f06e7fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ed75a85839f594056509c7549fed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33feb5302097697ba1ea50c0a138b67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2ecea8c2a5173fa0d133aaf7e6969256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f7a5012ef3da093d657512a6e61c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b8636d9dfd982d5c2b658fbf00f35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b7963451d810a4aab17672b650ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547f42d6b1e5af4ab7e7432a4f3c54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186aeef1123faac1508ba8300d6fda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe71cc7a35790e31e8f92f89a40ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c91a071d7abf4821c612098441d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ea02c67b0a82cecd9ed11d1d0eba1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4939a8dee9ab61558ce07338be234b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9f58bf3dca988c3390490cfdaf95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4865596056c7a7a6318e80ec569b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1dc682014041f4c9f1796a79488de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cab53ebd704cc88cdf543b3a09af0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d54212f2d7119053e76488083360270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbabb3405f4b37ce15469bea7c1298271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6798bb425296a78e102dfaad3681b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38fa2124112c04de9d9e05d736c9ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372c529639ebb8125cfd92362da483274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c21b66b24713f43fc7e22ef7d3d56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13350381aec339b03b2d4e5612244b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc6f439c76dab8df53950bd029b86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80841b62281c9f5edba5f9b7146ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ced730c8208b02361793051faa5d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b05cb4d572d3274d22dc67a1953d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe492bb3d8aa87687c1d77a10c9c71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df85bb3b25acc4c4d07dce8d9e0e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f81fcfbc65aac1a837431138fb80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de37d511d5e4748baa18be1a862d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1030bc7e16d6553c2b3610b534931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49a3cd28b0bcadd1d9562ef9046e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c947bbd083b21846f20530e2d28be8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380393d774a956e26240840df7642eb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd13a9ef8a3a974cf845764a31c80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b028b5a81b919217e3751751b3da28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8ef7ab9397e6a125cf74d603b97ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f4b9f2f89cbd1121afd7801b0c96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b35e2d3bb67d91e408c769ce6b3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc726e0dc67e5079dbdefbebea9e814294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0208348b5fec979da438f54d1f86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12d84789dde3368132e0c2ebaf936296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d466f348b7b538d6cf8d889b8b65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155df1ca64978df02881a1d278b621298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be1db18d1b219850d52c6de456e8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a613f8692f604c2d6ae88e39360177300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd795e16b5e4178e1136e713f1fd20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374239de8a67578a5d08e69ac3591e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b960e83b817da7f2537bb858a4ead1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31203fa96f9565a76f389e2b01d8f9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9cf8bd29d2d6a50770609119577cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9d12e4cde3390f4e027bcfb6582f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c713246f518ad4d4329279d2257692307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568ecd21fc9e5a9b83d1967841c586308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8201eb4f02fca271cf65f3a5ec064e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec8be2ae1188c9bf4ee29e80c88af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfed64323bf6a64a648f1dec8c146311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ca49187dfde0fea8f9ef7fcab251312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992105dc05d4e1dfd9dcda9de4ab1227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe9f2de1db4057af584f49183d468314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e9518781ddae170470e933b484da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ad5d3048f410b549b95694984965316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18448c68f9cfb3d73ba0e8357c8975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd40f71bcb456ca2d60356d150f5e02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef6f16c1c4e01ff52a737598701d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1024ac9eee2b8486a523173089d104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e23febe0b2bcf973ec32347f539cd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a879448e7f0ae21394833eebc8600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a80848fc3c8bd21935acdbc997d5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4b714d03c1d9fbdca47368fd4c48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d45e40d549f10a93d12b96aa49b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8cacb6ccd1b65296463b8a0292d4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9add92836b841ea2ddf8f907c5f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832ebab602d79a642f37e5f6ff2af14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1b49401c9b80a7cb1cd8fddb0788329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021556b58b803ae2410bd84a271cb7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6ac0ed7d01d55bc858b55ae899f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169779215d6022213306b5252a6fbee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0a70053a939403807800abacc8236333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c44d12146f017417a66f1df41bb0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a784eb13355c3057cd53fb9af730f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758ca7ecf729730b128d3cb76c481b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148882ea0146767a42c6d7156d5f8445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea95f9c42e28054afc06682e4afec1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdac2044c11848b8d23e19823e5a2bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca52ea19ee46d4129a7bb5ff7dd4d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18db5432c462c166fe0fed7b808dcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b0db568889eb1eb96bf800867af8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d612096e9fd4b9b8e692732c960f48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a823d77ba757717532d71354f75be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e305950a821ae3251aec00da6598d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b855d1e42437ceb9b144094974caa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e96f729ed535094f7e83892a1663347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ca3bb6784ea629da3f9ef5f3e6a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e03388f233625cf9d306860cf4d40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0d7fadd939eebf79d86fcb27f3b0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838699b4244b2703b5d9c2528bb7e30b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836426ad6ad7bbd31db0a39f31f6fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaee46316ab850738a69f30affc622353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eccf8da73a794f457dcf073e3432e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a895445c2e81ef45832ee41dae8ccde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450208d09417f31badc1d4bb50f76972356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226174e72490054f34dc9a6a41ca257357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ff6bdd862c2d5c3484a48f8facc11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7a085af8e85a3db26e3a1062cc26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9daed0f648648e59236f49c70d4f8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6cc58524a26196450b5dc14dfd017361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf02f0dd73a14a15028d6330b3a80c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074950fff50d9a885dcef7de61b8072363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc693e94560fcd14eb4362f96af3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e91ab7219be3cb943505b429c2e16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91bda8a10ff1e810739b88a17154ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648f453924b92843b0a7759269c541367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514fb158f7ee2323fd9dd52a2e194f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787ba81f458a58f1c3b022076cfe54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838d5cee291fbf81477aca8dd0b9e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd02429c54c8abd4b148c39508d9ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1472f4c1df7f9c264b038398cd9ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442add13a6065a1c05270bca79eeedc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e969ee212af4093fb15957b387009d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331e3519e4a5ec98055fd967c2ce6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9bf993eab4beae46090cdd474028c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadef25cb6d50ec5a2c75976230ff8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90ccc37ba0caffa82db01ab9d3227378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e658701e786bdcd8810c7610c5e8039379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f3e731f60b3c288b4887607e5f98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52cff046d07bf6d692e2b314acf57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d536d9e5d4f337f60b75b9f2927f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a3f3d6cc33e907e55e725e19bde6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e4520f197139088eef7a18f6711a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13717462b393cac4e7fba33f8fed5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480ea0aca0efd26d5f780d05162bb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece122b30c2725907deb25b2164f116387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6471c3fdb203490547177b80c59d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b748e51008fdf627ac585491c83c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27ffd03abfe43435c9b6245caf299390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4827926001ebbd4f093961b6d722391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f509415ae3b85e1af78b41834cf53f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db552827b354dd6b8cb20f5213a026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28c485971d80e0accdc0ac6a162af6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba4f4002b4c1a1fe07b451ccb7310395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1278e543a2e719fbab553e8d32128396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab73b07a6ffd5e37b0e4f36814a00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23fc106e4e97c86577d2545ff3d24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98ca144afc4af59066eb998f4994b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e5f07268b8d6ac06480d49508cda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3081812211640106d231595646ab76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0281296a504e2d45f7c49ce221f66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c4f13c00a565888414a613cf6c84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5d753fa3a733e71375b2284993f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a2edb4ceaa13fc8d5f1230e5c866405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75b23d294b81a64db46d737d7f54c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936226f064b13d2678c66e0bfc945cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24280d6d2d02bfbeb1ca208b87e862e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c78367b8f0fc827474df78689d1dc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4139c1418e3428be641f687645bfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fdf337751251360bfa4f3d3efe5c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae70fb11dbb963e9b6ce2be9544d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb9ff87c0c1389d5810cd626e8a54c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb925f72ff63c71a99ef44dcbf2c93a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e11f81464ab424eab71eafbb001cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dec591c05e87dbf0f37e799be215e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af4238d9639b1e22ef81420c3d23e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27877f89ef14f9e937af099f4acee38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4f200d794f1041707ee6cf60037c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f7f3b326131e2bbeee3bd5dd3a9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f443d4b788bf569f6533c618138c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b20d5d5a47843a3d871101e27f45e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240751d7d0880ae4447b08571d9db6f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1ef331879201505d3c3b3a43e3a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956acd8d11dd22fbedc62dd47cdeb0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf61286a0eaf6cb0f9d15023a373f05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0a8f9ac93f5caf76650340333c3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c659aafcfe000fc20b231deb6dbde2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e73e356dc067c4613476158f77630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc1dfe93e444609309cb7a69e7805430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379304a2470745bbaf48051909b6fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8033941e19a468581694455a8dadb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae95490601e2f15c6b9fea937c9822433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138dd65d00bc54011eaaeb9f601ef77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4ff7f8d3b77820d58389c0a94323435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167085f3c3ebdcb1619ef364da35b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2d48dd1b8ebf54afbedbc9512296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c17a8c72f531cdd3af510168b450438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827c5615b845b6675bf944c33883e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d48b39e6b8857540d67d2f38ddf45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d5dfde3a8095c41917c1b0e781cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368257fc74c24e930ea8d7c008d9f4d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326a26b19134146fca3155bf5e6d003443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42920d0754c10004c7d41821e3b1e41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e7a158b701a98d68f91ac8e5b184445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be07df446cedece19f0dd6112d8537446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573286468d7b0113747d6fd236f4ac39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53345fa996ac8016b760cac543e98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f8f6fc30a7625be4c3e47a26d882a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bc8bdb9337896a25b0b0247955d88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c0a5b14dab8b31b8bff2bdd7071a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe63e9fdd501735744612e1ef9c192452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839b98d27d85a0c528db8cbca6000b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e8ad5b4668c0a70f8cdc8df56e911454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c9ce016d15a0bdf1ce3055093fb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e7b07ad9035e0b4fc676a386e0ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447f6c536d98cd2d3d820ecf0beb47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839f9ce5b75d5c8ee519a4d8a06641458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1aeec5ee5052e368ca710e2b2f0eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3bd25faf01bc0859809ab98cf572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd242dd758813aaaa746f0bcc199c89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb590ad54db7a0e8d9ad0bcb1e8f29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ddca1685071390952f2050f2fe6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8171c0c1bb8149471956a38c140f7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0e7305ae6b83473ec60175e2591e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87538e44df76f25dddc901befd31bdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243aaad52127ed5a5d549cdcdba4993467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1473eb183d50f343546e6e6fae54d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211ea4e214c79d6f5a7ffecffeb698469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489af47431de51d6c21bbb30d9a8649470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa5e5cb51e6e3c440761779054661471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aaf8b10441d261549c96b235983b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c262db48bc116885f7ce96be011ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaffee95b5fcfc9d13d7c3f5073bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b673784451cbcc5547fc8b8f016d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280a5e3f022e84e4143c12e6babd8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3519230d7f0dcfd3fe7645f32e04fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b434c29a48bf5e214e5c92847d00d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eabc98b11d406df49d35f90b9b140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2464a5eaa8a97669d1bca54bb4783f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583185127c95249e5de686803a567f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645c661473054f29de9febf130e583482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1abe68642bc0bd020087a5e292ab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc760acf17f81a5889cf5200f2cef62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af232451afccc82dfa975fc77a70e53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7838614cb74d07346dd1cd5a4d3db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d18ee84860a2446382831c6ec0f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9bbbc4de3b1de282e06002fed56d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560357338bfe0e96cf954665b943fb6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b321effaf23c21084b173b64ee882490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ec79e14c19d0f2f70490d788c60b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d94815420303998c3ded6776786585492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085fabbd862266b60e16232f87e612493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f02885fabaeed91ca6f508a802532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2046fdf6c0fabef2802fd705b7c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d3557107132f2eeb88855eb2f41f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc49cc546a9d570784114f1d794fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f30df82840484c49ac9e7d98e6295498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462909736e081a89d41326cdedb8f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda318825b7daef50cfe129b01cc1827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aecd7c2ac4af276b290a3397540eca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c3bb0dde9befc0a5005d374b97a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803152d198afed5f11339563f273f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97163e45327051073d0d845e4e48b63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802424e5ef363dadf6b5a370e1f3642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb67f7570f4820e8fb4b1bc028f2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8814e6041b8444ef6bec36c2d37f4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09773a788c297a3a739c898c8ef165f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4583e529a57c5eb60076353125019b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabb4295817620b1afe096d0ecf38e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e888eb56f22eb5b7daf350d99befbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60d24d6ca251a1e4c22d9c7148678512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f79c4dd37efd7b5bf0676352c86f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba9b184233c890ffb6c82d416afd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b180abeb5a04e4325eb4d04b31ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa00a889a2e30efc91f83151405f3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711cbc55009b4873ef112d7d3d101f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400224f387f732bd1be40ab2c842397518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd716e37ef9ba348a3d0c6433dbceb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d165d74b62eb1da6ce56e5061873520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce553b70738a378ad38aedce348c3f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a159f782b05d3da8f40e07cb392e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37459da2d6a788f6dcaf65fd072a8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a792270eaf58cd423998312d56e5ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0550d8d3de8553e7069aff8e1d57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7501cd207dd91a1f3f12b8e98d9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4208f94d39779f5c07f56dffeeb5fb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd54240f25b93c73a2310172c1dc64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e0cc44f9e3216165b3f3266db082529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea908dff3e80ecbc7827861f9ea7fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19630bd0c266db935525f97515ca9d4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc7e1ce82f3a69f5b14975c2f30be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f5f45dda1b72cf9e701742d8c5a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702c25085a6518f7db288d412777b27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd8b84341e2bdb479bb5e9041415a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f34656b65f7789699ff6914d543c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b4d600587e04a82dfcde55458873537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f85f5dd89bcff0ad429724d685f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2a2fd208f284af4e8f56d39a7ef5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e9146c659165483fe2b80af849a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be876e9c27e43699f47460576a4d7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc0e3dc20f1b2d564f7b5236277c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168824815c78af298c081ad0eb5ba8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857617fb5a896036051709ba8ec40f04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934299386d59d53370fafdb064669357545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a83714ad9a2fa68b69bd147a571186546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac808e2ae6d86e0d680c2f4696818547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38479b626f2e530944a6e680e08f91f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479e934a22ea17c4547d08200e1461549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a507d26d5e3e2a9479d272f8b31a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acb6497e1cabcb9ade886761da8d1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4762bb3e41526938d15aa72ebbb03f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844801697fa71c8e3d58f4b8fbfac28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed12da75e2b60a39f13cc50ae9cbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4653231ab6028da1689d3cb9b0b21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dedd4b99d392bacb17c2fb4a005d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1e4ef7621ae41d13ade97377e61d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19f89323fb7f9967dc986906cee6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e454ae513944dca8a2bdf56609b63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a1d85f866d029edb6007411b497c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08288fc64417ceea14560337fafd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31691a44e3237e42ed7abea56988cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f2b93cc0f8ba9b0d161b56f908d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7efde5a214e920d8ca6757c36988564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c73615214a95d7e81e2a4952032b87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f773cde166d92915debc50045082a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011291c838d9476ec6f9e8efde8afb70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d13a0dcd1f80fc6a57fed560ca16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef037382d3feb0c861569ef401878569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc57d3968a5d7d0e7ea5c44c29217a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49fa6f4c337899389eaaee9aed198571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944ed87410b6e7b34c31be82f4bc00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9226fc0032a344d29167ecf619addb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fa3e7b3598d96bf2e036ebcb5724574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fad2d8d5a1717755ec798473d6074575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134767c3b5e0aedc3f721a950b2d072f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255b8b70edb31b7c4483d5efdb1226577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec2e4f52dea860b77d5e1c6ed3bbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41580025bdaeea130a39295f03a392579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33dc367119f14fe5d2b92bd38a7f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a5cd62946497108a289dba14df1d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d663a528a80b9c61d3840ce1eade582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3203d0068cb369c20eaa66584950e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15cae786e5a3cc6f2ea0c2f1008a98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4df4f66f2c89d32d910c624253b6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4596e24e802b07eec09e7306c2cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf3789143a2f200abed0e618408be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3308ae4f5e1de3d49c792b55b3dbd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48dc2cacdc47152babaaaa50a7d31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0524b1ae94d3136135d941c01df197590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849425c492597eb886ffacb895d1ed39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964239775bea1ec1f12ba8c4f6ad9ceb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecca2c85e7cc9316417197782062b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30170947ef3fc36cc4896b342f0b5d51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf740290e24cd67adf593f85030b19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db6946cd57443dfb3fa19a75936b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4338bcf30559817e1de26a69640a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ed9e37d993b9cc15fed96c8cfac8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76dabbd663568b9add222e325489be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfaca188b7c8fce6e41390fa389b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cff7bdbe4bed8c2ef6cf628680ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f563b9a9de3fe36550d28095d27d2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecde85ff0816519d28d3457b7f170b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b0d783204e4771d30643a9b845d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a630547f652e2159a6ec2877de80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcaf0d828fd802ebe603c971300df6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cce1bb2eb99e61fc87b7d303c909607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bde6df401a017863047f3f59e444df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3c7ae8c6eaec87f88abc5ffe280f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830733521ae31173b038023f67256c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad78c7dad28e23cf557cc8f3e85ba5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68fd65fd85bcca28e229fedb28b1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088d39cd6feccd01a01289adbaf0493613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75d51ef73ccc4ff79679d33471cd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710eb7251a869aeec57740309288f1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0714a3a3792b18f024ad9f5709ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179d8b13436845ab88a9f36262af10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0658a5f9d72641f991f6a34de2ed9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf062ae1e2f0900d74e188a723d52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dc63515919de60e5ebf1e5825a6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0bfc9b8998d05cc565a9d54dd8cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8ae3d3c07eb6ad7d8ffe90d56715d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03258ce1ef3142a3e622159554136623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9b8690f9414463895c0e24c61131624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16f9fe787163388a796fa7372e0ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e49135fcb9ba060ed7c43997b6fa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da73e7634adcf177d250d1b24eb4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb820898a51299dae533ad5f3fee8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793008ad5d8d070ec8046389606d7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23217326c48e646dd629c03a75958593630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3c0395eec1ce2893f79499b87459631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3be70ef407405f456cfeb380586a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b67ae7ec297dfcb6c574e5697f6c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113556c1a64f50e69962d1dbd5c48ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412978ffec12f334bfe55db8e7c0526d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90514937b1f74b6234b1ba701d77b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343905ea3e225f5a95aecd5b93e6fa20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae974d9a57d905ac7f12f6a0c8a03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf0f5592baa9631e93b290813d2386639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060d25f588d4a5adf3ecbb962578e76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c857ff0b3d10b53c758ff808096817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b8895903b14724499be87cbe0e0f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b981965b5d9de799ccd52faaa6c0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb517fa06348be42be5a0117389dd1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce9f76571742d9c78b3a11b1da429d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c87fd84e81ad15881128179a2f6c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ab15a1e9cbfa832bf52a941a9eef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb3fea46d182b01123684639f2c4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9160b6398d6833acdaffaf0337b97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856fc0a1fc367a26711320c88d9a10f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5826f3cb939e4869dc1db0f51995440651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9763a51bff13747b52a7aaa7fc91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696ab8175683837dfbf7f7dca6601c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfedfabf443fd6e8f79a24d4ae776f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bd60051768a0ff298ec04afc144e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41772bd3f32aff05e9252d56eb5ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ecb1d3a152bd1507253df99797833657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae26059b9a67780ea528814608f27f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a2511a458077aa5d024506b2c830659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd0647ece4df7fd8addac9e5690973660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80ad59b66c5cbf9cb45b593fb11a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7abb276ee6084b5960ed226600f78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d4b761862a058dfd0cb427eacdb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571494099ee40bfec29c29ea6f3a244d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d8b429aaeebb3602dfaa7c352533665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46289682cfc3dad13aa128437cd238666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d7a053352e61fc2d1a521bd1fff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcff026d9592fbf3a6a3e27ac9a6e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765471f0939ea6a602a35b068edc9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b976bcdd43092bdbd35d29f95531a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507e896bda81dc1cd83e57417b6ef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df61ce43e240a5a7eccb22606052d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb9b4a4d6b018683492f1f46e188e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6a4dcaa01726bdf5d0f60af89df7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbd6bec14a0f201f68edfb3b293b37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a4825a03094d03ad0b9cd167d2ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66180118aeb275792d3738146db5c24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89586bfb1014959fd173e17f1a8f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca1e80d56090028c00cb9ee4cf010679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b069ab582b4aeaa7d2d9d708feeaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde940eb900cd79dd5747ced64a746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1308806ed139aaf934085431a735a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f4e7ab8986bc26c54fbbb16c7a72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce73b2fd4d9992a545fd672f4a8b91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf69a3bb5683a787703897ff0afb1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef4a4b25795c70e02b24e30d08681686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565873c7faa72d11b2a04617aacb7992687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6ad4fc2564fb946f0d291e3564ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e21e88a2a475871959a427256a8b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71343787d6adf02b4aafb3292238fd8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1344d162defc53481edef2144bf6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2bdcbe8020f0a0dc980411b423c80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dcf72698e32042e4713e0e137fb90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21695b27691e20986bd997065b4639694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feb1e99234bf576ebcf93dfecfa13e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c70b7c8ca00827c7563c92ef3e95dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d5c07c5fdfc86743fa820e3b3506697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b5f878ccc938cb07355d25891a10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001781ed47743d9d7722fb4085b748d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d24947160c50d6b95e01270e71d9ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649cb7fa5a3e73264649eb6550980f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394093faca4a5abd1d7512c5edbabd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7dffa023c4a4738a5c532e8dac173703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1d77d58d1457f18f68a4c31496a5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfaf1bbf3ee7542befedcae76e741705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d563a5ac30dbb58d0296c14a7547e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7187a00e1e4fb013a9c88ae2d201707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e3f2a0e9048f13f155d777bdc27f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2d850171708052765b524b06713f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472ee7a9bf061c0746581dc06d38fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d4af60031aa4169990911db91dfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe2929c2a1b02e702e8b4d2040186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d4fc6605295f57a31572927ebd53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e50ca4e823a0bccf98bf45bee7b42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9539fda69887262ac1735c0c427369715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0cd3d73b09fbe2eebbd87889aec75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9550c92b39144ddf50ed258408fd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e813d9d6b4075937cc3eb2add4093718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7904bc5fe8e119e2cc8452f45a63888719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11fb2d6bf54615c9939ff29ab0b694720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd60e466d589f85b975d5fe8960548721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e96a951fb8d207735299f55806ef4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002b05090b26aaa5fbee3e91426d01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7f795db02218d1d830278fbf5688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf2b37b832d962bfaf92c680c240c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead757dc680cdc89cc57bc28a2ea78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239bd7c470effc793d179f797e4a901727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac767be02a30443e707228b16a45938728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e264c64abd3d3fd7e7ffd8032c011729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c05d3ed4251d5a7e76393a26a1f442730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f51b80171c8c88801905e04ed12c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9a7920c0356d8757dbd7b5e05d552732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb7b1089d14d54706e4730b6540fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223812652fa899b8252643259783dc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e6c7b8231e7d4bdaab7f14c7faace735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4c406a346a5bb2001c48e42c99d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa792470415109fe14f1741d12bf8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa47e76dc85477eea16f2fc3be716d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac31234448f4ec56bc88933c447da4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ae1b39c736c0cd67f3aedc9d9923740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5f65569796269fb72b466575c84f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82253155e3e209ec3b2195f2ea449e7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b50a16bc75dd749c2a3ee2822d8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa591fab8148af926788e4c5cdf72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ba8fed8394c18a67064775fc4289745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4377b2a6d77cf0f9cec36934ec3da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec23d5a2d28c22a461beaea8e825d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104185257e828ed73253706d5b4bca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977f07c1eabce7630b469f6a0bc902749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befafd99513a1ca39fac1ffbda9b24f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295560e34c22f0ffeac83e994a344f53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbd23650040c54f2057f970fff7631752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dac7ca8038ab8976ba884098e5f8f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>