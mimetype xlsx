--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c1e3d31dcd94a5b7581dd6b4e9491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73bb823a72048293eac75d5069c6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403cfdbd0e36d74892cb958aa39da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76688ffd443e083881f1bedd6365b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a007b77113130ae1a9710429579e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d45adf0173629b50d1352da62b0146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0eb95c62b7ed36951985dc4af9007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cc70f178bf4e682a0a4dbebb742198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b4c653a2b78cb99ecd2a4f66ac3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a220f8d42b20c0e1aef0c5ebccf1f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd02886d544d7ce94506b5a22a195311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814db915ca9fd7b2925ba9eb7afd65312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffa49ec2f269f7cf54381672636aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5de214352ac140b40e52f8fac6b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4f0afd912e30edb3442bd84f936015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568cd5dde73a0687c0cdadc4d2b011b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cebbd545a3bcd9d0fde806aa157a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59d05e4d994dfe9f9ffe229af64d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f0c2f7cc11c28ed3b499543270f4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642d2a93d548f259171b9d7236f21820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3ae26422e5f6ba34dfee75aa0e7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c331c29b415c17461cab1c65a927bca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abdbccd4b7b0049d12fe90a840377e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfebc166157a5c42837446b942595324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0372da85fc177c52c6397e83a821b2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cec4bbfb86d64df45226b84af700526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d3d1671ef7b38733d5da31f1389927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0b0bef1b2370b7755b489ebf7b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74475c402502ab56f9ed2fc8b9215a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60619e6716cbea3e60bc3ca1f7ecb6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610eb8b7bdcc6dd9d58c0f1265d50331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a9d425c8cf5dd09138170c73f3b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f92eca111a90eec8bd6f2057e9a6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9171df3b7e3a2c6e344cc908525d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8dc15b22e273b87aef968c87ca89035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43916edfe043e8bcc424092c1ba656c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3908847077636baab4c4ad7ab60337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db325fa45eda41b83f4a113ac058a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2769b5febf0ffb994261d9606cbafeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e8eb61e5f065a9e91e440f7204f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ed891bdcfd93a1f14fada548cd8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd81d7f7c3d6ed6a138d35e698008f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e72c54023f8a1a0d99b0ce138ead043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a1d1e5a29a728975a03e4fa082f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c360561be38d7ca8616b06716540745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deadbd67579b002666c8a4d521ab4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0941103e2b897005cffcf6699f1af047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca633c707269db59d24840d2c82e2c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8782bc60fff232389c99f4a7ebb5d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a05bf3ec01f4bc461250ee0bddec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d2ac0a16ea095d476cdb18d0c01d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e36f1dbb9917c40b5c2f493e1333652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57357eb4ffa32fc89ba598eddf37218c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39accf91132ca5d96920bf9366b4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0e178700509f8760f61be2aad00e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3042b5e358257744cc479a336abf2f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c9c0449f1469951c439bcdb465b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47732b51cac04f848254b489a7febe7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd4e78e509013e93d1b20a764e7d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697701d68782c30435bc94c9ac2f3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95338e673d328b3d70353c76c162e98e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed23524befa7a19498724da9303878b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3679c32f244c77524abdb3150f7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd344cd2968795f0573bddede5f38564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc74c105a7f3fdef99d14c6639781d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a855e1162f7dc135057dbcf1019566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55a0a30de166a093ffc0a0569bf2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3859355054f094ab429330d54a07368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559802a7fdf0e4440cbfa4da0cfa8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51e6555ba602e1c90c32b95bf39a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ec6c6cd5d8ce2b46d494b4d8564f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e82f5bed739c0a74ebc96f09dad47472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f0933dc2dbd8a043166820c3e06073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce72f439b8280243c7ceaaee9f13474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd38865c30773a43d4a727678f45c5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713c1899a58800490c5d6e972375db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2b4403c38f42c2f247a289048d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ce072682f3eb12cab93ced82cd35a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b75aa097e012cf8dd6fe94981c3b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada111daf40318da9adf7dd36a5fdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ea487f13171a2d207b7f9fc5afe7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519825032fbe0217a5ed5d0018e494282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5c46c2112464f7f1c0e1825aa2bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81b5492c0a2b2074873c166fe900884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010a5f31e056410edc8624b4e2bd6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e6e1f7740b2b0788e42ec8ba641286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7f072ab8cc23689828dfd94b384a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4e6ce876ea62a1012fb1a94a8e32a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bab8d615eb8175d53fd276341cca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634cd98d19baadd003bbc0193920eca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47e00ef185d80aef1aa97e4b6ccb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38efcf4a717e2cb4e5055fee67551292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d4c43c59508a8b059c94f61d753993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7506cef851ac3f4179ebc9f4c18a7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc74b063b125b562e91f7303f706d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f64f9d488fb119a891c047306118c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ab589ad40745e85df7591802f63697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b236c58425a3b43d0fbf1cb364ff98498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b0149311485b97cbde2e752d9c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9348c5982c4d995ceb5936e61c2e54b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d81018481c5711988a97de72feb6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caea4a1ee64e3eacdcefdf7088ba158102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d46cab1243730830efd9ec0dc487d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6f7eca4343d0b0bf195fc560d9c67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbaf703eda6b4a91e4b9d6c0f4e99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce982e5ef1c8914e7a076e7f953b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ada455097e3ac4c62f3a6dd5e1a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b3f7e01eb2fc39d17a31ee05867ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdc50efa740916564c4980fc9188c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a01c6fc2c99ab3c460f79dd38b337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec5917dcd7c1295635ed51e8462db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a5120cfc0c9990689195841d675f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa309fb4f6de7987cbb4afb3038c3f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99818f4889b3d6171f456eeb30846d34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4220620cd96b68c1eb9b3dd02e787115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5bda004cc43f4d02482e407b73fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03bcddeccf3e919fca449051f06598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52b96cce7a500905cd459b4221945118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e42a558baa6da3ccc3201a72a88f24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600417ee8af36c0c82d539eeae04f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467116421eb7e39b4b72f127dd82386121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc646f0f39c84001084815fda0e6f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee69c82875d544c899098de94e26de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a752c637a434df32a39fa20eab91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd752a5661441615c8eb1a637392ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ffbb6bf7ff368dc889bf37f320a53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0ad18e2035d26344c89f6b83066c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b07d18781484fe0f4a1dcee69f7ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247122ca4fdfb37f401611c9eb71f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2655f72979a8c79326859da91a355d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1539b99656932f69f668f808eb038131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de468545f702f59a36fe44c993a1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978e5424f17f0424dc3a8de9d47299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945850531683c045a7fa9f81a331a74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6478cd03e02dadcd6776e2b969974135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998b53a7a533b7e989c7230727cef2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00275d6bf20d7a6e5095d3a8bdcd52c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357c5657d377c600c8462f8279ea87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c6f69d93c84bdbd13c796614b9966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c90e11472f74247fac15795fa389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b2e06790375ed72f2080010618892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc505cb0351b09529bb9351ca8d9977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cbc36966151d83c69b0636c3e1b42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a4e42ffca12bdf1268952dbf6ce8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20074d290b5ceafc85e97da8483557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cfb0a4c199e8ede75467c0aa1c094146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33485248c8041c01c0aab93ba6c5d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5248cb6e93f69f55d836156639cc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d49ef2884245e2f290f23adfadb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff8da381ffb27423bb20e7e1393dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51308e9c9886265ed18159c55b48c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505fb4b20b68d1efb19e50091a30f5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9016d96b81ee9a9cfe6970660ff53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194b76659308960a6cb99845dff9440154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b43acfa832409d6df0079de06a8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2000b0eac473505f2c00891b51731156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9b22b34087039dd2c13e9386b775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c114cdba9eb78aa803b0e1dd51646d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3449a62fab72890364d1c9beb2ce9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dec7d35a564b1535248eb645d5683e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e104e9536ac731ecf166960b4031b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d3a4cfc13397733b01b4cd4245a77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828dffb46828d1ddaafe05c02fcb47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cb8946969e96641abb4095f29cdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c986bcc3c0637378579506b30df9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcb696567ad7bddd15cd8d5632ee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483e20cd739b7c82059116f432329f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8387b1648a240ed51022553a96f29a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad671a3a9046a56e92a2b69aa36e45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6197b1279eb54bd433cd72934190688170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce79464c315f12fdeb6f755a4162d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622325778daaefd94f949e6a70e76c29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399067b85f900ac3ff9aadd842dc10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab02887ba669ae664493cfb54c1d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f404af0a8a07293e3a49758a67fb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2345a1a3dae590670ff0e7117bf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f00c98cad558107f9e2099bcb9965a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941dbf55eec8e346a5235dd401a753b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d9008939cb45d9b103fb1e8e4edc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52c497a79273c3738e4c6cbbd0146180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6265155e993b9aaaeae4323d814880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371feb2c596303be51b2315d19b4cdb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159aea0c126f259424123e44446371183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb41a56ca62cadd9b574f5ab8ade1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d60674c46c0dd87434e6bbe35c925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb28a8b551eb3f2412c3177e762e08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51d6930da4f742a2fe2cb2726214f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154ce60df6fb9be302280369a7c6074188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93273af50ceafdeaf36536732c3cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4139368f875d01a083e1e5bf8a04d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2ceee9fd42bf165a4a923dda8bef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225449b73a508bade795e1e7705ee31c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa750ebf4535a28ca0c67bcc0c718e25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f15c56983f1a0dba9bfa0287599a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd9634946c05f5f5c289947761143195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedfe0d046aea746b9376fe174c56b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4365ab37a6431a31c2b0f4ccf7ea071197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818deb237810eae39003a0b798fd618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36f0282e71620193b18c2181bd7b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d11b9051fb5d0b49e67c121cc3ae0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9f82f4c3fa3346b648877b5198297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc46cab9e928f8697df51b6dd502082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c82f9348819441a02c81e98d85637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7918c4490bd69e6ae53ecbe50d1ede204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347644156770302c1640b0ebd40a434205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af5bb3509ed50b8160c1888a555a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d52d9f671c69e1ba976677ebb75cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d2588aea66f96ae4633eec733350208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779b94cbbc884cb53fbda49f9bc9e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c56aa585fb1c32e59c9c0af6a06d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a966cadb2fe76c71ca5fd0944edb839211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece57d323f0b4f928e225b3311707c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac7d8d73ab182476e0afbad60f554213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84977edbd570800b6ac78e8aa91740214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c29f76c8bf1c125673c61e0b1968215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d0a7f2921c0f2ecde69ed8b1aae6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5006b1d9b1fd2b78c915a90d7de25a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6513fb53b014baf634ea1d483e5ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c2dcbc5a1d9d0dfc47531b8a44b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72fc3d20f0407b9fb20e8fe291ef3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a8c0d23f25ed777b4a04c7bb22a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b58145c86cf04829c181b2a51c9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f98c59fd3e63a4fbf73f83016da9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d513ef5da0445af3555739598f9f95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c611292e7ad12eab38123a5d1d5e538225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724371789b820bdf313593ac79b586ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da019ea0ed097442561423e89c92c571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb9b329e02a5ce9138d6d2f9e3347228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73176b316fa53f83a13d40b310eeb80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b41f37e2b572033b468e5bb09e85c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16172a30aa868a6d72763d1976f8bbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331151b9fe8506c370efc88a75ae859232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f801d2f63da4de66f912e14f1af053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31520d29f0464850d66b38e80d0904234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec336f1bb0568f725bc5cb7346a5a2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe908de0cf7958eecd81c9609705f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a73125ee55274a46ce9527d0c645e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08549dbda279aff1a45dbdc835bd5eff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802363c33482b8e2237e8114291e102239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67176f965d666a2d0f14107e2b7c124240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129c44dd28aca57f52fd83940ed446241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307f6ff8fcd415a4cd4c26931e54e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcbbc53652dca63cb134e33e96408f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14ca7bbd7d13c6004dd2f425beb41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77332cd34bb18fc28d61c20c23fb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844f673baa65e060c6b7bcd01055da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e56ce371c32f82479c4b3909edcd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221397d6da089c98032c2937463e5664248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b110dfa8a8412f88b601f3ef44699249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3f629bf9a10b57b324e7687676e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262838324bec591e6ddcae1a1542f83e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aaa838d1daee9ed0042601f727b50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96b732366904244726cca9549b76e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9d5d005a5eeaf8d407d9dd4cd5ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14058eec13a7c64b419e03b7f38421255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680098edc0ebdb9fb6c2b6db737b551256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2612a48bd9c9f2ea5e9b94adec2c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f080e9139ad30a07a155f639b19a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787976f52d24fd61f17d7dd7eb7151259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3c1915e723178dacc2f25b52edc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3cd075af383f8bb3ba5f86463fd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827589d0e97885521df0cdcb77b38b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2809828ef67a5c4e53cd2dac7ab541263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf1bf38aeb7df174537c2656758e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cfe343687091190c4bcf94c579197265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177876b5fd144d0167f36938af2971e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f5932d933b95f2e3879ba664ce798267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db722bc75aca891a3b6bb0e434fdd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84a0c3a49b064f9383f6b9cda31c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173328aee4ddd4361bc4edaf9201e8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c96d615f7e04cb35bd304edf2c984271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210070a220bb29f3ccac3fbd332fc31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779633ed7e88b2f3fd96c44b0815828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b8d183377ef502dfa7d944b2450b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248f7e8098ca1fb1e3dee430fd61aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350935c02012bde55e12afb5a44c771276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2646bce51753dc232676f7acd1a08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d418b5a477dcbd2f3e6e6dc29f2f47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea18add8bed03caa646e04904b73f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab39a579194406d6c876d92ccb06a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a86d83a28e7a88b1549b6862af41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f0bac4bd65afe35e8afdc95cc696282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5120c1cfb4b1563798a922483c2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753498f5dedc6f24ed0ceb5bc5d5bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582861f6888fffe2b75a657e5c51c03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70957bf8cccc02814a8b7a18dda35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978147873bdc91563f2b70721ebe8bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dbe0671ba84030163729b57bb9be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426e25dcb21c29e2b1d3d167b92f5c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e85b2954417414b820a1623e48af0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbe1ae29d4e66f233240ffa66d15f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d145cfd8f0c8008cc05dc3c9fd39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b087f108a57826c257e2e6c2d12a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e484f03d6b42c8333c8740a9b3ec0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88072f90e2895b65b4ca6dc425a713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aeea15eb0df1fa5e8fd2894200200296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae246a5e3a460bbbded6645b129b5a6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb43586e22abe9f587ff69a9f2c701298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331522c4608a3df8f6de0639ee5a3b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b0b2fb3257508d86c63559c7eabd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155443c1da9ad555c9291a0d727d10ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3a46c51786d34f44d56516d738c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911c749e51b60db3350f28434ebf1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95793e4ceee4da94f391c5cdd1c6eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5959c861d56c7580bf93a18eac715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876d540ebcdc4856c0b0cd34ec3e11b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb41ddd7c0ae24a4ffb376d62ba71c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9c6cef070bf89bc81bb630af49db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093d5243f0ecf8ba0e8b67ad25234cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7dfeb9902fda329a234a4b542973e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275fbadacbb04a6dcc6c4938fc71ef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd48efcbbdd0af7c3932e29568df56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeb732677e6136dde01a9c54bf19e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772fe93dc403bbb62e8249548b02cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a6d99f4400070a9db694e8d7689b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df863e999055d330cdb6a2d7b17e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765745edce19f56ef335e279dd94d764317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8f9cbd1fca33b558883fe12417f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0bf34c16c17f170b9ecd5b111f8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758bec3b7ba2e753b053f2dc44b43be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3814efbb1f568eed8561975ba439c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ff26cce8a1c368f4272e53510224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9987b0fe91f76472d64f0550f08f5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad805d269cac80602556371310f177a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be8d4b266248fcc102afa98d6c57e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e50452b6bfba03e9758d11081d0609326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc750b7ae975654f8306bd830a942327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdb1313fa3e168081bca4b24b1588328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c965b119125b24983dbf3adb79b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f2dde893a1adbaac1b0fcb3ed6d2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cfe8654b1367b5e5ae3797c49f100331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7e0455d1ec55bf1ba1cb6f970c4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3859a67af025297fd14a49f9cce1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f796e28277984d69730f8fcb2e9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be64a2f683732b92114d374583ab6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206b38eef10ed068b57ba5dc2f46f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86137e2309e2b727d0d8d3638c33f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c1d89067e2cc97baa02f27eec990338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3f3e8eee1220079db59bb73f8aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3aef4588eedaed3edfc26f0a31f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4d9ce52f6fde8e76af3e4dcecaf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7187c3d7c44d91fd308444657385d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e086068d5f7e0e4f6c66fecbf492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f143cfbadec42b5030c4c2ba872d29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e8d489c9702339a540aa36cf8183d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba3569a70bd7116815a113c34a10e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273975460adb275e52428f00229abe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a886ce27e9078b217f4a2c9f1351348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc084cfc1568fa62205dfd02faf49fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f45df22fd8ce8fae64079a65585d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b02798986ab53fa2275be66140580351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d1f064570cfc0b710d40789dbded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab26395416032971c1319e94af688353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d1b6ec122a0e33f375f7e7720e43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9fd5bd485df513f3bbdb7d84d3c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f639e614cdcf6c4acfd6ea775dcbc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f265fd8fe528fb6165d365a884ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5cb53cd586aa892598abffb54b6ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8564a809a9205a578e058c37c8d175359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751d69833e524bfd8ab4f2bc88cf19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a558770be294d425327b09d2a9d15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630cdc0fb84dbf36f65e8cc68a5d9d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682c44a6608e45f2fcb419861e3ba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0ac724c36f42b27daac0725fe0fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f46e3ebbf948ddf0248bf77c2a11d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228ac05a7cd4efba2ec4f8ce34904d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac432e69f7386633ba10677364ced4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c5a08e1bdbab057b38d30401374f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a2732303e6606257f28dde42d88b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7897696b48e9d4158410af3fee4263370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211922c297ff496a10c12f4f42a44f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa313e0105789e4187f1e6868f6cece372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3951a24161b6affaab519185aad683373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b5aae1c5f3c2e5dfcce899f8532d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9c36fea52e371c59e9f3e88b776d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf210c931c495d3cb62e5e8da3c247f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8c52350be20f40110eb14851e6b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c65f42878a43d4338e2db6d4ebc92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4845236b30f843b78d1325831c8e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7127a841e772486c824215b67c133380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a370cb5c167207ba61e34ec1dc2bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7c624871fe63c7cc8e49254c583d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0a14858ef9d1f257d39a947e299b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e180dafe044c5b3a7ec740a3f6d9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0c4e16e106de6b11acda372e245b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81caa7a7e087b55d376c6dbd21f98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c318ef92fa8cdf44eb63f54f346b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef0c5076df1e4716dbd681e62a1a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b3e5d76ef05eb35c1852e1f0cce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de55769baccf5ff562f8fc87f4a63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6d7942081c6d6c02380eff96c70f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437da805a47b024dac22c43362986c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4c5ea25b7f84c535cf753b893411393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5de42b55d9a9c45f7eb43346da4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7263cda84a7f87060c34f48799bd6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ffbd0988fa9253ad35f3bc6954625396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ec0901a842e91aeca3260529fb80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c99734d0471ffcde1c1292f2a8186398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d60ba12b93086098d476b5e30c177399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82c0d6fd455ad290ded75ad626cee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ec7ddcdb4240b05e3129295405b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e9add0b49e984fc469cbf5b9adff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f16bf765875f7ec0d5d3330d64b5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24ead30b07c71ca7aa210ec495238404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07658859c8b805d0c920359e1ec6aa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b1f2aca4b56c744b1b7692250c50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a60dacfe507872696da9238f40a22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be1b65e2f9300c7e2ee7d7dd69c799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2eec0c6d934a0b493ac625b5129f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f140533c8b7306175065756c50d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7945d366401dc7b42605e253799405a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2298ab2b9460bf331c0c6c83d92c81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538257125204f0a1cc334857fee4160d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87abbc9817c8c66def60264229e1e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd89c872b1c06f6fe52c69abebf262415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cab1ff8a073b50cdeab5d13f3fefe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba422b741aeacca8742b1926769f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc400b091f67bf9eb3073e3244a2a57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79906a883074148742cea61a7e87f96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e9273da4d8781d483d1bf7dca1698420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6cafdfd283ac14dd790994217b3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d4f86d4c5b03c7fdbedaf6eee05d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345d11c20ff31ec5a07e33df47210d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc265d99a276b0bc45d468d0011b5a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f183dfcd6d8355363d15728f47b3f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a8c62af9233e656bcbe92dafd554426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a0e16ba75275230c7832c0f346fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a3f6405fed5e2f3cc2de563e23afc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf19a5d35ed6960a771cb1f5cc35f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672ca4c307d6e995e9c31015bc22d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b894e7afd1eac988024a043bca8bea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b38bf4a4f4fae1737849588e83899432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ea691e9e0249c19371d335a74875433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb7d0f584c4f5d57ba77b58d99731434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a6aacab5ffe54009e3938e2897c68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17975f2dde71ade01e3eab22c406c7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e45ad124509841857c6252c317a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432481ade9d87a66bee4280c4c24144a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f627bb2319fe69cc91b73324e53c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb81d82fd3de1e22f627cf870fe7ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc68909ef02008591542e1655965f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4bffbaa1b2fa1d999e807c851ed3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b769dfed20508d4dfe07efca375af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200651d23fdc91c735ce761b10d06d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2cb688b76dea7b6ca225963dc1810445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0986e9ac6d9e2d45485f8686823800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379be40e4e0d084549ffa75fce4e11c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641885f96699d40279c9b61945b4ec5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9afd7ed064e3b8701cdd2909b1284449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fe396058aba0f768564c757a61de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef95ce88aa400a0dc543348fbbf03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7a826aecca397d02a1b23eaa3bed3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a584da40e761775048879c43f5a52a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a023c6f6f995115cce0fdbd5ebb2273454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b510ce89c9211c3ce86d3dd7b5d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503c5046f3912b70922c59bf25924b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835629dc4107bb185ea771c97bd76854457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ff2bffc625f634cd1d226f838433458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2b6d1be89c62220d89a713cd0682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823779ab6ef7cd4d6ac9f4e388dbd03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec8eb0873040d492792420b66b115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd5f1044830a865edaedf1cf210ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218444bad68e820498f29b398a21a2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9938a49a603443b6d9370f6c86e9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f0fce63539f2507442462975bbab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1424cdebe5913adbbee2db50ebc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2b330c57ecde334cb6cb935d1173467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d328bbea38e20804f2deaebc35e76b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34f5aeb8bb4de02f634fd0f02e6cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368623eb085a06ba86fa25b254b8d9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e9de1120648a45cc9ed88551dcdf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4108523cc08e7fc9a43d7a411ee8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f38fb69bac6e3f53376a338ab051473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a0178202340c6a381524f6ffb7a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e3136f710e989d569bde21611a7ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9fb9fa2fc93f5c5dc434017a4f398476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170b569943ce7e7a3a5de672014158477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d8d8529d775ff4461fc129f9bb14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d915890e9d7d1463446e5b68f65a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb121ce1f7ac0ce9d59664ffefb0638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbcf6f1ff7efb0ac28f94217ad80e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829669ec92113823d59f6d0cf10d76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e3fd3c4c2ca026f00fd5a155f125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe40d24c94a57c14b2f882deebe1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3fd049a8849d1e4e79625c77c021485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706bd8cb361a5426037949c436e8a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a452839ad7b3ac2eea90ce9696a1e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e5cdf088f3d5babf5ad12aa086b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f2251921546bc7a1ba85f07b45fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d460fe8d2c180cede7f8f86e0355490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247683e6a53d460118b893afc22695491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e062e739eef710fb11cef8f85fc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde75c46b0ebd186152f702313b3f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b56cfa73baba9e10d3bd27a418814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b838034735c94397974ae33dc569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c438e1d35325c6d43c0db8cb57d589496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cff777e1b0d3e567b00c00b0fbbe8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684686b06973983a87fa9b570cb1ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a528cd0919e18d85010d8202c27d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b14b04b42327c06e2604a2b7548e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de638d97e549fc125f6c51c7e0a064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ec54ebf8547a35521f8457b543adf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6f1013c78d51e76db36e3fb140df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79d8f6d0f89a2661662e82044e88ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b65b07e9525d113eec917aa437e10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a324ac2fcccf083f62780803f7fb2b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a42294806ea233bce14f6edc21ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471d21abf090a7440df1f64e4609ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318019fe529950890fd65ca416072b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784df02d2cd493afc5ff32610335326510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15cf72bf73c22973f9ce8630879ea0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bca6c40e433ae5d0a320903c54fac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc4f9ccb7e0b315c153f68cdb76134513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bac1c98676a9ffb71c1d17ea37726514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ba4d1d670d364610c2134ea2970f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39d6b18ae23cfbaecaef25e595f4eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea43978f4897b1b23ee2cfa0bf511517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c606e4f61bd314678c6aaec4de8f68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7e276716b6ced5107410e8944a93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ac31a33387d40fe03871eb476eb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59cd0b9e79cc8bfbe5d8c08c2874a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8cf0800c06305fafa36a22e92d9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628bdf96825af99d7b47d0794c3beb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4b0cf913ea95980f33c47ce6bf8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd24fa419f49b3ae5da8455ea47a46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385c6e4a9a8855f74570c2f2866004526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0cfa0cbaec17630f81c23769248e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d038a1986ea002ef79a3b8ddfbb848e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b17dd3ce30fa781fc52fb50d9400529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf6ac23625fc7b2c290a6241afe84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d157b29d0e66c02597a2a1f4210b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ef81dc0708a7cb6f711f5364962c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f48e67856a3632c914d4c2701a65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3f1e8a786c96e9b66270a26d5802534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b18fc8da9634e20d09b7a03609bba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26677b2d8af24551b09ff5e2af893c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622d64ef0f2b38c5ac327e38d17542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a8976083020ffbb2cb47e0faf729538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef654d6b6a36e1c8419bcc72304f24e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314ef423771cd14a9dcd18e45cc8ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57968097a9d8d46be3de9547471c6b21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2bc15fa70ff1b3fa59e5ad4abceaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f458e2b6def226bbd2e0213ebc8b9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef069223d3c39f9fc1df32ba3d3510544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093ac268f0a42b320d5d75847970de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b85e303faf80539a1d719813f2e0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc2e35e58a0a4db7e01f540f45afe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca974e42a5ebb7f6a22ae23911a1304548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2cd9f425f94948f566f1d0f0ecc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4058645e0966d93383140159726e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47829f4e471f30fb86b3321b0ddaa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d34f41a79aa706c0d276c6dbecffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d927fbb80106f791ad655cae6e92f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29d82030f88a64c11668bb6cd330f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16908813f4e65a6ed3e55e5f1dc93b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0e859b03bf6b4710db631fdba5ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8b294fb6bd14e7947df0c5653b16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48418f275a89b3242e6e798259ffe5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111831aa9fb32d0ae8457960d7453454559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec478d817f3c3fa70931310aa71e2fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38de42745d35909e65b38da72e4b43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73a6cada5777eda019c4490e3994e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13782ccabd48aed764012e288cb68ddb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f0135ce9582aa5d115ace5fde819564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa8054c5e2fd43507549f51a3cc2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7ece48cd678f3f408c3e9625b3ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b54e348344e22886cd0edb2372bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80169eebe81be6d0368d0913da0e83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bceeda36ee046cbdd2a9c61e8a47c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40861f3d295be853111d2e853325b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a6815f26e3b8f9afc0aa86e35c0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d93c6acb15f05633fdefcd0f6787572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b4d2d0eee1a08d567501e042b6241573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8c1239891e177f1a6252afc58cd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab450f3169d158f7b93ab0c04d6df9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e804c569ae43a4d2558a64cf8a9b8e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80d7b78bf9f3d1c099bae02dcecd11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec7e443cbd5d56a4bdea226a86a96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943a528dc7f7d5ea2ab4b3e762db11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78afee1a528a9ba51c7f0762ae9a90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5aedf21539d26c437daaaed38045581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ba95666dcccdaa15f27c15e3a8be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd519c2773daed8ad676d10ac8d6ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e56209547c124d15848396d901958584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a790fbb8aaa9d648fbcdc3d4ba823585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dbf8b3260bdb1289fbc947d46a2b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f511741c6f44a4a509a6568f30ce3ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5efaf6a68c289610382bad388bc9d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fe0597adb7243c7993b2b6e7c29c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19f89a2958b9d6c9d58adb7df0cb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0cacddf701b5e8dda7eb6767105d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b3e24729b54831af6ea88731a62d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb9a0c77933b8d7be003e8f20756e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fff2e271b4fff80fde209b24344f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706fa5cfbc029c85e98734623858865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1137365196968c334ea5540d838a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111756f241824129d8dadf8141ebdcad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced66f58709b39eb9a05fa901378f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd289055cb8a5986efc527fa31529f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2698cd577a0947a120d0ed84c8a59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b26cdce0c0f701fea3aea58e24f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609df9935e698b666f9d3e1ca30ff6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0eb8dcd369f1040326e39298fa3b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf478bc5ed2826861135d3d36eb8345604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33e8c3709882aa1fcf251570b03854605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58abf4f1c7058e36170d7b67dfae90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506090915dfb3e7a9c8321bcc894c82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184294b1b58d2b8c9184dfcf390f0ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530824bc217b384517fd68b62259a835609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c143b0943eb8a40674e5bb4ea0f12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d32011cd8886ec776753dc00f8ff18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e93c15d66c69930561431fe1438c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2d9e801326d84efbdfd49f9ad061613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3fd9a96accd5f705a0f389fa0bdc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3979541129a7e117b25f056768ee7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d0953aae9fb50abf6d181fa4917f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2999ee9afe86be18f09b048b92d8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c30aa7d07d579a425a3d5d2b3af374618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58fe86c163eeb8292f4b25fb70c5a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5337a19ae4cb14dee19406feb52f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ee901a047f283cf720d9e0d1c5d2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bdc210921e9c0233dffb224ec41d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c265633d1dec59d59ebd3ebae13596623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae3ea225c225506fa7509544887fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5cd11bd899dce6f29992868974b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578902509a771d584f1ee19543e63034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac8df1200007e26a824c30f42d0d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec62c1238c725ecefeddcd8b270cc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc99af2dbdf11a3eac8c865ae23b400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bab5db0791cbc69fae5781c35c1d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1b74da68dcf3e80544dcc771106c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c603c766875c54f80ab6751cfab4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd0926b5e01651de9aa9b14498429633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26101772518c6e834ad1b051f85e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa035bf094dfc896f4cadb20a1fca98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772adf0d1ff2408aff18a80ce39ab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979a1fe35090d6fa4a89d42e359477637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828612e61e6fcf0b07ea517c77ff63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c8cd74befd2ff7964333e47435240639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292cefefa738a5c3d77b041cd666e80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173e200dc685942e969f0a8a2e2ba3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14168fd3b608aa1f69218f29e92a1970642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61fd4be12898fd372b4a77f5fea97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac98eaf09106ae75f9b0ec7f42bf6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f285fba5bfcabc204c97ff4020037a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b13ed426b82446b33a295f929cb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed77e5e60dff34a452b732cf08a5bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6596fb237149fdfcbcd2531bc2d69d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f3c5bc8eecd946afe541e6e116e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4818b9e3b8772371bf3b42f38c7475650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bac24e333bea9d262fef11174c44d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7b9c2640d1de93fac66fb02f6b35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4b8fdcf3287f5338a3e00ebaa5c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014806bd5d332ffcda3d76157733094654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27fd7d0f1c86b84ef59905da0cfd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb608fbbd5eb68544c8b30c1fe3966f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16880a44c6bfff87d1ecd18bc2332657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a03d661dbbd55f6e81dc0b4eb7d9dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863234f00cdcb429bc98c7f438f1365659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338904bec3f55d83bb9ea2a01647208660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674f05a088c40c3d39ed91857c63b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7547e279f40b2abbedb69bee6621662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bebefb6ac39d39802b8a8a8226db9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e0dfeb8d0c1ecdc57d756f5b5b157664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da226545372c3266508e27555321b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fba01340cfe1a8a36a57f9d91c2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c583858adb01a821a939ccfbd970667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97548c50503037487ff39bf82fd9e9eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7155ce283ae65d810e8b6de957369ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29722a0ab8071bd1862c114508d0bad9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ade7707c25d1a47f2011445c5eb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464bffa27380bb95d5018b765ec155672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af5d70b9e8308721d5f48e9344e33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df96b6ae54d771a02dfd9c4a4030c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202eeda77d105010df0ecca64bdeba3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab186e82a16c1dacd4f1123c85cdc40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a29a448b2712d0dc83eeecad8f7844677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8837f107fb7df265265b103fc583d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616080944e4fe792b004a52e345dfc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a760b43ddb79b44fe10e985c6dc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa110da28b24edccfb565524ac866268681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aa4670ce249ef897322529409fba1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17b35c48d1b18921fef35a7051f47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c490746871aceac8a13af73faa4d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0edd8e29fe33a761e00a8b4bc0e061685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce438ebf6fa734aaa15647a6e105fd0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208571dbee7ce9366920a70c08ebcca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69249727bdf8a695f95aa2f5d4980fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86246dd00f8bcad0c227cd53f4148b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120ff9bbae0c753b38ef8895e94b72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a9124f4753e345cb47fb2172c6e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f992b91c3bc49954806b4d9b6df14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87519806a62d0c41a413a90e4a75f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d7a34a405dc4d61c97eb4ee3c266694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2726c552e1a6836000dc6b442a5fb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37983ddcc2c4667feca1fab4e351cf96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e668db22ca1b94430bab868bd6208d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c89f9796d02fe88cdd7c59e898e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499fb3dfd46c4045382f41190d3100699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce4467d3c91e42f9e4159114982c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5a8f5e75c2ab4465dedc53eb9924701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab98e7351e653dd011cd93e1327690c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a42e982670fdfc3b804145b871f8db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7540cd7834bfe2f764686cfd3d7a3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137e52b55d2f18d53b7e83283ad9a3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df2377a0f57fc46635bace370ed8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5cf640505828bd282923b82f4fd46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ca2f4460d743ec45c4989aec7da1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc732324d1372c73cd30b46b7e20a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238c3277d334720f8f8e8372c38005710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358862d1cd320ba374759a7fa9c7e69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f9577c7c3ace196eddc618c5770e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a7839a53d8e7662b147eb3aade9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7761ad4fd595e76df59c5f39ab93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a21da0c0693a95a0299878c9a305715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05fb09581bd7c9ea5981c7b3e94a53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5019240575172a5858667651e518c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b73b7210453973feb61eab32324285718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df3ceaa802b1b61809ddca00c736d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93f31d3e6eb89dda2068ca9bbc571a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5f1c2fe1d3374cb92ee70d4fcd00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a695b1c704f12d4a65d952d757d8ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d35e47cb7ecca4dc9f885915113b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1fe0d9e62c3decc462d1923dff79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f4d1045382211dd98872bb82633a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8345747dba0f594cb96aa74e5c845726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ffd81045ec7e51c3861d0f336b6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959878dfad138483bbda4479c5a0530e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd67a34007806a2e370352763541c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a93bd47d4f538765fff6140723ea5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfcd0ec721ce8bb25356d34982027731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206b45a4c95259872b5b6c5f1b0a82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa3f4cf08e9648826d743fae5b08d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198051df6db53b1b2b4ca137e246d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764611d82c82f798581627748733df6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a22a44fe8461908280b85c76f84c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cee229bea7bc0710420342291180f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac3e0fc027da90d6440c69274b9a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c0c0ccc760bc968fb503e87cb0357739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2026c440f91cac98f7aa49954ef1de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49021460fb982a04c1092aa0a61a8876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506b07c1b2743d8b7dc80d8c02a68d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3756b6d55adfe0fcf6902197695cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3098747934dd3c83b8a0b112dc6c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3453facd90c780e3ed192b73ae18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc708e555c1cd02a69c6ca46f9741f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f441bcf0967e93abc9ca6eca55ba7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69b98edca2644981d701bc5ba9e84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f459aca7fbe76947bf93ed4c96e63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c4a1d7388eaa79d7a5b2516cae8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885dfb2e538191b9649f758b64e009751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c261c7fa6c2b57e05defcf040e91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55adcef08dc0402e1d24b2475610c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84513e0ab5e81e181f72dba6dd16e6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8b91c7c7628de9d45119058e0163755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e580ba8b581d0098dba24ea9fc599c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100247292cb3fa576355560e70f67c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0396ab205ebe4ac33e11b3fd7c41d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f75acf44335237aa4e322ad49657f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698b1bcaf27383fa3de8746770988c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9ef54f8cde8a3baed44d1a47ebf1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee01f1ca93a88be4d0ec9948026a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493957bbdb5586c53fcc7fb17291ca8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44946bb03df667ebf188b5b77ba8e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45223ba2f64f5af0f2a5483981b7296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b466d6d7f644441f5401c714ba9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344300a15e3aac3b24a1ca87341bf5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0699e42d3ad1c3a8170913a96803849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bec31be569e2faa119b3aee39f20a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087681e92fa100a87bf41289aae7677d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce994261d39cc9c1a920aa982be2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e1a09936bb38d47b3c1e9a009e70a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1bb44a8055b77214dfa4353eeaeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41c53218d0f261b678fe625beee0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b16fa781df8f7039d96be1286995b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab5536aa7590c06b598248b74279917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5bbed5f15eacb2af010b1f2f9e3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d31c1e54e90e60bb50ca9d07fdc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a515c2e61b3c437be283bd1e2abee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e3cf1f3b96c15f36f7704eb379e2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02134b74db0ef47f2340748219295722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9fc6a696217f0a4e84b2b29a23ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426dc3195702d89e790eb949f931cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e22f34ccdad9ad7c3c482a0575d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b1ba136c3f842485251719b63829e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b09e22cf3427819709899100395ca727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f18b93fbbbfd0153630c4a9c7edea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c94d27a914ad3ac9d86bec685e1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f4390e515e7646cf2c35346d2caf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d1e53c92558c6c9a64a53fff26d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf456879d64d12670ff72f3f8c8379f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebb4a6e014f5ed4cec2e87fdca6bd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8819d9a53b3efa59bff458b971c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86efa8be8573d9f86da0ef117b2301e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f0b2ffc3a89df6e15d8634854881436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f0cb92c49e601b6dac96d534276337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da905650d232e39bb11a3832733d56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7db976b86e9e7b8d3467178a834be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b931a22c5c0a747b93813b48c3cc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f68ed0e862264e63e7272db014afe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8515fce4c74a87922305b6e25f3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6c47d6e51f1b5e67a0ed90de42bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa138fd53c23bb7c3ab359ce7453644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7288d71efdcd6bce02cb3bb7ea0d1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b64c6e66656773be68fc329055c2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea6340729d7b7ebbb42d232440a1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c33ef0f094b80429ceabecb9bba648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9c13313cd24c0533cd95ced92f15649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef3a0224a1ce7e3f3f8b3c16b702e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d03fdf58fe849e9177f3a23c5a34d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f90c4cb78843411c10648ebd29d68852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559098977b973dce118b02c8800aadc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ab47700426571ab02d919b1c7a7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dea12830f035fb08d83aced35d31255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72392e177df83ce985e205c81851d8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bc2f8ede53950b79bf6122bf01b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfb409a08c91666272a5fab0a10dc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe22c38007a95175ff26ca27039ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcf7d6812b1e2c570ba1bda9a850b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462091defb77d495255779a6e767db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fae23e1212521cf3ca45a54fda49362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25068b9326ef269f8ed831f9422ec663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866180d45472d308c84d4f5fc5f2ba764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf810849ce4256e0caf40836a132f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943088bb1bf31c1b01b6394bc0a646266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c47543bd34e462b1fee04d0c9f6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a568e83c681605b37a321ec73fe9b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a866ab33432fd77a64ac0f026f67f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d371b76f408871a763145ec1b133770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c119e62ca06f195c0c1224e7bd615a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5e089fe4ed42584e9bdfcb16e38572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef26a0db8d1c0f4d9a0e788fcff0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e581a12f6cbba7cad82d417ef13c11d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ce6774f26dd26d58f29becdf508f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea206acaafd487141f671dc478e6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac85373c83b239d2268f8ee0485420777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5560a0847747ab315cdbdd539c79a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe161de49494ba1478f52291381fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a18f839a778a6597e5ca4f773ee3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1cc8b8f3f852b8c1868de6a0b7a7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6693f792bb5f3539d68ada02111ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a7cf05dd1b872f678e7a5352c63c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196688009cdd461056ea2e7cbf58a21484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68c76c32e7c271099707e792c1ddd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a620061d79036db21b7003c41b47186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d13fa2e4d43a2209f3e1bd4a713087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b1371266f39b5e63427a11da3a3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35568e38e6b723b900ee80508986e61c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f35411ec5df77a060265c9fccf8a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c9379f793905bf3abe7f08832088f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2bfa29b62280bc71a17f75fa5aa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd257a1e5ff55a6a9ca28db13680593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769202ab526b5a1270979b0dc71d622894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f3cde2d5eaf4717dfbecb666c6ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666b9c555bf7c7da6b85b81651070696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f622b161c3803d84f59d3deb4a3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5effc7c71b0fae5dc8df0826b485d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e77fe219bf554868bab7add404d77499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e1dd577fe563f5d65c46f10ed1c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723ba54161efd0329df493355b1310101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a49f04bb6ac97209ce57ccff1955e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fa73102b5a673a80c7de45334ba12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4221d1da329e8bfc8695b14753f0bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55edccc3d1a8050efe3a36441708be6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09400e25d398c3f48d77de3fca97175106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f22df09acdea95e71c435208d61d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe014432353591f845474a2a3ea21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657e7b3d4a6adb1bf4da4b8e09a045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d096bcdcf6a6d2498c61104828a29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7ba1cb9baf47392ef62be8576fc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396515c0e1d855ff2b877ab7f13a7c03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb70fd164c7b6f3bd4c4873b17d82c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263a37b079cc2525898fcdecc67a99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af97c7c61258bde719db62349d769115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5702fc78875b42f931b23161176b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ef734ed041c84f2b33220c99c521117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f50fa96c1c7047760331c93089bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb90b931e8d72bda090cf5f5904f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc401d612ae316ba72a6093cfe03bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01809e6e25ffbe8e1f3c4b189ec7ee4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6725615e375e8c3905a6e3e632c1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ece0ef00d9b933137a02b64aab24f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6eb28116fade3981dad6c7cca317124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b25cce217629cb7c580b03a3af6c5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d0233e49c2c8133922fae02c5a95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585286fb9516fa4ab3969c03fb26fce2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080024a74bd9e95483641aaa342dee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f99c1b1f76d3bdb9bebcaf44aa583129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ce4e206d16e677e2446fc152b79a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff76c2f900fa5e67bd2b6b60da2ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974520c7fe391ca5fe9b73ae36ee9165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3cb6673c92fa811f1bbb5d89be894133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a6f5baeeabdbfbd29ea918c8e226e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a244cbb8a6c64dc9c9f77739b11a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c775721cab8f01960e046db8f201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334046a6a1b5ab3169c454971dea4042137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6ddd994c245503e880489a7e3abd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678abfa142521ff575508c25aead932139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f76377fe0c4a053ddfa3e9c0fbaf14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e6f05088bc01c00c1b263022b7a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca5ba5d82d343418eff7ab49453c44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a5b79d54eca06d981da3190a7b492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c220b34f26e5e031d33c2ab181c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63663ad7a73d688e7fd6c23209e3d35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af82f828808467e41b4a7f9c5b7aaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3c229371b0f50897e71c02d6cc928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c114613311010e57897f03b454272a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797740202a4885a2a6cc57f1de63d0cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1511cb915a195aac03f5268ead01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13556ea18249663fc4817131a5e3de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f3788ff8735a0d932f9ba961ba06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29ad87acb23eac90bb2e555b508ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb84f6e96476190d02cc2efb072ad3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07df501389c1b1b504c01178d0cf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf3ac0923990d0fb3d95b125a3332f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011fc96a0b4228df6bf8289641c4dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db03c4e736a5c3ddca4673ba332886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bf4cf4b36872924f444f22a55c9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2788b5f4b25a3acb1f40589a3a28d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3bbd15e3e8378a9fc463f07b6d3c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a238589668a06e2f1ca2a7363113162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f0e8b49b18b46022a7c9b0b1c6f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945734444104e37c877acc4dbfb371e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8d3ca59eb492082617dffb93011b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30ae81ca63df71d1c582bc4db992d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6df4d9ead1e6f14745eb51095550167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2dd88f8dcabc2a09d1ff7ba3c2566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510e5dc4c96b7d991c65d4ea6f939d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5a9d05fdc27d26046670f21b3304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48357622cd3d2dcf8ac9c4240ad003b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5e5b229113f7af2d7530f8ffa57f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd90f23e16659004f1dff5b94a1da5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b3f1ffc00f14039435e3d07dc62f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56059e9c314afd29a843dadca9efc19f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbc119a117d9a93392375aed076ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a5245cde65ff28a5aaa988659dd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60b8daae4557703161027a07621fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa1bd37657071e095580fcbcbeda5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a076fc8a18b5045db3c0e6b2ea840180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace615e5926007ed0faba263925cdac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e79cadfd20de67de27762e2df7db2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59c8582d1a045b78841687d0fb533183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03badfe6fd742dca266ad46f930e7c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17da3d097086437a4fdaac19636886185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb794bac68a2fea619abb453fcdefa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667849a082bdcec57b7c5389fc002e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63add2f660b361a3648be865e4c53a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fca73462919f1805c6d41e45451c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e515dcad5efc921719d8a43db6544e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f311520266d628a07a94c0fd27126f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab445c988485f24be7e5c96fd5a5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f767cb922829acb237adad5fbeb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb46207234a035bb3fad8970dcfe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056edfdafea2acfce54ad4d5cf1e4af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3366f8d06b1ce9e5b1326a8d37765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92b2b153accfe9529adef4e55bdf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc59aca46f103e9ba11da19b763a52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35d14384c4acd13998d2cd4d36b39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abbe2f7bfdb3e703262f708e679e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd91b0a6b0bc15ce7f57eb8c9c9053201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5aaa0b625b74156618af6bcf3972202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a205d1ae3ffa94fb58fc20e8baf43aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf47495d0fafcd6e5d6ec5c249e3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f9e3f0d800ed0f7c34d008e558e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e352ebfccc785c181c5c3f728d56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97bdb9a04faae74c5c6084e9f96556207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d235aedcb25c8fe821bb6310509bad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c9d6e68fd7ae49f7cbcf5581b5d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26405f4aa4c4706b04bd30b396c59217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a5e09b892597b47f0ad1c760d126211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aca93f5a1f68a03440aa7e03af7cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b72e0a56992c60413b1d59fb08fd70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5688cb9a6e99aaecd23f4aecb8617214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845167a9e2e963f7ea589476492bc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7863c039adbe9d6671cfbe49ce23c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8f16bd618932ccb43c1654450c62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5efb190b8eca8b5e5237579c7fac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b5f4954a6b986b0caf649d5d2b85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd5ba91767dae6c3af7b2dea8e9ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e126f92cc80f9ae6d3b9b5c926c8ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffdca5b1be6ffedb9cbd24c44d6120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c416a5ba13fa723b389fe17bdd29ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6fd89fa1c9c0bf2bef7c090bc6be6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc77ff0528707fae848321c232aeeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d5be7a93b652fc254b0d0a8e29c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca4c00e9c94df96dc1ac20f102019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405877de5059ac681b05bb565897077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd54fba7415228641407982b7e7c20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed915e4a62462582bb1c31c2605f75e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5d0b480e193de0755fbdaba48d39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6799c564828a6f33a9c40975179efd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a506bf7587e822bf1068d185015de1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790471abef3ad3e527835f89f23506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99cd1608820d3168a8a7af89f380c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119190273d6ce25d1c0e7609a47eb44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c47bbb16863714fcca70bfc47aa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e9d1b92f1963404904738ac633fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c7e30dad7589d371e9a2619a6f42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c08dda7a97717e2a8695b581b244ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b5f82dccbc1ee4f887c879f10a11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623a2cb479743f56b4ce871ed02309242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1ca17ad405d9c78099b7d38ffbf61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750ab3ff03659e4ed9b72921a6fc21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787640d0dfa1ac273035b904f11e9c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8917478a3c549fcf8319f83d881460246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2069b6465f7dcbf107a42aaf386ff7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fbed227073596aa75075312a11e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496995d4e3720517f3e0c87d156ecf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae58f515fd98211d90357e9d74bbdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda884415e02423913fd29ddda64c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf4d355726b7e6df4f52e9b8d66ca8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7249d64fb480649f601e14740188e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2cff997ad90c5e696dabe054c059b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403811048123ef6587435b72c63276b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b30916b50105ffa154cc8d78ac5fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756dd3a15f46b95f32f39a62280cd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8bf896ee9002ab4da8e3c99c72dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e23ff0936a13763b87eecb867da24c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66103179d62a5115f02c6a5fd723f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4446497781054edec58fecb84792aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934e0435930d383d555c5663f46d7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d48d399fdde20a269da15025a8bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d0deed60ecc41979792c2c2ce408264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd5b6bcc7f193fa2e0c1fc3e4434b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b09a48e2e4df5644a152b5f435c519266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45ae9b763dc9ea2a2f360b07a3970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d529baa46ee3ea639a3b2341fcd058268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37186fc72f4a1a33b8001ea94842b98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029df002f7b111f8d85a47e6d59c01b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352238d191acaf027e9ef89b589bf75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f784e0a91e67f2f225118fc0f726272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3fd3fe53150fe3a73d17084ef574d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675172824fc06dc19bbc202ab6dfa3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e87b8efe8826dea118b886c14546275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27846979ef0b3965f493c9bdf2c1f4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33714bbc27157ffc14796235bc6cd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236493235c25f4568fa0115ca52ef985278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c60302ed862e65ba0607402fa6ec93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180a9393f83a7f25892f0e21879c9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb11beaa5a3bc1fc35abfe42d9cac2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fdb4261336974496a78dd3806370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6254858199d0c63b2fbbcc09ae9bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b6ddc9e2ffcfb5e8b66bf6921abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86acc92403c7404a67664a00496571285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e2347f3df95f5975cb336ed332a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f35810096e916065dd0a23a5b46e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ec3ccc3d208863e4d192415ab2ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc9083da4ca68170824d5669c63b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584789a390e9151d2af75592523c14c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4464bedb4fb78513436aa6bc8822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca34ab78d10cf30e93ec4d752f7888292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fbfe08f9e6403af5433b4210a1549293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b67fb4a3c2ca1b36f36726eae5f577294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58992ebbe6f54cc7667c0da8112aa39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f741d0f51a42ee1fad9f48a38be7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961136c1fceb2122320a6e1a8647c6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4d1fe7d31e21ca4d65237176cd71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113095b3f2906e8c87a8043faa5bc2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d99f630ca2d8be68ecb6079c8ee48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f739eef901ee3ed2f27b81bbfeb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463df24ed535c27c02af91835da7261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524622a2e670ec7f9acf8274cff951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfac0a6c1dbfba9e9fda7e81bb3b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2fa4f4e59be1ccd5af88c80c79606305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870989a34db7106812e00f79f9c1a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f7be2248b0075e09f4771abf4e4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e22f0a936dfc687480a3cba57c0cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69587b6fde65ecc1b8713d20a1cc5718309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdceaf83c6e4265bb8393674c50d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080799bac24ea656cc9ea559a736e28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d78789be9cf23378d2d80072af601312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce57c86f43381a568dce26eb4e2405313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c98925fd12f4cec5bc83c9bf1025314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80654aec6425a64573829eb801db79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ab01b6bb3d4e85c53c8a80ad0375316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ff7bdd17900104ceeab8721cb107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1a464ae89326b1afe14b74a9dd95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0fdf21f9765b5db0b189b9a3e3da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1718aceead34bf8546e02e3d11e7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e39e89825e5a00589971f7f3b5aea2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8cb07b66cbcab9eedddee8ba80c93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00dde0325f5945605f9f3d5d6bc47a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266a66fbc8675dbe4ad608d373a3ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa84a32afe951549c3107f0d30185325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41594ffa8a5b3d8cf41ab53e78402eeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4654fe6582a97937d2d1ceb8a4f51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de04e2ca4ecb3a64274c5ccf4d07e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f84da4cd6ad4b73a8347cae833e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1358ac35efd6251669dc331c49916e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b81e78c2f1389bf8b192d8b406c88b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66793001360d37658d1bad0f161f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0444771d084dccaf05b84f8a546af3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099869f4e9012459745461b46d49af3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ecae42a62f562b3eb1c653254c63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e158b3850268d95a63012db03a15ee1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde131b71520d2e459b14da2c723c95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd1d99f70ab1ff8693307020cafa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86788b4d33f42a105502b1fd0c9e8da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75451c6ffeb58e2e88f0d45b1a69ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc4cad4bcd0d03b208c343bbc8982c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e879cff4e67dfe057dd132d107990a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746de74e70c6445fbc9f31a92d0d518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed341719fcd2e54c7b611b897c4bd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777272eab7a8a262b78d9d974b40683345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6f27ab60d8a357b3205191dcdf51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd50467608211d4ecee9b844ece3e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73698d4e45ffc3babb46e42828c0c17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c069740b6d820fa5398b5d3cf662d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f70e3c0ea7f25622b23c3ad97fb5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0ee0b7f8c6594f7e75ee4238a8444351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54866f2955aafb5bc489ab18426c04a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3fe467118a75cc6c8faea3530af68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac247e6b5cc3d5e7d2681167b0505b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e11d4362c7115d654a182b1e63a23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85bde5d94fed797783b87c9ffa8ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9262dbceacb0844764025fc3e5bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c98a865701553a65752590f84ef3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa6bfbd2867d9d452b1bc03fe6474d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c35ed4bebd08241955780480c47c6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f13e7f9a5e34f784986e66964d205361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c4ef4e0f4a46ba82e62e478e4374362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e66625f631f6accd337f9f746d25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9b396a051269267053e5b86bfb16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582d69b0c8e5bffac99afc79de9f16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b05884020e79e0a623bd86e18c6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7b0e66fab56add45d6002ff3003e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5d5f3aea233893cd2f2036cd17bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f02319464c3ed1a9ff7007a7a52ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e608ba6793447218e94b3f3eae7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c37d37c884149917e33ede6849d83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377fe473632d11feba8ec12af3dfa11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ace54c2baed88ba94e5f755f289a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632ebfe7846e33fa4451cfc960be65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b2c9dc9a6f231f9c29495b54fd3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c61cd7822f36504b4a2192fe23d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f46d9bfd647aaf1bc22ce1e1eeab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dee9fc41c9d990423c2b7636d1665378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a52ff36b87f3f00b9dcc0ae6803a5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93848c84cfcdd2a05c0396d623c4213380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726fa9833472bbcfb5cbfb67e82910b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618cc0824e22eb241395e1860fe96a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b85c127433d9bca1b906ea9d8c2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ab9dfc32272966cbbe6d90256fbac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc20ce4e85d671a90c45de01608563385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6162b2fd90bdd71fc0c495eb238964386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e0fcfb439a169e826baead9877cfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528663be2b667917be46eebbf553dbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd4371cf1fee65e982c32844c0464b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b393a1e017157617096846e82ac21ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fef6ae52a8f8c511c83c2a82121f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda838bedce9491412ad7ea59c84fdc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c67a5214ef1f641389a1c75d8f1cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9163aa35035f6e6e48c08c5419b0670394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb811d7a31eda6c956ede9dcc33cb247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0017406de1fee062d8797c2a63bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd94a7a04a5892c4e7b01e01657f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da3d6156f9c1b2f258ca04bea2ca4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30662004ea16b0bd666eb2bfd70b2f6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e1787ea65a978cf3a8cca5ca3a30f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5082250c90f2853e763e001ed6731401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e276f3d3de162a949867b2cced67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c765fa8c5337c1682631548536f84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466c5b3f13c39151f4a4f4eaa467e19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da690210e804705d0815b6c161ad4e5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59b6f6b8eb39bb3740809df0995c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242938b67b0800f13a796d801292205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a961941264222410b16a64eb52f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4494cad5b8ca34bed08172a8ef732409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dabdcb8a8c54db9125e87beb6aae7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16355da7f615618feacc838a877650411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b9d28b5ef4ef12ea7dbc9efe9818b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85249af239910bbe8f019ea42cb4820413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b2faaa74a3be0a4499bec9782fb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad76916b3510e8545778c0c45651e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ec2db340bd4e024fb47cd20ef16c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133454c9b7fe8788b9c84c78b96379417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b71482aaa078464c927842c8750a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b171f018bb26ee42e09e36113ede419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2dcfdca77284ef0316116f3ff1925420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c85700b74be297f0ca4b38e5b7e18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eff4aacf6e76b09c8eda0ddce6173422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a556f02d39a80fb09d0edefd36278423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5493eb02c42fe50ab14c9a2a698fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96750b2f1c79d82db596b46782a00a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d189a8b165921047475f4d1de77fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f6a2d873221a81cdb0a6bc889ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4cc5065a1d87fd32d068dbd0af965428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5770e16ff33d84ecd7344a05b260429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee7f15cc9cf3f0cb8ecf9d324caab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3b96f88eb20072058e49e599b076431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a8724c26863f51c2cd018e33df46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a93158ed2dfb0bd82f33356020313433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7bee6f9412405869e22b798ff13e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29b0762a823779a2fa0f83a91c09b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8b7daef1ebdac5c3cc46c4818038436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e556ca191b95f7f200c63616251f6bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e357616a37308ab9840ea2ea6a3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb795150734360551ed37ae318fa6fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21d980a57ee8d37a20cd10922dbd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34946ad79bde916d087a8ff0d39109441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77258f37fe0322ded37e4d32cfbb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709e041eca73165f474e3bd31863fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f8a08932ba402b9cc771a302ee7a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b6b4e9643d3082be8424e3a109a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f307aa640791e3d9dfd09868b512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e606cb9a8435c9aa401686c5f94fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785b5944584fe57a0d87c1a3dd22f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20797cdf88238a8003d29dfafc58cd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc8543a28500415a98a86cdfe090a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ee47bae4bcf84d341c74b4973e1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e68eeb912c7732081a5089c2876e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c42b8517bc7a1ca3ac17b7209d9baf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dff31fa16530e887f497af3614074454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa169366fedb2512a3c96244e61a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ba225a02a987733aada63e3cef3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2cf05fb7b08fea58d1d176e68d66d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab22deb43a7819b9f4c23426e098a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a740192cd0d889243717965f380a89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2db853f7267ba9e96dae5a9303e70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25921c6e826a878e3fdd967c72a4ed5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2ff72b01f6375956986191729e1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862aede1c2b4a75db59dcc96c1a636463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c520b67eef6a3e28db9fa5711687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275c81b9662daa7c46f77c279ce1a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456556041d6beb18f6a836a2a95984c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e350f2510048ea51de46885581cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94f835471e099c14b6fa132387e00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846cee6f59528954271fa0a22022958469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e49521c0f2d8bde3aa2f148a4668470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e048897001fca07681c6a249173c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94882acc431b3cd95d1bc12273fd69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a215c7f81ec45c3c10e67d141d78e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103ed160c4f8409c3fc78bf2fafa8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10964f91395ca480bb569b4874e621b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af074bc5bcd68b84c8befa1a8af2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16791cfb3dc4b0c3d2c64a0e7fe21448477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186924b4b65b38bb4678579e306bd7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174a9b16e4788354f1da2cc24a83df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90457440c9417ff331da018d3c3ddc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a80efdea74836333a079b573b8ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709135bcca42b7e92aa30dbd04d2203c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7436c601a4c16a6f7cacda9457829483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d195cace00b25643dcf2e77167502484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36d81c215fd02eb3e051d83754e2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092d8858c17065c7d5ab778cb883e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162e132d3cc1442b9e2f4b119787b67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d03d3fa2cc9e60e689801df79585b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f438512f6bd802f069a85f3bfaae7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd66473eae51147cc9287f5732c0f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ef0a2b86b74b8ca3ae8f34947fe1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa4bb3acfd048bb96dac3a1b6a8d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3a33e32ecde772f57eed39a21976493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f2d31aea5839a213424cf14cb8c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ed8b127d8e7515b24dfb122c08e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21ebb939167b6e87d32ec32fb9380496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf3ad76e71b1a02c1262df00637fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8dd9b2e89a78c04e08fa2740704b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1584e03015e18393c69df94cd56c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8141044fef0e581a99309f3db3c187e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f320cd6238e18c5bcc262f5386bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25b602c30c0322bbd3f193f7fbe54f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a2a916a100f51a9216f54dd2f94a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378b39798fda34665174d8874d0d23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433048b496d9cd8038a995870b71aa6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b987d714957b9ec484abf2405c4d14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0316306c2e5d26e14d8e659e8651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b58b12f065061dd91675cb80b095508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b9e9517f5fe28036c3d25a1eceae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0880b3eb00293b159d1574c52ed3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f560cf266f97c9acae29551dcade33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d2a784bf7cbd26676f07bcc36f0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4acd21f5e368d8baea8b899f96cb32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5366e0a5cf4688d4a17926928f474c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b411659cbcca44bad2278def0d1428515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9987ec3ca64bb241e43d4262c8422516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98f7a0bf8c103ea78b520a7df29bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a762dfc5089cbb380ca32cf41d9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362af3b272310a54a9eb030291bf4a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09abb33777cc5dd7ded4a911793dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab1d9e2191374fde9aea5e4120da0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfa39e5c65d42dbbeada5512250d16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea97c39e99b4cdac4d4e462c784a27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b758f804cb557aad9c4ddf9604d9ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b621533daf876092aad75a173df9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7900163a4f28dbbbce69398f88018526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba3ff1f2d63ec48c606162fde1a67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959f0d2ac58041b1f31f9fff3888b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d40aabf16e59832756668405dd551529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1bc5ba618c82403157a2ce688211e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f348f74aa8056c7086b593203222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d7b146ac2a0b9041aa13eac934a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc14bec60b209b9f26d8fa9e02a706b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97d27fb647f3ba4ac51e2bcd69d14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33919525ae8795dacd456e33fd70e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2861b6f3a24f4634ea849cd7f26c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b82c39986fd334df2f530083f8971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889eb39bc6e76b921e8e5366c1a51d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3953ec479fe58f73355feb71cdf045539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea069bb66dbf15f433114a92d0ff46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd26d59fcc7a650987f04be6e8a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda816c632efae6dd5ef02b2c3ed1d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc7fa028d371001b8c5283c0d1fea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecd887af0b662c8c6ad61a4e6f947544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aecaa53aa6092f88d6275641cb9d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1dec8c231bf7f72e2a03c5349dc92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc75402d612097c1ff2d4d7414e1ccd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac27c441f0e5d26833fa73a22dd94a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee86c35b07d1c47ddee2243d8cd3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc4ca67b8ef253343f444374269da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f307716957b6513a17a275c4be5cc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebba89cd7b4c45ce3e9c55edf91e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095033460c09e21e7d70c5370018d3c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ac6b01c7fbd48d8d1df168786ad7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630680842ecb7665df00c4c16955ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da7dc5eab400247ee50c36d3fe6de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e4e8a7d7e0c55777d78923276282d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61ddd15ffc724f51d2dd1e9ae63b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760eb4ab700b626892793afd5d3043a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e0ae5f3f6cb936f43ee3ce6dfb4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9215cd5b2ece8914486f6d5d7fc62a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ebd8a890e986268ffcd957fb1063562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4215e0995eca7dd1b8c1b6ced8d430a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155679b456aaf9156a3d877d46c0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a228cba23a2f01c63d723b9c72a36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bca0335836c0625db02e4091fdad2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866539212b49ad9b59f889c47189aea0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528ecd0a1e7b81b8b563f560f95588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23562927e56682e6bd06106135bfc710569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ebb1b066618632ab2192db70b190570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3d3dc6d1af30d080cc34c0f02c7fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a2758827c0ace8adb264bc5715e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aee216378c014f6258eff13037495573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e53936ae44361e8eff0ca6b49c07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7717876140839511da7ca0534fc03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d19d90130b9115aa802ece16e52a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160249e324410beb2dea1f6f998756577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86df9141696aef7b27e950f58e50aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7f02e48133f07f151f2cee5a04bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0077d0bd82ffd06382f40215afb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2daf0604125a8c0785ab5ab081335d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f6a6dfd1af86a5ae9ad9d12135b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0addf91b1aeabf25490df52d5f7916583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269c454ae829afd92fe3094ed3b5a89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdcd9f64102f3262cc41686fc9147585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b247019d341f35a5036c81409908b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da27ecc8bc69e88b123326f535d6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b113b83196942564315502c5d6e20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491849f0966e97fd61a18cc9f33f1f98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b8456c133209b6a3a28157b02074590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ba852169d7ceac698b4b4b3d4ea7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8e68ac34c97b8aa2ff7da3841a80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35cd4277a3edeb0dca7ad99ab28eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826539a1a6df259c59ea6b0845b0ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8dc62b49ad36a897650f90a901c3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412422e01f7630587a173a9b983f0a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0591356a643ce752c070fdec1ce87b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff17e295d7f20812b9188bd1cd30b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c0803c0e13a908e7980df301732cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab55a8495e2ea3e1391e80a137ac70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74296f7a6c4609931cb281d469d7613601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd86261c8b49d02056e71488b7d1bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93501b1b740135dbd86e0f8aabfab64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b484e1368ae0bb6e721e05a2d8540604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0bfe848edbcb03828835498360dc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde3b8907be2df5ce8bd0ff63ae3b75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e62eeb9eadb72c2fad5f080d2c6e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f201621f475c3d200e00ee7c66199608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab40514145b45103aa5b133c7d584b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed500c8a5479fc4f446c7f3436bda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832174ef09f111cce70e0c8ba4418993611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b4f021c9fc0b84d443dd4c45ca3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc4e2a909217c300b6aeaea4642fd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefd9bb3753d9cab8b7e3fb8c0baec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6f8763d7abfe5b281fc24f4ed2b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f7226835772f297b7aa31e5198fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005bd7e7ada558d3bace31398b9b20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb324e4c3f69c269aba583a40e12a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934efd03b228ed1342c482db1ddc310619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe64164c42bd61e8b4faced67a6a94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3888e1d498f9d44fd391a8f6b643e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7197e560e6f16925d125ee08091d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7da3ee919804191d1d6d05d485be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8623cc3efb23338cd1b9ed96846e48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee22b1481f63737b581d9179cd706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184c171ca88c20ea24e2535c3a09e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60d466ca8a400a3db64d5db622005627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aec2e0afff6ebdafc688b900e26c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b79016f23258d1feed5621cd533e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f901c55e652b9e9a9e485a240362630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9ed0e1eb1a28540cadbe35ec7ce4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2bc276612ec064f1b53c79eaa12b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde410ef46b5e6eb50d984dd39520ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072918583959afad5bf6d9a8513017e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167e8bddc87c6df2cdb52798c91c34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4191aed285a0f267817ed5b59dd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45020e8a47565b8f7a3b0e3558c7af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc3c6f2a75eb1139629d7c8df902e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a531f424eebe3535c622cc4f44105639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291722ee4f47d25bf82320a236566e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caeaf85c5e424a2e0d46f605c306ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16585d48c05c87fe0a70120677744636642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868006e9f053acf36e9d72520938f199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9187e379c6f33f154c0a6b0af5d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59d6d16d57b04549ff19c57411d9fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1956a68987be80eb6e3b0f29659a73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2204bf25fa897d1fc3f69837df47e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472923627381f774f15a05637eb317a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1184ed86c2cd9158fdeb370276ab44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369cb7c513ef981326e9325e68676f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2afac3ba8b740ddd19b2eaee1e6cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688951f4572058afa2ca567dfa82586652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe901dee54cc7ba810e1a987a976ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54921e3601e28403044870921df9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44463d15cc8bbdf3c6c35f7c952ffc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d100f64de788d6612c560ddd21a213e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc8f020db054a7f3e47b93ffda609657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79133000611575359aa600f9c5e4ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc23168d6fdcb07484c9359599b62e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6fd70e20c14076e0ced5f7dd0d037660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b82ff156a8feaa61253b1b339832f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834d230e13f530659e695ea7d3a0f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5789742c67420f96c528993feaa107663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd55ece6ec6d82cff03e2cfc3e4dd1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a05407c94badaee2d505d58ff9e2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a668ba05926e2cb618b62af8984a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417114ea506f52894344533f9628d7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8310074723ba5e350f805fcb04c870f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d4207e290d157d482d3c6404185ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ff16281c180adba0f496a8d31fce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb06097368e9396376556aaaef8bc74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17156aa029649b3d1d755d8adacb45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675489a522f6e1c162924f00b644e85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfc0cdcce1274222bfa933bfc51fa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f10c56ffddd533dbc4ee8bd6421c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252780a62e531d70a3a61ddc3e8b62d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cb19fb01005455dd22f7ca6c250b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c23a5152f029933abcf83ec4348d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf792655c5c0d6924ace1950aaff0c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5fb13aaddf4b761b0dd8cacd9ef9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b6b74028b247dd3da206c37b04b23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ba22de49d64addc9f01065bfd32b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adc9fb9d197df551b215d07e37f57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0d948d6262e714ac696022f8eaa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b8a97866a8878d177612c46a1468685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf7b008cba9eb8fbb8d9f51b9f84a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f4d5a5f84fbaff5b10cf62970381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a45d06682b0d145fef7bab1e37f6f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa4c2de8cc13490b7344427d3f6d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0600e6c133beacaabc240049224ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bed02464662a51339f516b6826e40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033db62d74541a1a55dd853bd53696692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc490ae66a5c11c89714eac5f0e9735693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838266ef6aae14d6563259d33c5326f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2481030798a73bb941f2e1f56ac7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d267eebab8922be03e0eab6f2cd929696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fcf0679c71ecb611dacbfb033b124697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc387365f50a52f1123c538f4f4b6da8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701cea377efe4c9a4780789961738f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c175d8cd9016d71aaf616e86e6fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fa725f92007dad481f3baceabfe3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac825bf8a0aca9257d60debe70bbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256205c565c5855afa1c610fd9bafea9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc3a2cad1ce2f58492c8776a6c4cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523bd4881c693a953571e7db5fb57af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec404ab3e4dc82e25524d34a7e5d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a557080f5fd4e1d5ca3d0915e28c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f014f568a5617c13402fcd1912994708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bc63eed9c512d60cc78832e03662709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31d84e38d1a0dbd9d198b1bf5cd62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d2c049bb786bb489db140c604bcc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7708ca82c1ca706b994eaf777670712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b542d04752917b67f38d189e38c5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cea7d4ff5106be2fede9c4ccf0d4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a338344e4202c095b8988acb3782eb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd02cad4a0fdbc8a03a8ff367f80c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f810ecb15a647c9de9754734ea656717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26cabe07fff29e23180ba25908cc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115475ab7e32449f61d79e644527ee6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e80be574a2f7047c5aff9b1bc6fbd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf554d8a82e3d36d39d9b975a887cba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d945cd458bae856b15ed664c93c1da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f621a115949eb840f2ad7e21ccb41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca883fe485459586b47e2ba1901dfa53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500b152bf904df18837e877d2394d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f37554dcd59c6d225993b2e7bd42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c6b0f8936c60dccba568d8300dd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92b595c9a2cc0ca1c9b0a7da41951728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ada965ed71db75cab9a0f1a102e7b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978747d200123cb22f0edf536421140d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efeff4e8dd3d90022ad6e4ccbd9fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d552b04f88d5770418a4f3f09d558732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18980ec6c3f9b79372b3cb79f3ffb21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892adb149b665d93741f06fbd4cde6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a24a5603e1f0f187f452cc83706d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c08c28e287d8e0e3a357c5c3f109a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910642aeeaed64f88fc3a82ed1487521737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455413c0a42cf857853ba8915ef3c62d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f16d7b7dd6c3912eff901ea1f8c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad970233de3b8a7f84113479857610740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d205f4fc268f473a3d67ecb11428741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d85d8eb47857c05b77681d50c084742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f7092b97b05d9ac33c5ba602963e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bf654484c96253bd6c9a108a4544744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780992abce1073a52c5a557cf275c98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c4c0f65c6da82f81a29de17adedde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131adb9b2d1b6dda9ff4db0aec7959f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a563f60e192a782761c70987065ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734b40f3bf9e9517a0a2624ad116b41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdff67341d456e0dde54ecdceb518750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac568a34478ed580c69afe4de9274873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f543b5314aca5c2699ca04d843c0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1347ce1a3ad8226f042f2f27a2ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017397ec1e0b1e41abf2e40db3b0d84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9aa0276fe6118fa71faa8b4dde4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8f8439930cf1f9674b00cef40b5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92763861856bc6bc1f2b447daeeaa8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00575cdb776ddd2a6e2df893327bcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ea5032b4d060e417ff767bc53d60759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>