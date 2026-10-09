--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b087c19a0d6e5d8c2df0d04aa0d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7864143fd9eddd0369249dbf8d4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf606a81bce17266a339de4c8ab6e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed2d1021fbccd671ad9164178e3664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f634ca47b0449e354dbb127dfb8135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cfc512c4a869af42611cc58ad0aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80445d36e2665c561e39420eafa1d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baca8c9abc82681063fa01fcd2acf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf2949c6dab5cbcc33f134ca2eb479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc0aa71ea04a8d1e3ca91890f39e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d677be24e01b5223e664c6a2ee32d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0091bbc51c58cc0999d0a3f069f3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040449f0ea1d55b426609264f8d38c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd527d488b9fa8d5991d07a47667314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d371efa995a002c38aed265ac7c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c7b0b87166230724dd74c215bb8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd844946de92789c9199faac7fc14617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e23e6e747b8056ef180626720fdd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86b8286c884705457744377023b8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1739ae3138af6f2866e6e6a5677a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c9c8870b1974e68f7be8e26291d2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308863b9526083c240fd0efbe83ffa6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db821007f44bfeedffa7a60d089cf3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a83d118354fd1a6550d2939f6d8e3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f26d2cc1b273f6409b00a681860e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7bbccda3a87f7b2b7e370e2bf3e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc41530ce077e05e43011ced2648b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc91efe73daa4f0d115dec9035674828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01e6ce7c6eb491ff3e033353b3ef129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cecf6e573908ec5ef35c84d44c503430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fbc82d28b28195a46c57d2077a3c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0575636a49c8e0753dcf6f834664932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0d69525fa12832c1bd857db6e4bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e7372d3e5574a3192e9c143a9d7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa0291228cdd4efc723c0a3107cfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f3883fcc551c79109024226788f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f8c6b685b3d5aef62db1dd0d263337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33db1177e3362de86c05893e3e938138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895605aef9012a572dfe93e83f91d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09ecd7cf3112d91b02c8c7902379c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546405b16faf10b760edac83a12a750741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9812bf7fdd7c38a3d75a2034ee5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b484bba98c8ab94f82edbff6b3b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ad5e3c98e4bb0ceb6355c981c45944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2179d68956d478dee2624953a40a2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374da27f201650070489992a4101ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67b3c56351dae24e21c08ea7fb54f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff6fffc1893ba70098bcd4f354be4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6727d26387e46d7e2423c189113ae949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6dff66e0f718c43aea1d94d7dc8c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d4f64c89b02d751c9733233f374751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5260ad8c587ff7eae6e4beb11f92e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f6ea8b52a04b26c68ca3183c18ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88837871859624aa28c61d15bfb3aa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea58ec6c74af8e4c3da079112c4b35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b1c82705d4bfd204da63e38b65a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4dc4d1b2563ee27511c5080c8f37557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c6f45cfbc2f0cafb3a3c6a91039658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb7f82c68820d0b5e9c5ca0f1b785859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d10b42158681d1a8e74ca59b4596a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c4cadaf52cae45854a7249aac89f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b769246671f7c2ad8d4191c9e958d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5841c965157b7f7be4462061a3e8efa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4cf2f982999baad4ea06532bcdc8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2922c0ba569a2a00d4b8e0c805e2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b999a7947c77f0ad7c9e9a90708666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a5db1e7aedcdee32fc2191ef047967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53026ca0d55c03a1f5513e4a0ad80c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724930c6ebd46ffbd4161e31cc206869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d24ce1b0cce16b4cc583661c1e4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5817be7c625f4b8d7502dcc05040f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca35545623ddcc2432062024898509a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175bd7cf867917c988ba40284de32673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc77038a3d7a0982c0843e0265cb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703ce0ad4a3aa4133e8d58d43c148875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5670ae8b6e4c5d586cf005b40d55376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd588536bd0c9f49d577e9df28f8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d73395825739259113a721984d4d0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d4386aabb38743e8cd3b6c26593479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef02007b55b353abb34305046849a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eacd38d70f93eb409f17bc0daee70081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae316ea691b8a2ba489079b11a304f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9fe5106109f929274250331ddbc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce175f94de540ecf73cf24240693d2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d6b698b55328484c49063b4dd895a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61a261a4b919f0cefffafa835741a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c9e51530dd8816c653ba6919ec7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf123c56de10af4c0d01e7790937888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73af33094b74d0f73745dd7207264e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf14162cd50fd61a1aae93999a87790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83359f84262e7c9288c353a0a257091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777160804732240f66eaad32bb1454b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5470f2be4f6a80b6bfb6fe9cc5ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb24c0149a383ab8aa82bb6fd917294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e605ad0b3137dedb2b4c94409be6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92e80fd1897d2e7865e4ae4a5c65d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394a7fec1e14dba3a21a9b3ac7902197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff0ed8fda4a98d19ce767f3e219d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcae8efb5ef9cc5745f75291f580b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090c390345bb46162b79598a347618100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad56adc7812cf17a73440d90ef023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487911d602bce822d6418bb210926848102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0700c606abfbea5b14ed3ec5a546103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ca01d170f01942a87c7aaa3e0276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759cdae39cdcdd386e29e05e98cb69a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a84e4effa5aa12eee1bef5776f47d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a401c3271d81bc1ee13300f6476bd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e1ad714e0bb1510b5927af186fc56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc8591ad5c91400eeb5e7fea79f2e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59496652ee0967c366efc9ba3bc68c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20e1967b7dd3be1ff378102d129314111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87909d979879dcd094d077c10bc6b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a286c336cbec31282dacc8d75dffadd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1596be766c3b9c7978523f0bdf8c3d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460114ec75fcf3bfceeea89a0df34f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf8464ad7d5699ab08e3fd68b9ce7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350e4b65307f7e0c95770087dec3c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f9281e576432670b9292edaffdbcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb19307301911e6cea6199f359b5a10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd26053262a8a5d8f1f74ec3f1dc81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61df4b8afca9e8afb5e50cadfee079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7de436dc93e8b69a9d7ad7dfb740b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c4b0c8d0ecaabf99d0bf5442c27e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c5d75d879a39d8ee3f272de872a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e74858df1d513eb34ddfec804c576125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d699010fa52b8ef611eb29f2b43fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9f805ebecc9f3f5c8eb7208f00ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ad940b7cf4311aff6bf5d6970f78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99a73f54c132b8c62a292fa04c981129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23aa77ab1b6c2ef5f367f949519405130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44e2bd649c2629d67f4f339234815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea487240505e2ba175849ac11db2807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b306a4b58da19858f039da7454fc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85520da9cef0d87117f27adc23c30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac9c5ad1800fa67b57a5e24e4b3470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0cccdf4f6299461245bfba317a47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72367e7fe26bb4ea10d7467cdfd01f22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae66e338ee5453be8c6a42783d760138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359caa3f35bfa3cf6b1e8dcd62dffd12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34cf454a5920cd61019bf5d2334ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024924ac6a7062cc970ce4ca26c5f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed7f1b8f740faf289eb617c6b78007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a4e336182abf643b058b8a50680b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122bfc45faa251a3c4b071fbb0bc9da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e34e55396def00a27189fb24debd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4537e64a6ab6e1532d89bb5893e26a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493fc1598ab02b6dd19f98be69efe0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a14520e3abf006fbcadc0f10b8bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02cb94ddf660bf55821791c620714149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571193c5649c6ed90d129b66cc30854150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e40f9b41c6cb899b63dade6837c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70786fc41344927e2cf1c4528af25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc354772f95f350cb0ea315ed0fefa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd759877b262b504974aac53de6e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9375e0278752220f135aa8bfaafbb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e0825ca90d165fb1dd332f87830b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2d9d1f51520ced97cb571860b2e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d95b1777da5f4655777e81014d39f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418658c1343cb2f1a5766b896a66e202159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2720e07d19cb4ca859f66d6f8a05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c449005325b12ebb1a785c34622e7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f9f50228c4b693d3c566a85caacca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4bd01c183adf4f32485b84ce973e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f75998d919244074c67d9f01ecfa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbee29c8ff9e775c8362dbdc54574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35d479bf3837af98015c8dd8817d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5cdda885ea23771791cde37ca9a23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff9720bb39e48c6c3d401bb2094c7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a073e0d12709f92031f52066ce10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27681f9e999baf10b4ac757a84ea8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff12a4a2838f9dd4dadd9ce6e81cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b812a6bca5ee9529c0fe37add743172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eab8646166a3e915eda28d3914cb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e867310734679901db771615d9f60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c197992afc17d43292f56b6a21ab0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e447b02773136023ebb1ad8314b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52881bb82702dc1d267a45a8faef08c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d9069995a18dce8c8d82f75a576d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174f8cc8ab777bd02b0ba56d083683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf62a9ca7622932532814ce37d5d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd4b71f7f9e17f42019cc151649c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd435a08f382c84f0aeeacbc29b4098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772674ce390f02c837ea4c42e0bacd5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaec29965282122199d60a17515f7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd51ffffd1655f1f9abaea0ec818e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1148c8a347b6775e70d6da6117342186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff55266d5ff88d43f83922a2e54d05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253025a3715a5cfcc7140825995227d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033b17b6aad0a0a6d17dfd0a32bc60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ca2b192bc5db2edc6abbaa6c8f9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78259f9d4128c124d2735ee583f16a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26396de498461b2d054e2b91a7855192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc089b2eb5873c9f27bb4f0caea577193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e286abc321f7976d5b050ebdba65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397a281978b3cf33898b760465ded41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c318d0f2edb2d72c8328a0433ed629196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012c30f2ccf3f2d663bde72c9b99bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090cbf86cb75344649ad36ec0422c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4faa6e00e5a60a362c6c3330dec9f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b022b2a4c948e4f9c7d71da7d3b34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c854e469b171298c213e4cf581962f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290e119fc6a997ecc28a6cc40a8c56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339b20817995167482b4d4752df3bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351508096f67bdf997a03d17497eaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b1a4199a406355c31ef65a49c005e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695aa8267d551d0b357a843b9566550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa7c3180e34378de8e879e3b6777a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99e3000a3725cb1c263f9bccff55d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3520145c7762ef0b0d4949dc28220209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae8593dedee0c90ff7b686d74cce4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e340926a031e5441c622e894248f00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8725bef2659b4a825a11294933e4a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6816e3869400d94734dd8ea269941213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc8893d2406874f742fd8ce8a61784214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3206a20d1218daf67a0a46adda8c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd6a2385bfdd8644ea20f0ec850c70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d36da74443ce68f7f7b39076be2f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35fcd154be9a3cf8af374795d144b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea98cec64f23bac2f79c67b353fb8a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1303b861d7e70a9045ee324706960220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a561666bad9fb910cbf0aad8e75479221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e3321e3cf78473657daec3e41758222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a07669a2096e20d33471f937af61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b60f8b899a8f8dc6f92d2a7a0f50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d472f9df92dfcb8ea63d937feadb088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f4d63a15508636379669ff4126a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f88e82552335bda1d5d22506f0029227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e0ff93b8fa5729e2342b30d0bc79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20563507782600d94cf69013bb7e9ec4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ac9b8d019ddffcc241fa533e819d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e9388fa99f9f72cd5864ea45d35c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e92b2b2f93cf4185edea7cf34ad9b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5dd6f3b9c33221375290069f0391d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d55c8b9b2fc34612e7fdc4d7f2a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ecaead1049fc04ecc9c6d2ba6fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456753c50b6261421491bd53a4d6c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e6021e9cbb01306f1851e2f3e73c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a21bce0e64628c70ac11dabd374a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975562127eb5d7ca40c713cdd0c4176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34875673fe4053fba5a4f59542916e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce39d4e12f6fc30cc5ff70c1f6037241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47c5a0e46e8e421f546bff33ae13e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26169ef00d30abd3e2bde31137664ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce92e815e3cd5442ee8816524effe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ffc0722c3eaf7af7c29baed2d012245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd8d8952c9b18e4529a6bb6ba38164246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb79da2c51b2154c9722595a0839d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6058a7354c79b954f6325ef77a8305248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b38e5afdbb801815eb77548c330dea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f9e6f3eee8136c72bdb691a34103250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac00ed3e2c9f43d795ccba448dc5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113845abeab2888091569300903ec2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcfe3155c5a81b3a87f39be2de4e81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd1ced849cd6c82561a348b73aa16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5dfdcbced5115c9d8ffac9efa7212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3be92550d5d66d6812ea333db771b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93e35ab412668db2186010bf3e4bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399c32375867ae9c83f014206e877c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b18b001e95beb3b909895841d340259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e04a7ec9cff023abcdb83d97f235260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a7af8166d13a8d9b81521e538a3e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacc22ee53ceabad69461b4fa4545a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f150b167ce744fbdff070c459c164263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f408d939d4b9bccf07e691908c9eff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab56762d8a9811c62a003ffed68bf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcd16ef7442ff16aa04e0a665be0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42153735ccb60a944f23e4c2ddbe0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7c65d723167dc369dd11df5c1ee66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1287e47cc93a770d0757b6d1619b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a40de76587746b272c788833d86d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e106462e21dc3ff475d6ce8a25d562271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726935096ed0c7d7baebf308d007ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3d4b9c350a4dcc6f7d1496792fb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f15939ef227fc2eb66a5effb17e12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b8a4813fb301696e2e68157fbe82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be93d1037d3b2be45e0138da8fbb8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84f35d54e8f76c135d029438f51a7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c970e919e9601c1479ed17200cd18e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b4b73aa1acbdb0516bfe9bde361a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae84d602ba6c72899db4c7eeb0ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cf545da572e1de3e86b7a650a6880281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d150e645936543adc087e767afa36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc0ff51df17bc083f09fa667a55ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaad8cdc9147d94f4008667fba9cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b983fefd5f65ea5e0c026626e6c164285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6cbc1c50cc6bf3b539d759f340fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44527eb6ead850a086dcb0e48ff139c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710e62b127cd105f50723196931bee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c06e9f9fe4ba3bef717368a42c5fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701feb9a2bac6be33c7dcbde27263b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb9c69bfefb575d7234f2877a937b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59468d4d2280492a642f4efdc566ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce602bd3cdf5f8ad820e91a3481a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5884ba2c61be75e2bd3b3050a8d74f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe18a5eb2a8645a9db26442091d52e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39f02def0e49744c50ac7619fa76b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ca2d9cf0978909422e6ffa3ed433b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643faa9a447aa425888ed05dd14851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d446f2fad5a1783dcf43600ecdd8b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e72823104fb6fc70a10308999cc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75f4e561f2a648f5fd2f1c84a5bd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd61bb57048a0394ade9c480a13547302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5f71b9708fcbc4cffff7986024e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f43b0c5585e365d8b18e4b99540ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf34c91e1a991dbb52cabc742d8eed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153d3b20d8bb0265c48c857f690809306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfde58fcdff14251ef7c6a54272676307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d0823fda9d3844bb810facc05c4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7fdf7e2e67dde48c48bd395a173b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670f6366cceba758f54125946f8d9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb30b77cfa55fa421d8286d2351fe7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8cb259cec0e0d9edd6a9daa5e242b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c43c0ebd1a09910a3280cc557cc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f864dabe8a1f45fc33700869c0397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26f90341894f7107a8c2637ee58ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e922ef2dd041a5d79e2265c70be8c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa448a03c2ea1a236b2106fc2a94ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d2cf74d7b56c59c9e037ae08cf0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd5fa3805fa1633affe3b5ad631c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cff08f74faa00fd69458d99203df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056737b272b729afc9caad4f66ba0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57d2719b92e588c8ec3a6ec53bd98d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f02c02fd937000593448d83c56b5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca5039c90a673126fcecf15b0c631324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fffb4ac32da54009d80582323c36aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926c18a0ece397b2e411a36b1d0737a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea769e7701797ee804d937dc78a2aaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513424ab270f3f7517f8cb860643031328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342a53ffbe31fcb74556f825845238329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8625254ec6d22cbff04e1f32745659d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027ebca7d662c4f4cdab4e6eb11621331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480f958610fdd21daa1911d5417ffa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345849c15bbcbc3ad6980ade02b473333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f384c7a3b5831e58a01b968b2791f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64f34f2ca99fb140e14ded768ac31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920ba9f884f18ecef3f75678ec064e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c81ace67893b6f0f5041b7da80e8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ee64ffa634994ca3b97e1e145bbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612672d4aaff67e7b631d1b7ee9a0a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d417f25fae1d73200c79950c6c06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2813ff536d984e85135d19d836ac60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c71314e71897c82ce61fadbc22d78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16dd53327739d223362515a97f1338343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1cd64bf08664f5ea5d183600588a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835199315c0bdd022bb3ac4521b55d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c45452b7a2021eaa4e4ba041821065346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66d85414e546a967e783a3de9d1d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fdb7de1f3071aef7ae25914ae3b51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5d9e98c6857352f6a9384af859bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b4b8394eb56d40d111816915682bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83300b65c1bdcfb36c4d93d961e1dd54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba583edfcb1e3a27b309627f589d23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dbf8f273c74b3a995af804d165c18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17433267f2654d98ee0e1ff82bf55d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79621d837b4f7d810467c92032de5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa468b466bb6b918360ba5a042b541f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f9038c11772a318b3e11ff2b78402357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfbb47d37782d541d98a08e6860f63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39946516005ea5abbd7089b80036010359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1341218e08fe4b8811a113894ade85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2623987d381b204c4b9766680e54150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68da259528013379d06b8dc734cb85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb669ab84004ae349f254fa666eb53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7fa92371ed32979328f44c9612d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f5dadedd8602b14c508ee8027340365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5cc6ac6bc2af710a0b4d7c424c4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedf49fc4b4d1c152585908af297e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4a6cff0e1762c390f15d0b74ac4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62f6442e693de30db5a32011f69fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e59bbb75e930ed4bea681cffc82a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faff787da0134bf601f1083e20b8c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d4f1c3a5a2dd6cdcc75e0d6f15518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5460c7e45b279a1a534d68019e082d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293abe3de72a9360898ab934d30a9a83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688bd6377c8c485b42bb7b42458a33f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e887ed3d5917feaf776e9aefa92fe4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11213d5a29a88c08279c1049667a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb9bb53ca45e4ebfdac3d58b078ef9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb460df10fee22bc7af701139f5db0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cbc69fbd67ca76bd8208bf47f36ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a4bc6fcf3f4e2f2edd3b9d6b747c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161738172fc269c82680160eb3272623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879942ddfcdaa4c6c430fa3c8e7080d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165b293742392d7af59fd61b6cf112c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9abbd4e8ee386031cf170f624da1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305620d3310842ae3dcd339684cb8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14796554b698e35bacca9965f991e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff358c289a284b9fdb7e0d19a7f5a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe96cb5cce84c65f3e6bb69b148bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5d9d90ff5b7b5033b3b328d8621f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c08f969a5daf3e7ecc8ab0cf6f028391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a940e90f7bf12db18fe1f4e6948d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239925bc5ae631000c6a3e999927d0af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd42f53483ac558b0429343929397a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caef32770728df77c402f54b098059395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7420dfbf536ceae15141ef719023396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5499f78c3f986599693c4d9b52a81f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc61d0ad21f7b8d400286d15896b27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b00d1b3703365722ea7bd09ce699399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1c483fd7768000273c9989108e4ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea067cf61e087f06197a6d8536d30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe4c71df53ec8d9534f9c6447e2d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d94186178e7989c1f59df23727bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d053ba08988e6e59b165924c1b87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b9d6242c10c1991ce484837043fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03255b92ec35b2434981b8f204088996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b04730f3eaa396370b225e6f592aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393cc536de05808432cc3b3aca0351b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91538a99e282ab4341fd954353cc69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc1d03fe7281b3407ac1e9b0d8d45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c03b4dcdedaf580ba22cf0f3bf5b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80bbedd05cd5a5d2be7e6dced2839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785b160862430b1b7dddc2e9d6c1f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406a1626b3ab4272dadf114ad37b798414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa8510c51e5be13b7594a8b61767c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5105451098e7b8523e56490f03c16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770d5a1c311d09764056555e45a82d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0527c25993b891660b391572699683418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e89e30d5479b8686cf789ab6ed535419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925d4224376457e64cf259c84baa6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c808c8b82df3ae955937f18b7247bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279edb5576bab0d1d0c2c2548897801422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a68851f37d3c97442419e859a575423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab00821ca15392448439d5b9e2cc77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410eca152b9bb635c47bf0585a0eb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc7b0939624f8893c5a5a4b66c192426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a094a5ec4f2c938db32e95c11e21d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876225fc5845b660c6b05f417cfdfb0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cec228e728a6f4c46eba2aba74624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aa43fd091701c450589f13fa202ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5054fbd31c46c22220d2853bfda71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24ea3a683eaaa8402ae4572fa8326432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4740c7b4b391d648e8cbfe219a578433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e3568eee0b493b46d7d96b0887d27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485da862c18886cafc89f4f05f3d095435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c22db83496c42fb813e4349e5b16b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aaf28948a8273106db54068f6301e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d18b3a630ea5d663ffca3ed110ab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b6cdf08f3186d05eb6092984eca4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb397749060f4666a7a8ffd0bd74a88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef30884b11306e4cbb77cc6188664441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8085edec24a8f0a4076b917230bd9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c335797644ccd67f0e5d9a85309e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2383574585ed9367727cd5c32519109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a51647bebd1d9fe6d2d66b5c1e6ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f30fd0ff4d081bc0ff342bd1c00e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f75536072904936038fa9439046ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b7ce5fb8424e9256f3cb3914ec2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5580cbaf0277cbcb8a7b9e86e5b8c6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f24b14374def7ef452bca43fb275b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaedd30c897118702fe68ede908cc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f4d33e8b97210c57e6158a1cb5d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808192e841518c05545bb6c50de57a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7fee192528286c77fd5761dc1c39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740440065f643fdd4875a715c0751d22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bacffdb5ac72b413eef044ac9f3523456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c08e6479940ef87701f77a3f9a01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7ef70e520f29aed959c81075946ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d7160113daaf6045f931110bef1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1b6eefb6beae985ddb4284ef9cb56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869b51dc314d709c97947a3908f162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b717e96877c0c2b775b7bb523cbe86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb5cbfdfacc3fca3913ae0048d772463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df8df3feaeb00e29a537cbde9ec94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb5c45a0b9ffb3bc747b53ecf322e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96773201a4abf810a0de6bb4f5fe1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a710ea9ac6c159899036e2015c680467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffe2c03af49731a021858ec02cbb2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38846f3a8954088c7ca536376aaf73c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7b46f2b83fe7d903afb85c6a1d6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c35e6c13780ade130e32c7bdd7a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd90b776630b5eecb2e303580149e53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb318a4ef1067ceadfd0b463afeac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a48f32e6fad716d1e03b1abe97a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf705106f24be391e412c11fffd84e39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6bb39b13f2841637651c8198d0a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2471fe927626fef557ab52a4abd95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be59114446422093352634de26b70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be146c6524bc61af7d76365aec7cbf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482a9f36fd66e37a274fb725010f33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb75505e3c0e6eebf04655ce5b2032481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e2c16f2395b3dec8a6e4563eea55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffec4cacc759dd424e62e3e7fafe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9360ba0e54db30110749dcb66f71ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980db0bcba6d53779966fdbf3b6638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16f7f23426de835fe0bdd815c8b39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a38c8ee8eea317b9170581fe2b73d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc878c24fe47f5afbbf101e59fbf8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3b35b0fe09c239c98eddd8acfcb58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc58d2273854296d1c202b86b76ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55201d1ffc6de5ecab585885a2db2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ea4412372997292f37e2bb74110b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c6716c76f28701f1a4438bfc2fb32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11dda191ed46d30308a5536c268de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed9cde1cddec87e72310edcc12843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ce19e83aceb67afa966b3fd43a68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f825c2dbbdb67be77e2726be71f9c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27adadab7b23ed62df39eac9768c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a418c22c9a9ea5100353a14b0b71d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ecae610da5c2c8e7546a794f5fab7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75876a2d4bb00ebd1bd12b67dc2626ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd12d029797bf66fa58542158a417502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa2d17aafbf6bb1c6dccdff6fea750503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a48203a73602f1378daa153aecd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f391a8b5014bdf934006f075fc03f93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e068fddb660f5c29ffc672c92b9c50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240291f1f25eb57381bff99161082a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889e26257e404748e091fc8976f214508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe086261c553d2f98f5625af7278754c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f73c9bcd1e286a9788570dcf48ffc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a519b4d70a9040856ee6fd9b7771e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647d58fe54415e2b85ec7bc6f82d17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6840a78a2f353165ad4a4704a2e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bcfbb20025c5839565a2951986af7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a8c940871dfe0f54f8922d8f512d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1a69c0ceafabd703ff8655510582516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f922a15b9143d240b9dcea1996fe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fa6d86e81b9dceb1afd512aaeb11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65f75c9e2757edc40276907db2e2e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9c745449a23b63dcca25730eb6ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c94b8189075db3d66ecc185e692b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee499ece18ab74a18cae10b437487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b0de02c802fdd597dd39ac2bb7fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9804b0abefa78ac8a422cdc285f1de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a77ce337b6f1e3f2deb0909c25ae0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7c92f94a3fab25e2ef06eba3ca15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90284f702a838d20b045853067a5bea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7514c0e4a3f22765cdeebe8d1480de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217e80916583694b71dc9af8e71281529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc001ff190144434aac518dc181f15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418912ccf2d8d505d155be5002e1160e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e045741a90b9349a0237366739bcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8bee11483d9e34b0e29731cb909c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4e0ef598f1afb0d5c29ac0821251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bd998bfd14914630fd963ee13f486535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19589eabfc0a8128352d68f3153307d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9fcc957492aaad1757811ef4df239537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56771abacafc7f2e10e23e3b5f75245b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4817a1662af92daac67fe03379ffc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728180e011b9ab38c58f690c9cc56582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b997b3e6ae39cb1c0a59c755a9e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe4e968f1cd35f108f49ebdfec76a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b32498d6a2c6615ccf1efd87fac9cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90718fb345bc06eea63e69f655a2c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa806cb6dc85013fc383bcf01f8e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8881afa2948b9cf75a973e8903e94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec7c612400e17328a08f8ce05bde9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae340425d5a40b0831c21ef2e1c297548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3539c51546207da4b7e8afbc28876b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a02e951de24b9686c083c3eee186550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818036d2e96f3cea3d11491df8dcc55c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad91f1a44ce0603e6f8e08f1287d89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e111f89d01244898f3519c2bcb0357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c915bad6e2c2b89585b58774fa3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3637dfafd6d63a7cdbd1e8bce0a59f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b3f25cfbaa2476a576e15675b554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2257933f668d3119d2dab0fafd41b03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee7dd559ae4fac0f2225ed91c4c9d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994dcf053b91c5c518d98d2027aed7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4561f538cd67f080c16f4f52bc242560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c98ba6a8895e48086f18ef89a84d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e94d6a3133e0e3ee2dbc6be9fa97e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f227564d7a821a39a749da01309695563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de835216a8f5aac3e86853646f7c6b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e9d5c16bfedd8123979bc2d15042565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475272bf06bcf350487b2a8a8fd177566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b77a0ebafefc66012b36979055046567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9cf033c7c6e90ee08640f2676951568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65cb047f1f49cdff0094d8067e2fd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8461d5b53224bc6fcaac589e5e84da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81299c7835220fe0b5e0a20452da895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc83a59dc1e3766f8e5cc94598b3f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389948cdbdf73942ad9c5f64d6782170573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b67c4e55ad6248d66485ef1407732574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091990a7b1d1da9b48c689ece3cc2746575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58af022b4af897e1396c1feedbe9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70012a9be8d6be1e25507d61783d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8401a2d1e8d1700b8246fb8939bce0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6377aefebe574504a7eb825c5c47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180202ff6da1c5d1a7f43c4b66cc64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e94047c7259a71d38acbc146cd9b20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8866ae2f4b61dadb627dbcf511fca2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca0324e65cb4de7205f08ec877df63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522964cd18c8e684f82a9ae608860c26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4e03b4d501dff8d374b376f95e708585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8c0f9cb63bb520a12a8ec47388fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcad5b09f64f8a8089769ecdcdb7af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a774a09004989aa2dd2b69a1742dd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c473d446bb6d936b5e1357ed09e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee859269dddc4c77d83a866afa043a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b102d07e24fbd0b2739054b58439b55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce24b302da6138ccdc34b7913256b94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d457f9a12c5a8528e60aa9130df7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d8af597f19da407d6ce2f3aa003b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a08ed9056367ae7469ed3923f86d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1093e706c2a9de48de5e50ad7c619a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907945e247d1278645b0fde26238f9cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc998a3420aa790dc5f9ecfa7b019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e92d0b837676ab0bdacecdd79d8a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8c0b2220a09d9acd3f84230fe92d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65823430dcade9c0ddad3ae151c33b0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ee9e435f3210d6109948bef8a871602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02b178773a6841f12852992a9bb9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5437c11ee3ee901b7e8c7b09bdcbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10b95f46e6e14753471db676d00fc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c1623e92e1cedf455551cd9cbaf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fec69e317169aacef49d6a17e64978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9734ffb74ec29eebf144811d5aa604608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d67ad06a9ce39e4acc5e938161f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcf0d738467fdc2e0b80a6fc7603de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868046fb85eef3d80bdbc4ee5ad5c273611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1877cfceeedb4cb4c1825dd982515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37379a5ff6a4ce4a95e3eb75f9833613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d9b382b0d7c0d93eea01e4189811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a3500acf82fc82e1f063226cbfdc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db55dfa429d6f0c9c0dfb3c2da72427616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6287c37ca519aed40c40042dfaae4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d38361c2482ed0743069b130b062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd05ef1568df2655787f9f4240da3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b738aed0039827b31d0cd7168928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3e38bd256646e1ef65ca5c0ba4b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597fc5a62a8c720dd0e952ad06c769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde85f673bbcda98ac01c1ff76baa09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b40b2aa75562f9fb3ad194713a81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e0b3f1facefd39415c05d8ef0a9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbad75226d4eeaf9c28a86eff3b88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb8f06bffb78db90a9de528887a4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5433ea041004430f0f82c881238dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50fa02e4d7483ddf38b22117bdd67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e39e2dee827846f0fc55fb0131720630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98593af5e535fa02742b543fe0027c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f97c10691c9e1ece140026907dde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb9a47dba2828d6fd6951d40a89f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf05a241b426066085f189c2f552dcb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa96d0c715a4460054b8c5daea348635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed9550977eb0703cf88911fe0c9496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357e5dd9f7ed6511ce1e1c52bc2939637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb8fd98d264358e8a82251660303f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3386bd0ae956a14ba614d60d71316639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6f8cfbb1f9cc74e9db831493f9fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f594ac6809740b9d19fbd0b0d10e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4d12e1cb81874bcca56368c15315642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fceb03328fd0517c1c3236a34175b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8edb96b487fc1bda095d4bd1a63b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab0a50e37e9593037f7125cafff5dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129fb5e503037babcee3eecb3d20577646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0da7027efd8b1f4a3e77ca5f1c6db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065d54bed12707991e0062357fb3ecb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9a6e087464ee2988367727aa55d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aecf47ab33362f1c0115a212b3b11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418c18f284f0c7af4674b321d49291651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eceb00ff9998554a9fb7bb034be93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe3fc102b1835bfd064f21800f5be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96038d770e61cd02ecd00877f0cb28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684a0e3fe1a6764978672a5ccdaf3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46defc12db379ca1707d9eac1fd7e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a7d74662eefa1e7783cda2d471a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba358a3c05abac2b42ec7d26471b18a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af6624a80a96da6d00ac6c4448448659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaba005261893febc7e0054d64059a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c70e3af1d9623c378e3fdfc64220661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0244dd444f3f409e4d5932e761a6e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac24e4bb594ee46ed6947c95e330052663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a633d863ea707c28232caa6473e65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb183d82188fc03b0e59369088829f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238353f7bacec13e35fc80ca464b952666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a680e3fa662e9341810248589a2c9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8dc0ac2d00316af83b1aa7fe9bd57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fda1de04976459203d4d153c72d9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586497de5c27e9a919d34cc9fc40e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b8d886b4138e2c6dc8dc14543b970671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3378e1ed1fe6df6ae29ee8476044f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce325e04a1a47baaec1bd7f728c46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6116ea392c21175b1471087949628674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb459b945d5699ec2565faa3c6f2224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fa0c3ed583c34824b69f8da6d2951676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd33ce77423b72bfcde59b4a7aae4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f9a63768b8ecd727b20a025bda3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776606d8c7532da62c76ff5d6dfe81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825584e78c7aaa32dad6f0f441856248680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dfa05df229779e55bb986c9d23dc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4d4a7a616e3551d9d0a214c7df8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df15c35d3b5b0bc78dec8733ea37f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3232858cb348c146c7c0a40377f3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a10a2077bae54f8d67171355d830b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df37ac507034edf7b1de7c13bf4c00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82692a43d2aefaff89308a068754f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae71e5b281e466b16341161fdead5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d834612216517221f887b4fff9bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea75a821d595000ae62618dd78155b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040133f095d94e6beac72232e37856bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42364783e3d314ba0239d37546c7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc58e7c598ce788eea82e4b402fb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83556699421d142468a78e8b15bf31e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200086fd2e37782d4a877ff383768243695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17280df0dbfa79bbb88e0cc95f5ae4c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846269687c1b849a7f0051fa87ab74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e00cabb69dc0d82e31d9250c99273698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003b4cfd3d8163afbdad64aa300448699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5908ce6c9333c46136dc73330d33e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d21ca153ebe71dc5744e46e693ae1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03b68c6089952ef28c30b421df233702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e6cd2b8365129db9c5d6add6ae4cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6926d369aa0772206515d9ac16819f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516dfee408d1a80b460d109bbf6d8fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff00c748210a388c8de05f37514a18e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadea4d0cfa7cf0e557c942d1c0a7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c4013c2b480d3be97b4092f569c3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06017bef968c6b606048df74cf460709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0669a18c5c419dd1a510dfab4e271b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870a8d39962c377a8989695b323d58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2e9e8fea0030c63e524048db3438712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ceb1d53b1da1842e1fd79ff7b3da6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65d5f42a23e197248c816e4047d1c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a4c13e2d23250b527b9f0acc02d93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7fec35db1c5856f04d47e07fa97a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c421ba4e2adc796743bb9c6bd60ff31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadedb962c74e20c0fd79fded791c80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d0441be44f4b0db4bf5571b26573719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a74aa206ab55433a3ef75573cfba64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115bf94953087e1c684a3df6b6287f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a464e3982bc1b8613bb870f01465d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9885e30a38fe7c994e032ece01c6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b5c7c3e36e02f6415d9202d35b439724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc23b374d08f2e2a66815daacf71ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727e9c7cef68467cb90c72fc4c74d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be085a2a686e1da5fc724b71921c152727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33683b142555192b816d3429a28dd65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85562f97a33b5665326742536f44bcb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5910d73b7fcc1f4329a769b2ec480730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fae726edfe1df7ad0b86b8cb4911e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef190e9d0ec5516e534e1be6f2da1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d5571d3ed216eafcb4631153a496733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b8ec963ad1b0e3adb7fb180cd4dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2ca945ef9780f51f58be64b05956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a461921f0fccc0ca65aaed683fdeac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223ee4c9cd784ead5069eb7b4786608737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05930344d82987b4b3ea3b69fe03c3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6821d1b55da258c09d01cb1a7f5f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f6c456a829adee0a9224f2e86d55b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c42648fc5db07ab7118101eeb2891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52301d0c2d08f14779f3438d6f7f5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047d7833b4e9c10dfa6d8e5a9071f1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6631c450101286386812f551732cb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba35290e10251075ca3ef70e61d6ff1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc0b5766b6d1c2e346058dc30e3fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a8c4c2baa203b53ebf03def39540747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d516f5032bab202c39de4776eebc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c13bd49de959e951f1692eaee8ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754cf2d81dbaf59b6b562ee6764140750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0658e51b09bd36403ad98e0ef754d40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85369b106a9a364fe8de2b7c43f0cb86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca1ba6988e8b635969c20b69a64bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8296c4ba2dbfc63534a1befc34d7fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9ad59c626102d5493303e6b49b111755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288102a2550c1ad030f3968e0efe5f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38e89d729765bd05f80478210aac8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fc9d1fe1c71446bcb1e9189fc1e18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43b50fa8297eb182b709d02fe6c9b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a78f4a01eca6481eb5bb41a186b4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7a992694ec7898b66bd244cc1cb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadb4198d0e96e71b27e74d07e8bb583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e0f630526e631fcf5f0e63a4acf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33805461a69d37c0563a9022f546e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3ba4206acb351c863d21797ba4926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b567a3c1d3b3b4e12d9864c0c124f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c70b9b36c3d6a35035d5fdc59583c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b6878f2d403fc7e0839af77970ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531e02d13df83d9eff4760f471e41910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d83c69fc32692baf72bdb4f55c7f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031294c2229a501cc12a0c573be9c8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd6f040d299f50071c50fa4cdfa2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e4189d2987268f138f6c8c0013e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403515c6df73df0b14ff8320848f31b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f024f89b1d3e8c04cf58a2f05c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da48cd7ce2d29d4c553005794bdd2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f81a693d645392446fa34843b5d3be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadec91adfe9f2c90b3a4547a8f664419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329dc04269fe15b7d6cafddda56f7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dee882a74c332d9c0a70e2a25b463921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2def3ce7c73e5544d8b3aedd9786d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90e0f9f1d47f0e2dcc53aaea4f83d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a131e812f0eaadb460cf7fe5038d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748325bc9ed6cb709af6d9a0749a1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611ffb5507a30c4771ecccadf8171d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c65b874f59ff290e25cbc8932747ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2f3c412d2aea1b60b9d069ae863d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774c7322a3fc5a8c78b41c627a5a4a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0db5c95354e6315dd51308b0a6a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2686b80955aa542e53448da069b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab33ee729c22e45556e481603828e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e31bab9a7dfae184df8995f2152c7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8ff4e94f9c87ea9234b149d5785bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144db2469b75ec13173d0bd90cb1a69335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c716bef26efb5e7b94466186ed25536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b7c8f5d37358665c799de52540cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59e3ea37f0a0b79a58ebcdd8107b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fcda78ce8b480801024052f21680739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497b633c4298d463beba01b865b9e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa68e6cdde2639c85fa9496240dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5db66433ce1066a8aba57beea72ae742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d2552e7b160bf240ca081eae30f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2761c20476e877bd4fc7a187a55db944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226a0c8c5ad2fc4c05afda7a536f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340b1167a8b6d6de9994ec2bd8d69446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23625f65fbcfdf43f4a4b7ae149ffb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed573a311d38cd4fd38ccc0f64302748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5973565fd12f5f1d1b0e8e2855887f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63fcb0d162966292d070e532de8dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32871f02158cd7a15f63d53bfd636afa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9d7a725a7d2aca0349bb51e0c28d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6021003fadcc051eea843a23a1c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c414ca09b0c420f2fb66903d423f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f65ea5e415a9c8a7af29f050f8e2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604395a61834efbfa96864389692e68556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee2c30b3b29f26ac8800fc7bb57d2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809697a863a183982656d59ae59b4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5415be7351f7ebcca4b5d7d1028c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d99c66a482d2f8362017c1e90f1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b097141ef8d3e9dc0d5216c334547461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed0dc8c6892890dbfd869ee587218162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05eced84a4d38852785009de836c6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91eb491f7853e73f8cad9eda1836964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5386a2d7a6db12b5ec40dac28e3a72265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c822d61928c353aae3262d39239e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150721baebbcbf2a2c453f4d817856eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f875085c0a05db7bea2f1a74b73e2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642895d42e6c8fd04194f74da8e7597869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb5024f88f8a885d9f29a71099e8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841449dcef131546a0332eae95512671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030508150011836de8bddd92344ec45772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f176aee75bc1d541ea350b4fd79e7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba3d548c0babd3807c33f898b83c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669414ccb3ffed438c3038fd9f6fd8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a301a84e6fab8a7993b083a2a1f5ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8819943c4ae025bf1de9508d9645077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48557fbe36fa49eadc4ae1a92573aba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003829a1cdf980c2ff4b2a2c8fbb7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81917bb264ba71cda0136d2390a4bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392a9baa0b0c03699f8a307d1202c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4943456be7363606454fead3ac446682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c792171a7eee50397d5d61dbaa0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547ea728a8ca17e437db7d2bbe0ab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b40919fb6e530ef023077d30951185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363182c649dda30057e83be735b73486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128e1e9908ef76c6f8b38e82e3553a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058675fcb3862e8986c35413b0fbe388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e5ef573eeccfca707ba9da46b509989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae9666b2cddd774e7fc7077f4203f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630aa7f8b19975bf8f15437a99506f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef2ac993e188ad1a9bec53cb9e90792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a30e440f2304d23fb61ec8e5398b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6da10eeeba2eaf1a173e250df06294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64572868f22a3092a0682498945604295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2e7e81884bd382ec3c62ec353c9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c970672e21c4dc9e5a073fb54c7f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca966284ec488a0fe6514b4c329b14098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c2d6d67df80bf46adb89c748fab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85020074679dd9ce5871d2d93383582100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004e1ffea4425cba6bb64dc3bec6f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bfce20ea46bb131a72d0b5a00b197102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b63c777da24c3e21310153fc4edf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532c3453f83a9c29915f0d37e59a70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52934368ec49948262942bd8c9804a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48213eca29ca61691753afe41a90540106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c60e8c8014ea2845cab1af43569d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e4e84e6f5c7c5099d5afa37e674d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448b82ebd886827d3e595552115e32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f0b018087d0848e5270d2a8ce7a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aba89e03152f82edd78fecb9de43b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f13428b92593d3ea24ff2226d732f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d844dcf632efef8e68aca1462f5305e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199100cdeeac2a18a1c6b8b567dbea7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d37f2b18cd2fb3401648ed4c6bdc61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef0f94cadaa89666f085a977bc46bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865aa70be93fcde06285e222740cc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3ab6e4d325be7f883aa7b006a691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b685a989a2967b5d3366f665385a9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114096b743fd55e374c75e8a3bcd1553120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894254f9d8a41c14c1bd9f6567bb478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d20d68df3e19b45408b3a427449d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f8f1202d566b303ae935fb0e0847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159aa980e9249f9faf0f4f751f6b3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d777d6905afa52be91a8e243e88fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbac3480d63543fdb6cd41abb909a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3902008f2826afe496e6f6c81b497ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344dbc3c78995ab1156546fd1e5c39d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de8878b0a1f6c364a990c0f98fc50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30278312364be05a0bc7bc7c0eb15d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e49be2899c0c67ae9850a1aa7fecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d8763b358f0fd9ac58733bd0d6a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e403c47dab64be7df39a6e030a72f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c3cd5ffaa773ea9124fe5ffca4cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289a0c4b967a0c02c77179837657e39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3dd7b9e2441cb1e7265f9a9911518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4eb190277bc1afd84b934e263bae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16d60d9230d98bb84bc11e06f306b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c8506cddbf75de80f6bcf7b53a934139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752b7c600f6377d823b3477554ec55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942f23ac5c087488b7fe8cd29d4347d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa932f1eda02c401539763d4e2b8d272142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1022a0f9986e1baa76905d7c4c6822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff2afe36299c4f5a07234efa5caa13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148979215a687e9303874257aed8c777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e37b705cbdadedc060548fe3c43c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7bcf11e6c01e4585e19bd22f04ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c8fb1083da60c5d06bcc28303b78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8deebfda80e719c240a773fb7ed30e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96dcc960475090abe98d9b039f3b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d77ba6bc225676265d18fda2c3bb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e97d561e273c4f545799f4c6f8bf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7407ff5250ddd3623082c0232fd90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518712cf4b8383b1ac6758790c0027ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc3acff0e0e4c696b4daa472f53f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2aacc48cd3e9aee1ad917f8fca486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb4392ad62dcc507878199bda0df37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bedbd103916af34919af29e758c39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e42f3daebc7d19730241d4b810899a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e22e5735b6dbb30009f4ee39dacd5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ed1102fd6bb81be2037d7b3bf929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174af3fd147aafc8571ba1482a239b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f795297e4791793c6880007621194163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e739c6f5558923be581b8dee09f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb120024806bea5afa7f2c3b949468b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e0dd4b8626ec327652d065f61449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8016e8ef1219b21d6277d0640d1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b57bd6562d2a1a26e48182bae566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b329bc38fc31c19ff9ddb6b57fd73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882431cb1b10a8768c820544a82b9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408fd2eb5eda9172d75dc319308cd19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d296deb8fb32b9ce604cbf82a561b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ed8ffce7a5d007a9639fd35603e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0860a7cb9f663a4af8be904cb546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759285934275832ef2cb6714ad7d93e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f963a0e07fa5cff54db2a09aaeb8e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e58e77fa0faa701f7b1b68a499a9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df1350be679c6b87b760d26e92bc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aeff2513a6addb97a01212720548a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff54fc03503d9516638ce9980f8b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593602a63739b34701c63badac5d5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef97ec9e654a348bc7ac6dcbd57447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb548a74fc1bb0aec9912540d4a9950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43197ddad550c3460bf014cf7ed41802184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bafddca04bfb0185f74352e0cff59a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e6e18b8b4c2c037712bb1f3e8877186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071420e9a1e987676f0a4e2ecb0e53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f156c43821e2ded677b2c015c2d1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c997062c1ada3f30903b5a136d3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92369b61be877bd08e25492761bd0cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aaaaddaa9df784f7d0ed8727ad9b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da42c19cef8be2e1f237fc695f787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1d94a9120941c8f120a51e72fee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deedd0eff9fe871df3f4d8b807d08d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495c5009bd3a6c0227e39b0aff6aea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dbb30d3b3f197602b6850650c73a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca6037c16151a168322e90324d2e7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7407d17c80377702b24fa7d413f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397eaf337c1df51a880541eefb2b282199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dfe44c00228da916560900ace541b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51b7760fade674810d784127085ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bab25ae8b4a0f61c0f36409ad5da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40238da80752ae6daa55584c5a05730203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4436ca6470b7acb79c031111f97376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dde73435aa6ab82f0346db1fcdf95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c535ca3561ab2f1a96ae153101598e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edb5781514ab35be91c010ef06cea8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dbf1b0c5e684d4aa1c3b605aac6ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947e829650392c37f8fdb3cd95088e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c437a8b2679652fc20060f7d07d4c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf0f55d758afbb2d891c4c34836c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201d33517a7abbd03635180dc51ceca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e161e56dd915454e5093456c06d1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af482fd86de660511060caf5bfd14940214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed683988e3829ac2909e728eb24547a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3040a661fa06f7bfd1cbb0704a9e63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ae6302c4e1e4b28ba9e12d55fae2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9910abb8d90919462bd8332bd9996d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95478b48df50d9a0635e07036ac83602219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9af5822e7911d7aac6a6c17e5cef9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16c1ade24815800e29701fc99ee13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ed467fa7eb711a6e3b0523523441222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21c2568cfd247390c7f9719a63625223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6a38cff95de5188dce1578771437224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6c652af939ad7fc69b5066376b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d1d5aa18aa79050efd1868aaac180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ff15706a4ba10a1ab083dcb9e95f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42884352fd77062cacdabbbf18a4f3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d3b49371ece9d7d21a0911cd7fb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2bca936653c095333b73b098112d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de1a3802be43840e353013a864aa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d95cf7d9aa4d367cb2308aa1410fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf390e321a04d1b1906c7b60ecf659233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109001d691d56c6ca81603fe1f741a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5843fca1ce035a1d25213f4bba96f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cef24350f5d0733b6c6cd64f69403236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c436bc9cb168b22b565977ab65573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8e85dc11879c1df9e0d3ac99c456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e382cde6d429cb6c1dcb4e338a0e134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860914d2b8826f3471ea7b0e09097ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d42f60b8cf25c11d61556c09d9e8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9b31d5510dfaae7f8c809f8b8749242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb701d41bad3179b2433fedd467c5c33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164f268f9240bb7215e18681a471b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11bbc91e161cb08aab346a7545353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ceb7bbc3b89b7dc9c21d24132bbf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5003b1b57b4dcc2ee551d36f5644497247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd044677397f568e698eaffe4a128248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424b21efed7f8163eb6cd7382db44c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda54ccd0287e5225f98a22197d8f37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be3897a37347747197cacc318c288251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8304ea336768d4bcd5c0b20a60a9e81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63d826bc83fc8abd74678a42d46fb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb17a44fc6e016b7989eed8564bb33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501dbe8e82070d3e047d472cc1d60bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f7307cef0bc113db61fab6e1dbe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad429096691dd5fc024e0cbee5ddca8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95610bb44c38e2ae62fe62cbcb7258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a4ccb6308d751b77367773897417259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb1e5079bbd69b8a9dc8d98afe597260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce33f7e782fdd6ebf5112f85ddf1005261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80654de06727f948f3fbf10d3bf3d45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942f5be4d6e09ba43b0ced135e05c75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500204b04f69869a5f5f783b9348de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb05d2310f630bcf327d27c9712c58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef94b13b9fe8ccfb6e428e1658cbf28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e30d456679fa0e18347f213cbbad7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22cc4f1b4affa6a44ded6cee648f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53584aee19526aa350821af67cd1de41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153773b94dd3ad7635fadff611f9e038270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171fcbd7745feb11b41ceedfe02ea65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb419faa4cf84b1dc03951cfab81a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2429102cf4099c7cfaa92fc0d7902273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bd0ca44a0548fc1267a068cacfab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e30eb3c3b112cdf3958e074b74fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea65bd96e12fdac51770dde82c2c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522950627781cf2a82d4bb93754fab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc644f12f162b638fa9167c278b33927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8744e498154d5d0a558bf4c84cf1c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8539f5556e8279c68e030f3e32f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f52fbb65b3171504776f8727c66c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832675c030bb33a9a8d0f24f958c0e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2f15ee7cfdc0de89b218e524d60a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d61aa02c83a0e32972f1b8d3abaf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583c496c2f98c52fb94035e89cb7b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3a550a5fead527bf10912af75196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b8f05928ab5eb2e7fee97fe6e0b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b872a60e3dfb102fd7e9cf5819abe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb586bfd644bcaa6a5d5c69ea0dc1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0132287038ca1c0868d803984c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90814638dd9795e6abd19fa05fe5fd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f901b3fe9ee3586d5baf4633096431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7284bea4ff5fbd5a448b94bf3bb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281e64f2ea0b8828421d2828192876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4295115822ff0304a9acf8a4dea2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecbb9d68dacbfa9e476a0bf9131791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680efda241015ea368ff27d0ebd47cad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c331846a4520833c347cf09f5cb70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9609dacfa90cb05f750467032add7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3ceb681c4602f5bda982071eefee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998550e75e9030ccdac5c855cbe83ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798cc5abe87b2b2b2ceb91c5a172352302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf3fb4f96444176bd34eb665a0c1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea2e56b3219822a5de84e030b0a2bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d165f5c77d739a73ce4e11c17d36f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add55a402f4212c5353ca914c71e824306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc68e59b31168397f3ebccc78f29e9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c76ceb7471189130b3d935d46515308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431dbc8a7e4263ee785f028eb1099c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dde315b69ddd728f67de1029adafa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4d65e5de2c08cca97e3349ff7653311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d24268c23cb8cd78fe173210aa6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226410f564424c8b4babf93570942029313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d62cc4dc4bcef5d597a036db891d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc8b05b17f31e247e99055b74f9c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4f7a41134d6ecdd11af439ff31f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b4ffab48a978bd6ae0d2a448b06a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a56b31fafa1edb7b37445b774c1e23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3cc930a44aa0c1c5e1c4513ec698319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b709b99c5b49c108f05a53a90184e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cf096ffbf13b7b8930d7ca4deeae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad9ebe8ccdfb668dc0ba49d862e24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320669224e489889fd53d70ee95ac2f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f3094607edceda6a423f2b59af5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e894dceabd28c18d36dfe6922a3606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f923306b24506497db27ba55fa87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d5449a684b42098b029598469775327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049557b600f2ae89f7b24364922893328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3e4d2fc356c6fe8e57d0110152d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c946736fdb7ce932cfce593a631f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e7d50d71659646c6af6a56ffb73f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72b1a985550bdd675563a02722c7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6f9fb752d09a013d8a9cbf35e743333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51da2a7408652f286d9750218d7ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0ab3e6b5b8bdbbcb6b44d5c36954335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4b1fec89a00bc904b62fc277aeca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b3ade4ae7eebfcba17c405d4cce8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c41eeac20d1783ee77d06054cb1d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272852cf0a7456b90c0be2d5e214bb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982506ad90c828fb7f55347ad27a47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e5513d4622703599be4d6931c4eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a035b0a37eac8e980ffd9ccfb7d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b59d96a4115604ce719e68f6a0697343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960d8bc6253d5cf46de2a3d6f20766344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b78683050e343c8547bcd87ab0070345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9b95731246437168d5b9f8a35c39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e75f046af15f2550badb637ec98dde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0a61d210b80bd7e8cc764aa20829348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49509d1f9cf85bd2bbda9d648d2eee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3fc10dd38322875f12758f554a273350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fff880b1d8bcea818c73b74a3c1aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f680ee20e28b9be98c422056515acb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf780b0e95465e7c4eb9a7ff33433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c86bd24e92389c79f8acea3a8a69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd87396877b762de350550a124f720355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bd6d85a2c1f004797c2de2ae8559356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbebcb428601a7c45d15ce806c9923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4f7d5448272fc7c13e239bdd1595358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b054b49f0566a6bd77ca8e39cf00a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9890fd626f280a9b3c67906e14f6f75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bdc1c61e9622b2a817e0b1eabb418361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51432c11007baf71ab6e9d9e29cdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30260b47d31315f007458e693a1512e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fcba69d8bbca56c4cefdecd5692c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30572c34937bb831405f03570201e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875b7e3f8a40afadb9ee3887833d12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ccba5fd9dbb8c1bf3d14d530a85f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e723e5120d9316a15907c262a914368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825976f7856ca2264d7ec767e71537e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f5cf3bc6700e8c18e9bef4004fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d239d95899ce33834bfb53dac439c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a87e0bc78ea1b90a4737ef75e8e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ddd197949fc0f5fdc64fa32c8bafc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea59c116ee7435985cc4674a28437b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db9aa83eeb968fb2a6e43f2b33f5e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493f7ba126bc3d607ba26471f14dcfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f61c9d0c7a96b0332797c5cac0b2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919d3e45bd395d0893d08cbe323359378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253131d73c443dc08b81fdae4d50939379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b269795c385a836dc2a4bd0299219380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645c77a69b8263e2d35f1fd4b0403b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8c9ff665da2ce0c9a0d0ea65ffba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a7266e097aaad838be1fbdd68603e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bbdd3b44174539a62163cabce7ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d75b26c7906c42b1a73b13608b39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322de2a83d770470ed2209ceba0d02d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82174719dd36523c274c16d5cdf0a145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9239ccc3e93f565d25256f92672d2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997925dcc7e1351be99ae6c0124d4e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c76a7bac78b1fe62a20f7e32365d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b84686d22d6b8a146599a0d1ffc34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921cc25cd5d8bbba82f0f481c20582392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb43ff6d2b437e7955c9888b3751eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469b10ccb27be0845ea937a3f98d792394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e3df424b077fb211a8d30c039779b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78d638ddb654fd15b46f7956ca63c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d4955416f1f2939d7a48571a0dbe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2387846d90490f893dd38d5becc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9dd139a1b4042d9e32d2ec7b0337399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed7621ed64da1a747f10a9ab988db0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a88c06b5bb8c51eea51b1e8c0fdd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a98224373547282a817870dba04de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5965c9e914fe869d570f715227838403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacbcb767f568782d02f35b81da6970404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a901275d42eabe82066907552d6e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b917992558fbe65b7b6eb5ac9d11fbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2192c8cb851a5bb5c6b48c8c8c2434407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9152ba3f95aa870223d38d6404eb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8141abdf47599dbde6fbad71c3dc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc867175b9790d826f18b7d57250b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94fd19f669516906f6f2375c3c633e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea169a3b32745ed816038aabf0bb27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a30ba6e7e312a1fd31545fdbc4aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9acb7ce13c8f1ffd36a8434ef218e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcb6877b2541783a6dba383f4bbbbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508930177964ef57c016d88758c031af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d176b07ea170a1b07b03fc76d852417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e2b2c5e22f2593a385a08132cfbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3474fcbed35fba47e320614ee1923419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb94e388c1c97ff14385de72cfae79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f308526b1e8813527ac667f631f66f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f525985f654b1d36df23d82fd6a319a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e18bade2b34339506acfa1c584765b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4acf8a9f044711b860b8b3271e2de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c2453a852951be20b431d1739fb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8924aee1e7217998653fbaded3b0709426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11561d9b627c595a1e979c88dded677a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d9699181e4cfae0a50c58e72c68a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6bff092d2eda45e9b62d30c8eca5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e043c6ac3a6f60343f79a5d46321734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12bc3c90fda094db8de85c551a7e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc8bc86ad9346b544b9b57fdadde9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eee4039a7cac406bd9b2facfe1c4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c10ca51c0a43952f86114d9da67ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e001968bab079d25a238c0abbb2c9e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6da7e37fc4c42ca8663eda326d415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b862a3e7853bfcc5567588f273ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e5d5f1367c847041bd3ad75c8d7cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e44be188299f51e31e7e1ab470a6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c7620a17a850c580e81d4991ca61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8150d41d32ddb68a35e38716c068d45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe106f31f9c0c4f318bc16f955fb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d136c055a2dd2b9ec4a781114ed64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f60dadc124fee047e0881637136e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f364e0a15c6186c65d054fa0fa91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2eb8459262622e8b567a5cb62bf44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757fcb69e70ec8009484a6510cf7f71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51ee7cf7c00aea46d64227e44472d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4410c22180b2c91f60ed9af909370d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39234d9b530184ae9443de14df77845450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b3b4049d9866a267651352cfa533451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff89a7285609450d8fe85bdfa126b3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a601d2c770f973762b86395f90e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238fe2e1a0bde2bd9370e783965102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eae41cef0154ad3640ebb7eba48cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95062495b40cccac5fa562d1c3a8c8c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f838992dce1ab7a86bfa94a1188b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aed7d370b71ed4ae2c386393a4b56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b186bacf3b85d07e06ec0682d685ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdabbd93002f72e5b374dc6e42d156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b786a1f4820c0610af3ebe70616b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966477070609cac7008abfaf612b3dd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b28d36d625e92aa09b202e9bbf55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f4c63cf0c06bf623f12640eba76e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8aa3a088ac2e3297ae8942d41bc5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8627b87c73270320ce3b6fe14bc7e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a853f9532d5de205716068cac259d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072ba444269f08962c29544c64d65f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a064029dab84c9857d38e2e452c233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef566a4b92404c73d53b90cb7823b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd4313a2379495d570f5358f095ebf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b244602225353e396b19add6d74f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50372f7a47d25d8d84b8f37b3a9a1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6cebe89d972686fb34bc2330286a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf80cb58d95517813b0df9f9653814475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a56e4f804378380d835a972f08a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ea2e19f998131eb2cd3e58824573a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a420e122bea5d38e649778f8ae1ebb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc59447579340aa26a653e0605f466479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141cd6db9e6222896bf20dcf03dafb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596adfe5619baa2662022c8938ed81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff73b4265a36062b37de2971dfbb74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b05cba862144a4f2cee847cd06be5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7845a2b78628f1a2a208ebd0aba189484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b99746ca5eacb25a85c677fa27dd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179c1fe688de4ee069458dbba25a00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a589e3bd109af351abf07da3c67f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0e1e84e10807ec73ebfb158b86ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8ca63d245ed37dc92f4273683fcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c7c1d8535fd361aed6e94d742eccf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0439c5a6c59ccebb94daa7148fbb5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcfc4621b3e2632c585c67657a1ef5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7befbca5786fa2dca09cc7744a2db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de14fa985d5e4c82e9ef8512227e50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436523ebbb06503094d5cb75283a745495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e058c8503592bbbc1d53dc23103472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80fa25c17402dcf3718d1549f15035497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc9a277d35dd0dbf84788076c0d1fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52210bb75fb29a7e06987e7687d049b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0eaec54a28848cef0689256d77bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3d567330742b5341a45af6626774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91af6ce73be534a66d24b2bf26e34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a051376d76c5d0b603ea7b7507f10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab74b1137534fdcd04c2bcaede4e31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b471abc720d5ee33c010e82e3010ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af7ecc19a5ff891eba06433228f7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0097a310ef70459d7bae8ed3fd130507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c67cd53f09ec6777a34547c56524508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dab54189a4d6f9b4694f0e1216d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888082175fc68b97260f60d62f4abf95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545224deb1fcf1b38b2d08b86c0ceb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2979c5bc3b50344f35014610b2b2d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1db6dcd3f75ce3a1ce02328945a64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8041a18d10a5c79ce1742c8804b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f98a56d0e633a9394006447d1c27ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160f6fa2d3eede231358cb2a4ee5c45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89327ee1885430813e88ab7865366ed6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ebc699961a13b150898ffc10f99e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378ce3cca340c9d097e642af827a500519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95875bacdb21081fecdda9f88cc24c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b211988ad404425436ea18ae560582d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9eef31ab779f6f1d778d72a973835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb28853d1686052ea4ffa47051af0cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd02c0299e568624b9e5e396e394a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674c1c28f784525dae93e6be7e3a93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cefa7cb117577b1b1e5df0960aec8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f1a8e22cf0747ff6ac3abdde2b7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb86d3d2e5875eebb6a36f3df706b5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bded9fcb00b9bc66df5c083087aa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0fccffa9fa4e7647fff31f816d69a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746aed8f4c566999aaa7a896f45dcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e54aa6f85314af8041342a2f3c984b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b979b9cc9c6df0fd955712247d828c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d33efc45d2bc2c318c5761049727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bdfe64f6d7af25299193ec5ad7b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa644851a375e7616be6dc45ce4cc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4dc4bb44037c8458fcaead9e4c1e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea9c87dbc641bff696da71482c9ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c313a11879f20e42424cb76ea0700539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b70aee0d6e51b317f76a75c89dd06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb40df0e5fd69c2b55177e606c040e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780e5ead82d498c5a22f74868bdb8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e49fbfcdc1cd932b4f9181521fe5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ccf7e1cac4c6a1b0625df353e215544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3d0e89dc85f4b5d28e2b4510c1e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74d32a3fd77454bfc7b77de5f2023f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648341cb2209b725d014eac51e3545eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efaf45bcf2b2896a80539d94c93df2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cad7d6417244d91c0c648977701dce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f38a4f9850853b49750e34c28a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1f6b085c9c537fcdcd7ca1b2dab4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cdda850916a162f1bfaa19f22f734552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475efe1950aa7b014fa97cff58d01f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea055ce4cf8e21f1dd7f70baadb3432554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304c0c9acae9bc8c1aec04b84e15d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf1f9a2d6a1170b53a34ac75097e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664cb6eabd819dd8635df7955902137557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c6b82daef7fddde121f18a6cc669558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e0330013bce4e51791d5a81cbb3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb0c9466cc2fa345db0797dc938d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617c754bd1c3f40b8a5a434fdfd02f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6a6b88b3c3f36008531b1d2fff09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874990cd538a8f7eb099ec93ab2158563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c2c0d00f57c27e3adcd3a0e6ebfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1429dea43ba4ae7250842c4137b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed992af5a25b7fe07973d7292d5de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c126a4329685dc0bce8000d17b203e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2f4088fae9ad565d221d768cbce6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e2f566c03c8502d242c9c3ef93c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf8d233919d5b467cabc62f67bfb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a78d7ec06a795321ca2a7fafa9473571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148cd83b82521673eb99eb4263fe947572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c719b8262254006262e3561009d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9cb5085bd6bcdfc246f1f4a9bf2af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3b681192521b5b271aedb67881a91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b221be5503a391083ea07bce12cbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cdba1e5784a942e613e063954aa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f6be51b252eb595762da51845edf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79392ae316ee8d0fa8b2f6eee8cf34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e37dfa950f8532dc4183ff6fa8b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe98be9954fa688b2aecb68e99c6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683a716706eef4ca531944a7413b3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9feb731524863891d56c0d00d81a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b759d51c407b7a3f180876dcc35862a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac608fe21308d2aff8658646110a6e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c6c1423dce093dc79f45b884fd46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07da51f6775ffa794f67e75c0fff67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5720be5d9296cbf95561988eeca7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4d9ef277076bbd94f394f63dbffe4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb766ebfeb958f90e27db7ae53d5723590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51420d937202f5d6f2623d89ac23d69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee80c88d9c08aa0345e4e5315044d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873f9d38105c00b37477c44f7a69cee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3f23d420e74180f6174b45af3634594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb410b979346260c353c3c4c3a693bd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a67bd1d2a3bad2be6823c2da99c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdcb2f01b16440963c98c5d00216d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa464e1124380e1f420cb4d2f004b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16756ff5b03d1bf9b0d90eaf16255599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd2fe7e963ec4edbb7427a82ad164600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c56ec84498abdadf2825d43b4f19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670597627d146c1cf03bf7b2bcf205b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093a2d260633e8f8cab5225b2c2643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c7a1191a335ab2f12e222d834b4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb85c13e448fd6b9f996b1165de1b56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b9032288f2a69ea7d96d3b4c37c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b57eb5f0c153d97d8e7486ed5f46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9062107a8283475b6e9809c6e14ce91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3fe41622ea64bc59880c3334c2c83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6929b0f7318d28fbb4cafef4ee9a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7a0f6fbbab26d2da902aefb0332e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c1885cff764c4edfe8abf7823b67c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bae894523073092745548e79326cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d086c57be6f87812a486adff0af5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098559c53258975d183dc198c6b45e04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5457b598a62a8b91190de490bde9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fd05ec718fd5a7505c8bce8f861e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a013549efe1008154904714470d5bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6390b0bb2d5afda357610f1b8d532619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb079d3db062afeca7801813bf421620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4b65e6f5479b339a95da830f4204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85a522febc79d9ddbd6701b72cbbac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3981d73dd5a5daeba6a78386feecc91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935125eef9adc283d580b30923bd6be4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae5aa1b815afc5fb1fc3c36cb3aea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c088d6954c0a7f5f3e44c6e0207a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f7e77499d480e929a26fb1152ddd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f0e06b6fa46fabab7d6de2a60b495628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2932151f9f8da11a94c64c15581a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2103abbdd33fbe6f87aab86edb68b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7f0e5acd664007d3a56474259ee4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20413ad0a0f41c32174b583bd75d0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a34557852d29c48aa4a10e294d26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504034597dcfcfd057d5188e29f21df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ffa1ed9bc70beaf1d4569ff2f973635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077fdeddfb7fb193e37e8902d86bb89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2cc791feb859dfc2c88fe5c5508e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae470aaac53367d6da072981bd5e9b9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bdd5e5fdd7c797f4264dca0a57d75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588417302902cb36de7fedf5c23e1cbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed1b0d175975c132bbf580b312006641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bdff92daa19cc296f3c9b34a5a9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283b478c103d38052c4045376380cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b229d7e810e2b5633e8c09c0f3e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0eaae0eafc1193b1a7e9f3365e4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a19a10f77617cfc68765d720d5e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02fb1250568b16098fae54bc1ed91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9079b7ae74d5ab45f2afa3ffb5610648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449ec1d4a6edfab39840b97d3d3a9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f0162c84db06c5c5ca5e953064c92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611977b71b7b6dc59084e0d34e7e95c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab0341c1601a8fdb644256c1693f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7205b87435b7efe44c1f9bbfac3de8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1c448deee076c83afb6565246ade654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb20b29b93f1f6287867bec3d1b8ec7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b582dce993fbc5a731c2dcff3c4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d084d2b2080236a3ecd72bea4ed68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e4b6b8b3b79348a0481be94c077c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba7ab656738bf565d9557abfdebd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27b28ef502d20dd67655364baf8959660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bea9677dada274431e33543710eac6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff6c74d67e5615238ce835845a42ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb28dd5ad9a703ca164147eaa4b7f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cd1432ff76afaa66d10096d73733a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae51e2941e4553268543b3d17a3bf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb27866d0ccfd4f5619c00f2d6d763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3191f69b78b6a24a61b4f888d270667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c22d33a0c87a11a1ee88c7a0d7627b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b26156bd1334303cbf04d4989ee5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705ce874bafdead5f00f0c162d2402670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4084e83f3abec8c60b48a1deecd29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd48c1a2630439efef244052664eb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b4c7dd30cb8572a2bcc3635fb9c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b9bf7631d24823525dde0ffddef9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37dd5d3a9c8deef6b5bd97a828b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09198648dfa97f99cd87a9d61e717676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d0a8264a2c1913a3e69f433436e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38d9860efee2f6aa5b28fe630eb22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd9fb756d1983040be79ea6e11c7b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab3afa23246a6e0449b50524ba612680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b2b2330063d7afcddd9e7ba7c528b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927eef7b37ad93f379103d66392ec77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6151f31690e0e88cc31b16274e415d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670453439be51e588b7ef240627735c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2682ec8b6d0c266c38571dbc1dd8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c9feb19fe48a3a359ef043f050a82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df283a71ba3416e8bbdf5eff21b654687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b2c213d8a3145e09be875ae4e942a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd5c5b26b499ae8437c54ac3446fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37377f9d605c72097a849336610e7038690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c8861d2f9c441226e8aed46c8370691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b059039b94d4557d799ec513da79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca4f9cb1004dae8488853ade2776a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa2690a94e562e0de8483fd552c9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b8e1c95ce4082c86e4020c59a211f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f8b0790f6dba21f010fb991c75f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583ed5ea07ec77eb0b179a2ee367e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8763c8d640dbe6ee40e642ff760d79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08513fa966d7bdd65374903a458ecac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0242d58fe948557355ae452bdc24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb0480b0e2ddc1e528cdc23a0fa882701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c68e2794fd5c8e3de9b9151e8d05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19712d122d38b1a07e646aacff9247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b4f86ea318da1a04f7b619dbaaeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b16c87d3a0ecfe7427dd9800b687705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692004aba19732e0cb713f0a5c77c37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ebae6294fad6ba0554452be0dd10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26f7ef3a852d7095218fe8b694d86a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5d257df5fc79288ef1882cbcb3a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509bdbb113a5364de9c9c00502d8d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb777298e8dd523d9f7dc5b9bf789711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10708e21c2462280a0ba996a6b6e017712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd25ae9152ab38623ad0e26f86ebf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb426ddb071ab76678b3cef02ab839714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08acb396064e8d697e382645840aaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13740d0ba99e59950711654b68ca35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2c9db561ec8132c3965b2b632ea1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb50ccf1c992dfcedee5bdbd41157f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7b1df1dcf4fb4e5a491467df02be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7fd31892be2e7822653ec7b80687720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa5e87cb9de4152bd499d46c40cd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b352ef9bcbf013805148ed2595017722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a8e05be3c5b6c0dc283bcd27fabd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34c73fdb9e4b09e5887ad81080efe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2afddfbfb9eb3352eb0afca0a8d343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee505da26df4a139f4d1bc09a11d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c57f26739b8cee11d9e4948e3e23d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d1c00cdf78c3752bc0b92ec63fe0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837cf28d8b40787d0cc12e73ee0b07c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08996118496e4222f4b52c9be916cbb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a957533479eac85a94318e614efaf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e5c6425abbc87c94aa5015150983732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1538a6e8c5c0b58a8afb18f5f60fd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f2b2bb8f0c661b471c4274d54096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b0bf4de48e4c2edcf821fd47dae7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeb56a6d06b5c5bb4c6d9b9261d15a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f882264b68ad6898fbd857c428e1db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7407d9643b1315cfff596da877ef46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165de5ace085171f0d3bba0a70e2f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de65da439929533ab6dfab44329ed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8cc717c969665f9d3f6380bc80031741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10733ca64e634bc2aa24139efb27f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8e0e3a0346934108a5ce5edcea63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a475360a2acbc01ba266830f6bd31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460923a5ed233514efeec28f39b1710745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80c3dd4ff8d9c5d326e50c743403bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4aaaaf6fe8bcf924a70acb882f5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a14f21a87bf49391dbc89ee93e45ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503df3e0e35197d992463accf425495749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71669e4867e5cdfe16d0d9cabb33108750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a6c15f524d9a0ffce03143525c46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bcf5313dc4045d52b2b3801cb41c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc63d54f22c4267ef9ccdd2351bbdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895d8fc5f925ade830397ba6477336754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4bfe83cdf07156aa0d714468f223b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2014d3f2a816bb0532f7885f1159fb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3455273a9ef604d48324318f51a809757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac39d87e9a68b4afcfddae2e0ca5e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595f6ba031fe15b5032b85e522ce15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>