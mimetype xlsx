--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26325ba2d18f3cd4a6864bc36799bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f5a1dcc5ee1a7293397d3503e65f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0abd6fa30de8f5fd225722085e8e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f3004bacbf8f39ff12454dd156d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d918811c0ff25120d57b326519475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906aa29b040f6554768bfbeb0e8ec2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b53585ef668e1b5588803f99ab04f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681afcabcf249909ede0ddef8899f5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7bcd7f0c07cac8e40eaef9094b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c4be1aa30cf1aedf64b75233174410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247b41f0d84fea1705955255ce98b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc041d3ce49937ac2b732971b19e905212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fdd216a7ba1820c7b8544cdfe106013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf46c891829cce138acdf6b99444114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab268246d24347f8ec4577f9edfdf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7b97e9bff07c1c05efa5784975b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2bb08abf890eabed43fd91eb12d9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d77c83795cb751c98bb38960000a1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2e711e3a580f979f7ec518e37d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3cc9ac952faf440f0cb8e2206b37120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691057f971ece33dc7670725d78432b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054f3469fe791b9098c95099c6dbfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf3d65763669c220093821ca34aeb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7d5809973b7a3613b04c58ffedbfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb37391f1596f0333405ca6bf1561225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7aa20ab835c2fc10f8b8b02c34ac726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6787a73d081d404cda2c55e09001ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070da2b3adc62b072f9af3f4cef205e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa63100306690e8f51cd4cd6f400729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a43fb7706d3b829cacf7d6003253230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd571d9d531f978647bc5d6b68b6ae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9cccaf6816fde107efd9c6ec5a9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630a17e81f0e2fdd1e7a4a571cb4f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2d4ee0ded6387e8e533475072be5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46fc30a2ecd9cb679828afc17f6e4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d325d2abbc60b9351381da54a64736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b4b19ceb6233302a5657ba42216537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948cc2c84c7912e22461dd0764c53038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c3d688035a8a704fbe9e5b1ac6c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656114a5977937c6c56b593b4c042f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6c1fc40a08501c3db3c852b7621341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34560737fefed644bb31f110489202a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91b283901a8e06f44ec319e8a4b6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff8fd8bfc1000b65f0ab6cc77f2ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a45f4929702ad4bc05873d90b354845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412000a6d9672aca5f9ef25bac32fcda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293385dd166b9695ba06f99c520460947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84994df02fae9b6cba9f0a2011a2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d8e517e6515bb1d1a7fecfc7c97f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c21a2ed100b9fc0e3b3ab41d54c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea02f5cd9ee81e28bcb7c363fa75a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c2f11465e4c1ca280358741e853852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b702679df21205a3ccaf6a17d3ac5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b51e9d1409d4577ce68e68d0b6b8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f9f66f77280de883b5b70fed082c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a4c9e9894be82e4a1bc692384bef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b1d7a338928e686140fcaf052f1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbbf78d4bda2718443dd6eaccf841458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a75e7b339b4888541b3273ec5798f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4954da9a0ac30e2a04b09c8bdff4a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f165d875e7a2cf93b53d03cfdb3c7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0e849c2b49583ccde1d359866a61662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19985d4bb61546b0c0b9cff06e247bd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191982264d1dc322203853237b60faab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a2c9a7a373390acdf10d8863a16365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61908298485580cd625624b41cafd7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822a401e9d4997c9fab97c6a47bf3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c1f159336c90207b98cb14c6004c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47ba82acdc4ae9a617c602ec1175369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457cbd6fb68c3d113e294eaeee42de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7c5484dc0c05921a744f440d97ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b03facf4422c54ffea69701e55ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa54baff1e7788aafcf6a2a0572e2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0409e16c023699e52dd7512e5a3c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f1f81b560ebbe0ed87f5bb2f7fbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce3d97d32c7b1a7b62393db5f601276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f7ed9354bf7bdc5e84e528c81a13177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f52a70acec633b6697211bc2212778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3ae9971bf5155b478ef415ca4d18779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b892691df62d0c33b255ed942232480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df723be9ff3d4a2d62c813f70cecec3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca5c13dd0b6b54580602085fcd145b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86cca1656333d121c149c17527bbd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aaf2fcde04a0964759e937a2ce0c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504ba99a5dabd859cc4872eb64453585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fa1c4c92352411f1f1f086bca79386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe358840b5bcd71dbe0c97919d296887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c027ad2d4c12b920a343349d4d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a286ebe7db8b7d68ac96e17586634889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9f4cddaf43e61840cfa21e7cefe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf8c6c5175032afbf03a5f7957a1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55ca1fefe3451df5ab26cb65de244a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47bc3192e55760a81493f1286d6e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82871627243fdaa8ee441695279988094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a334087d7659a38ab8694a32c8a9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5e75a0f95441acd73c4f25b33409d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14586c934c6d25e119d299767fb32dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec64dd6786b25b47d7c526ef27121f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f142fd69c4b3ff0c115f5571577399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2597f2411239a217f28a1d3ffbc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfedf0052f657fa5234f6b40c8fcbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca0f09f1ee6fd1b75c93ce823dd4e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9df4cb8f8bca6de2a5748653ead3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4dea639548129ba361dc39ed25999104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b180fa57d80c7f70b511d21fc0d6f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b529d5eea52be8333f8530a122ebe8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41548e673bf9c62817654a3d37aa62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e935eb17992ba2fda5fc84b967564108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226bb6b4ffc8c3dac72e19be09a4968109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081f8ae19ba31a94964060c4a6c7a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269696362835700d1e81a5a7891319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff6e4390526e572c7c680a778e04a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8830de0458f5dccd9372ad3b5b79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e4d20ab61146036e9a0cecda62d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858ef9f3d27845819cd6df1d68a4a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01e6c5eba8308e74d4ec3494a88ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d0d0d33b202e212711d90b449198117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e37ecfb6c3ac2ddb4d197f1c7d6cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a31efc9986d4ef0e49e38e14a449b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d232acd99275137c3ced8ddb99089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dc02a1f8ffe567a30421a90f2416c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35767567eca95ce0aa5743138e9435cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5871852562a0148286cd92e88616fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c90e27c933b366a17da5e7bc876de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef988959c92259b5acb46b1f7c71aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a2cc295f3d408bc7492cb9c85ea7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f3a69f9d18d7823a5efbd505b8499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f49db1528ad329b862f80735a9cd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa7f93f16aa98f62b048902f8b29c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bea5412bdcc226758d494f6bb099cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cd5a29b4014d2db4678bab5d43584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d29dcfd0b81227ee3c72cb5423b774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4823d71ade625ac14b435be28c68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955165c5fcc991e6dd3ad09a3648e29b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93921d7a9eb23367196fd91c5ac54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0dfb4721ac7497b911f7a1bb6dca5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d1e689463ce9fbbd75ef93ba9b9ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836ac6dbd213d8304a8c6003429461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d6ee3a3d2d2f1edaf5ec2f63dcdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10bb0437d8732657a4a6cf601bddf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d690ef3a3a32d81715bd61a2e7a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe61c8763f4c87c11717b7a81d6af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df6f46d9ff5d11b8de7f758d315be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51112227392edc6edfe1e18a3ff64ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74afc333c28c3024a398dc99fd5989145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07ef551637260511ddd1860958e249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda08b78a44e3fcb5b25a19dbcff9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22e6bea9f63d92ecdaa09c596ae50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e1d74cae06b478f9511620a01791149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8940d8c76071bd012d6413aad52e1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301fad0cbb5455fd86a12d2ecee9b03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db56202fc5aa442eccd04a74485f622152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d777518a3bdbb6237985e426a5fb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7560dfeb2c316bda84ef714ad18c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0c3eede1327a28fe6b3e490bdbb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91873411874f991cc6e09e4cde5e9f27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed30a9e7d573ee5b70152d7615b74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291ad20ab7e3168536a587ddda6d29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c39d7d5c500b4c7e79f2648f01e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58c8d1981341c28cac9d495493a4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4326ef37c63e6b9ac491af469e220161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fdaaf1cb583a9362a5a99cb78fb44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c892a78265fea2e5b9455c369b666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368e6fc4eb821871882f5e17594c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b42bd462874290c9cc19264192fcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07dcd7c8b91bae2874f00df7217a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848113f25d8c36161822ec71a2fca130167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc7c8ebaa2dc9a162c58f7f82a453168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e15a35157d02949108edecccc52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5f99068738380112b54d6fa69bb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aae5a274dffda1be3775a41dbb89d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638f9acd435f420bdd3d69b51235c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b02642ab5e85bdc27b53ac75209d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02133cc9d3c79538a45a19c0fa07d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc33425a28d49f6dbde721afa658bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d32d08c58a79298bbc5520cad56b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86146aa5c1dc73c3988da6622eaed9e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a29d51d56f162184348730175b580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb148ef27842885697ecf3f9e2bdeb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd62ba01ad7c961f1817310679b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a7e49a663fbab8552c7c605714fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccdeb3816a18226e68e39011c77349182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979b8274f342c78cf7ce2709da5c0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7adea96941a9d83205e1f2dd8de40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15984ce2567efdd3339142fe80e08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ba050f64a11aea73c18d05d05744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5e230e0389738d32cb7b75824614187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8c495a9b84bb9791f72d966d3141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c58196c859aaa5eface9d2dfc763189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66083b056be4d9e52b8c25e8f4d14d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5d3f07ae268b5d1601d582b0e05a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7424d47e70d50e404f1cce0f79413b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87a68d87880573518b078bc72f570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b15639f71ce22803bc0c2e2ab3629194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917378c37ff2b87e59efb92b0ea1f38f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61c49bb415bcc17ae83092b15fc64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4b7108df2ae424f6d97bf93c6fc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f3ceee70eb05de456de1dc3f7941198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc6d31c009a4c93d7364ff8841393199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f883059e95b2d90b3fe2c6080a1388200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4195e1022bb14dfa368243688e2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2245c30b105b54ff530eb0f1b62e2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334f6c71ae9ac1a9a2b10ac51e9ac0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1337f36da13d25afdfa5bcacfb08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679d346d85de0d936745c49a4a244e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1af2eb1672357f88524490532b4a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda60cb1ebb9390e4cda87b6665204b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef85120cb2d250cc9fa3dd181e00c66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617401d0e669ee07eb43a6111b79667f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679056bbc226b47280abdf99e1f03c30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea795c2e257afeda919cd99718766dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eafe8c2dfb0355c8463f56d9ec92bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb173160ae06193a8c959af74b00b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67f5f818be1b45dfeed789c850eea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7781b485d29665228737d0d5298a3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26a141d02346b98678777e27269cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97de06c28153b568d0c626ebc208a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57789015a32efb45e42e55563814ba8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3a7be83855e755baf9322473c368219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89c84a71c33847d843d93715170fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b18dae3fe6fa289fafe25a4a91f7c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa121a24fb7dcac92ece98d4b8072440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7edcd2c4010b0352c251c633e6a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc41d55b204665d97ec0309d9fe6192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082619e30267f9f2054bb31ca2c267225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea12da70b17ee68e6508aab1d46a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf8b7b3ebd9401374bd642bbc820e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548df320d62304819026c31efde6a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ceb3004183a059cd3c91f8d1f89e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b44ac2b76b5759c491bf53350f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faea9ae2970cf5c719004bae50db12b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e85badeda3c06c5101db985d1a73d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8360d5767182e5acc5cc407c53197233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09626aef4462d011200c1da776e116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13fe6e26cbe195496b8c8e4699898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198936765f4e47551f232ebbf3c0542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022df8f9f75cc3cba8be4b997c497b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd0863d4e44d379c38041961da39d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a9ed3837a10b5a1a02eeeb3a025c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a64a2a48b2ba5d8739b8e3133458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191beabe35caac9fc4fcbc483bfb4b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1760356bdc0c4812ec3156b33be59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b65fb6b63df80c10678b8cd21931243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c67171982e51b3338c0421d0d852244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f6bff0a8085722d5cc328ee405f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a52ec691b61fdcf5bfa1452a5c1bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446736dee6ac2fd04a1f7a518a46559247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2214202b949edc811150987b5bbab19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab983abb37231f8c8b38cfb5acf85a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dceb99e91512c8abba5813d00e43b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1dc7d7f1e6d5f91e367a2e9113472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396167767d11e26607350ee75484611e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb29b9389ad15622da06ea9e5b3d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b8a155bfa7718bc278e0dee28ef46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f46929049a697f5a9a74b822df24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae907293bbccd464fb8f3f83d10ffbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8289e1c8938d9afaa97b89efa44962b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67979e0aa2df815e707169f6ad1e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923bdb3ee34610d889d70f35a50065d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9d108038d78fd9b6c4023e7616d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e60027375b3277c9efe0f0e2eb0ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e762f1f711cea2c010f47c96487cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37031e397712d2fcd6fff754dec09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba43e1f842ee1bded66e249b22684264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6ff817a76abaf05132f2b6b0a949265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b05645d570f7e0ce23c541b2fafb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fce1e3b2adee955fa33b1377829e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab531be2e1462b580a9eca8d955373b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d654d04b1074c03fdf4cf315700873269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92da58501e61ba987fb4816ae4653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48547d853571e31621f7092dde354bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08294bedb9ad57f48a9c56016978f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409b8b76513a1ea920679aa6b85ef8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f46e518767d5f86b9bb35002097da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887849cabf5a35a31e0145a6b39aa58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f9fffe0dafced87ddda5e11374a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7faa78ef94e3c70f7a5405c37e92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b1cd58634cbde67b9e4788b249e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19445847ad76d817b639858933bf3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e54b751138fbceda162f8dfaec9d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3643ee24b108ec53d6ceb706cb7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2808b99e210511e3ab6c9eac7e7150282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee78641bf5ef68373f4ef8c8112b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492c08206b7f23cd9d779e9c246b68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f593923c7c091d53844ee120d9f4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600295f1e051b18ce299052275765341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540b6f66c693a0c3db1062b54f0cf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b610d331ebed6def1eeda07dcb0f155288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7778c3edf5fa024e27009c9f7bc15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7615f5545ca2cc8cb0e87ba549e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb90e781542e0cea3f74549045a52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04ba6bf92aab9442c1efa4b061f54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18503fdbe170ce0e201f3c503488ea00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9c2fb250cedaf283632749d79b28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf95ee454ea12c5672d9d030b82c18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa95cf9df1842217d36ac0557510d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c80e554adbafa9779c3b5894b4cca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e74001e6b7d9523bbbfac6954eb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ecd3f77a1cbb9eb37e2346f1a097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946505b455efe5f3ee6088c36a42fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41d743859e604fcb2fd5a1ef21dc99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f53e42687fa8b1a27dfa7fac23138302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7a4144c6f0c303963eec2c2a15f87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32afc53d55ff93159cce68652b3de8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c1a5c0f300699fa468f90bd2f27b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0387b862962551044234813704dcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bf0e1b49db2bc979add235fa2c7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc9ba5637ac61569b19b12a025798308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38067d509c8e2c4532217af6e95ee2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0af4e951157c5ff291777d94c629b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec648135205dce0cdd3e9c94d1194311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d342c1d933b5bbf870db22c9f66f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a329708dcf80c840cbbbf9b87e19c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f276fa89ed5a1b90106754c54c864314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b52c693b410e973e79dc837f671e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0948bc63580dc2d68e8b8bec9a71e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da5b58f1a4b0e9df2e13fe28d4a584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31674f8584fafa9fdf8426141e6c0569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba783f971b60208214e06b2ad7ec518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b96eef698feeb84be1c3f73c618af7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476b4168b69f013f9b345353557263321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9f4f8cc360300b253762d2b90334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd7fdcacc75aa13e3ffb02d9a1f8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0318f6bc4271596ea683b85e4ac7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd661b27fef723b4605f1d4fa943e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a631f3f2305fad88d7ffbc07cd56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239087a357c67747efb697126fc35c3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2dae2d1822364778496f67e238395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b3d087534a6d0c2de477ce36ffb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ced52f8193e1d65ae28fdb762b0561330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb0069a2d12b08a51138c9895a115b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b5c14d03b893595ba1309a3765fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70801e95f1c81c4821ef7318007c55e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c50cd8e0d25bdd9b21534afc04cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca58f23fd4eac264f18699963f82af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff1c774e168b741766ce43f4ee4cbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3030f13a592efa1f423a545da4cf5ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea18adf017bb21ab21dc57e2f0b08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77a05f241d7914dc8e85d498a3fb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f998a4fb939339e27951afef3ead340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f76be8ad296e5495d66e63ab38c62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378c74eea9045090cda931b499ccbe8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284785f318f173f25daf0337be4dc7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4008ad19e792a903282009e5225ddd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e5e7224e9023cf8eb58cea7868016345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df53acfd7dd4d5e3103211485e83178346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2ae67edb045824f6cdb2446b75f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334680b91167fdf8ca53a485c95e1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201224d63c39c53ead059bb4a0a9caaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00b5549f46a668395de8cb469011e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea352e6fdbdc3c4c5d4324f12d3973351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3439264090c6b0b36ab1a1b9cb4ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710126e619ad7c37d353c9937ac72a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebfe890ee4e2c49b8983c18e47c517354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eafd819caf0e861317de7d7ebb17df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e839ec0dec51b1aadc46ad1d45d7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a041ce047382cb555e5c575bc946357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9699e6f697375a00f2bb992ab6724df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2999e720ce4d6daa81bd369f0720e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201336068744d5eb7aa0b678bc70ae5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c17229b45822295139f91a13a177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409887f6d7c2311e5462e086d161fff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905c5bc60dc92919a4542da7401a54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d92844d264bf46133c3b3cf8d7685364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5ad76bf983b7ab039d25bf9fd700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c2f16b421e12a294696f6436fab30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e27af166e19b684d8271644df54e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c824ed3f1c232c2947eca608b23ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eb95eac523354965b39f3e4103e33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c96b8321dd857827294cca6cb45e1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf324ce0f461a5abd747889685f3537371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f063e054f81c249bc3b8946aa22a21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ff0ca8e5dfdd5433040e333cbb452373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e8c0be8987dacd4ee0d7d0268582374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a007c9ca1f4dbe5fc059c7bd4d7adfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af33f429f3bf4ef811e575b8c29a6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1065852328cb6758cd66d092740f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80097a0183a3f8ba6c0abdf7480920378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e9db11ffa3e54e9a50dc50a3d53a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865e454190cc071194b671dbd9f0582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333caf261ce2e1c2bcd35a695a42cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fa62abbfc6669fc99f8d7409a4de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e17c28b1757db59c7763997feed7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6c27d46118d1e1da7b2220797bdd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18537301d1643dfa07263515f33f3465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543baec6fe239cc289b6278b466160cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac971c2145537154d13bcbe2ad97ff88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bbc9edc920b6c0595d4e0e8c77d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454cb6a9436f44bfc403e4dfc6f2be8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3bf6986fa17bba8d0f02d599bd0b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d8ee7fc7e2b7260ff5cfddcaa454391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c9eca187844a1afffc9937577ee4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c20a0e7afa30f08bbc65ee9cb38b2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e1d35e4b6de0e82a0dc40a5eda328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d8f7c7ddbdcadc4c5826b7f352db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3581f833a62fb55327814008d9cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec71d110bb51904d19024b38c5470397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b4e81c0d663b5b70b7cee8e3e425398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680e623ecdfe183600914596b4d46a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f62c16ad6631ccfb2034d13c9530400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b6e8c67eb8ffb70b1a1865234a347401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba93fb03ded036f0e5232da7dc58766402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f21ecded51b8b9188ce718a4bc655403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e656b5f6a970e73e1a334f6467044d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf34692457d5a5822f61b03327c9661405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142779f8953b0875279ac0431c50c21c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e15e152dcab53646ab6dd420d3322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7a7c3a081b6603f510f930c1b310408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19946ceb598ad72fcd203f4c9bb6f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b542a345dc079f5e9614a71c9726891410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156b0afad172a8bef27ca7842cf422411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc4833c4df33e63127f1beb726b9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ae852fa8a9f6803384571a2db859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5fd9cc129b331e3f2d8147417bbd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b362437e82062c11d63c8fa98a46a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9836fe3ed20693b06093932369018416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c9eacb896212bdce072086785b32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66e29cb1f3c2ca323228ba8dd9ddbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa0f86e8539ce647bf60c2c6632b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87088231e05fa2101a9ace3ecbe6df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e746eaf581bc267508fc61f4b9b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a63c7f90d6e8857ba29759e67efe48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03e1d3d8cb5ce5ba9958819696012423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a9a05ccbce54b44ddf0ccebbe473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75eaf63275f42eb8ac82b2b2d83f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0574530597491cee70ce69816ae1d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fa9c6e8b35ed98f6bf1e70e426cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca57cfb2a79353801415f3f42840c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703dbcd4166b068f6f9b5a1aca833d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b19fe17d28d043cc72a644ac0e09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b1e0f964fc71ef0a02fb9548fcc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4619d461fc5caf77bffcd1c1b9f2c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882af7940f0293008dbf13798d92322433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f337ab11d76a99a626e62e8dbb48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a67b83c99e236b3afb152aa984a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f9a06a82a1f2840bb52ce70a0b37e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23f4059a23b5de4cdf114c7c81d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df0387b19791a09489e0e6e9cbeacc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc11f10459a462c710096d5fd7e57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4cbb272d3143217a9e87344d2a6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199122d3ab3e2dcf6c7b176605cd91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d4c2d28974592624afd9903622a76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4be078c4256e6d1036881f533da8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a6ccc24889bdf2b11c845e10204a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af6acdf47c1c445cc95e57beab246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032915c09b64209fb0f9c8149a5c7f24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a6be2dc45302aeb9ac4e9fc9b382447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883726c1e026c9e2b1bc8eb8570c99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c952bf04fa8475065ddfd1800f3a21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e71d4b3b824addb0101efdf7419deb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456355a5304f5b05a81438c7ece4b514451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5287ac9ac65a76dbe9bfa6b355580f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76f5cfa98d22df5932175e78ba36f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b23c697b53bff83b451d977dcef36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaa837e64b181c6ba0ad5101485dbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a7bee9edf3617728ab28e2733440456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e503f45c2330f3abd07636827f504457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44244466a8f87033732cb4bfed20950458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff6aa91829f04611d302ce0e02084459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6813c5d72a3eac72185c57dce6255460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f32a352b7d0348f521bbbe8a5029e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd8e254dac0f5fc3bc82cd58129ee9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ff0fd4a1b88646bf30830ae3dbc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14934c4346d6e5ec55453b4ae99e66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b9f048218bdef9e7203f7a5afd21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37d0b77563c724df4fb5fb7070b68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060dcc4ec29f5939f5a28ef2e1c3ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7150b04eddd67b79f1d79d6b35bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b311dff0dc85ddf571642bd0bcbb16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8ee0b8e74232c632a1322e770aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289f04eab2902bc16c8c7f9d9b38e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b2239357015228b9747828255412472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576b6567b6d78cd2dc9d33e58f3c90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71009b4fb620d609b8dae537eebb88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd51575efc266a11fdffc99615c6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3d2529d8fef450b6a708bd24c914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4d831edd362020cbd8fe22558111d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd19cdf43d17970fbd75e5e3376318b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b29a161eebdce26094b028e24d85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233c2c35aacac131ce501088c32a7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c3e24ef921bc4d1ba709b5dd060c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a7e3712ef63d4021db14b8f0f537a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67268a5daa0fb2481909d7f8047392483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4867c2a58228562db9a3f0678096acd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7768f540fe066cecd96ba98dc651d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8eca82ea4ab65417003b8a7e340ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac35875d281726e2e73e08fb04965a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db85a5aaecc3b5a94c5f615dbcbc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf63e107ceeaac5669a889c3828bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6503f9c86eaf1d5195a4f7c81106f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0f7301055673d23385db05a19e8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0e791207220b738f1a18fd4723c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4678af44d81d371dfd0f4f5332e97f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db73471cec3d82467928fc1f72b2d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0267323ea42178b1d75a7dcc6efe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209851b85c4900ae8e29c23bafe332496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e21ca495f79e77d61ea1de9f29ff79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9061b4f4035d190f619bdfad52db76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f62a18e827ab3c98c61f5fc5ff7565499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e7ab287714e3cec6045a466c022ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbe284f4a173a4367bcffa371c33a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265c62181a814d8b9f1ba1e4db5c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece934decf174d5c96d087ef9240ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643a824717a3ae3a51c23608d5ee228504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab7c54263d7bccdedc6a9a703a3fdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e850540372b0516259163592b1ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fb3e92f62154b19d6f0f0e306b87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11dc809a3fe88b50be965856660a8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ba2acecf4c27741e47696d7463e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e722a770a139a74f68e9e3167f48c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8901c175db9520c7b19158a846240f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13ccea6e204e1c41f5087f5ea66a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31925959da669b06d68800e7f78337513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da8322c4481ca266d0615f7c7f060514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eab37cf3fe39fd8119542d2523d2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5fcf3df848df1e7ac9d87efd0998516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ad9e20b84ea2c4579c87ae4d49a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eacff364a68960713c35911a496b7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33960fb04c2d896eb38a977535d66d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b171f51d10f9b95102002a7d4b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3c40d399231dc508b4476858d398521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458e988abd32d44509c9941550ff47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade8eb0f392d7768f085f78fbba016c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b9017a2ad97300a20458eb219b6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06340956470f0500b877ac1e469d4d30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0504058cd3b5a7275f429908f527f7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76643a5e96e8dd34b90879ce04ae0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc95347cb26c01770bce4c8a4d639d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63769496606e5aa7feabc47fbebf1db4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca6c025f1d31531421bfd6853d184530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec0dd58938a46bd7c9d891709f8b30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24519d03825fa7fd72a818c64de5de0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5768d257fc423abb146c21a73cd92f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfce3b4465a5dd46193f43e76df797534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f336ee51fe246cce73029b73bd513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c69ee076479e79d45eb230fee2e08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b91566ecea930fd9b6fb3d2c704b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b91f32b28556bb0dcc65c1984c249538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd75e400a5e4163d3cc29a2a29c5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21f91ae5d9f3901e23c6f535d1711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6be3439e47c0059d1dfacff4c960a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba659e7b26afd02416889b179430072542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5a704c29f0678a2d8fb15be7e7fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a9092c708287fdcd97fe0642d53c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18097e958101663a60dcf8d82d3cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd63399f26e5e66d44aaf6a4d681f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a55f22432ad3fc99c2678b71c6818547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304898068e2ffe56795926c369f14803548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b33a82d27806a7aba00a73161ba4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728323910aa9eb697409de3ad823dc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fe2663de901cdd793c2b78ae4a61f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9bcb4111314337ab18ecf5a0135a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895874508ff7edc782259637484176a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae08a7da38d535c0255dd87edd0f95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67e085178604f1ab5c6b699e86de07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add19e7e8d4076e74e0c646bf79e0d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c6d9cc1d923b7cf8733fbc440275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f765b89bdeb88d1c6c92380aed11ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81039b785c09e2d2c4ceff3754282bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc770948b6cc9d17f8beef1dbe5722560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b358e65a196f3a3d3fa0caf6ebd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348346ca8bdb9683bd0d848745b0486562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08be3025415f6c8e60a6d7a8d1e2c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652e4f8287292ef70cb849da22859f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71f952be8e01e374717f6bf778f225565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb22aa892d01a48b5fe881461f0d95c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ca8d6e7f019c99bf4606666a4469567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8262ef6c30a4db6db4409d7c643b369568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc0bcd9257ab9f43ede4dc9d1ca89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d2f19cc838c320fc39a2ae34f57c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d4185ada69cdaf0c92d562cc433ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69d266fd65c24a847a718c2ae230f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18106385e99f30a7eb5ff61e0805f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c27a1c5914207a4e356811b41d0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcf53749ab396175e7ced7c143cc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b016673608e45bb86bd6b667031cd31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba29dadee9892c88678141c921adfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f024e2e4f53f9659452593b318efe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc848f7ba4b136b6ad6745ba7eb0c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d843cf2d95cc4eae2f9b553790ea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4514c2b6582adfa8f0121de1a6c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b389312753180246fd7fca2e4add61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a59bf1148881c1a9d5670c02ec837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274426f8df7e9769a69a33f88b15f51d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f783acb7452b79e535547e5aea09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990fbed8cb202dc25c6dc6c2d3817f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd2782d1fcee7bee4bd44be8f68e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad94d271c2dff6d2a595e304f8d5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2442e014b0341c3cd92aae08e2836a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba926846e2d5e9ee4f90e9bc13c3bf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1d79331ef5f20b1db0e2214ed2f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d630c159eb95af15e30478631a45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c79497e29392556f85e9f69d6e58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a86b108873cd409960232eb8f516c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362f5d59627c1a3b02cca984758ecc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178333bd577206f16d7441dc1729afc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5509bf5e01a17746d402a256e6031597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef39cdc9552895f5691a7f4e3b185598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f22210e000680d7784aaada6d6102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869602033c003e1d5d302a3c12cf5572600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab24175a6b2a4feed2aa35e9b1758601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371cb6c6cc78af1e97d551c6854c3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77b1e817247833d9964f280a46979603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0fa87bd5090aa991c255d3e7a4b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3fac0865edb08d6951cab7ae98a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7607eb5bff535bf992982e7718f72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ecc9d4bc9c6977a3f6728003f5978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff8120599cbebe9d916d0d0ec9143c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacbedf6d48901ea6f1ac121cc51745609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8dc564c1b94cff2b200fadb3b3199610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448a7963fc6bc2c444001b6a9a2e94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f80752ff23b0b0da40064c1e1bd78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251592c779f768b0d814af07660eee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0abb96ffed54f1706aa48d86f98077614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dff2ed982d1926d681bc721b837b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d1afa239b6c7edd1ef8fa7ba9cf40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8009b586d1c01f36986ede880cc62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6954cc9ab6311817fb20d8ece2835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9648948e63621887ae29114207a952619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931b0d10f29356b0f4771cf186c273620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d60ec220b4146bdbf8b0bb3e7155621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3914e6b58f50b169bc385565fa740622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f6432457f63d620169ab44472169623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f150a330f68aef14f2342057292d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825256636e026726f98c121a3e231af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f77a756d2d7585377f731514edae46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193102dd18641e0adf19ca017923fc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9939355ce2ce9487741898e8ee1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89e2ba061fabe95854bf6a330356a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52a73effb02e691b522434e9a2c9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2c29404a2e67008a8f3be5cf8bd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d89ae4e6ad48142110b4f004a9b3fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296356da842a8b44f89545871bd3b5bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3bfc6b377e4f4870eabb05c28fa48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6c5823b5705b31be6faed48132e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c8d4c692a6f1e55ca72b25f33792636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a630ca822aa311ca165201f43c02e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6598b14db7f9df9bd73f160ec238c9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df612a11583cf2c60358d393dd84b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631727caece33e98f72497540ef712b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd1c0da561bc8161166ae9fa3e466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd1b9c1dedd49e369745120f6f7c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f203323e16c55de40a321ecd1c21f7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7b457adee2116955a6c8fddc87177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca262cc2fa43ee76cc711f999671003645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba2e20029b03a8246b9c85a7cf03a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536844eaacb6d96e198fdcf74d82f17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469d7b02dec31d1137cd2dc6c69387648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196841efb8dda82ee267efc43058ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa83939f55c5bd79c69752f95f014b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4e42bec4a6399caeccc30c79211e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a91194ca467bb026217d018ed0a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8106d3acffad4732119c1a478995c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08919b1ca89330e10d65f5b26d93b3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9177eb135015d1dbb5afba41342955655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1fac48c856ad5916ef8c7ccca7ebe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d132d41125068feec5e2a6c837ba3c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209f197ed83cd33902230d5bce062e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39b5f2c53bef6f0a1b6f653f6c6f2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd77c22fc968c10ad59b3b004c4f71a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840714fbe8e3ce50dc6c25088e1703e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6561b26b23f9be2bd7b4791c25bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030597d04be4772cb601dd8cdabfb60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173b2d6bad715e6d978ef62619d691664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ad888b2eaeea7513176cf4d4d1ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3d9aed5f95c44ef4f444b6ca7c09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bc638c149b2a98bf58d0c5411a93c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a107f24b1f16765e435068d2bdb7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc2642a09125b392da7527110ad4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f60946b57cec22bafcb4b13fad6e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7782fc7f31a5c758e28932949f69a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17072ce6cb8befbb4f0aec1f40936672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aaf187cfd9ddb234ffd13fb8a202b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408d4dd6bf99561920840497636851674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb71a4751c1bc411bfbf456108e1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94230dbb91646edfbfeacd42d70ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c07a93f24c278c91387e8bf0066c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c6ed33269bc6215a14628c81964b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e64e9b504c35b980068873d1891c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f58a66bc914b132c3350197ef2d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad9ec4fad54f8fce01ddf642a4ef7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d961513bc10d6e54eb3fa9d472abb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af7b944fa7394ce745e6b671ee28f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f55b4be065e80fc742a6e0e890379684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00ce900d657b76ae321b957549020f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816636380df8d5e1749e834716d58728686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c3e8c65225123f35957120e55549687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebab78f65ecdf27773117fbd3c77ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafec5860236d6c6620b08ddf7d3619689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065b2757b13bb764b2bad0855a871b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3edd7219a692a20267502649ec931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcd6f53fd4a58b7a00aaa635b0cf1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbaf2b67d4506c3b09b59263970ac1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29480e523f3a51359566f54b93df1bd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1553c60c847b436e55a202f2f601695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658266dc0f83d384ab2283a5dfe29988696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d483f711f344494062b32e233f611a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2694dde6cfbc13fa640b02286668be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f320f25907b28e66411357176bed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f6c7c3fb9512e1da38c029689a34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190ed96c6f9aaecfc0e68d4a69a29a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e93075294558e8a9e283d5172a97b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4e607c4469b6a21db5b81bdb8e4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0872b135ea28b4e33773e25e01297704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b881232cb059912ffd5b0b28ce3441705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fb764aa34071d9432a38309994c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e1dec223bd45766c88dce50e156a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540b26df31909ff164d2e962c56bf0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef5d459adc591d9d2a4ee1ddfc070709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f33e3ef54ad6789db8ad2f34e891e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa755385fdc0493beae967443c06fc27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db8eee724a992d79a1d15c1bbaeab4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d04ca495d2037a9f1c7572ea9adf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054cce5a7ff0ddbf014e951bda9c0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9b4acbd146428dd3891e78245756715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f22f599bf5e28df0394a806dc8cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec880221cf48c9b5a11f682275019a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffc6fd952b59dc0df94f5c9a57a01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2438ac204b77ddb8a1c49f335d1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df158678c9d84810ad297483442b489e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729393d042b4c6a679e310f922dba728721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5949bc27954c515b9a88a33009cbdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b010325a111cc280d86e917a086f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8c450ee9f1929bab4293d90c98ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad042f6375d84a5d0a0829d06f128ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961f1364207bec53efeb0f844bbb89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be2a323f93e5e50aaf562459f0d60c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30812da3416efec3d59ae4326fc1a271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae4f57e586ff6d3d2c93bd40e4a16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472010cac4f50b1279c98d6b61ffc22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ddd5f20b1a70c769709ad76de093731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa348c16fa31e162eb151405470662732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49be365d884b58435114de28c1d4d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5f7dbb9daff87d53e70a581ed4dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381ff9fd6ee83e173575c19ee6515f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84cd53caf1bd13ce9012bf852f2312736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f5d221a5ecd4c9a98c47513c5f61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab49ddc650493c6b9c76effbce2b56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904170614c04d8721deea8bdac10ce6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1bd03687495401e237a14429c23c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2289024e6658063850b3002f00e70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2633d4cddcf7ad47f123ff3de877742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746c13663f0e76f3265c89db51ec65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246620ba77a100cbdc5f7729f4eba3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a122822b301e47e94b912231e2ccfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cb8db95764b13707e11d6534afc2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a3388974273e454404765cab7a8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d265c126d2caeff2b0db51c1d1d05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd894680491d980414a270e64e613749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab9294488979f08bf35b70e98b2619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf350de8c9bc02c0a2b054ff77da093751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dd6aa2b1a5c19d526a9e0b911296b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446384a5344ce485c3b0fcf4431fc680753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c755bb725f101f91d8d034ab5ea6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94139a9ae286cfd69ef3fb4e559672755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680e650ec5604f30f9855d30b4a41e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94c7f9c8f1b80a2042991b018f94d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb967466e9de23494e4655220afcca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b43219138d870ae2227f9e1e402e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb4ff823ab730c65448d90665ff1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1f6d7649e6187ed32fc6b9ecbc9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80d25178b1ea36dff2ed21201d9383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1fc872b1f6468fc310bb1c50b86a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687746ca11487d253155284bef194db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c09ac1d20bf32489ae93f9cf73d6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481bd092bed0fcfd00a80bf1fc847a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed5b791bc489dd04580fe4a41b4738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19f657a882248e05d08071a1594679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe70becb132fcefe63f466ffcd11b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e1afbf78579b1a519d72587c250a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82747ac74817632e1e31bcf38d513912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3af1e9302b33397e0a96dfa3daeec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70105121ca88a264f62cea6f338c6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b18a5b5dd60e279b03ea78688aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743cf07783b4b696a541f45561586616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5363e6c69e58c25c702ed9973bdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bdb0c0c5b086951a25754ccf7008018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e729b68374527c331d42cd55f73bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c3cf953e4c8760c67bb4897708c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2ba54d8868244ea8506ba99d63ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740b555f6959449935f8f5c4f57b19422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb44a65cf1dca2b9c6d833a07fac83323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a494f2c907f8c16d31b8a07ac4b2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e6413e171bf3effc4f15c3bdd29325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3c1b8068b7f8e374b0a85f26b7e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b06da1f8b85500f6d092b2cd79e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b2d483abfb7b2ed38df12b78f90e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910c0149395eec924bfeaa930a69cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bceb900087716372efe4545b64988930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c92cf1f7e62bb91771478fcfc2b91e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00cae77f980a34e50783e1f267608032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ae727295ee31ccb92c376eb8d6fda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc81bf0fa4846b799c268b7e46aa5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83bdb0be768da469249ff0c12266c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936142879b188eb978e53c01a6b5868136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72bc6ce0a4697d273b0495c45361137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66035cac773a39717dc1b7f1745ddf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1566259328696cf950c22586750739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295530cd31ed838521a6d8c46e432640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbd4c4cda85def7e83671e94557eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a23012edc52abf04cd61b69fe337542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d974202c012361285f05ed8f8c0f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3701a77464387d93ceed7f86c93f8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf9870545f60e82fb3119a8eebca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd514af4c602dcbaf365d4283e4c89f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b8ffe49fb65164dac2988356f10f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a091784b2f0ec94aa716b8322a828d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa76f0017425b17c34046b19d16f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216950bd3fcd9d3a14124c6f9cff473750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8352609e8722043efd68da7dff23e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24855e7bcba4246414d8b47676fbdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070e936d2f86663a4d5cdc30555939553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0265def74414a2aa41175c420991654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7f30dea19c4008d85e9bcdb65e7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde640fc3b76237379c940c10d1305856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4106132c1bc18af5f300ec320a0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e59b9243cfc828e01aa1e41e66a7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e401d4d26511c0493401e2f1ef9d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b54ddbbc19dbcc1792f585aa7c65b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ecc0bcbf666aec9571403e86541d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73274bae2111fda27f2de3e41be58462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545925241f07c399fcbd922848a751063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd21c13c465798c3458b2020eef8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73f6db03780c3e42147104e912fd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e27eeb27cd9a25262a57a4a964ed466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02954b76def449f190e5f0965abe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d1a1f6619292184220d7d164dc4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c4b1143445330cd5d90a28f771bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c867f60d48a64927a2ba5c5d48ce5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974862794e5f836deeebfd2cc995c99971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d2a7f7ddfaf93b4ab55d32afa0eec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95287a0678d7195e9575eb0b3a4b1d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b027b28ddbf1104a4f5fb4f61c9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b508c09b98e8da60afb5c2896300175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a48e0071f1f1fb4684b20b77fe128876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8151b2e5d3fc718aaeb3c7d2c355c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b24a19988a0cebf21b79e42453034c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d5532d5faa65eba0e6dd2fbb716a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4159729366b13a7b77693fe86407980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae16bec7eeaffbde678635499b2ebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761043c212992cf7987ad6560d8ae082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892842d4077fac1f28ca8131af79fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968908aea6ca910b95b424f58f022284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5b01395347670dd86b529c87ffe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f3b585cddb03990270cebdc46a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560358d43bd02b91424fbcd3fd4369687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d9a32044dfef784f8deab67053db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a9ad4b5116c30d81553eaa8fa6bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b26c655ede08b6826942ce98a03db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7ad3f6c815f3b2475895f8bbc3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73daba6dc8e39d0fb66ea51b42a41992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdbfc545355be755ba1d25c5f7915493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356a138eeeaf8844e8545c567a9c0ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a22c730457832cd1929343e650356f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3441263ec6f270fb0a42514c19a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099f2b60979be2b30483d6a9103f7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6dd28b71bdffafc702e13e6e636b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f286bb57de22d0fe05eebc0414e54999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233addb8f4f6cd46fe5dfb3b8a48b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5962b3bcdc5d933134a4c2aad0607c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb8c04d5cd6935765abf55e0850a3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2a794953009a624b46bf2e926b2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb7cde509203410c50d30695a5c2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1dadce1e79e02fca75f469e17ee9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e32e736231f456979f562b2ac7c476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14f932ef90f067d47c6e217f0bed7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e0bf87c6d04bfe75dee60dd62267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fca211510c1fe98fcd7682b5e951109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077bb8d12edc4683a54a2906d719d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb2412b7122a7c7feb3f60114695c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0f9f2a90c28f43994a15b270efad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0158b91c31c58366ea5f7ca8a06b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2cfafdeecbd2ab68d35a9535ef3fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d7411ee00dac70a0428c23efff22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d6234ee5eeb7b34af99418e0eb98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07852e568951bb332e7b8aec2f5458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7546f99f471baf45f3a1bd1ceaef446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0feba8e3902bce5f7678cc20204e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a5d05bf8b51e398d7bf0159c84ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8d49dd23303f1c366ead8646d206d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab694de6c72bda9d27e7372edf394a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06296350b9b85f547b14619cd7f7225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cacb48737662af951ee120612ad8d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7151341cea81605f2716079962d6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913362758ecdd400af439e3e1496e122126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d69e1f81afa9e7f3a6c9eb528292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60819ef63eada942f8d8e0d59c81fa6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9bea17abff24c3d4d56296bc0482129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf80f6d332bf4f3489d002af1d677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362a53ec14454edcbd40397fa0867a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e485b9939c82be21e22b9c76b1b41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cca351a4905ba0547bf670701d80a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf48ed7abca899e8e4421f3bf11bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b2f367785ab2eb2be887c49aed9ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a7990b23797f23029c71614c4671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673fd9c6437b22b8dec2388570bbf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232b734c64a067ed5542d3b1418118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70328b730f76099f190503436e62db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a2ad3762c1f106d197c233189f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91e57ef8b489dda3404e5a77438c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bec90a981cc506d68ab5570d3f3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20732d4ecb3853f35f97f75f22a2ff4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca343fbbaeb8eb8c9afd15634c79789144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d69e7e7589216d2aa138279ddb6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67558fbbe727afd7d08d6968cdd867c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b2005e06e5c576705fa59c9f9cde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f58c5e9889342341789b7f84f19e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20089b7eac9a58e8fb4e87ae52c89b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752174a2f1b34aeb6b2dccb63d075f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c55f568f2ab673694a3f2e1ba9b454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053145c64ea2135f261215dcae4e6d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399aa2b420597ae067ee3db5f5854c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283dda9309137e3914960879a93eb40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b602138a5a008a200b5a501fd9fc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea078e7ee86f4d1b9cbe702e85a71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e87688fcf58d50f3c9be6a6c3b927d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70641364c9df30a3ff16ed3f55d48d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2b3d79347ec8e7ed70c77391066b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d91e0b81959ccbdeee1ad3c43621d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbca487b4c25bae6da0a67613198c89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082850a0ec9686536b70f886203fc80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28db1b46c6df44b21ac976819c61e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4c467f1736b834b334083611008a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b68513360ea19ec6b1b806d77955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc41eb2affce0333f6af8d0cb49bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82dabf913a0f6c66263efc26dd374b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb07250600af83657b7470850c3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630307bd81b409c2f0c47ce2bc279e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c4ee3a70ef30078deaaf6330c40c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081cf98f44e210828301464c9a6a74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e390621eac97afba0e3c988b8789c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73734f62593f61d9655efea7d424804173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780ff0c16dd6dae9f91d0f2a71561b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482196331f9e7d7263b771fae5b92311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0a9845cf92deb24e3186c24e2dd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b737855cf076e0e554242c0c71b947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad444d54990435febd043ce792ec791c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2c2a71e4ccbd0e9d496182c322f95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00406d0360ba2a175d8393e2323ced2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650cf6fba9aa29e8e3d73d32e95dab8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d658b43db72ab808fd2627fb7598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f83d344314f28d62fdf6edb57747e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0bb88759c15a3fd9d0194c1efa31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dcb8965a5a6bcf7b28346feae4ca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49b924e40c8ad6a70a7cd65d054b61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8725b9d1891c8e2115d6bf4d5503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb6d6c08e8a56e52be5555fd6333c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b715063cc76f7ae59237076d60ed2c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d4a7023e373ae765f4b949732aa5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290f293b3046d04c3b5ba4022a23f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a420c5c42d355a6e747daa01608d1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb9e232341e71032a571671b6ef8d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2bbff1459caeff38d18eef139a99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c58553d074454a4507f0b3d6918b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765516c185c68576c4acccd265fad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53730abc1012d69feb64c72caae203d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301fa4ab933bb84e17272bf7f7b1fb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672fa0122edc9e0d791088581c7f29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d3f798dbfe891fc91f079f61cf3d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f84b3b6328005a93229858bd93c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfc21b89a159f29481d2f7f17d62b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a62256bcf0512d62157c9c76becf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf563aeee925ff8e1a6e107cfe570204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889ebbd804324d906875994808c5dc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca55adc5a53f91d5cab29c976e0607b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eda2f4908bf1313edb655201e84fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742afd2facfcd00cb87df969d04a97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c51312bf16fbbe09e44b11f6122f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f06a002d744f58319f9c0690f5b0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939dda9c5f09e111477a79fa8980de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9f4d76380e22652dce47dbc18d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd67cbd10880d76463512455f93853213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d915dc5d5b9caec0a643ae8886aa05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037e98b07fdfd4ff0def3342ee20bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c855ffdb341d3e85cbc8cd03070c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b120ce4fe49e535e2702725470458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491523b76d003159dac44d9707636a6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d863ab135db2a1ed647689fcb8a175219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316ab2f953d6ca109310c2735a61d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f222459dda1fcae37fc3446a3205221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88edd1f82a4abba7bdb1a78c3f822222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1296e5809c1cc79fa1b9586ba9f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad9a714090868df8a6336cf52e795224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b06e279204cfc4c774996d53be04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61ce3ad2b6f03182a51c3428d2f7ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f310c8b19b58f84ea56a64134e0a0bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d55e15c5c091ab32872d6f1a9d7df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a9292a4028fa9f6ddde9069add7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c3a378f3a603d5d61a20b13dfffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb27143bcb3208f0066ccee70867fb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a8059d928b5955129083277c986ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71540b0a8162708a86272206e8a68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010909a1bcc6fb9a351c01b7d6eaa19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b10d88d345e37e204cd4ce834f33a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a577595b124eb8a6d96be32a5840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f3128b418489130a48b97a0a1d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea63e9816e2089b3369040415bc5821238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b65af961ea1e7c1e35357f60ee50b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a018205a77558f9c894bdd4bab7149240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566953059e5d9e58b1135870b343514241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca8ee38641b745e40904070c39b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e12cdf85f0d1e15fdd2df746c5f08b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee977be764d8ae604f9057bbc6d30d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fde94a3a2fb898463dc2930fb261c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf784e5e995160e240aee58c40e7b897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b2a0bd67340c9c854e35566b3f73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67de42d29b3b8d8c974b5765e3b28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e4de3ceb1bc35b8ad61be6137f93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ebcd8e185b8da874126ef4ee03ab4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e87d557db079a7b77716ad62f96e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14213f8b2888b442ebbd12ddf586ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a064dc000cdd626b34b4c3c17b47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fdbb52c3b69e3f5e30d615cf18d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf7e39641652e629328bbcf28d6fa7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d4dce9775b319cb7d37af7307feb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe6beae7d8e90a07e745c27afcf5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b06d88b9add1dd411d1c6bc01bc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836f001bdd76856c3afea5d2506879d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c135f60f10b9acbdd5866c0f955ce4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98057be0992251072809c72924dc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd023c8e27e47a0ed63207c850d10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91321df84943534400869111464ea2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d999ff755b52100df85da275698b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8aacb857ca89d1318b5619daedc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa2ae17e7a3d4cb73f762b9b164f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dcbdb588a2fce0cb480f4e304fa79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c2778749edd36b40fc9d08c01643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba689358439508ee003267e62e4f8b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dec122a261e72be1e926b3f60f3632270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87811a07dc4fd79e0997f8db1e1963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196a8de2c2996c36a762802b35cbe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b188caf6b1b061798a358b18000c47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f401a8d23a33ea06e8c52cad05f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e2947b941ab703aa8bfb269bfdc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0723cd869268204581929ba163fcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851bfd595538cfb8ab4c4d675da8df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a0a46678896dba36c2a2f62fe417278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b048da67e7d76e4539ef744a72a8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac97a4d6c6bad2b10eff329b4912340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220299e70eb3b6069c94d1d9a655b1dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e92f06bcb78dc9b05704bb4a4d90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214eb006ab22f3cf3674abb9740833283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704f6bb72434547ca94e412580be6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793d42e0f25f15bb77896ed6ef43ca4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562bd7218a33b737afea7a3d511417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae7973ee197de9eff73e3b6b4e43b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22882786f7b610ba5d7142e36cf1a68c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4025b3a535df7b0af7a4c4f6e8dc1fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf3e9395d36f333fb4fdd3d373b105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dfb435485183c77d4b92fa05fe316291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d83243e8dca24734a420cbf07832292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa083837b33b0c7eda146eeb3af2881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb759c30d6454d35302ea44d95ec1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67b0f0c008bb280f9d3ae559eb54ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1519825d7ab970acdd7e69524db3bae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72d070322ce4728a841656f945948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e40e2efd962e73a5fa440af77dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8b166f8b5abd77c97222881d7c393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d698e22eb0ff662e6d7928bf539af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d382ba174c7a698b3f046253b9f67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade15dbd4e3397e436d8d9890e1a3e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc17906a81e79acb790f9f0d7a6f87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb501c07eefdeb17e4d3e60a4127e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2714f379b7bbbb9703145efef62ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ca4f05e2d1748a2ff41d6d911eb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf5ef2e730bd57a745848fda69ede307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae39da6b1f6b6e52a44e8dd8c70f365308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe0df9047334c4597cace8e83b28cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4309f78c70e2de275472bd1638c50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f923fecd3ddced4d6c3c9196895baa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390656a72ed97530420d64b93d618391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e97adcfc8e35d5cc09fbd68cb395313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e004291be355acca07dc57c6232f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa0d89d751afc121b4a1cfa285af6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3354a46f49d30679f8842fe9b52d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70704bde6dfad48436fa0250457ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20ecf08bfda5fbe69cc5abc163bba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38593f7d9aeb002fe1c0fb0a554aaa6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c372ca656afca1c8ae39d9383fefe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5063dd2070297ad8ebecdf7708e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b704a8e1891b56b7c0cf3622774c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4594557ed9b4a9db30f9176b3d8bae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f651f6adbad5d7e24497cb6bc469324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0234955ce5199ebbcdac9dba5c36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa30b1d36bee08933a263b7a15ca6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7bda25f563961266c7f847cebb02a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d882e8a62e778437baafeea64df9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194a7955d9f6ccab657d5de46dd32b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a879022cc4773fdb88e13ea1f6008330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b746ede27cddcf896738238a476fbb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a109dd837c1cdbcfc7eb941de84709332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09417a6e5c432b414a7b1a8d3bad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4ff020eabd965182a758c8f54ff8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e02b7bfab55ccc8a2904cc9746c9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140afffc90c8df267216e7cbb5bc995336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456455c6b6938bf6ada9e7a6c17b3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752ba2f8bc9006e786926705b745bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c2ec7bcb84adca4ef4e9ed14759c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041fcb98da90500a6ec4554488fa884340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09c7cf309cc29727d9006337652e35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b2b9dc95cd1af97f926f195cd776342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ae8cca7113eeefc53941e0c7a5ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cae6f490418f5f23e1fb33a586ea94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04576b5658bc20da69ddb3a6bf7428345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f148bcfaa7dd30baa46d045c221dfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d657fe9e9526559899b3602cb973e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44cac621f0a952f57a15e9a1b16c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2860bcc6e7a6a0cc67666170dc3b1eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac2bf005b26eee6e1418946459066350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fc33583206ffe0d62920bc47f2978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68f2bb7983f4e52fe9a3eaa83f7da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ba4d5ebde0d3a4f09db0f63c0047353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fd7cf818fd58932aacfff3ca923be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be54c2b1e2f4d29f3f2bf3349ecebc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe862685809be94cbbb42d0327910356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab98c29b27771f6935d6d7ba5c930357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65abbcc475aee192651ec0cd775a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b8aedc46b59cad4db8d1978020e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382c6c5162c9e87a6106d6a44e5aa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb18ac3b66987a75bc9f7596040a91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943c97701f4a6d4bea3c321a5f0287362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b79455a3a304816c81b3d29e4e9b3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5dfcd932796c93051df0d86be2948364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd222743aa2e6efa65fe9372c965cc76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a3cd38de117f8b418b18541023e28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e710b47086774d4fc8966a79b3dd20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a1ce3bdc14913c548cc46329e041368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad617dc9dbbc9ef44eee9b6d9348b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09226ae292afca9a226e6bb67a337c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e3b09b0311d0968d71e2bbdb9e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776af28542d08a829fd014e703e68e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb82372ea5a24380f81b6a6252248373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590fdea9ee89158637f70e07a80c23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7550fd893409c91fb52c478dd6c914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357d5712c0f8a6dc895e86a4eae117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e4c1b7ca5910d206b2d8e916e0c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907e9fa8b16175da5b4baeeeb9b48f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae55070a62df96ed57f68f96719e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab05a697eeacfa7458b054adc31c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0b7f0c00fcc1d103c88730fb516d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be1f6bc8fa789b413b746fb0b8173382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927aaea90a0fd9f0d261e5f6878f7df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d97c13b062f32d63dc29c47f8ba185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7759eda15647f35b93e391a37f5fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2fc9dccdc2a53b8ad5d94e956ed0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd0585c2595a2ff9edd32b5a0aae7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da50b8152b3d0ada5c02599e5111b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c90d3fd987e5639f77dbf3c214cac0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c6b3f77f2e667e7b8395ac0caad47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b5c14e5dc5f1481871ca332bf49f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b6a6a4a39e61ecec2198010a113e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7894a06d3e0bce5c37643d3cc4000e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7217c696f4f9126f1a06342d24239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e941c34628673287d5a08ee7611916395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94aff6dd41b8f49f3bc17c1837be1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee473fe93e08ca4aa257730ad9b8e86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de85da271f548c3281a84b55134ddf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3694d46a8762169dcb854a56a41ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76663975896b3afdf2290d8563d8d34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbc2e093b75c478e6502cb3b3f07bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c693120f4d7a7db7e5d0d15b436332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6934b08686770586c90635bb3b36e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c0c5296553b6487658f349263cf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ceb2d63f5b6793a83ad21e749058405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54a65ec5c575b351fe9ff70a004f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f435fa11331271d693cbeae713f44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3af44b169dfefe17f1402f1375a75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b007056639b711bfdc6ed2c2e67d77e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c500bd0d6ecdedc4ca65a5f9181f71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aa3cdae661816b891f7a28eb073f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ab3eead4991e31bc1277c6d38a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8894da067f8a676eb75c309d8ba6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b5089072adb0ba40e877a6b42a6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85133d9d481477ece85e8f858f88cab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11784264f7080038eaa0d4fce264646416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb165bbd625f852067ebca1b8ce1a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad032acbbc08d08206838435cf86b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3da08f551604e18d6b550f723920419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8448202c8bc27d3188a8d4547104a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bdb9bf1d89758c99df37141e576bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7871e07a4fa3d4afa80aca84b11e5cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef82937bc1d71aba093946386c69d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55965e048d8900a21f740d9a1e70c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a8d443c40fa35f8ae153ad930f1eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33d2088052664871a4557ddc4ab4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b298fba904bc70929ef11650c08b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7df4c0e9824f30c01c4fa05e8bdd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d370c6a5ebc2784a1685a62fb419429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a7179abe7b2975db5755a0229abc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756dee8f1306ed5839d86d588167f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d6071931c55db4d3d006b608eb90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec24fbb9c2adba707339e29c451e9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493089aa8a2cc31925f72c88af62af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703615981e823b3b547376954ade4986435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6edba3ccba65a42a0e87479e93b33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a370516f05b9df4bb80f061dc4acf54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eccab8c7019c445eb14570933048bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe42928b3e25b6cd8e0aefa9f8383c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd109be85ee37b8ab1077634c0f98ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8a21f929be6f1c7364cfe88ae450441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66badacdcf9b6cf11c58882e98b72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74cd2d2fde1952308166abae751eec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda77cb6ba26b8dfca98615ffe98ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a50eb184f925e545a9c6d81179d1ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee317cf1a6af7f426e5b8d352d7d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1aa2993a9d2ef9eedced25d98472447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a562db3c738eeb9dc38e02b46c535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a42a302b0c4ede557d67db969a88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133ece9957b9163eeb0fc819d2d3efd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c54d111da62c1c2c718ca856409ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b16084152e2ad7a057f66ae76b1a29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e07f40742bb79b04e19b919f2219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed252fa7bb7a5da6ed6af1c3ba9cbe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d05086e125c040e42a1ee12a7b18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e45e6866201632f5a5f15dddbb505456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832b0ebb98ad7665e53834fcd93c436457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e1065f38df083b5f6c36f001e7d87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb662eeb3aaa1603ce2a2c4f55c93c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72018814ecb8e9d1d1de2bec6a443769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f9a55f436d84ed05d0124f72a724461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29e7ba872c13854391f06d4b7d051462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1baac48e49a003162bc732dba9a0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e793abacc1c7dc472d1b82c4be3e36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece725b98a01424be77c4f561a89f62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c501d5338a3c6ace7339dfe0bc400466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf85e63858ad08032f1dcd2f9309d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a79116517e8bdcdf3ddcdf178fa0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8bde4cec4fcb1ca6866acb4f4dd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447867bba3e0191783ff9c4e5a2911ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61feab814611be7662747fdea563a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8754dd9aa14d375b9be8efff0f376472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff59a504e462c27f6a829a1c6a54d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afad2cd5e07324ed5fa81adce9634f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472383be610d61008f10ed2c7e4734a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729517841a34edcb605db80bd4058b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be78a62f6275dd41d4865eff6ee25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4fe073c58403e18a09a4c5e6e50cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb3c3556987c25917626cb756ac38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b44c6ef20f7c20acf68efcac5bd25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4d65047034f027c7eb87c72bf087d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c497580cbff577478e4ecb004b31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e9e053c6aa092e774f5fc5daf165483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599e2df2c889e14822cc6079c9e34b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22981d8dd98f82d0034d9842342b593485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94ca6b78f79e5dfd2c9d6df2f156d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666892c415462a52ed7cb3643843419487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f4f3cb88e59af3b6a0aff3e3c08c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366469e2b81fc683ac1fc5ffa0654d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d914f392dbc85ddf4457ea298a236490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68757466e903294c2268a92461cb8b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c1da6127e67692ad3112f5362485492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa8399fd07fe1ff724543962798b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5f7d640bd3c8aa7d453edf9b39a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6cb32bdd9059ddf3bf2f71943f27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77838b1b97c79520e696340af6166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca1965fa8cfa04c274132b92e7408497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b727c1a8046861abbd5e94696e25c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a3fa62dd99209b24a32d2590a9cfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600a8c969bc2234fce4e361bb73d85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abca74c41a52849985c40847043dff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1f81289817174e4b10d37b451205502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec515268dd979ddb8545fc123d7ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8785a1458e84921dc2912c550c6d5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf8361ba1957bc5dc36a2901abdc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d3b884ef16abc81a1b3f6f0aba37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3962172100dce117de01b0d8b049e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc00fd1e75855661c1376da3449cc37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb3b685c82dd840672f94b3ebf3962509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7d944f7d4cbb8365c4e0c092cee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a57426c951feebaa31cfdd3c51c6ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd3b734da4d593d696781695672d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f2f0728b43ac38ad68a2266e2e07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369d951faf38d0b995b2c4d84d60e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9c2be27f82158628a880f823797d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b611490d1995e4b0013d160830e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce655742367c7d590de02ddd8a7144c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c929fdca8a404611cdff80a3b66f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110cf502ce03b5d32957216f470934c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58386faf570ce5012495aa6494253a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa70a71ce6581394ab92205bb46b2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9787a3d3517fe005b9952f4ba8a3c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc5dd95a130c87eb982a1a4118c62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa109f1e1eb2266d473ce2b679160524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b832b84e891596274ee162d1cf21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cf2b97dfb62111565413c85047ef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605697ef0fd8c30aba1ac202e4a35b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0113023c40017300d1e2159951d27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d4ce21b67a66646aa7944adb6589529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae6c4ba109eae4eae3ed96fc7ab692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea637a85ed02dfbf63a0c31fa7641ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf6072536923bd9894fed5fff5913532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e5df45acbb70100ffadd0bfadf68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10cd89e7a74493e5a279ba8d0c2b11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db10999bc2e074898443afc0b986544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180014404d5fb16b9de4a9aec44b3d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76ff4ea29f036c2eb8e071b62819f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03348bac387d3e6e77086c060a1c7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceae03687a073ba7998b4d1c7924130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebddfc8295c88354b90a6185ab692b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22b91a7ccfa5632b8905b597a4146541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ba6f159c9081db67d6a934a19ce8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c20a0d7312d5fdb343cd300625fb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c1ac761f657ee105e51fdec14f1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eed62f99bc87ab4f1de582f09b958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d127c46740e2501bb16ebc4c4d5622546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454140de053e935aa40b9e750e92ebe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbb8125684649a77bcacead8f7215548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3523a43918a6cdb22570a2dd5e90c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cee2186fc0347fde4c409a2f1d2b33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18564f20e80a7e79c8c5abd8ced884551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210e42387bdc620aea8c3f9c138177552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a0db5b2a2eeca9d943ccff2bd84b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24735f82133bcef55bb3f1679f7c8c87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7050d377bb9c04cfbc302331d3432555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234506d29dcbeb7760291e6d5014a508556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2862d032335980758c83dd11c5bcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a1089637e8788c4742c5ba050e295558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b2a05296b543bfee3fa101147681559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aab0a634cc155921c094fc2646e2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb327db8c0fa9ec61e15495e4dfd18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff5624ceabba747876d2afd9e8652562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e138f4f4959c894f0d9181c6a1b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d43f929e00d0af836375515c8460564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6f414163d05099a65ff5f06c4849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2ce385a861daee8c35d9e505b5d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88bb1df411c19bc7e7eb2f9e2be8e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499058d1cdfc0ae065b5b57b31d2452568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d832afb4904e7092969769ce6fe3b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84d6190da16a10afe19f6722a6cef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2dcea8c6b10cf385342f1848b96e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163264c55d1c4a27d9d329f1b1b65403572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe72298d7ce062ee762831aed359bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca6e9448acacc1c879262953d8d97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e6429fca793f798199e0a3b8d0a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b44d2832bad7a94cb5aea27244c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1aacc060402be48a0da3d22e618c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fcd3b3a95779af88f81047e0cfacb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae83f1e454d264a8d59037431e773c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fffa6ce17c31292d2c924bccdb91d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0223394abd9a6a4fe94d27001b24810581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949408dab5d4db1e9efcb29d8872fb68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496e10bd65978a7e52a0e8cd82d315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365bd033676e08a10df2e949a73fdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa05a4ea37f0431f3d7907216ea85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09d025915eadadb9a6f4e88980bbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac2af2dd072c094915e3ea071f522587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1925283f8fceab4fb8bc666a770e3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec3ac6b9dc8b1a8770642029b0c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32183e961d56f082ecae63898f64a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3c7e15f8dfb0e31d74d155143dfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e5c21a2a011bb9ee0eb206c596a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d5007dd6d01c8b7a6cfe42a1756d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea974d29706a218d33d08e65fd9ccd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a669e29d63a0f7519eb077cce927595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f4b12cfc7a528731ce8e3a26bd21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a922e9b389aeaa57606ae60ba89555597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532f3e3aff511edf6f9cb8be4aa5fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec21387a381b5484438923c9099ebb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baace3969a1aa3ed69c0c016de4f59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309993c3cd631bed3263eed686dedeff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e057b855febde18ae5a87168ab224602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ec560f02a60e5c4118b1417816b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc310be0c8b4702227eb0f58836064604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d066b9932e5bd24e48e528dd6ef9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b7941c15e60397932c06c88d0604606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b993a1b6196665549f050c6ab66294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0272bf5efca5ea30a6aa3b10b8075e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d4c4d8fa7d16dbb2db79b150721e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2dee0cfce5377eba644c61272567610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f146d33d9db84681bbfb3385b201611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164fea4700d00ce1960a17bd7945edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc2be7229a5692010b932a25b82da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394429fd0185a781e03c7b09a44bbbc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9f0f4efc66a3089f7d787e6ba7100615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbefe63babd7a18bb9cafc76c0c97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510573efec8d6a143b8b2eead51adac3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314cd85073739782b1adb2b3c407f5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c48c6c331635fca354f9693e9b3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7a24ca086e25e1b67e1c01dd6b94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e8e4a0df4b492f71c622d938b1b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19df20e78083dfc66ae7d1db721509622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181282c8e856737c9196dc6ab6a0e755623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b0333b03fa192685b47a3777392e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ff289e901c55076700d35f369e78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365b0170e3a24ec59ab6e0c2a58deea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00803fd8b15e13ce5fc8ebf1699da30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fef6881f405018704239cfb31711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4c47710ef17b30ba5f27247e90621629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11ec630cd1ebb898446eb7127c7285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727875303ebe54ebbcd57063c4d7d9ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed27a7d4e24f2ab3a87a6813d290b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4a2b65c589669027387daecfd4f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f15473bda4eaffd9b937106a3d48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781243fe0cff089526a1b9c5196326635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb501576f48f41911ce22a34d1c89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c33fbfb3098a2a737990e6097fbd67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf6b3f9bed87c03cbfb7b236c5052638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286c580380dfc9dc3390ba1e5ea0756639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b8d8e474277557b104f3dd93219d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb31f75895617d0eedf4b543b844ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725bb3c9c7c71d7e4c6273565aa049f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a37474a68c4e82eb273905dea507e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131d707e7408da62da8d807dd1cc4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74a8c00a014f5e9c6a86236ae9464645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ba830477fa99b10c932f69311623646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdee0932c104a5c90ad7ffb41ca70a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad66ca90332d48f65bab1c5dd70b688648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc879b1fd059434561cbc108dc32359649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125f57955ac9d8960240bb37cf6e37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d919608c6f44c7668912638625c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c7d6e62d0bbddf67047712fe9839652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0aa389eaed608f4a4a397e240235653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842527b47c3736ea7e5d3daf6beceebc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3563d578ab6854423068c10e25e42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f7df3a67fb0a0f5b8a0b9b12d964f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f07a78d392050e13049f486ce7b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9abe84bd6331e27fb69abc7003e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3dd146a8e393ca534599c90c33b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5518ab7ed656f6646e8fe83d6623f74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561428948dc8f4a2a4e673ed02131ea3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc5bb5b2b41f8711447af86bbfd9a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338d3f7054e577cb5b6f6aba874ba9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841e6a115e6ab2ebe15013e49c67f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372ff1864846362b3a9bbcec139e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c359a8a1f893e8fa346963a77a71e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06667339191e64819cd475c3993f0b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75513bbd407adf1a5b119a1567776668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666acd0b2ba00be1a40169a2f28b224e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da9208008da40e779234e9645d364a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378c283725225859c19f90b61853fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8690448a9d93a87daa133e5aa576672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec460ef7dc2f0f52eed8c90114927673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415650b0ae8b8b6610fbc6d54047b73a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434ef163d61e8d81d20f12c2d908f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38135816852f52a1c2115e8f89e44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cae01ea247a5b99e0c31f1e6b6e7a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed64ad656c9bed61ab7537b66af8d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0efe3aeb5def39bb0ca75a60e2d1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abade55546e07d849588772764e7ead680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3ab02b98c0357fca0bb2b97b23f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81cb37c170f1dbd8a93a0d5d7d816f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa7a85592c9067b4e6dbe7de36a15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2d04ede3140fffe3009236e8cd8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04e55552d79b2e1602f2e0f1221098685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf2c6402a73972fc90bfaa1241a0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b62d4f5c3b9c92db5d82827b06c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f6d3c518f3db3ff97c5ad933ea5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62735df0d6b774a7c834723870025a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de8c056f342bb864646bb748a362d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26b9216ebb6a0c6ad8d224c7e957b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486e6a4777f16821a130f81f7f296e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a18c41150822bae3556f81c3f3e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196527083e858ddbb20c221065e0bede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12d2fa94bc2aefbd2cd404a8ca1d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce32dd8e7e27be4f984200c7ae0d7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034f59ae962a4b2a2bf680b3edf332697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a884b7f7a28f32b26f1e1f3618417698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb772e7770f5a7017d9512b1b9a933e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc654c119800b18811be35bcfcc894a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced6a82adf99822f3bba2bbdbf4f96b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a6c6630eb42bcbf4c2191555aaae2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b118db4c0b78e9cc93ab27836aaf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b856f8a28db9e96ee61c861d25c5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b39a54b9f1ec5bcdf0ff5b253c4a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9e0f3c1b20e63fb1b972d189c8cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026641cf20d0d8eaab4af324e6bec2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1faeaee215bc15798f555577826239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05303725734060e16ca7c6e6fadeff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2298afacc12293106fcb0bee0dd48c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aaf7b0f7fc8059ea33afccb75fedb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5975f7b54da91bda563c59539032a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f03cb88903fb4be4b7999c70c61436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c263923a7e012329a244733e3db2c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d24a7c05631dbb3f01dd66bb32dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d2cb797f7dd71e18d97f0578b4821716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625b2644904acf0fa9cda23c65b17f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f4adc3e09f8b5a52f018d6d6b596718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e007ebf4a435f6d64d2df85ff4f310719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88250901c4645d3e9b7662b3ee74da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9d27562f02d5b80a8320f229e791721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae20e243f15e48bc7381b95dfe1286722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3552a6372f320bc2fe124774bb43c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8561c27df93689e894abe1674bed7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cdb48a1d761e9d38b2a1a70fdad59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcb1aa4006c331455ee71eb24caa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e50ea4858413c60219f3f33d5033e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca5de6599322656b09463d98e1268e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245372d2b9b83eebb53dee52ba4c11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a31a6dee5ed967f54bc4c46c8a827c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0459ad374c77a2f858c8dce206d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628921e8bde750653302f884f61aaf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46257a53db16db63de201f2fa239d4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b03e0d3ef0667933e556028e21e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1504c7ad63afa3f0ac03a0d3dfac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76b8a0a6f732349a4c582c1f84f7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e4880eababac2b98556154667ae0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11057ef48de78fb14848ce2a5f591702738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce53480102f8b39516848f946e3120739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4523dc864b76fe88888cc01ae14314d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0fd0e090c157ad543a39946b9eae7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b69b384837abf88bc6af85f81742742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1186dfb8d742100f2dbba431e0a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77e3c27819807efc0c78243a3f4c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df59a21cfe08b567b59b2a320d3cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32538eb1a3345fa37e84967d30133746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f15ac8df528cad052c550624923f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686771ac7f16f96b5fd724d3bd54f93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f67b58d1a8b836de9d4ae440aa6c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904bad8e7c93ad4b5a2603b56d0269750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cddabc8bce13f4e1fa01280cc833c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f3578e055bd7baf0c0e1422afdb40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe185022b99461c8bb08f8c848c070753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c5a07931d04a07f7fa32926e046b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6bbc1c91bfb073f8643a19ff9c401755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82edd23e8864482a42e43ffdec62f87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a38ae29f7ef05751dcc775f14c204757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a8a952b0028c11dc0ed9e9bc74b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559507a54aef6a72b09e95088d79e02e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>