--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d8affb678a74dd2208029e7b9c9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c78c8db46cbedbb25dc747e460f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee063c818a1a7d952bf0a8de63c693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720846f24e06266648f293142ec9b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda0dd18ec900641cbcd9e71bc45f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38cdb45b15d092085fb2a5dd2745656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd6f762e3d1a08942b40ba0e5fb937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da71b64e41467ae611a244d825c1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb34670d19d24ee396dcbbe5b68ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b480b20ce057e0a4ed3deed5c8dfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7b4cb20e331a4437b01aeaa74fe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb379aa350983bbc2f9d2358a884a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a6b572d36eeb52499db1dc288798a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc2b46da599991bf04664122fc96d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b6078393ba3e2c46d4d1548d941615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d869b5601d5c4548d4bec594a317116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ccacf04e2db02d330ded95a7f0bc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8cca4b58effcc1137ac651db02ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790fe4b17409cfce20d77431ed2f0a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d664af431525483a420900fa8ee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72181c79e980cd13bac73df7090993921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea685d42d39c544ec1506178cf46f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1dd9bd04f30952160bb0ee817bac323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28755795fce4cf1ed054729a4b06e4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb1f4909af66bac72aa459743470a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79609fa79acab0fc8916b3452e9ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2f6f40569ab303c4d7fdc2be29ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b8b95369174fff52621df29b643528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865bf9757cfece8864068d49db25c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4391cdb563eeb60029bc04955d05a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fbc2d7d1d4ed4c5e924b96d670fc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a976a89b60930c4aae266a614f6c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec12847a71e9e0db939f63c7db38133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd9f0abc9b93758d15cfaf4b6018534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e116c536bc065f1b71734d0d00745af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b08056e8d7734f2bdce10d6eba81936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc48a1c7fbbabe3c4fe97cc5cb65af937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4477aee6eac5ae1d500a40c8bd74ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473321ae4600023ea6720318f180af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a75f8234193813e03ce9671e0d1e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e3054d83bc7d836028277e0ed9c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535df8b4749ed68433f119a68990dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb71714124117ef2f27dd0ae2370e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f851fbffe29f7987bb87160d2ec551e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caaea885b354390718e54f485a256145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913add5b46a850334833a19f2f5016a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d7e31dff7d86b927b7fdb91dde7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583be27eaef6e0ff5d8b138767ff6b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c230c0b1296c3185cf85325e045349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbb5e144cf3dd0cc5f1b88891916850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712d99c4da9d7798f220be9789b88851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b68bfa27e9b34769586b20d69c8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b4d1e8dd2997f0ea9ed671cbd9c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb6737ce62db1b355360a1d1561ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe30935a4c25c11922ed99ee46a4b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633913750c619c107e6ddf8c7a958f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285e74ef07ca9860ca616b425a1c7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d505b3261649c6c77549994b4ee5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b970e7dd1165c6553f559f7197ab259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92892c5764af61eae98ff10c99427d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde2a1d90e197697b1af05b8c136fd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d00d4aa706f8d73c0ac9b406cee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633450272cb12a70c0046c24ccb8f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea0fb8ee6180607c90944ff21322bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab36ae260a645bce6f9128b554b9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b76117c0ba956b276fb41c01acd0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81734d8e68cf1b1515a05c9425b537e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e832d50e0ee4f3f3a2c5598f691f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ff44aba5fe8300750850396c05a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782acf5826dded2ad1febe7bb0bb8f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c290d1d92ed2e1f89cc34dd2fcd4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be12365ccf72b0041e35c6392a4d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db63838777b302dc577f3d6b0c45e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdda0fc0c8b20cb313d57dcf9afa3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7ed85d07bb2632d95ef8b471da14e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b80f110859f437de8c90f67e11cdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e207d4059470eae53e7cc98f802877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e203e6916a1f60c453fb5fa2ce698e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7ab6d482d98f89200aab33c218b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd1d8e738fa27867fc3a634663ff8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652b1415d12c6a83aedc1b4d5e9fbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b1eab1fa01f641140149a909310282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3857a5a1ab475177b13a0d5ff1b6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7d6fe38f5b4b9ce9ba32207a086b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310eea1c643ab0ab313c047047bf8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfff5c7b633c70f540dac0b0a8a44f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef4b28363e1e948475ad1d354234ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdaf763f183097dd8d2ace523adb6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93785b66f9e0ee2832d58f289274b1e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b096bdaf8f16bcb4b52e10cc4e2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13378cb7eb81adbfee835ffc21a2dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b225b2bf691d70358a3571eb4bb1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe250d4ece70d615e96975db3a17f3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b87e587e53ab5bf7d2d6668b27ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3d689c77e6b85b4225af4e968bca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7ea086044521c9dd8d5f1ccb305fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acee4b9b708072036a901f00af9e3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67b6deb0c51c675bdb63fc2ca1cc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a440dcba38ef948f23ba709c5780b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d06d495115d7a91538c6603c01df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f72e6eca72d975990eed07b2d48ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a89c2c750404654c642aea4a3870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccd501c9c15bea5fe535e29ef21d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748464db3efdaec6baebe4c58059659e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009db43f1dd182c29214c8ad6f09066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec150c04ab585c63be69beac59002eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459827c216e7cf6aea1d41386ebe583107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186121e05533200ed21a403c753a9d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda0d34bbe25663347558addd7eb3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c654362ffaee6284f5224565d9054c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafdb31354660b917e709e2d5a4f787111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93c6c89843332cef17ac78d97cb4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8494443c3efd873a802fe4604ef2323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cbb6000167934a0d476796fad6d33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ad53e358cab12ee56cb747dff312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3af9ef41e92d4358829cbe27ab21e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b5e168675dcb52aa8931d971218c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47878f4b2b160173a2e955528b9e206a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f89e02cb1f5666710ebd7f49065a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6839147e6509be25046ce16f75d2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553b67c9055030686d42b5ccf16b6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf76e4d385383bca2cc27eb09192b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a8a9007eec656d9c8f6e1390b54e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4828b05617866ed148289145fb3cb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ab9be340828fcc675506cf03a1bf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527103461afd1eca10cd17d27ab57c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161eec4b32be6e365578277b3f93828127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b86a6de5c332c341a73ecd669124128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cd888c41383540418ddceb1962cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9795d24f59a6a22bfacbf40755df30d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf08fd88a90aae7a8c6058032be60d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308affea9b04650c1947ffe2d5ebc07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c663289290a9b988d3717a988cb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8209a96abedf6b94b391015f71d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b690758e4019dca840309c67a2cfd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ed9ed412b350e8a72c6f4e467242a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115032831582301bdf0693c4c57094137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505346044cde37a4e7fcb211fe2a3bfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82837a3829e71ca883e5603e4acf566139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d609ff71bcd059960f3b85e818ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66dd681eb99a481f7f9d9a3cbe2388141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b65e79dc8509a085e03167d8cb3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe19c6da9b9d83d48c60efb0825da3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3646375c976777ee58e61e4b6f8fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473b794972c03bcd95a7d61e49bc373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed32cff74a123e8664a3070e6cd17f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab252bdf71bed86402b73d4648a1e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746960271210fdbc6831393df11d5cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff350ab3dfb6dbacce252555aa76c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173bbe5f5fc6099767049e0a956b029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695068f7177158d365eb8c00280b714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bccdffb2efc2b5ba23a4721f617a07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113907e2a04937413d7f1680e34cb42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d52153e45bb09773fd34f2f9957011154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f15935c85ba8fc864cb6c5f57ca8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9dee842670bc97ee8c502a2fb8221156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4959f31d13564df2d7bd0da02eb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6740d6916ac15a7adeec0309039e75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a95effa1f3ee3e640a9b46b7325f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef28b2c211a8deced69a4b16cd838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d2fcbe70f1d410824aa5f0a853c0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8007abb87c24c1367bb2734c64dd924162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e853063bc04adca5e354c46ac1bcaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10458808a857befacbd380903e914ec1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6d117e375915f6fa6d7adcbb4c8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c556f09f5fe0c2c23b08ac76b4dcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9ed96ec7ec25a47e520f5aee177e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aca5dff021d25da7859e4eaab8964168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da77ab84370574802c8527c475a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176b3deeee9e9f04aaa2138187da7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898cc2a965baedd2ed16c396c8c58e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd52faf69e3c5413d38ff08f8586f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e67899894b61cf4dbe7876c198ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef518da2c6c2921cb5b84bd15ce8bb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3adfd0515031e038f9aa249e4a0522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec398d8587d56912f5335845d163bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c04a440bb7ef59cab6609b871b50d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29bbe313f29597590f373eedf49a95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af75b4cf40709e4915ba2ddefd1c23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a047523cd23dbfc1809c9d6461919cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694386f4984a86cc6d3dffbf234b5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ccefc44cebffb9d4dc1b0ecd143a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0ebbb0da01616f02b66c20fa0db4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75982726f0ab195b83bda1c7c9898818184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51047f9068355996aa8b236f70c9459185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec14f3161259a0786f4bfca589340e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9cf6b829d511222ab161320c544ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d48b3a9682c5f5dfe42c5dc4f6af6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4af0f9e3c63b2a250dc2ba85e9988189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ce9df064120d8bdc0900eca2bc28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28731736633e5a9e87846a86e6ea3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde3163049d8619f171a3030f54885192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c2dd43ae345effe0a37deabc3ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f4b586975581ecd73945754ff9d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50776d13fa89e05e231f873916aa6db8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82f5653bdf97d61e804fa10dbdd95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7541c67aeb52473569e31eeecb0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed3f4e86dff8cb69b372e975e6688198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71c27a7c24a27190bc0054bdf0ea2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f903d4354392e5710326b2ffd43909200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189edf7dfb3638dc80c6163a9b5f68e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8fcd193d97d52d170a768f24f433202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3040bf006dca10ed9f31f6f5f84fcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cea837d370a72a3d300974d407388204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3985dc065e738bd3e7425f773076de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e43fb031272362cdea1fcc9c85828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318eca6c9629580c4cdac090a488440207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126042900bf164c11092b83ba7789b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ba4aa475ff4ffdc2329db71b615b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b63fd15a5a0daf2182716d9211b755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e8c12b46ef84dfb244605d875dd4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795e4d5b1ac4ce63c9f6814dc8fcde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c520daeb1e53625469ada1eaaf976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a496badbd6c3edaf77d58f235219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e27283f07c14f7b19760506b8d2a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268fe8ffff3c075b1cb4b8453c8b403216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecdb867f4f248c06d8903a68eec4cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc97d2ea24693ac99ffd6da06e86f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89d437837240038a53755ac8aeb1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf886b809eca08ce6bd39e5c9daefc60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480edc42cc74a1e3bbe44a79cfa64243221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025496bad9ab24f91a16c227bc0a2de8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c6c820122d3238940c0579ca78b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11172c1a9f3a014667424d566c529f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c660d7cdc03c2e74db1f63546436ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ab961174c873b60cd1c29665783b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb6c8fb1508f59788f356f78b082f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57834b09cdc27bf1a04da54fd571f3e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be097bc9ed3fc2880fd0f6e7d0fc4e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be3d151c6a29751e94c0711850146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5339a7f906f7ac50781b230e9bef0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca31868157e06d38e31070ab23892d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a12ab92543bc28c420db731fa731233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c13cbbd58edd543e431f6f48ec8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b985dbbba55bb9e9cb44e2b1df2ef4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f4dce9121cc53f623b7d4e21494ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6220d17f36d7acf92c2e23cab5f3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682220aa1b726c39cfbd250dc7780af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8b5042cf2ed852f4d9ec3f299235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561cfcddba9bff708436078a9171aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206079db686865b6336823181f802b8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76200ec0074457df307680b6bfd342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8032575ee950851e7bde0bc680399f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7a9f702069085e35c08a19cab678244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579231dfef8a35fed0230b38a0906910245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8fd8435bf2600130f0a1f22d6225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465316a7b5451d562263255486b0075f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30160a7f8d01eec79b314c3d8707796248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b9039ad43f102f4faaeaaa8e48cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2f235d81799ba81c52fe05c83689250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5bd3266b060d0a5cd5e52cdf662ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeaf710a394b2282829fd97f3bf795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1ee681dc48ce3920e670c605226f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb13ba03d3927c4e2650121dfa891e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914299eab8e79d0344efe1a10b5f9312255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a69f166c7fd39d0d2476b740f8aba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332bcdf0eb41e5d1ea140e5391c7de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8992ee98c866e0a00d42b5b876eb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf0055fb907ba7da0fcd5a24eb021f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088a3cd3ba4f71d9e80653d0cfb92b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f69aa8bbe442685aea5226627003d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf1f4e93fa25c116551d00f5c2b6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7797abbd007d775bb45e2546c2046d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367212704e9ad455fbc764f033c61b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52eb886a859ea8364286fb7cd2369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806ff8401dd4ac6f3377508a74626e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426723728739008ee0b8a851f0f0c4a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375774b5e871dcf2a572461025a766b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7231b1b888826defa260d47b1274a0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8b3e5d1e156ef2da5b6ba39cef56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cbb288581591c998420f0468fa7b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed6170347f6f430a40a73bafd0909272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb674b8e26907b5d217c2ed790eb3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bc8a892f59d87236b4e30457c3bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370e63d3a7f0b335df8dbf57bb553c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b1f28436da5cc4d7ceb2019d7745c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94975e2e249eaa57c1f684de06eb8b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ee6d4500620c78453ab9e77e27c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1396fb8394c52162621252d7748f43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a58b75d134f113a5233d3ac3ffb97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c12895add7a03eaf792693b5c1cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f761b724fb4139efbe6a22ac05229282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e63d3b135f3ab28faaa4cd0c9f671283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38198fecbc353f324ce29deccd805c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e792ed00372418be1946ab3724c1e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b663e6d012be48c3bdd8ebf96d6681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b05c4332bf6885a1864ca1c6f24c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5f37b70355fe2b95edaba3bacdc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a5c05aa87fa9bd4889753e2695d27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f11d393ad80b7298b2adf73a3d064290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315753825ef66c8b06e28228fc7682f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dff634301d49b428b289114f7b36d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3dc8ac35ed76b7cb62ec95e302103293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec84abfbc203ce903e7120d022e386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f5e09d09be032c378cafe605b6ba8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a5a8f8c870b143f104db3f6a57628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae058ead0a81d0fb3c8a24dc43a44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353cd5391b98f0cce84b6e103279ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e35cca772bcb22aef48035f8e25e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1874a2d2dad960df6ad2dddb05cc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a437aa729bd94414dd12c6a7bcb4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f509b552509235ebab1d03f1dafad2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6db8e45de6622f28a8d27d80a7544303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a548314e88b7b61ff8481789246b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f4aabd53883ea804e51322ba656b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21ebcd93d0a75661e8507c1bddc26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca6f1db24ac8f3545a5a3398680c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cdcfa2f79402a396a1ad90034d18e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd7fdf82e3f88df472c83c5497c60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca5ec7022ad38b2afff2c09a4f05d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6f02b262c429d729d88938fa6966311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b20f63caf0ba1f14eabfd8cb4d9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb646226b36e8567e88df0402f2d78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247003d677afd72afa54753b5173116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664103dc89635a3b1f4b36945b7f9dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca480abc0aa17860125b322748e90ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86633f75693cfde7bf6fc4959f1dedf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b3ab962d8b635d97b1552dbe38bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c12a0703b04c7801c7b3ec0277a037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eae5cf5ebd215e1cdf6304fd7ecd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133677f153755cff90eafc983b87089321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf9d2d803fe94cb4cfd2b974ba11cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18695d5de8363a2a5b50ee306b6bf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a0b5eb61ed14fec327d844ad474d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce089b96141ff958a295c3790a1cd788325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd7a41e9e9ced52bd4563de9dfc72a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e82bd641d9e2af9e5784607475fdb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fa5ccf5a244948a1a1ffd757f366328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c105939c0bd470ea639067904016c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced6ab40c36f1469d0d0cdb0f32ecf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c9cb9543d4373c08036592765367f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e515c99ca596079b9b9142979a568d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e0133de3acc3c9c3f97bea723f4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a6bffac265854ad972a8f6a7e894334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374b7822ff208a89532ffa58ffef80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b5ba142a4baf4f423198cb5f84933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509963d6f4538387e7baa86519dab9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5707323fd0f46355e214dbd1f9b3d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe068383263dcd65840d89b334c4bdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d086513ce475b66935c8192bb339d82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b735992cb996db4f6dd9e01c3bae7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85cdbe394e60889b652c39d2bb5455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a4d16bd90c24c8f7df0e7ae2b08f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8af2ad84e79b710fb7ff9f635cb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353e664aefd50b3b582775a96f1f16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369d4e7ccaa56d0cbb0279411d7820346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b96483ca123616ea05120a92fddeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1425ee72c32bbdcf0416ecbe56b6d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d018c942263063f5b84280abe7798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dacdaf68caee894f610238c94bde3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119a286cd281dc5c3862047a775d334351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3322e82101c14e7d3aa11b9d3bb15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba8743c8f42138eedf2e3c12c631f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05983d79f36a4f1efaea54b278df9f7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3d7c9ca5b3d5f7acf100d01d058e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8c5effad55639cfdfa3820bb6ec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee4117d55863290bae27526f4f98a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d7e5f193fc468edfa6d64f69b8a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0177240715dc87e2be44a39ef6f6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e9193433f88b3dd22839801d85a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236555aa79afd270b7d2b8c42aebc65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6e901d8989ddb74bf6869f26a607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c473bf2c7d49d5ea1254c65082b54b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17dc7b6978e2c189e4b189f170e237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860b04a3d74d2e557bfab6cb280b86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a795cffd2e01d6d545a421fb7db84c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476833b49494394d4cad69734e8c8113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2283337006704ef1fa5c966d4cbe1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c51236f7690ec53107d1598967b3af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d80c52718de3e066be514f53a34f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eddfae34daae3d0d42fe0bdae6708f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2d02911faa5635341668d7162222372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd142936a80c393767d50ce74944c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced1b426791156a239a0816f4141a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b25212d0238c254733776a95c410c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f6e7393a7c1b1d272f9f5e16bcf79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb508a69b387cafe344585a98fd45ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df816e45712dac9661bdaa9f1b6144378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb5d66ac21b487ba93fa7310ced37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303cd7584072d133c2d35181925cc03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f82dc7c8732472e42333cff92f910381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761c35e37ea9a9a193827e1db81c23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22c88086d5d1a716b9b0a4499dd36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4610eb42fbcaa7c1c1d7a0fbff89b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567606bd9f6821a76c22048f4978eaef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec7990b0dbf63a9cbfb57399e653e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da858d4ae7461db50d804fbab1929c9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49d85da742019de3be30481abdb8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bcfe87c79a3ea21e0204851f40773389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb1915918f8c446e252b3c8099028390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f85fdfae7dc0f5204c2ab436d5fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7629f4fe197bb139d09b3ee3ca8314392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf80a8f7dc01127837fc435a9d72d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2c988c3f1df4bee98c1daaafbc1fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095b92895d688096b45cf0973e15db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bfa4e03953130c3beda0d1904f243396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e9c5922fdf9320d4ba4ebf6f8df2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d065f33d0d2c291e753d60f3d8760a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e853e75bc9afd47f4844d162ddfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad6ac608d961af2bcbb9047f87a1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3511abedc4a216922f276084efb0b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e859b360e9c08f8967bc9542f688582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66bc6f99b584f1623ba7b0cbe1cd55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6461e3dd9af46ccec9e955d582b6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43354b29cfbd9a0b2326612127c9f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12b6030a5ec90e0eaa66adedd6fdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0069d0fdadf700f7360c519c885e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f4f160d2583dc49c6ebe18cd9d9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81973b5ea2bc7d741c8d7eaca8bbd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd9bd4a6c7eb9212ad6053d15bede410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd2f87ca57fa1212a69dc34966eeff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba115dadbe0e14451241fac231ab9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7df3cedaea1e33579a92cee1ee83d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b81319fe9558e09406010e7015bbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22089e6136df57039e2ae17d08647734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c4dd42c36b96fc7dc55e1cccee335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e77b7aaac7c3391a08584ab248ce8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ea63f0d2bf0bc55dab7845e209f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44886f0b03791ce9fec6e4f68a422419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefe04e5f370609a65e53da2d4c41d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0660ca2d831eb84666bb581af5d0aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9a44f894f0e532fe4de28824ddf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320de9babb5823bc92908562acff4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385a34a860bb53d059e606e48dd3d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abdeff14428dc199e9f0b409a14dbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae4a1294d663c0b67e4c9c13c85eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062ddc37d33a78e349c19a1345c4459427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac252cc4a46585dd024d0942fb71b52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779921c059d900df842309a7a6b8ba2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2825b5c64ae10e35f5567ae3f49194a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf507544e4c70f831d146c2eca9c18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4c8afe72df559a009ff3e6d731b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a40d42e8688cde46ee690bc904993433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fae2d7cb29df844b20c9aaca7af89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc662af71955008390afd4749cc146435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead2f6a75feaa97971503bba062be8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9b3350b91cbb4f21deb7d797debb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6b8254fc743ad5fc614f8e53e521438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6388f26156ee325ce442aafc128aca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf285c5c2efcadf7e90de993cb5db5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f159e3884098a0e79ce5203ea6c6da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee04613ce139f695d7a47f7af853c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d3ead1e5122d97f2bedcc204e46b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa93a5313b5ecfc05c2e431f310eb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42308d20532d3b1e4382cdcaddd91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1612edcbe82e388c2d4e4fec6d67b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62cc4e0e678fdd28edeffcdb8114d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58073d932849ecd31fc91db73df578448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c7d81ed9cd6c2bd4837fbf97e972449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b4cb7981591ed3682003234fc594450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e39e973a2892eaf92088c5445d0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d15a9723a2e905dc9871885d6cedb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec216a7cad8988eb9387944744547453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75718a0cb58e9056ee1ca6faec1c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2f4bf1d62a6b0f691c11184b58f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984eb3c54aef49d9f1f32399bcde8ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309d40a4e1c9457788e5981f92f262457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acc89bd76cee8435c431faed3da566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb2504789dde14d79cab6784302df8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deefe0fb4f9a51bb42e96c88194858460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d8671cb5b4075f246af6b726011a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9644a54b8d42562f253896af198a7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a0aee6cc0756813de3d86ae17b16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db384fa293a175280df591fe1060cf29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e49eb8773595eaaaba6cc533ebb99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a7afd21bebb56337e991be8a1aca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7168b85b29c0cd72e2e07030862a99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460ea266b912414cad2134234efa78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83355b0b9fec751a10e582179aa33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71177054ac8dc2941905028557ab2b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2e82630e9fbb0fa817e4b2dcbdda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a456dde86745b71b3c8e79172ef8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efb27ac0e36189e43ae89c815d97d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505de1c5167a8e17d21f18255e11541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0983e8d9a418d0812cc3f71cb48be0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ced6d946877085fceb6204f515dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39267ae7ff50721583a02aeadc71c364477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c0daf240fc743356bc37a2a0bfc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3f1ded06b3a1de96285265adf101479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f8d1cf35e108d6f935f1789fea985480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7fdb6dea988319690a5cb771152ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7171f7214fa86fe656babf67ec2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9fe2cc5957c5426b609a4fd52bd87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f16d03ce6dbde93a6fc2bb02411e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3cdc0d7b68fdaf804af4bf678d196485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d1720f137158fba11b966f0d490a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46adc62d99fee8ec98d5f92d58efa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfabece341c859a87df75690e0fb84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020836e890180fe0f67097a044a8c364489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894dddad7cef4ac78dc79742fa4cc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202ef97e4114d79f15e399d7896aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538c44f9c9e3722d95a03363581c05b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8de1a5ea06b459fe178f0e1644de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7862888963aca7d60d822e970621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ecbb801b40dbf1b391e6a434e4d19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b696f5103d296dbb5f3564c217e0f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853008a14ced3fc5d834816f8262d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924ecb4ead189add65f80d8769740c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f1b06a8a76c870d07da3aa203ee8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13a28ff8d9f4015d67d63bfbb5c5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592928ae74e0d8e8308dd040c8b2cba5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970a834b704f2dbde77d2ae6495bc96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bffe90ae120b5b0a458443199ff71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fcf6e429ac6ec92e2ce7250f1f785504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a328ff612438413e48e8c2a20601505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86bb7b883959bddd2d1e5a9fbfa43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10d174181002acafa4a43e37c7290507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc829c3393a6c4e57a25e999606bba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ec6452a2923658687899a0f4164b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b863ac1553c4515e0f9296459a776510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5d549d38c9ceb50faee01426f062511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e578ff1dddd97d4ab62823dc37009512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9906ded0cd3a2b1d422459bf473979513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05da70e29e05fcf8150a0ffa7bcbf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809cc8788b5cf9aee22a474c4ace0b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2e42bd8bb44348f4254bf3b886b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e64e1c02865e7c4e7984a342ebf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5b2deb2e5b733ad268dec5f2f043518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80be840071ec8c5c6072ed67098142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6243b0c268f978635caa80deebe6cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473671daf53ceb33556f8ebf6d8ccc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddfe0c37373aabb9893911c72315e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a49de3beccc0b3b88681223bd16b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30186a88354d81c4852d4dac23d5d49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5304c5cc426dc9f2f294278b75ad6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27145c40dda16f243310f444744ed2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b26719ff6956d46208ca0dadadcd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f9be10c1d3648701d988f409dad40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3379ea1712eda3e1b175e6d4d528529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e7466f81fb500d9cd43f53141524530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e271052ce343b288a6bcbdc2daf9ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44139fdb86d53c05a7a360e030c3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e5ab94cd054012dfbfe2aa32b2bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1e74eeff35e90a0612c64b290109534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4a2d165b5e3b93bfad6b8a1698a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae1f2f0636fc684b1400a48bfcb71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233290f97a405e95b1a903e10ab3ae8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9fbacf95675bd2fb4eddfeacaf36e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedae987c06d9031e10b424d5adb4b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f669d2cd6580aaf5f32fec0a54281f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b823156991c86ada6d302dbfb658c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd3081d64ba54e2692b8af3e501c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcdc26df9a7add90e5d3cec42474ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285435ba5cb82b5e4a98182215d42ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3129787fb14512f583100e60d1a26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa6d9f0c0186c8a1f2584a7c4a41bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1281955c64a45f7b099bdd4968c811d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d3973fb58feffecfe0f189c053b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7ec2838de5058155ae82fc08bb54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e138e69033e40f7681b0000214da27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1fd5af9ae07727284e62f5985e3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc7c46b223010dd5c2306500fb8fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c90a447df2b73a61712be11563400553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e10708685f2675d0095135c5a28363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb07807ce135094fc79917ff277560555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a1ba3fc67c5cb15a1686e734db9aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332fbdf03e0699f76fcf5b0cc7c2a14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3eec8f2872f363460615690e14f1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c22745f491df05721fc8e6320285a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140ad85484b909838d9341557071db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690b89d399f1cb90a0ac8b4f545d18e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af1cfcd51f4e78711b7eb2e4212b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4685b902dbb84071a4a032e91cb4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48325dffb715a2486d28967f64e14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de37c01283bffd14f9d0499c84ffc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b219b47e91e50d42c6049da7209f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3a40949ba5f93257eb32387cb754567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779710f9747d8f2f7e75c35e948ad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bae494d1a0d73692183889ba8a449569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ebd61c8b9351be7f0c7e3df3c89f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c023b4257ebbd6756169f0a804350571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71e9b11af50c84365859c07f6b4cd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e10a6a1de8568ca8a21f9beda64165573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ce3615ae99b24239e712ab9f1545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d26c383229c5334eb4c0d0be782a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f4dc4042826dab4bc4201f0ecf44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d39a8b9df0c7eca30ba13166fc86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf33560f6911a9dd4d3253e4bd369578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f7ce5b33a27c3b12f1cae7eceb7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f21fe066f5f9bb19cf11d5d83a7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96dd831a8b01fbab451cd4c71af2eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641c4116ef1ef9c75522b5073e787f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9f5152515ece7726b0c0967dc59d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b6e86095ae9e46cec65a2f47b41f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b346a9bcfcf364e9f3496d0eefc765585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359413fed4c4f9af78ec149afa1b2665586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f9d494af7f54e82e4fcd1d24c3cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c46a8f91e2689c9f679e87f86321588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be0d3a51bfd295017503fb6a2ecb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4ddba47ca7e0c3a985261709b3f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607ccfa979b89046c278730eae394c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc56cf33c976411a4952ef800c97ac8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e186c0bbc5647214201a4f70e5c655593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54eddb1edcfaaf932caac310fa06c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d024346766bbd000e8b59496e00345595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7241e23898a8a56f3aa0c2f8806a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bd128f9d35c72a49d8bd5e002bd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3fd3bc241cf8cdfc253bf125c50cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f0b7fd237d6199ce1c5b00f9a7a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c5fefcf628a07cb0fe414473f031600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc455a6aa5dd0c0d560cd66373c4ba8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491ba493e6ee9ea122b6adde035243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4dda80c92ddd8e38d028a8795b88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b840b09275fef5f4b4702de7c54b63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb234bf0aa7b8299551d5d0ae032330605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4dd979558565bdedd3be9e941c1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f2064a4be00add348a02c8024d285607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192aec9b719278f65a6c20224038788608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623fe30a3a424fe711ed30c7933c75e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494862d1f474bccc5d5041b1cc8ae21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ccb67620384bb8b24b82d09f6d45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e5f21b009f6f5fa67b3487798a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428183190f8a7594164ebbbd49da937613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef582850fae6cb6bd79184b4eee6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e595ec65f7a7ad93a43286971cca4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a3c362b9579d6b57d6818c57d972616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852da375d60a9a810edf44b2385378617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e51eae8ff1da59418e5ecd95b5e6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d586fc54e2430f47877eeddaf4d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f01bf0cf5fc6cb3000e60e3adcc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc13ecfe17765d7b7c3d15e81c6af6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b867cafcb68c8e35b1d84e0e9758fc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a5b9102239b7e863033390590d1ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36323be04675ee255e772e2533e7a247624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac86ada3b3ad2a3a51be30ef1287fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d248c2921763a9f353bd97fdd764626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19263642190c9d346ac9e0eb45d2b48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c19289789292fdf1ab862e2154799628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3743424c1460a0270ed534b879c67a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c9001d1f044c0dd9023b3a1a98c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327f716fb782eb158ceff2cc29727cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a2d3a7142bb70fe25e8fc357ffff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef15e6a0aa40805f3c3bfec3e8f244633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7abd20cd047048215466ea22bf2e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6798733487b763e625539aac55b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af6c2c8a4dc2b065cadf62fa295fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f412a8305c1fd638e71c37eebd1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70135df312a5c9efeacb6bf37e9f53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536d255b4f2cee4538b3422fa406055639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ffbdb70d4a8ab77f4278995f1dac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf84d63add6982dc87791e8431cda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d2052d4ac665e93e64846180e23f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb524f0bcbff0372e18a8567594be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b36fbc0441cc387dd749e544993d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f9e76e6bf8ef27f18185c2d08369645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8b1e636135950cd31da211e64ed5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731803ce32aa77f4bd3f1144e1e0fb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509b65b899e23bc60343e12795f0fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54416dd206c3e92bc063a1991bafd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f3d9f96a6ec45f3ce6ea0585ec2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d797918d50841dd7feeda803e481e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0897847302855623bf3fd2c1bb995652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef6e70c4fc669e5e273f598a622b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d4f0b33f866463cb323bcf05444eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980ab03f6dcea54cfe9846220017d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1beba50d133939a4e6f0f15eff2b52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356ac73f68258bff856adb983d89ae1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a87b49e29c89915ebd6e6eb0629e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e340347029d3a5c1d4b7d00fa3ee6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc079747d4cd6ddf55b8521c0d935714660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b47ea703ef9a535bef6da2d943baeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e85e7078fbac3d00a4217925fce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa844efec3c845f52b5a7a32cfd56ec6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a870192da40ea1573dc997da021fbf7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734619cbffafd3bc4097e8ecc7dae39c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec4880cf8093c126ac202d1eef6bcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b745037358f381b8a7bb059660b7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367394c9ed0ccd9300213c3fe5d00b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aff65bb9ed4773563587298a4e348669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc8a68575c5cbd37715e8fc397143670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132ae6af72c88ba60d72d04726d2d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b55c345dd3fd038da71c7ce88ac62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff82546534c96af9ed8f14451a8cec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de830c7d23d78b5ebe27a5b240fdfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd16b65093400b0422b9d142721d55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73ae66e6b89efde6057bacc667b85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5565ea6a9946b3152e3e61e1abc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297414eb1cae4fa72fc5671278869a40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707af0701418068dd64591fbf389bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5ba2ca4b11ecc2ced4f7e710911a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8fc9e543601e66d81ad310f2aab27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b3e30e96cb2152feaaef241d9456e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178f5335e6b0926dc894014bb090854683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d191acb261082562724175cee0f2ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a53adc155ebd7374693cfe511d26f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e45066a6104bb8079abed1f3b62da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601129187c435a731e221999c9226d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c1a6bcff63c8dfc8dd6786afea6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705d7f1177efd402a2fc2a56030c0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50486e1bb9722d7e8207368875fce19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967adf1522ad0efa64b14c48aaf811dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311a182b2aec39d6a1e0033e1ba258692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dcc5024bdf0551825e5d605bc2145693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317d7e23c4366a5b62b6fdcc67f8bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259ea51be7c2ae0268df242ab547ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9583f4e41d837a2cb7d574861b337696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51cfd217842dd996fb279d1e01c16b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceaf7bcd4abb60422b20708822b72c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded257e25e36918ab59a623643c82a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395bb56aef0a447123c7a1a7bedd3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c4aca3fe7447b8711dabea1215c44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e7a82d234aeaf5aaba7386a940731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d43ac480742d030ba4cca819d4b93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd348cd76a2db8819c58fe7ffc6e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ee29b75aadea6c70eaef6fcc3520705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f2c43fafb5b22b8536544c600d9bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b05bf2e0eb4743bbe18521fa4bf678707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6fbae42d4514dde3df926cbf2d134708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5086f82343085a658956e8eb2d430be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f70c417c9ef5de4a46d9f5c4ea7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502d7c97c68a284e74362de5ef683e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaafdc3347396a5a7a95c23c6f2eb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c9c5b1360b1bbe8afddbf443b5ad5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0d85f5c215b5f85c14bc5e02eb36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8c64ef137031011e05fa86e81edd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83832f36677d0f2414c864661ac0af9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b299bfd721b5557f42b0ff6706197717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c831d5b4c0b7b1131c86022b1638dcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da43b1d1ee5e6b4691943a4c8e19a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1bc7c3c1b5bbd4b9c6cc60834bfff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7885ab31ba546450a8275092734ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061f4df1004c40b0afb5db972dda64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b90d49caa4aa702adb8f9753f1ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03da976b602c01bb3b14baa6b5a3c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e208e83726ac546c27a1b2770dd5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5a703238196814718097ea8c76f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7bf3e61fec70ca3affa08cde509ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1a802de3243120dd4c668f2b8a70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961fe005e63c5eba2c25ccfb0564de5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca933ea435d862149d838a874345021730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ba0ab7a53109304d058b781b30ab8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee3ce66b8809f3ab50759f35cb797732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3299d1814b70df36ff6f422517d16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b30c591969b91493346e0ca647fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e66fe7fc6f2e80f5e78c958c55e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4fdc8131733fec00e49a4bae16412736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc620443a3278833629b31fb995c9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc871b5773adad17b6e5ef6ed0dab5af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f10a90f331357ee55c199f41e49c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f53e9665eb1e8f080a82a933dee35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b55fe3b7f5b38938853455727d957741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207b6a8f7703b6274c4dcec0809756742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e94116a4a798cec0d440fd256aa4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57b05324b56e27a34d64d7a606d10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601848f49d79f294493becba42fb53d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccfa540abf43a0c452cb681d5e3f48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604b8d55ba22e25b5f168597b21c64e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c30ec93bc4b98727f98cdae73d8e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370c714d03940b90a569a2a567eb171749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186c19827314f50c603b72173ac22d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c72a4811236e96b49feaa5cf8f10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6240e4a2ad3e1762eed4e8b36bc1090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd618a0d5afc980e349e3149e44f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9250cc3f6baa45729d117dad9b9eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca03344204e62006a0669fee8405ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390595e8dcbb1088bfe0538162161200756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95637c813928375f3321d79b09ed7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128ce36c4a6c7de79646e597c80b63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a5f93862de292910f76d7229b2e2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722eab55e66c4218c5edfe8012ee701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bad9ce5b47b229f14fce776654cd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e34e7c69bc53fa1cb1428707b7733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031188713c14ebfac7cddfd0e25408e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdc10f5425c7eb4dab417813704235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890bbcd8cb0de24f5eb365dea07e16a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e7399b4cf8443fc36f97cd26e1d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f561a6b2ade58ad58ff3faf736188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcb440afac385eda34419ad9065d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150975234f27bb587279d0d5067bd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26991330c58e50603e2cda0f559da9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d698891f53b370e8e3785820e6b41c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a6c683f330ac58fe4556d0f1b4c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc985bd5bdbd3fc8856e61ffc02a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdce2bc9e027747cac4a1079669cab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae914822d22830ab12359ddf1bd022716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869e4ab2d17b5531e10e6cdbbcf7b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a9a4fcc4fd915e9423712b77cbc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34fbb16bff077bc1aa3df3ff946d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4167af23cd396c7cf9c2b2542d666f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83822e2ecd4795872cd637caf01500ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca9fc3b657996c2865ca655b54cce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02d11b6e8ca852ea25ab475442d3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c175c18bdea1c15c4a9cb69404920124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379a2581fd595ad747f38cab3dbb2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d7365b777b375376ee7c1257d39d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c003e027f3a7ebea277c9fd59e9a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503889d88c3edb74ec7687aa0472a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4d4ff8848446bb8e82b7778974ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f77bb1e14dd366ae8ca633c59ca4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d00aaddd426f8bcb430fa274f0ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f1ae44aa467c37970f9f9b4b68e1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54ff4b3f8fce9601749aa4b234e3aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0a6f770dc4131f266f47c32bc65334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a12d14cb920d7aaeef44c5d84f376835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991f62752c0f6f8dac277f5f7c09c6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca904692dc8f823f0f34007ef7384fdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a793bb398ac9b4d87631d79acc99c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b23357359ce0295db47ea1db8a98a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3112e101872b2fc40e547d124bad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36cdd40cba1be3ac995b58806b2b1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9e2b53e4a4c5a30a2aaff223e07142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b01ae36431bd47699db1e5b07a2a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073acd51a4d86001fc458961d2238a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65b4c6a3bf7f6f5a4e3f531acbdfda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c920ceac1ec460b7e12e93dd1ceba746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfb51d302cc32f214e73ff6873ea7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e114d9e87d349b09d05785e3999b36848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a60820c023f91b20ee06e6038c929349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b04648a394e46d53b6ca5d862e4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26cb1fd12b6dbdca147f2c91ca5e0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db78a33591bdca793bcb60f339f0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49bf33ffedb6715b1a0ba2671b10d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1a6ad653ec4c97765bc6dd262ebd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1050bface2475a2e165f1fd2b44055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba1f62c6f51afa86043151da128a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f594dbe05499b300a927bd4fb9b09257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8031cab0ff0b716a9aa9b9bb0370958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763e017081e0ef76787e530fb7f231a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66362545e69fe2488f4bd493b42682560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c82486795fa8cabf34eef3af5221a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c860611d2b5dad2defb90f90aabcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad593e136a49d09b15ed1579f049563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b7b04fe0b996cc82b568a5d320eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f3acf82adfaff2d34c4d148224f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c189044ae94deff4c616279eb31a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c56c1448207b4988ee50575d01442067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49170e252589d80b0acd049afb31a3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9f27e58d70ef8aca4cc353b4bdb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad980cfd8ee0789c6694148000d76ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238305b49aa0d2902d53a54051496f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efc40b1d00fff67d54d30a4a07edc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ce4db0a52d41bd1350becc39e8ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17614b05ee19387b528c04b4b6c5ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e71aec84999b28de3189ecf0634a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6866f329fdd23979b58671f5887d81276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ac403020018798e8131028a73755277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395cdea1773174e982a2c3119d291b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467d165c3f1f5dc4f775dd6d74a75a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed19672761bf5349e04ab6b788b0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619572a29453c901b55c28eb0a4f55a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab919bb5ad92bcbfce5cb9a43887282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd337e4749e3c550e9f3b16dcb323283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720d2f7c75bd7a6d98d57707f05e2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe25c2afabfbcbcb4a89d9bb9a28685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1555182e53db5f574944056c201a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50c9a25b627e47aa89acd202734b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394467d6714083a8ae44370b2e3e4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec8ba8b3ca9056c3e2370c0e4770d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfdace242ce62236b0aaed8df2f2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb0cfef795185475d3c6ee3875b05191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02444b06f9745e6aa496ba20f5cc76c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf6b5b246b3a4ffca9018df9da6a8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e78dedf5837805369a76ac8ebeea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671dc7d7a82c1396ba76f357521e71595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776b69a2d2327fe9e14749d579b943196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f609a3da0bc8d5337a5d6d0fdf4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f99c0312e17217c76c8d846d77c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b80a63d5d6f7244dba420529cfc9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aed8aaacd5bd2eabc9e6cab73d03f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda44d159493cac0161dabbe873a9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd15d8e9a9e8fb2d8dcee26c003e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93b10533b0bb17db4c4eaa0370ad3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73688e143ddf3de56e634bb308595479104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24bf852a61a534abe70e58381dc14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae6c7fc6040227ee7dae17a71dd42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418229de61d9caf02de74deab89a207107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b022e81d37597d5897cbceffc62b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279e90627ebd6a206d6121dbd4a920109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca30dfe15096b9eb01cee3960a673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d1cf20a1a9b52760287f6f9f2a3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f795400f3edb97d6cc3168b44a32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a3d9b9be37c1ceb7a5c1d28dcb41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbbc922fafea13ea28b81566e41a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9967ef74e9706760e2e54431860f4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b5d35240e22d032f445db2e9f2470116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e642b3de2fd2d4b7629a67f1eda82f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a2c764ebab88293ad295b60c6dce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3f291269bcf6cd4d5048f590147b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b9f8e60a23a70bfa77ea38efb897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842c2746a916e23109325914a39ad0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871c517acee8d0b3ad9e5293bfcf91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c90d192112fbf31c662521ffa850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f83b8ce6205aada34decd21b9d1bda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2a1ff9918281694bc9bacc417c9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeabf1e0a89419e3eb37c74b29b3d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359a9947975f3ec9ff9c4f01249210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514f76acaf761871c87330518aca69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c1d3720c395b1f7f6b1161b61848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338a3df7848dce381bb11cd9c30dea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83891d900d0541f2b634a1e25ee1f67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541bcb83033219462de52da9c907e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a59bd4e83eb8f23f3b36da619d558f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d25a56cbe863942def8c8565890bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a39c6778ca640b34afe11021bb77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0018a1155576b38416c2dcea984dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d082a5ba90fe47231a4e0a410eb97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0768356bf15bf021c5c07c0efd046138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8ac1e2e46b0320db2253b377f881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a62acdf4ca9df539a89313d431656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a25e7031d118f80c30ee14626730141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5319f8c8448c7bef78b64f6468d2a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de61a3ad5ab84de3c8f5a2f9fabcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d48113f9feed5669f8c9b23ff906144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda87e3b3030de1b086810e644744b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be0c2139089459c0d2533fa18d22a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9f8c0cd01c2e8b5ed3cab4bf5293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2cea477facbfd6450bf56505f1b76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550893d5d68b351cf3355e8926bbdfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b38af78d57fec25ac998b22a3740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a00909aec8bc5e9066cff0c37230151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293aab6a18b5a4e9e2e3ff9c2b0f3c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdce8409a2e658dd7fa168b0823fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964752b41e218de73d5b0c8e9ea182154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7b537c78d193c75cb81f2337c5f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dbec0d5dc7a142f080f8b75033525156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2138f2f4c30f56079e7cbe950b83c42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65369160e3104de2f1d8f3bdd0e5a0ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec73831653b7f301a096582abf924c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6481bc7278e8104a823a5aa61483c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d910ac86e5f48b25b8df863c3b21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774fd92aee9d9b7dfcc742c2aed6f5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a6d7ac93085c64d32045371a53973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad1515bc4367537ef64ac376f2646164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6438b18dfeb9719b31e0767290c7ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92d41bfffa3cf7dd7daab42ff973c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa162edad14d8fe8b17f402955d6c57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833140ae985845dbe311f4aa406cbc93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0077b272861ddc71ece8747a500f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02fbf36503334de6d1f9b11ef0b899170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df24149c71344e31368e1d726be89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979491a35feae4e324eb4c9692983eaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f6f6c6c491e78379a5798999e93e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6686b3169bfd50827f7d04d9b3e0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8791685ff9de47269a88bd47ed9682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e533d7bc63fe859ddb82423159f7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880fd243b30dafa21624c698de0bbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7ed37858ba4d3a6849166e6af8c61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502ca54f70d58eba7b5feeb5796e97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69c1386afce22ed12857af55daa2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee98a4d729262e298d750bd13351e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709f00984a26f8065bf67213624079182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc6801bab945d2c7a3db9641040e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722cd5c0b3fd393295866613891fe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8a3653ddb5d53f9c6235d72db24c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7565ab746dbd3dad3148d85e0571e80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ce06ebffd1c73e233c3293bf15a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64502581685554dc06f7693fbf87510188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88bc7622c1cada868120927b5379e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f618d3ff1b204205119049d4b86db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a572753a742460316ee03dbaee673191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ff64a15a245e95221e9c8fe89ef40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1b5fea6bc06f1d7297805fb94d89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3bf254a104d0e9fa6f8c17102a737194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d800a4d45267e691f625d5766f4d0d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a8f684d2504c69f32433284dd63f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c523dd00ed78dc81b2e7d26456ce86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f2a73dccef72ad3312ab7e107110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21d9c78783fde0e9edc783a7a4169199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0a55d7c3823c25232a763faf768e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83200febe66c8597cfb2e334218b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013374943a862e05f9904bbdbcea7959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccc358bd0eb1af2e53e7312d51ddd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ca668c9d8a13a2ccf747adab1e5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d703b32dfdcad8ad4a0487ee9dd64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750baa1141c828de7de63c20516edc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d244fc1f6074174b5f49225ceef5d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d3637cde4308ab82bc7e286abdbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ca82b05f76d12983cc98a9a17731209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f595841a32943e373264d226e2e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf911b4303f2d4d8e1fe85af6e27070211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe21d2dc9b59d8aebfe8b5a9ba8e637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650b86baea7c47def20d7f4ac9487c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa0c151f1d7d751171ab85c1d30644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba918088dff9a63dcca882ec0546c1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0850c41392be027ed6d39af5c5404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03c54f01958f02e606c592bacd0a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7ed9d78db54f8c1226c81b4f174c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5393f8915fd059daafc29dc3d11535219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87f3a6c803e003158eb81301d1cd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f2e1b83ab3ce6b67a7fba08c2241d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1da647e392d34e09b2342779dc151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f5b547805b5f888a5acd23515a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe9d148614d15d3b097054672e02a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debcb41a3c16622aa48c3abdee21cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442427ef7c234bc4c33a1c1454a089c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ebb8568a8e9d248542a3d529c5115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bf9730b3ffc7ca8baa4f8e69c83ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350342074e7499c23eee7012cf40cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b2bf92a10b0027dfc62052597e16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794851d0309b9b86f704b4b167cdac2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41346976368c47d9bfb0d4726f6ebc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad3f07432ce2ab61b4fa0bead9025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbf5400ecd049b3b3c05d358ba5d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c8cdf4ec96ce928bf5fc5f8d62c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba8eaed7f0655b39368c1807aecd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91659896f626bf7f8fd0449384de8eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c8d4b8d77bfbfb58da532eb96fc8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ac22c4d18e822e85c1b89d4bec07a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c194723cc78ae5b869a6cdd9d18f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6adf11a8cafc90c215b887fd2526cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a26a4c0cc1ae7836dc600f5818357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77873f048adf16868d6fd0542e17ef64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee6a5c77a1e74f6a96294c140485c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ffc52da7a2c70b63747c0e12a7e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca5cec22f50bd43e2398ce413b68e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2f3118be21a8e7fcc65eb02ef23b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61ac1839927f0d1c6eb4cd2d9dcc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da25e7cc9ef50666cc96e573f2d502249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09968833ff5858f8cba4e09872bb3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971a3419d86767c43f14d0d95b2feb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989391a6497c04efd2221568eff6b4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96573e2048d6d6a115d1633925482601253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d1a8c93eb1d01d417325800bdce1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf9ce49de98afc52668b642fd512a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aa0c372cf2a6c77d1dbecaf372d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8d4ebaacf601ea24fb451896077a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b96c275e188c9a5b70e6c993a761d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63730247f92654764e5a9ace2d85060259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe0af321ff465ff31c2c7a7ed4a7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973aaa7f6b3fb4f39365b83865bf6ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7132590a0d62e651e8050a6871981262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51172c471f09cb054d8b834958c63564263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69baf4b90180c0d014ae62665ff07de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58978f5ac3598b1016ee792103efde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756cb4cfceea3d57b817c58da6675f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec92bd155b47c2f4448eb6f5b88b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894704078f90ccc9719bc5112e41b572268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c0bf838d064872460c074880a6a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b371b4ad85568ffe886b32fe746dfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a924c4f399a97cb7f64fca200235e33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6e50f467a375e358894ea2531c9f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d42164368319ab5fa071730b0bc7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2ed0353ab4c82906fe6767783eeaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ea1aa402ac11832470b4b7e7d809275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae7a1996b13f41276f66a6d3e02f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8a2f906e3ab1f4aa91392d6778f1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e45a4a24176f688ddb09e1d3fcb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802301c280d9f9d3c7f407988e8539b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa62ab12aa2f51e6db5d63f1fbb59e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deea543f5de49b74fcc97f3f01c589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd39fdece70c706ec18c1e54f65a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe95d70be1d216852a3b2e88ffa295283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0ca7773382f7bcb7e026d98ebb12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bf63fe0a68eba7085c4df2ff511bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00491432af6e937aecac4d750d2b97c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ba2eec82403003b412d4a68fc2ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0aa203c654ebfd65819f06ef3d1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b82355b414145616dfcf349c67016289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a82dc1945e03e55eeadb193a4a37b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c6a175a49c0ea1649daf8d622748291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce79c95f91043405b931d22c93068292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1cb9b79d52d712cc65a33a370d78b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a27fbd9b3c093dcab0664f3c618e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8954b599f34c0d05a219a405588d7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaad9aca96b9e8d54a95bb7efafac5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5e81971ea8e2f135d2968ea10165b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb02b01d9d769f91f9a58d07dab54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add25d3e5cae9efe24eeb3b6dff9b37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa47d21ac49cbf37dbc9e4b271fc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a890c8af1fcb53b498bf02a63aac94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9fcb7ca9b1b4bbda7e295a53c9eab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f018143eeaf1738d403a36794486303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0b6386014e2fc285dbced96b1b4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa0970d4dc55713759c71d9473e7ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4359b6056aee25bdb9cc8b42d4a973306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148507785d3edfe835bd54bebf19a547307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492bc24927e1c86c0244dafa5be8c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48ea4fdae1bbe673ef64a7e23f429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215c6d04d2e4849f31d95207ee2287310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc19011667fccb3005f7db2b4011b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d2043054b3483d99ac307187c911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a6063c53b744970d413384106bc2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611c0a01d5044f86ab299519cf63a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad03ac74ca2efc2b5e165c08b6220c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7632db4e9b2f94e88e64650d9c001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816969458cf5d7b19380b03846165d33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8448c5caf97cfe3ac8b730eac7df8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad45cf953f5c530bde1ba7c3265ba6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443adc0222a0d33f2ef5c9308a2d8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35528081005acc0506220db629ea15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a16a1619d99b401601fdcfb5932f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011f124920f783159a85351cef9c15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbce361786fe125e8cfe192374dbab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ce71cf4b635a1c76ec318394043e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f4567d7d7cae04ec7bd65af354e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19af8cce8f7102db7322e9402939dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e364d3328ffb9f553d1ff77abc0954328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073317a70e69ab56ea73a8af6fe72725329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c50648850801ff3c50ebca49e284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e76710500f19c3b7dac6b063f7af3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf664c961b12a892cd23a93c48627dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba5147fb923393d15ebebcdd07b60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeed4e481e55a902676ed1e089aaa6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b6d61700a764279084fd6f12f47c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541361fb08657d55bff550502895436336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6b3251db33549a30783f5fd4cb5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca16dc0636f324e59678b5fbcd08e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b71def7d1dd3dd8790f2f59c9450339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cd527050eadc05a899ee77564f45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd480eca3a9d7ab3bee71caa0edd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453517c1c0d5cfb2bd27ad1eaf23507a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8768608f0f8e0c5ddfe995e3d17d97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59332f197b633b2d011e9e4880a91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a69537899b47fbe3bb621d46fda49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946c5a449c82f2e68c08970f977a26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924974140b95859fa365dbae987048c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21de01a0e490a4b2d54e65b0064b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a29dfb5440110077ca697d68d97f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1969071a24e0934087c64b6b085299350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17a662712c73ad4af6298dfe31b1a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778dd965121d920142e4f8d41f8bc20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490931266154ac76db7744ac04ce73ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71139dd5533827e5e144fd617f9412c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed711873a2a16980545577e877c2eb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80506d82cb5174d524bf61c48a3ef044356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6912c527ea180b5a95d9254f61524357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754c781f506730e6c37e68bd47acbf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3060645890b697d33439824836eee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f086ec14bfb6268229d1939dae5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619cbdb7afc656822ba36ba85636d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81dec5e25723e7a45542a310fdde4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b5162168795899cdbe51407faf994363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a8ad202f01945b0cbd5a3d445c7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d923895a325d5f0c952075dfc89ed2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313871eaef68e07b8a2da9f56964ecd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f3e430506f7a9ac5d9308f1c0ad4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6045dc5d4edf3bf4b9c7260cfb66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5340e47aa9fa0d72f5dbba9d0d0dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac5e9352b67866bc3beef1e8516bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08234f60927d7288fd5f9e2e52e6702c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4c73a8efa3d1d600bc6e4bfae884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d60683011485022c7df3adff57396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cfcff475d00f1a5d69727ff98aed5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d183170d9db6c98a59d8429510e685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbe230ab4eb3438312bfd65beeeef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338365551b7edfd36ee205fa0fd2e2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881dc16db583a796286787b085fe6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92030d8a5a6e2e3bcec68cc7f316ebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08747c49808ebbb3cf801541efd9b679380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656dc61618de00f28d22dd1afc9263381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175779968c162cbcec620b00f162633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa297587a53b37e8550ccb5f046846b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515841a6abb3539744590bbbd233326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30a282107db56d2164d901ebeedef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f2660d8442c2e3f395cf98702fcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae42de70becd1b43724ecab2dc0798387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16007886df6baa6ec58067faca7005388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed954df56d5c4e11caa629c697fb6533389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2fa9af123913913bf69c8009081d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be00f50393a79f7ce22c28ab48c66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df4785cc7bca0132cb0de67be1e6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1b2d4401dc3c3d29be83d9d50fe8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804795ebf42e517d5325e8a9a03f8e3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58715eeadb1cb18ae63867c01a8cadf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910d0f90fa35c35445fb6a2a764456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9d8d1e14a7c6e0662049d71d5633a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adaf503335eab4b6b6c27bd3c641e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02172821cb36a2543d35d4fbcc10ce6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473ee50be62fd523132f5d09e945d08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67057eb2ffabc951f9bfcdf38634f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa20815b8b89849afb1934ab81bcbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b3487097d5baab3251e56e2cb3908403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fba0b562f17c9a9562a9ec2eedf59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67188d365207c4135a7eb512ef8c53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733fa82bcbb4e69728573c87104049406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9afc4c119610576d650c391f886715407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e3ed83beb4a5d0a0be725ede2e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765e6136e051a87b130875e9c0d271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c7b5c3bfe1074df312f3ab3e3d9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78faacd88373be825e2d8187e7052411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a72816fec2678731a8eefd1b53337412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b853b0fd35d1efa1909932b9d691413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a279b2f07fd89718aa99d89a6b51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe76bc94d4bef4281db5786a47f99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975e31dabe3c7f8197ebe4fbcfa7c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3492c9d6ea4dbc934fb67b8479e89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2692115ba73f44b8d9880ae7bd0273418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc43bd7272b9d7995fd22255c9fc39e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31816535582016853fcb7e3eebae0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb026fa01589a2816ac35033a3fb6b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213eeb33fbbe0399811efbf9ad2e64e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd5c59b956e727fafdb7174a2bde92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755e69205c86892eb14dbcebb67ac0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3832c441ab302b30ac0ea0f3b990425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78a3ef9e63e8d0d659412a5ae423c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7f2116f3c65bec651586e0921b97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72a69337d8753ca443275bde7b18d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b22a34fb1e7a3c70cbde1580fc3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102710755e247fa33c0022116ffa894c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152df94eae07a41dcd6c323a0a8a859431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78c397aff7655f3aa1d0731e4e3ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fc30ddeb3d7792a725433f58d3b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c62fc37e7fe11d80fa687645804d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1866098895528dffc1821a2e3bc39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255202555207e4b878cf516abddd21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a78d689b798c0d081b9a3cb645399f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f875bb8234e6e734f1a7343bfe6776438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c108fbe3d14b36acddb00778b8b4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd173b1666bf5768ce8740486986f191440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f0cfcef1f106351646ea79d97759441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6141a32ffa0af0866cb96bd51fb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bddfc46e40586bd1048212028a122443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb033a63a3906fbd2fa947aaeec7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f67b5dd3410439dd9df2b31cefd6b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf0d83de6ced5afd0d0998561f7be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e856b373597054b6c3e7bec3e1b99b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc7f84ba1973e274016d69a845d24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ec0f29cd16b0059a85ee950b853c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c79bc2b199d12b85b797b741cc2dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e42576e4735ece321087bbad9c975451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd518a8f97a9f5e8ac6478ccfb9eeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133662205d6b8dc82fa1fd4858d3bf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7c67b019e719dedebf4a9ce4a19e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73870785e85ca5321953f108316dba75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c81bfbc368f81c9661045db07f2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4a2af93b3960542bb4850a139edbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc88b304ea4d6af645da8753dc37e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69caf6a4cf8a476ed8158b0e920f34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b4e1772ace3cb443a3633d6df708b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52795d0732e0277fe644b296d92e5e87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe9ea8c02f09fdfe0f2f4337cdef7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10085da3a2b8ec9b4851a4e48addbd33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c773a6fbbb7e3cab4cee44f72252fe6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc196f8bef4905ab2e117391cdecf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1546ee454fed1a729dbb956e4b2b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390151c0f04a10b7767690c5a22bf2cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57da482225ff3a2772f748f4fa7750468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9615a965f2428d0177f3248b79fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa8519dc608d185ebdf441b96a3ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48152c1f59f29164d19fca170695db43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a4ce0e8b893006601933eed19a21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80883425cfbb37fbe96c65effb79f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1341cdf3ab5a9bee5a8847caf5495474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88b943d65eb194845ee92342898cb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aeec2b949d6809af596b141e9a92d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f489267d2d309a10a08553107d0f94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56663ee1c44beeb47b09923ec2fde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654cbe071f13accaa113bec3d48acbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221ffc3412e5e3ae2b5edb97b4a6f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae663f735974095ca5970c723c284481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485d9d0e3b0175434112f1e333fdb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd60215294d846af9c0c80dbf78e413483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e19fcb9245769041462b41d80b35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df54ae6ccfac5304069f32f49b377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0366ec4f62d7a46b395e13e7c2b0e65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ce1643086627b7832d8ec95b4244487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f77f3819aeafbff6b0bfeb4e1c666c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb0e20c23e45ce5d09b0b8c356197489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f20c4ec5fdacb8492b40826077607490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb9c40228d29b1eebe559c8fcf85c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585cf9d931fe5966190f3f976b0c77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a97023ff97a43b2ddcc341317f185c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fdb9748861f089dcd65f47f5f683d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeca3c95324887f963eaf13abba890495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e6d41261c79975dae610cfab108b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1082d57b2ffd16476e56551c0e4a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15cbd549a856151dd849a16d4db159498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cafe81b24a46c01dc4874cd24a8dad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba4a5612b47c84ab8518bd76b86f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad5cdd7f9b5775e5d89bbb08584a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80374a8821a7792dd6961951e1175502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c9a606c4c9b1b160ccee7fe8aef5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2bf721adff18022dc1c32e6afa07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c437d02953e128b8490c2f35c7ff8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e5429ed41088b129e4aebfb836a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf84c5d62f91c625946dd36e346159507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74f460774b006dd8b64038938c8a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7b7d74b34c183814d9502838f26d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0593739e18d860d61e36b2f6964958510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b56300a73ea353edc665fa9b3b7f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e22571a95fb56cb3dda9d01f0324e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103fab5decdc88b9d7fa5c0876f5a7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997542c8af4cda05f51124fab541897514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d82c8b754df2966f8a7b9b5bb143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446a677f83c760576029d399049a8a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e37bef56e65d6455df08b0e514902517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c415f78bfcbcd50ecef430b06d2d9a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4e68d3b990c6cb1cfbbd6d89f9a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84c11472c161613a2b99457eb9cfc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca53c4d8d2aa895c05621bd794902521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b094209c6286d226fdfa71cc96f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5ee266dc08f8585e6c9169740278523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6fd7156857c8042f5f430c97dce4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14b56403403c797c3cf344756ad366525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a5e42694ef568b7f19b33acd41f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd5883faad90ac74b1a60d8bde2bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972f3a6d78e376668752804cd3a9744528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb507ae8c36a911992c2ab2cba40e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768015533c160f2eed8fd9f035f47b74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180465904638e3bea5f5ba65f4aebac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc90ba400cb92c5fe732276d3aac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102affe23ed00cb81ca1a70d603fcff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b0c4f8313b1b1220d488f911ba8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66752f8d0d873e6211e8a590891599535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb01ff5f24a0b8f70db32c4a4a0485536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e250bae155ee91bca699650739915537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29457c742da2fc5f879970a261d65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc942f88fe5038119478f9bc61e51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181e7b4d938eb7c7eaf911bb15d2a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3024f3457ebb21ed0a184f94321268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a157c24d1f8da7e8c34a4c1b0c4e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d2121e1479578401283f025cf811543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04318a968c321a85ed7565c2a4fe97e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0cc3b084010b3c6c9464ad74688a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd366366f3001a27b0312c53d88c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb091b211ab288289aef2855f51c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedf955429db71d179a34c024dd1529548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a73b3325dc5534050f5e0e6c482ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b0c6f1ff9932962a16a37a7b9b23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf0666ca103fcc1f1dbf55860c84e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432a2b2b9e9e4e3b6e8f11cf4d7d1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03760607fb8fde7b25ad9958d7d2b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c12c1c897c145efac738b2e7c143554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa064a5a97ba750bdb827d6d2ecc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950f223906c8d2a62c8fecb7201f40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34b638835ecac98f0a3965bfef76e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d01796b618529e44fd1fa99c2f4cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c0ef67e4cc2095c15ee2aef3db1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbaedfeacb04f74032724ced5d2267560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115b4a17292f3d4f736c11bbc09fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26218dcc11b91ffcd4a25200c7a6218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2443f808981059a5f6272a9fea2e8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a81c3a6c451df3b6095b48e8055d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe799151922ac6b910214de48319b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240774e41a47f35b9c0f54a14f92738c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2d465b85c4bb1f27714bed172129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b126a27fcf004b3a8cd2e576326d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ccdbf053a8bc2d0689e5dad9c104569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc731b975c14483235c2df196c0105eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a71a79f29c5c253617c32c1047710571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0399aa4eb9c94e5680233c84893e9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b32ad6f6149ffbc1cc29390343250573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75d044ce959ceebde2b617f998270574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864706ab52d6007596f4ad1f55a1317d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630533c61250a005054b7e21f999ae3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206147a98092d9d4baec9fb453b5ed9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914a541c7701d0954c620b01bea16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd5ea674a80f4833b2d7c18271363579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259fdf38f9338a854571ee77717207a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d215f062f9ab5014e2681d9dad7e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab55dac7f7d8d7bc35bef331f000ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d82fae544197ebad14e374216a710f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8cc8b4fbe42ff123ace4ad3ede356584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab7f6a4e4f14a32e367efd790cd9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe5258b2d23c1abc513d512513ae4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c89d69bd630e35934568109c2ea4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0663d817164b6e2b3ed45e123de70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b7a9d212bb3c3e12bc4c79b6d1d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222bc6c3090db9fbbf6402f55767d59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13380c97e6e5c9ceaf20892a5609244b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbe015502e2e5bab3043fb7070f5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da367545f2b56e09e4f3813cbc9f3393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5368c1b2f22afddc8969322a62fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ded1474123dab69d55473337affa0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1534a2358fc8ddad01d08e26a56939f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a08309d981d75da0ed5c196acfb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d62cbd75157be8d1f2e9e46ed7c50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c461aae77890cedf6e3012841ec5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedcb595fd3f656a582f89c247bb643600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c17266a828c3c88dd6b8850c958a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1db40134aecccf815b900dff968ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b4c2e9db21338b2598b1632b3359603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a1cb390632c3eb7a36ed8255ba52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a6198e4b1c2f2c13d478dfa8c9a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9ae750b1d20181d8747a287ea780606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae406921e5c1d2816359801ea4d51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba7d2fe91d2ba15b60edf78debb3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2b9cfbe39e1cdc0e90bd1fdd922ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d58c07d21a3d75f05217c95f17ac6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123dee49a0215a75632beb6f9a30eb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af0bcd3f9b4192e58b4f969dce523f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff461b8dd479686e5064f0a60e21052613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862eb4481d1c19b9ed0c15890568756614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47d8832f014714076d4c5296dee9c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744d73f04da6071df2690b1a09599e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234fbcba9f7edad653f0f473041ea2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866264ae1b73f25c580a0237349f4a72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6cd2ad826f4defc391727113b838619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba586f9ab7faef6a4ebc7112fbb9322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cece8d972a0ab9c7d03775896ec988621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e53def0836ab1a1481fa5422d356622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f07f0234a6e72f666986ddbea88d67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33bac9694a3bd7df1953657d66943d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b4f374d590eb68098fd00bf84ae6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee486e4687a228cc33adddfdbe1ada626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b87ba644af29cb5660062fab4464627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c54e535c5fea1573ae86c80031432628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1831bc9e3d44aac0ef51ebb3132e9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a852c5e6af0803b9861eac6a091fc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2942224e7389ec8047dea2ba323f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce31f72d800ad81c93d3454e682a1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8cda096374c23b8b3c8890ee26ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588397057b5fd981bdce6a6cc8f178f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce227760bb5a74cc3b792b2d8095ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e7dda2f02eacdb38ec6c127b94ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b49a9f5a906c9c5acd2d9befc500637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63651be627b1b82a368a36ff8ae21a2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee747b1bbe3272d8bca0cf3cad4393639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe52c68ae97fca263ac705044c30a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab14a37d2a490b9cc8fb3c559904d6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d0e556bffc9a833884852c1b8d2d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beed7e929f93e309128f0a326515cf9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a8f05eb27396b6e406cda73995bfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a90998dbb8bf3f5369031f83cd760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c968893d3a3f1787c5a1af36f4f52f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb47173afae6dbcb56669b67aa5b3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21857e478e5547764346373e53883c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3275b7731e71d1cd18885da96818649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff5ba1083c696f276b2461cfd388af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec8195551dafd0f3c9b099880d3c44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dfe38acf67d39457377945a30b086652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05584d102a707a48c4415782a87c8bf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fd24d76f36323928316c522b00bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a2760f654a0f3bad2e24120c9dd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd81f02eb99f039977c7706501c98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991745478b1eb0421dc5960f536238b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0525aeb95a21912c1094109e5e5156658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b36a091f04530de377546fd36a40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd811db4bde59998ce70f3fb7326a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706caaadffcfe2b2297d5ee87d034ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f3c7f2269b64dc0022ce612ecf165662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cad7754601f242f4071f96761409c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa2cfe2f01e03e972a79624e77453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60912a547e14b0612c2c6a839ff9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a89dfe3cf727cb9d417da301f1b67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f6591eee0b251b93f0acdcf30b0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70634366d7fd8c417dd26cb0fe3f3a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0dd3d330972da287b141d46c7f98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d8daf7198ebccf628883837142b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd29feead79b8d478fb70d94ac503671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a55061d6374141d1a098555be5fe56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264bfb06a14c4b5bf8f12df16c5c311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9ca89c7273cd9eb8102d3b7b6964674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea28c0ae3d447c922970176c2384c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1814554a73940aa80daf78f89bc68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85579b332f87605c7cea87a00b6fe9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df09ee2b20c8706d5fd4aa0337584d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ac64f2ec746a29fc5f062449bd8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee50eb236f27b4e1b365424a0a442680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d20d6b3dfafd7745a863750998ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25be10e4b55a43666b84c76f6c2ee8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c7e8e26e5a5187552487f73a7ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e4927470b62082c3bc7c6544de132684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a5cfd576ce13731f2642efd7adc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d6f2288e8678c6d4c658d8fd2e990686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e28effea6723626e700b16fb30b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72ff6db33a716fb83bc57dc9b7535688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e36319fdb6d907d8c934d141f793689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd699810bdc2495f8ed9c8059db0b67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0bd1d83efe48764a0a5b628ea55ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc5a002de18a9904ae8a05e619f98a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa589ae4f7d054e57b81389cd22c227693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d19c8817f3a31e7401ecb58b2a120f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0139fe431861f3bc1ab34b2073fc0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da69c728959901771dd0c88982b64d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564597e691dd197795240d51628bf01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c7643e6b1a4102ccb430b5bafa79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2da193301ae026a59635aa4886b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57be820a7c25bbb9f08c1f35e98c8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137c9501d36b250f7bb37f40a28402701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df442a88c947050f12a2ee0a93b41bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3fa89c02b54f89aced017c78bbdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6cb9fcb00d0c68eab8bb5d93ccf0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b388cbeda976d06afb4549e69ba3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62d2b0cefd484f53e1e841901596d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fee954533140e741f1ae1d0de579c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d220e866d10c6e6a28abb84a01c03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf60a0728ccb55de63430c535ff548709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c9dae463caad2a2e00f234d677c52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc137622ae4443fbed5b8674a8caf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96ea60d48cf22257616da0e10e1439712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5a41a376d2547c2dd2bae6dca3dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed65bcd3632796d375e03124aa9821714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d91b7f89f34da404649fdd05c4ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb2d5713bd2cfbcf2da085b98db5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f393de00861d9cabbe3b247644eca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b68b94b2af22c57d6c68a9926c08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0156bb352b9ccff1ec5f002ccbe533719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180582c821e4974cf4721fc4e248f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da6c4f6e9124745f7792e93d1366f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de79871a1d5bc771cb773bce6de7dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377cc99a3f60aabf6f6e0530d7ffbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b170f6a8fde25e30b0c7831cf198d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de62dd870518b12af41647d2f599c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337d8e75c5075056283b0aeb305f085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51f8ec371d73e8d6a4a6c62bdfe82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5fd5cda138e33e4f827fee53c00f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f5fea305645f657e5e0cb380a95f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732dc93e1b5347c8d5afab57c82e42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb081185b9fb05d1d6f4412735b9afc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53910cd84fb6aebbeba77b89ff3569d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd714a769b8ca801bdc29066a78e973733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ebff54697fc6450c18ba8732e4a84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969275f2e0a7b6499ca341457caadd8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc1756deeeb4ed84203051d2f63da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac831fd210a14026df9b6995ada0e04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfedfeee51e9e910c54cc8d432de0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39313f4f9c6945221ca5c2c265c37a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c36a7e58978ba6a2ff5499b8745a0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3ef47ed49bf8666ab8c771279c67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9432d9765a1576aebf889d4174f80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87859433c4de9b7dc427b430b2a7b852743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e2f5a94c3d2d921e44437e1ec19af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82430c6240eea644e5d7f41c0c975edd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde8302d8fd4d14e2c308d5a3ccc375746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276339a1f90abfe8826942193f0cb7fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254f952f10e53a68c29aaa4c2c70f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0efcfa3f60782f0409946805d917b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193769833928802a39b3610f11c61445750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202c3bf54640d1a5521a8ff3036e47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4ea5d1c35fd86e6040a33fa14392752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d7e15827bc27c36f9d99eaaa811b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>