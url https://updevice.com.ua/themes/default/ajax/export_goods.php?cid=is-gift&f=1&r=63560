--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97f60521fe688f744f2c5feab155d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183601da2330f460a61219977508ddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a74b0cb9b04497dda0b40631fddb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8343b3774c857327ff15c69e04874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055f4ca8e2a40564845e34f9046d315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87649f82461220eacf8c2178c52e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796fa4c28d57f9432182c0fd4d406e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eaa445e8c40a5f2173517ab1c8b7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028369678c40afc7859002ac04860cd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815003a801ac86730da1310a02ae0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d35033df3e7024a55254ba7ca63ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed14754ce0e530ee51d0bfa89886b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f0034f552a2dda1c77f95e8b4274413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e415b72a3ec6f8112230ee53eda1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23145108ef0a0a12b2070dc61eff815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2fb72f5325fb02b432805787cdb3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342251d3829315ed770f18f9d9692f3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dea4aee76a840325a697a0dea2b3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a83d77c449c7d98d6429b498233d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b020f4dafe3fa3fd0e7710f35d01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10771454a5ca2603b70ae8d56fcb4bfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed85c9f3d02c712881a96499298e3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3639b962627011ef4578eacb656e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161213a18a01c57f80dadb41c04e44124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b09b899ab69602160899cb9ea180925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e0142843309e8a56ee57079a53c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf245b15dad55d81b2adb373a990fb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9520c878598d1d7d967578c514fc9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235917e548f75301a78df23687be93d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b9b3e8641df152c7c100e6fd334b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb77ef46a3c1ee5952a8ecda7b21e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843459f6372f6b1a321b80b7f2336e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7769218e68c9dc0a80930844218e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a6dcaf6fbd34fcb10fdf57d6950434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a3f78392dbecddfb62018c0bd24435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3c1b380db2f80a91e0e4607daffd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563de7f81a7e5256af0842ac152bcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e565d3f0a3ba419e9660c7772b08838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fca0fe83563d79b13ee3fbf3c58d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421bcab9a10174f6a5cf6c4a2e353e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05917ff574454888d8a364c7eb54034841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b95b2438af424198b602aecc78b97042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202d7483a6b72960e819ae2df30bd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec102002b160b5690a08bb32aeeef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2461630f1b5d52242fa48d8583f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e2d70f5130415e6a336564d1e83746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aed4bc825bb63d838f78bbe90ecea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9982b034a24122306d9f3e07941ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49698b344b453cea5996c08bb565b1a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f32eb829cc29f25e7ad0e40cb34c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6099cbf64f33b9d761cd4f039ff70851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3e2617411b01e1a0729983dd12cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd109e7c073298fa87b8b34d8a486653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7d6b74a1bd76748dac8e71f9602354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94944a36958ee3edcbb775f722a9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89780bc59f6405912425f8bec0b523356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f470a5ebe0f5671ec5567c69cdf214f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44119bdad54fe43c5fe6fac72111a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc8156b9dd3c73751f26597cd9e6e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241276e8e2ef3cd9910f6918c42500260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453bd82d7d2cef3e05131871c8b77b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae58e0e69f35456486c322a5e7af0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a7469d285537a5126c0c21df0e02663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb37898c450897390414fc96b9af45364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71fa64158e550da8375f81f6de81665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13895a065f35cd45fac65f60cda65966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406fe67f3a268b2962457e6ddba83367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4190aca96ee0ae5a2e870a5fbaefa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e31c026c315b17124611de613d1f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d48d0bb8957ed3a19ee95961df0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aaffbb78522bbdceacdcc8bd8fc2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a3d5e571504b4fe82f592641fa72672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e06fb1c5a8b7f5a009a938883ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378461c58ad41aae53bc34e57ad9926674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f987d05120172e1e90bc340d8b9a06e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18732c966ef402ed18c72d203b1c3be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b04899641b60d1d9e4d595d49edaf377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af80c9365239b41be9a1405be08b2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdbdc16f53ce5a4dfbcb21ce7f09b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db2537cd887cbf502126af5605860880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2433388f42c5ee6f5ee3d4411d0a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7978aa912fad9f7426dcf9c26ccf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a7b68c9b5c2441aede9c33c20a8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffc688a5671a6f751e455f5279c36e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604a681cf8e41febbf746f52b7f631085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c825c4bc5e11a57cf3c0690c1742986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facefa134772960819e7f4c609eb1c8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02050a2bb6fa153b674022e85ad6807088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d5b57f5e3edcca81675610f52a2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953c76455cbf2f2a8d3b196b673659190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108573fd349a45c7bd2b5a1aec09a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb9f29300b067c53528393ccc789392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784b1a7fc61836f5b9acd5836bf66c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62392f3090471f2194bcdfffc5707bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076961aa77d39567fff89c3e3cc5a6d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9552a027748a56ad3f661ea94d807c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9acf18cccbbc84ae5fe0eb8aaf5b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d6dde7043bd60829012b063b7fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3e334ba7f9453a7bf82c47a0a7a4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2d2a9a317a45352cac9ab859c5a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08b0b111bb2f62836acb18c0faf511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d30bc7cab2bcb7db74df55c4e9be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a7ed989089cf2dc2bfa9680b6373103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2cd7a9dd5d418285c39e18bbd759c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb5c86ad71c8443896de4b9cafce3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586096ce4eec557eccc36b440152bb8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69bdc51d2fcb3b98e481fbf26765da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524272eeb3c30f5cf77c7a1b4e7862a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05396d8c9b857e99a15dd87a53885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6333e388ec1500784a148d34d124d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d063f1c8a8e6205446d823d8cd221111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66212d95231da4d3d69d245f14d288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed38bb9395225a6a48562ae3f90efc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47c75191b832156c7c0855b316b44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3aa5aa39ceb296d1b3fb015b6c9b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5d45c945f6cdcc148d5dd32c7f6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9a36fab72318b59612e28f389eb14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05a111e1a68a3a0a217caf4562be7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c24baa3d2cbd933c3953f42447ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac55cac77f1a63dc9f1ae0a3dd493c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b206a57e34fffe3dfbae68b5ebcd71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aa46cff5a395bde350bff2a536722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13e281b71cdfc7e256827f92cdf6df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d5728e5e9e6311d332093dcfded39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a348649f8b737d294e74d78c71d28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d554ef5423f8c8401023a5bb4b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ca2c1e03e578aa31ed8d042d7567127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56486f5e1189941679fbc4d2b275ddcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00d2a7def7deb225de44957a6f527129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70ac69be433ec39f3dd96a1f7bdba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271fe9352c929d8afb262777ce308b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e9b8e23d22fd88c0313c3c84e50e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda60ebadf3ee7cbf98f44c95fa3b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2a2fd9afa8e32dbabadf93cc0375134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ae0ccf296367a76e1336532874db6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf7e3e9adb0ad30929e11a38f65fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82146695fea9228d0479ba6fdbb3a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a07f111cc3925b0295b27f89ac52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698aadc018826175613478437e34d54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b0adc85176ab68896ca70d7cf018140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bb30bc4107f2580c0e48ba2dbd1a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04da84d6b731d88a6776860f03796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12485bc22cdbf35426564522a5ea00c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca447b955cb6fbd868b46e5ad25ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87767937271f0bad2a9376578656e655145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944fb73f7415e377c22392f0563ed5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085575a68c72e59b33cb02e27aea497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5864385b52b571e64c4c953aaec133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69781e60cec506e820769453b58be3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1788d641a00b15f9d0170ed9c0c44f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8125dac726a4947fbc959cf95bc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429527177e7e95c609dec0f5cd0ce92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129a216b0b0b2e2c81d57869f208dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab4c90b705018e72a06ce61ede83a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7fc14a776803d9d008f9a78aab00c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee61d4623ee191510bd83ba7b1ac3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b39d1293464648a21f944de0c21f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bece302c71e5e3e056744c2c23bb11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfa6d8be5ae8820573e02c2f62da9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceab451ad0783ba3aac3eb37611a6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297cb8272d2416c88f83275f7820b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090635e196d139699e3ca87cf9ae6e00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6326375b464b07c5154644bdefb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa613f8e82269a4ed54148cf4f8269d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71de4592bb6a3f5f4cc11b0db1f116165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c1d15406a2c9844872e82469af9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5475500d937688f6426c76a52663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d57b78b68bd28e76db2206b2d0344168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c6522bcd8a92357ade2d81814853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769839eeab1b8a73a899040c97cf58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4b978e4aceb8f7da5d0aa29d56ece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e2a843c87445df8fcdd7090be537172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8bb49d041a5dcbf93ff289ff99480173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79f905c950ff346ed464710f674b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53fdec2a692b3e0f961798426989d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf144824394f2fa5fecac76c9b79d5ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fd92d6167bc6b802f73efe796b6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f40e9990f1c61be1221d2350063c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae667b632faba0925476aa14aa7d2f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed50db20a0ffe2958557292f4142d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637deaca61a4c6d34efb4cab58dd4cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7dbe8a5c1fbe748c9dc77fdb67b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16d4eeff3572f92c0c2d209b61df49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd21cd901a182cba417d0b0a8678c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7baf81fb6ed732e4bacf94847f7a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e8a3117de79dbaf154d4308e07c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbff57cf56b569588333bb3dcfef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739940f6ad0e524b787d97604ddd96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4c6e68824a60b6e38372113bab18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e409d4176cb0f15444eb7c41e789190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e23078ed7b62853fdbcc557014024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2967f8c26ce05328fea977ad88e8218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dadd305729c2b213f04f836f5ec487193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a0850d59889e6c4debf1fd69e205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e800b421e924ecb3ed687ca2f7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd4887bea05b929866930ebfada65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855e240e26f56a6b05754a8726c6fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369cc2948cfabbb169de1ed81f3469198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c5ea83de49c122ad45f88ce3b218199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673ead7d09dd8e1fe1c3586c075ed5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3403c3ac0766bfb9edcadfc388eec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ef8ee93c08036863ff41bd01287d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec427f70917284dc3c9237448a8f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39ba494460edfd410ead5db47f6c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec105a8288fbbab7b8b1c526a4762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0c6c7cfa58069218c8d5b8cc1cd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea3594fde7f3ea89160a6b6ac20f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392ce336425fbf36e3cf17558932d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f1dd2f8817c2e3ac4d90319aeb59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0c07e7cd153c31e7f62a9a3de9f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93317e5c5a7b5c9d19ce63fc42c7b3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414eb0cd2d4e423f5aad4666c271d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055883d2190092bcddecb76583b573e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0b85a01a65115eab3afca261b54a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812cc2009cf584b083ab7aa91146ade215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fc02b8be1f37a3635989edc4f5760216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af900b9f5a4cbcd1e6bfe4d98cb2d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c815ea24e347586e14ba1de3df32066218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e262b0f26b9cb244473adaa887d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223953db3d56ee19f40265afe9f5e02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37393fbc9e7c313f476227593d169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c99b36d4eea85ce398db328743e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1e8e48e132a62396ea3596ba471c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9be6228c4c9f6658e56a5a33eae6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc5c42752b7e66bcd47da1e66f113d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f09bb299cf396aa26b71660572a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd71874bddf0b69156024228452cbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495158ef738a1394db7448a3b84de171228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88f0a0bd895c0e4a070b866241c315229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505828101a1db5eb06de216cb2539908230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a490b8de83697763761b4ec303b82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8614333c76f3853146775c02a42ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc3d8b24eefad77cc2b68f8be7003233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614d4fd12776dda495a424a3590211234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93748ffd567fdd598c7ff0236f8604d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4938656dce3cad0870459d84c63611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1ddfb186d1f7228b66200f1e41e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314afbb41995cd9aa7a108dd9c36d801238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c9767ffc247bd9238b21f2856258239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1b393a65db38893ea09b8d6e994c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c991bdc7900a3f58f7a4a522e228241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7bfe274d90f47502e52259100f5c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148d91ef1b03401e566511f400a6026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f785b415655abecf2ce9538f5e75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08966a66736336400e9c5df87b38e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d1d4d463cb5b4d751bf4e3220b2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed857df99b01459405d73dfb5b24749f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f534696e84675ce05441dec0ba60df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5100f86879cc0a5d210ca9c07a8f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98becc06639efe0c158e9943e32cae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0286e6bb5f52150639718f071f379d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50581b89d32576e15b8ce75705146252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01126e1556d152584a4fbe87b67ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79102e769ae4a71de09c49990f170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab41dfb0a0b79ab5fab8125d97f126255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bebca5b41695aecf87e519b263282256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c7bc00426fca813d3a019da984ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e556fd0e207efbcd8f711a68f5864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8255979686f0c50688e6ddc336391259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ec8988a04216b8377ee7eda254e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281e7ddcc25c7b5a2d19db6ca8d1b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad8fe57710443b47f71b53d251a8e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1f39a93e272c5ee51b0a585e81597263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17561e2d4780fc3d1bf9a9eb8b61f64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddec5416747e7eab7d1dbf9dbf419265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a437da65e70ffb0f248c658b4ad7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99fef8fa4ac2e892bad08fb6ed437f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb9622578742e0adc497daf1126cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb48474656c9c03b8f5bc15710a128269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb4a9822714db1619b0539324deb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f171a32dbb49fe2ef3368110768ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba46bf00bef7b02ac38424bd9f1dad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0d74ef0885bd23aff9be7cf3ef34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811cdea3520c681e393400c6690350274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab56aed4878544e8e9688331823546275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35942bf83fe542a2fc2bb7808b23cf77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d607f2f3cbc82b4c2cb8b1729072277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b72c0c072ac1560f8025506c1629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4b9552f825cd5975ee95f05e8f11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511424713955e559aed0e67569c7a0ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5741930c5583df91bc0624c18799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a04e9c3e7659d336fc3e2354a8d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47c3dbbd97c437a8eed4b63540981283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf8be81344812eeed44c26b00e764b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca7964c22ed860d9c9b5bb8c8e434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762165782e2b37dfccb9a2ff8f11f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ed5ad14fda30f7ab5f84793a202e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1340ec66b303a944a8b26c64b5b5f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f650c70c32ed525e227522ffddacf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8739bf3a22f121f12912d321c639c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb085018fb8946ccaee8ea5a69732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4d955c8dd84f600e24765ecb4888292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b888a8f0a3d38f5ea84918431e7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce8f97ad5e4f814ed20ed040ef143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729089b57985db027291fae6dcd1dd86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082983f02a9fef5ff9ec340b461575bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a58f1be1c8b30e19df56118e27f7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bfc064c306f766da821057fdb601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e397292f3d7e0f84a528b4786d87d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee778dd6bcb2e175d2f3ebede60e6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d544b37ea15c34442b9e6d3b24f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eb3cc6edd04724459934005752651302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc1b3448558ec70c3f459e8d6224c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b84c2a5c0d05d890e4f178fb8816304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b41f002c68debbad2412574e10a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e10c8cb07c80d12c5b8eb3d9b156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054604115a904ef3f5739b2a3bbb816307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c47ad292075eb2248e54e281ad2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e7391b7bc4dd6544e40f05f0ab82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a09842cf3ce9d3fa01b0417b15c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8cc7ed3b60ef0b815a6ede71b3b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb908a310a635293318ce6f05ad46675312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c440ebbb46f9804f9d0e2c7d3dea50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebfb21487650a3871ffd6ec650e404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af73ba8eac333d35306379823fa788315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff376441b153247cb33b982aebc06b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1e2304356ad1a56ffd97a7ff991c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343ccce5d43620cf92df6e5dac03bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e81876377bb10d85bd4fe70502638319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a767ec9ea0b4fff450da306df2f3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d25fd3966ca6b1b92974bf6894fae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a0ddec7056085ecd12ed61ac0391322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b46cf677b594749a52a195e6d1375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147150630146ede8be4ec98a087ef82f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f599867b0bc9c159ff12ac2d3a581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbedd55455b20e54aa196b023ef56d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f660580199afeab80223289997d5a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8989819c4fe160717079d989172a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e0c21c8e79085852ba9d9b54bdaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37e5242374fc575623e1ba16527d72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd97b8eb4131ded311bec6339a33f11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdab30ec04063413be162f15b01ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0d3d079734f75900bb16939e1a25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ccc9ccc7efcf99091b46a3f82fba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd091acfa146cc748690b093c38f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070827347abacd32a0ad2eadf2f5b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924eac8f5a662669367c4427be49b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1de5e656f519574a48fffef2641f2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759b00c28ae00ce3c8a58ed515fc5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49954b5e1c38617112af19cdf395b46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90344a128aa45f1db333dc0566c5d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ade57256c14a9691f50a55366e85a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85733c97c7e17d884557192ac17ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac04c535132383928353bc92cd6e70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c72825c427db61c15d56579f8741345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173378085e5f9960c5b15b1a9c65ea8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e71ee0f40c46163f097a165aeb88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd527190da11b54801b3577a6d84c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0944e92935a0285289f8ec214ace4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4ab7ca75b57a99bfeb892a7a7ed9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b2b5b0b44054adc8a0313fa0fcd4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f59a1e7fa018d224165f554d04be3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294572ae66d5b308d0ab0c652b665358353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55e758c134801d2a9501716865efa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5875dee025ad3b287a5ea9405b4448355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f074d7cb0b4261f44db1624af57f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6033cd8017d388ac7e6c3d5fe2d7e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3cae7831b41597d4f499f097ad44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44cf2f7b3fc7523013d4934a63cd7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3405cf85c4fca564d42f543c82ce51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b1f1bc8bb06e71918cc3a0c34a5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315ad99729482cc4aba291bc5ca492362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12680b3eddcbd4d77d902a4d207f29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a6f85a5ccd3aab3e7d7d23190d08a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf5e708aa97f606dc6479f9e853497365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746d504316af9884857924dce2526ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d77f4ab4f5f8e1d855eda2e940d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebb51678e630750173f4c7f504346368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd464414fbbb6baa100fdaef3fccde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ae384289653a2ac6c8237fb39b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7996e90c8272f46c9cd98232032cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77b472c9568fee660864ecb8cfc9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89327c5a120fa58e998abe928d7b49a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4fc6904e091d58ccea7ff8c728d57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229c3ab06339dcfb951a95fa097718375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e715fc40c0c225c902b37436d05951376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16751dcf3bd33c7cbc4dfdb7c5ee7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4917730f75d26dd1e3af66ad82e322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60743e4bc915d9263264dc40853795379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f96d49b69d3f9877723ef5c91dd1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d9521aba688f2154eb5465b533171381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed049c52aa764a77a0753028ea17fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd4b3896dabc47793582658a9103d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8d6d496d15638d1478f5bfc878ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc91832b19a4bd4e2cf3d61817e039385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc329c8ccd2a60e16b6b2b380f00fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263027fcd7d24106866e2b954bbd03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e182e5b778a0266871aaaa93a4583388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cf3cf3029eb2581e6236c64f3cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf89deafc9b07edc5fd1760e6468e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f623b16fe7ec92fba562a74c09735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa55b4206d1dda34a5d94afa2bdd46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a562314301b7f90f2094db9cb5ce0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd801600ea065db46281774a7c45e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482616f5cfcb70726cc2014fd72949bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd2b8571e83af1345606b7b838167396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be0064c447ee9dc5048fb01f935ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc637362902ff1a5480962e006817140398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0456bcc3e4db14726e2613f5edb09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f3e4a55239c576b87d000b5cd2c1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acded526b952ea823c913671156fbcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e65fd4bbfd9e03b260478d07087b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bde68905c1c400c2d81d8a734d078403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576a95ecdbcf657d121e28b86fe578404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197a334ea8da12cf9ddf64d520dd78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3b55c3368e4a254ef7ecf2c588dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea972fa9e07890619001750bea25ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650423bd520e131dd4df8729aba266408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c1850f7938b3607a312eb00f92755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eebf2029b98638510d415ff79606c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804695c63809b57e7d296db940dc07a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f520d5f7a7846e9b6b7cb44295af25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00020d2ce37e6493968a9fd586411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b446dd89aedb5cdb24b6bf3a3e8f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014cfa325c9912caa4e9b4da54171a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d9f7e1e1a5ccfc0a30fe2e9d7e3f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919401603d53c943fd8cd3a21b704a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8da087651b2b90658840239a4c052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbb12d4a11d7534cde78b8574c464419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76a345970ae9577dd00f27602c61e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08165603e4fef1e5ecc7f4698a15691421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e936bd93480e98dd9fdf27f0fea2dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18767a6e9bf38dd24cfcfd8014fb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3da3fd59b982752a5acb8acec49b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f21d88c928a8081b390267baf768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a098c1350e2945af15f541abb8b81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c71af88b836c7d7d83f1c8201c2d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c4a8ee644ca7ec4dd66deff8eb50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eab905b87fdf9f04509a8de177addf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3493218d22638ee95c90daff01af59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc4509cab0c2c5b2effe804cecd33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a14b8f2e003e979dbdae14d11d78a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467ff0209915cd111330f09d80b8cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a5e9103a94b50b0a5f69e21cdab7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199838bdd3f879a1d19516dfa6b11c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357beaaa8f582d8e99a7a676974a900436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482994c30cf699ba2f057d2218a3a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b92f6a45b782fa551b14d917148029438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181967f5a53237d25fadebc71862b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfea43259b2c91e50cb501d26af7d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4ececa7d9d536966b33fe54117758441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26a31b6cb22948003f08dd49d6236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba909012b5215b097755099c117a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae26f95ef5aca89653da4b0f89d63ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33eb8d6a4f8ec7094846dd1719d5b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242974b735ab77ac2f19adac93da94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5d5430b759a153131f2193ed992a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d186388e5f72eeb114e2052b2348448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560f3f79704fc171b2103d6d5f05dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581c6673c106dce2f3047dfbdfdbcf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993aa43f7eb6614b678ac0c66750ac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939194c9a876a5145c4b5ae62c0dd742452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277611c72173ee26b7577ed65fc02112453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf302bf2a40bd5a70cf9f650714f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae41965d44e869702859b53b24a60e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cac9b18383ad05adf30a45863ca81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf106810d4d7695a9c01916a28389a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb30ac89d0f2e0d60e5679ace821da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2861fe6d6a11423e4f84124b5df49fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6bcf608933652fe782d267731bc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc38114392a609d0584d15830b8aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef4d0393b621af95502be6333080d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1302092248a52054782cc35331bf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba7061daf44468dbad35731d3d172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0deec8e20bfb1ff7c39fd587e946465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bad5229a9e9d8cd8d1fd3455d1b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85f447c544833e16eea2d74f4c3916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a75c1d127d534101b3e0dacd71803468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f1f85445bd44f798c5e3be9f3bb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069d3af8f4546bb8797c7226497e6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f684bb505ae681db2d7e0426334a59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e25fcec1afa2b9f2da633501d58e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91536c6ab0800fd5f42fac022e05814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156845af6fc8ba5067b1b41f80da404474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6d049156b1f418f1685b6cdcb902475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e16b6c8589177ccc796497d9891a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78252e382a4f77462b12cb25a2c4d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a37ec0a5e0d0b84a082152e634a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce04e3fee6eb93a8a59ac997ba1901479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68777f0233582fd974ec8785b8ba63c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f323301afd003a00d091dc25450c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56dcdb41273d7a6b56b24c576cd4cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860ec20935d25f79c63d184e565aff5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe714ee9427d0a6e3f220e19bb7d9f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3894bf68a908e4a00f2734b826dfe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0ab88dcf8fd3f180c84141c41527f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd27c5807115b752975b1a3ee937de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb1e608cefeac859fdf4ccb52abf36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc479b02bb0f92b10cb1043402654489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b4ad63509be6769a229569279d44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71497b9d8059b18d617395fd7a4825bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666c17c1cdb8e531a61af18cd662132492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187743b4aaa8fee7f839998e39b5231493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd24047dccf7fcd58d15ee92c5db98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f9058444af8c3d6546c53d9e17a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2086a4c956c35f177c09f007a32764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26904c8693893dd237da82174d0a7087497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a85e6aa13a70f7417097080023ce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431be14a8998f0420b7c2a87af4395499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e66e7522cee441a99840fa73b0449500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81845f2b35d322f49f787e7aeede0fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554800f374e7363c1c8462001fb5d14f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4cbbfcc9595711fcb4486fb63416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276329b0bdc34f9c5ee94b01198e2835504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386986925d41000834f4a0e158d2881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a87dd102b42721eff8cf14c16ac6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0c389502c5b1fb5443f360bbd41d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7557f99f58d8646058c51ad81b0a0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cac5b8485fb5fffd32e3a36681511509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d855ec52ec5ba08ce012f5c01486510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275012ba6862145f148674f8c524e0f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2971e5d263b939336768c73401f7aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5feb73b5c41779b2ec2600748783ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90008cbb36689e349ef8ad1d27fbc74f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c46d9f2ef1482846b19d08be0cc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b474cc83fbe6b222f6d9fb448a967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efdabbaadec3c1bc0f8e5d7b2de93c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf78727c0768675dfbbcfd5c3764a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a931388cbe3e58e23acec191ad679519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270a1edd22d5ba388a2b97759f0ac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f24f3c3f6e29b9f50fe8fe3ec3d22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0f94c41723574d0b2f1368a437ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6671dc7d799def0c5546f3f9afd677523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967d7321361eee003556142f2f8bd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472aed81541881355ec12613f9e71a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5a3e2e3c7f7f45c48e763e77c45e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f664c2bd4d2bdfa89d2611ce8725527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881e5195c3d18dd7ab2d4b2374a1aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3042540f08ece55e24f4f4215929d01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6feaea10ec31398e5e85373e277652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e6b64bbd83b661d74387dc74a3b67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2143be74ec63d16f9a8cc25abb612532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2d2bb4dd7cdcac7bed063b155e18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea41815477a81c4a9c770c816525af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057bb259439b5196719f6cb5e64155535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978f58ff113e8c1b9208f70dba46a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab066778fd2e90a7d166ebb12d04381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d07b80cf9596be17799f25e78e602538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b520382896792988c22ce24169d7e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e77d7adf49f20b0a0ec137002cee5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cffba559c5303ddfb8804e75ed03f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e23a56037ce5f7aeaf599ed8721aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a4ed9ce0db25b6d4c488c7e9b6a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972a5aa185430c689d1b144f67ddd9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d849c2fd8d046f1f4247d4bc1d91216545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8b60d989b152f07216fe4d8dcd84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94009e9b96679a3856d6eb8c9f6ec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446b170b592d889fd147baa89221c5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa40ab58316556fd13f27b18d8aac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9063be8da11a1e80175869181729f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94ec77d7a8fabb033d059857fdda8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7f16176d538d68fd259788cf45dd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c35511353b8e82ca0e9772da5910553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710349391fa50bad85a75fa5e4057e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510509836890ea2e9d97717716312b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282738460e7585fff99ce2dcb4f6f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c628ba7a0e7d57de88dd3ee0240a3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99974fd3a56bd687c34353935c6dd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08b941b7fdfc0ecfbac1849215ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d492a7dae5e1c9af7a82cff6072a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c2ffaa5cac6da1c70db54679b48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652bdfa1f574a4c02ee243857b61284562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aef7767657b01fccef7d058acbf7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726ccacf77eba604083afceb27e1b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29cfd295441c1f8f521195855a3414565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759ee49f795274a701ae1cf32fa16c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9b925e078199ca71478d7467bfb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3985e5fbc0b5f14d6bd6c8ae181662568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b124571bd4c17506d66fc10f29b11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f489a72110d7f5682245fe1e63e4e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1fc1dbd1e4a1c5bb60c42fbbd1a55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7ff4d7d519997d946ec111ebed86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e23eeda01313ad66b50a445b7f89ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8711c80b575579bd8b942f21d78e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b673ad8fa82ff832f0d5ed7154e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab37dec23d95dccaf94ab103a445c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5bdc04c632c337da85abe2ce6a0d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5df311bed710cf9109675c2ac115578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b810aaa74b6cd6955cafe8f1a013a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340b1ed90aa33faf03cd82b40cc728580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c97dda4151ed0383accb36a19cc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267105a45e86a09c39f2abf91c18d8cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505120607e8cc1379b2c34da24fd98f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817d58ef6ebabd70919810e389ea48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931334bbb263be407e6208435ec7d3e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee022972eca4a043e966d5dd047a53da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d106aad43cee1a590574fddf2f65812587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d85c34c5782ff4c1103b15cc7f66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d2a48c6f6540188222476d2dcd5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89fdbf770116b7a1598a9b0f820b4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab136c5b33edaaec00a0c2b6c0723b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae01e538a62a1ed4dc9e3166e754a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ba9adbf295f7610751d37b06f80f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88c26966f73f6b0e7bc88dc06aa54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed29ca9842bb0e75741f37f1d3a49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311aba0178b14ca2bedcf36b0c32e27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281484ea73a605f86cdea5effaec3cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c97fbe96a1fa4c9997d97b7e6ea8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4760d9a7dbd7383b3a2edd761b0c8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a362f7cc25640f22c567ff18d3e507600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df77c43091ebd936498323c5e97784601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c348a80c2a57735b791f696f255e40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84caa479d80c4dc0fdb2848cdc31c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef61d83efb92a4d1a3a1fb57b604c36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c9d94260c8a77c6a117b15600ec4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e03ee765ed80b99bfd4f93e9d5c293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9802b92fd0bedf010e0028735de7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e94fedccb15ab4f808bb33bf7cb5da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765895c92a01d7bb96278d05aeef6c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61906b30cca827d04336f8c9107bb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b17ff18f0d0658f8742e18136cdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83fc56bc8b40353344514dbd6c68e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2cd2163deb7dd7497270ebe9e71f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe54d8a377278cca7a6779c0d39c248614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143cd5b7ff51d07e5c48f470b6b44d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1494f9555a2a5eb91076bc0085b6c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3ffe180163e4ee5417b23cf07171617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddea0c2c46a171f6a90e334203ce069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c8fb255a1de2880cdac30b3e8641619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a3fdb5db7b77600c12c7ed9825fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1f9f8c4d8d884e7757c978eff095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c31d48446739fb7fd758026d4070622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52ec1deca5dd9028d5b375f407eca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282703ebe19a084a69c3ecf9a6bf1f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842d52ed0d6cd4e8705ec86fc376e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0efec7afd3a22effe49fcca697ca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d414ba67b83a19fc8b1f54115700a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612e595efb9187c1df64ce109c84403628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d18335a99834046c02fd6a9eb472d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7b77ff25d850581ca0c5eb873575630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44494d89caf482355f5dced986265631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4f803ffb15310d154aabc3fdd9f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0715bc26857d6f19d0da0e9642f582633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aba639cc9581a610fe8ce9744fccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f120ebd090040e8690aa7b54f77b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934075b00760a4b41fe947a42c8c212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83980de8ce6d8ac91dcc14ab6a7445637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a75104565f19d4c3c6899f795a884638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0b96412926c6169ed61cd92e60ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8877dd6b402033ce7b3b6f80458c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672c0e646919af1f2b309c2ad147d61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4adb5939c1f1debcc7e677245d02b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660813b0e471faf30b6b927e51fa2b41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ffec68c6907852ed20b48292e71e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003dadc8f75eb122bc4595e62f9421645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb5a56002af36265f504447a38a3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8f78a05d36860462ce01a3f9bd07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379454630b049f2ccb3f50814e3856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aefe33305e10f8ee9c780c2acbef0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c6039e5154bcc7f742375e5fa46e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099e174ce0b8305f4bf62e20938c6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e03b7ff78cf00f923d38be4dde79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125d1f821bfe8e9a01a08da1f888706653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1fd4e083306b0715bb9d281f89a18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128284e04d1a546c51ae91730384de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32797f245ed39f5a7d126534e85e9dfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bfbc5261a4b101ceee7b78693b639657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bcfd4d39af871e52a17b6f08a226e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d2d825dacaf96bc2b31acc8ef5a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d22437ffc4660ce4c3ba51d498659660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfbc74b3370fb189931d55c7dc1bd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede47b4bb7aa424544b1f76669ef96d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c36619e7660569a2a0849f1b21e0bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5925267048b888efbd2adfe1b4007664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174dbd5749bf9ed57cfaf7bc24f78f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e441e122af1ee493fe6bc14a16f5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3132b66f52f7030b06842ddcdd05683667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524a097c3ce9628af9402d408c3a52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158cb3467918fc9ff508ec0683d738669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed6d5e7199dff20107694bae2282c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595dc8b28d6995c0f3e75adcc1a0f38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e8e10aa10ce2bbcdc7ff64ee9bcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98be2f000d496a9a7d77e0c5a06378673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c136660d2e156ce37ce76b06ac40e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68656f98098ec7c3fb7e09b2855fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e80a774ec3352e51d884b3426fa5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666954703ef912e63b3fcfa80469de6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ae20e3a140b838c767668e9d9065678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61242b55fc17b010ab276f2580253679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab37998939154c7d94ecc95685ba7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286f71f03b03cf6529546e03d6e4b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a0ddaa6fee89c2a8efaeae6e7e83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f56186a36a0a8c34be9fcfbec79d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ccae96daff4a2ec2d2987b63cc27e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e823bdb7dd22af3686ae0028f277361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd13f1f11fe224cfad504027ca0c21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0090e965d481392a10b7607d4bd2d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc59a7984ff855ac921e68c08ab434688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c0126e710d441bb59dfba634e6ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798f3af2d71d6a891f5ea06225eb5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447745a1507af415038fc10a2f8a9f4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a96ee16ea168a15d390d37a870b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936607b736c1d496e6cd40ec01eaf6d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5f24b8cff99e1eae0a5bfb9bf3ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f186ec8a1fbd43b0868ef1e457cc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09442c884dbc3825445c510ea285102696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6c7e0e01e12b662e629c5578598d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04d2b263746d72ce75518c33e1217c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc411f7e16c84183a17b36381a8baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e05c62735a3e974fa16173dcbf7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f0890c362317760f549b6229e708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0cac620430b60879ccdfe4240677702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f464462dc809a5b7380beea648c4ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326e1acf7b703b37e47e5657353002704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc79b880b349b7d0b6251a4027d2463705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae3cb5cad05c608b9d0071711a147706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e1ec464d1b1a27f17305d567f72e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a856819e1d67935c1ba7e4c69725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439002622f66ca81a3c769e661562270709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c20865f0075bc5af4a977c363e35b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19443e86273b930f5252993201923fce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bf909ee31ff3ab03a4ed4b3e9e2a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eab66676f4b3081d7c68a0edac18ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f69df1c73ae23fb77376b69d5c437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d387de3c30c25335780883746639d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445307696550ff387086d45113864c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6175f1588918394dd3a1fa99d332aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f868564eb00ba88b5689a7ada92c25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860575b2a1fffb8b165e61c92780c997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a86404de99290d876527b107941058720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681d082dd7bc647cb1adc3be369d6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d680e1a55d152928d68e8c8637a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5825c6c017281454da891fb95f28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce43e9eb883d028af273fd2ba59fd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854c64c493d5b721f3e426bcdfc861725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08b5d476e018a629037f659d446269726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4eb7f499a0a90338a25a34102ef87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0f7097931bf3f8944b0e805709c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c246a53948e80ea326f0dcd1c27c40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd36538575d9a676e2d27fd37e3d22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d08192d1122a59d97bd3c73d28c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b851976f37dccd269eead745f3ddd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541f184e9e82568158705db9e6c131733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850d7e2646a5ec1d319d97ed81dc83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a2987a7225aa5908619cee2604ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fbcf271f4efcdbcba1fbcceed85b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a1b34fcb649e1f26e899a161ce92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f9b26ef70e78a2cd02704d6a95c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401087d9161b2d2ab664b5fb850e9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d95b7fb24a6221e41ccf340bfdf67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f64299d702e71df501f121740d5296741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd445bd135199ade684f3b7ba95264742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3538f6fc103d36cceb6946237b0f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743e99dd82412b2ba44e8f01f699a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0894547abc6d0475c4afdc4c35d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b04fec955665bb3c8697976f2528b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f04d7508aae71b270f97a4ad22c6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e22fa3cd892d2abed2019120ce333748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce48ef9bac2bdbc03cfa41e158fe80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea667d4724917a6bed1f8baa54de718750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493a5ace10f744b51c12e27fcd7301751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f0f0ed1115e9f0a6d7d5e10bc78d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e46f1da40cbd6653da6e46f60a5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd03c57ff13d2f61b70f42c391d9c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436abb5448926ee4aa570b2e0e9298c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd980148400b9001eeccc817ed317b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869977a0ee5a3ac0040916c2647247757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58d64c06ef9e0562f378b150e38d2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd0abbaa411122ee9d7551839bde66759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684c658c2d5d00402500adc608123b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df14eb52ecd8ad97eac12976fe499d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88abdb077b2b1c642f94d739a35a293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701185e5b51e25bb5defeeb91ce0b744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7450356af0e5bca9437c2724fcfb6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff8489f90086a2be69022c218d8d8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdaa4ed337027124b5980bd945f9a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e219b250c895ffd7ecb271ce2280938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b721fc957d0a8021c3af571eeaf309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8900d8b50bc540773fecf44ef3ecaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130d8f3c9a9f9ae794d7c3bb63940511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbf5be13467536b641d16069ad8a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f2ba7a4a42766d39178c3b86a7efa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa51922944046116a399a8fcf6e4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2d515a06007868aefdd00ef7d49615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773443f2b8de5743589069a4f8abb46b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d19da6432833eaad34b573d5455b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b51af0744f93b9ed8f6930126365d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1359266ed517299bd26dc75564c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227588ce484f7e4b2fa71ffb3179e51a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e13ae705fab95d20f470f24876e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afcd5dda4223e5b5c49386f972f86922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403880642415d1df2acc881fcd11f8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411da9bd652b5f793e0a39f25cf0983524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb34ce547706a5078d1f8c173401c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83f03682fc3e682fb739f0b551eea326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b79c37474207ed13349c88156bfe3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d19b1a31e08ee9065556201af9e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c83beac2839c7460b6815110b1da0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1632e765409c06562b2c09969a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ddfd57283669d4fdb6434f836c93f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987522531d368254e88095ed6bf372632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2b6563b3bd062f0a5fe35b4886cac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11dd4c193705aac90c5f0442f777f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bbfc5bc96416e33e5aae58b3ddd9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0e918ecf2af35e8591dd553489f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0babd31108bf23be44c7dc6ed2d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f617c9a4be882c04536a090a82a1f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b09367d3006be4f2749d4a4192a2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615490b9c3c21ede3ac2c428dd2b938740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df67f48b150005b1889680c26b6f41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715850216f7e8559ca96fd73aa60f47b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2039b501ee09953a41976bc86b9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c5ad96155e5aacf9c9376946842d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684889342837f0d8e12a20e86d34e7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc833d64074c8f8fdc0fd1eb655e493546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1106fe28176a138930d677d563cd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89bbaca798ed74ca9e269ea1e6af4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce70fa6ed9c410d6cefcdb07cf59549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185a028bd587131939c9289f4b96ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282de7c63b06bf7ee430c44f4960e6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a58284776dee9d6b0711ea0051fea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cb49085fabbf9ac25cc5db3edcff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147ca2e1586f49c367e95a11e4e394a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b37093287927d8f3e461a93e042455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5809030266aeeffe3446a6ef07728256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf2c3ee8649f2b2a943992dc1ff9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b7498ccee076081281c1ec862e1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ae7b42179fc7868bfe317691abf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6616ee7aed8e3523d797d2027dec4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3fbaa90e735359aee24bf1720eb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8639073a3072cf29f7840b3f6cc3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cac6f3cfb694a28f8bb49c497de8be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be231dbbdee13387f0a9af15f7aea8ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88902219983f84b730c4724581d74f9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259b5df790532c37ba4138693d577766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5bcac8f39bf9e9e9c30f046409a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958315e03ceac14f07a28aa4bf5884568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785427b398c7fb82ec76cc999a8a829f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f004026cb38897e516fec4bdbc3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc4dbfd9a97ea928b9e942fab05cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47d09ae5f7276ecf4a1bbbfb8267672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d2e9c05328463a1a054f9f4b316a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884f6e1c1c4448db1a1694526ca4e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb538de3b1dec08f0d36383ad1e223a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c6052b36fd20ce755e9cd3116a0fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6593f6a6da85dd5dc4d4e448147977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940cff9e8d808bc0ca7c9ac99415abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc51271bb7ed83a45cb70348d9144b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55bea50706d530cf0970f5106c2e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e53e493ac2c03c01784df3ada75a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369471e93fe446ca41b8e5d925cb4a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0567f1a31681da5477e4e0336caeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb60be865aa84e01d2a8d58da3c0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49fd2f1ee512f56e3d8d3e2aef6a7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd77fd1acbd6945d976cc6eaf2171186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e47a9c362a3f89d31d8b6fe21e7a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e8c9364e5d68fcb068eb533cf45588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304803081b1e53cb05269134e57f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748634a74284e23528c4e28da4515c4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ffb273715e576f0ab3723b4155d9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5123846c4ce66db5b09d573646dc01d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c195dcd9356494aea268a196ca439d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece91aa612690f2569bceb745850e8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b967c79005d492508da0af3b8455b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0da6a955c6cdd7a27abbb29dc1b0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019dc27f37154d673b103098cc96e6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b50ba364d03894f86a92b6471ef1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53337780b8a01b5b9016e69daf835299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090d3c2cedffb734e008f4b84b9d51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c09a6f2ec2e072732f620a88907f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf5dc36dab992e4159db4b9feae6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242cf13eda65f73e6ac92a72907b95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a32f9f4c65f667e427aa2369a711104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0c6a9c2eabdaba0b732c4e2f64a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352636a967e8c7a26f336550cae76cb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b87548aaa68b89176e31d6d499e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d22120c01697a2a517702e7eeb02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa81597bdbae54d1cbd3060e400b3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951085e3f2b9eafada7f34634ff542f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ba1c854198b5b93921687d5104ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e20f8a6b3d24cc313279a9fc63946112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d71c9269f8eeec7c39d7c0c87aad8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a29d0bc859cbb10de5541c386f88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ddf9a0a90266ffb8a84e61825c1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393bf0eec4ad853b8f25d159f57f73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3a0f71072f38203b4d7ebe5068116117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7546fe9bd8864bf59fea7ba2a6be02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011604193f42cb010bed49c05be979119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb40ecb41af33a4e1c0a91d395d2a49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fd80f6997180e9b5088cdc413b6d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3e83932f107bbd62273366f2a267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfa27595e6b006b143622eef32378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff335d53b550f52976bb6bf8d6401583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9fa3e343d9a9d1dcee0b453178789125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394251e646e1b8dc69f6fa99495ab5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6c5a5ef95d0223bdd7e2d6f856b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90425296c1dd28f4ded8d940338e55e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7272a6ff7ab950bd9d69537f8e1bdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b165d44a8a41e31bddfb45b0ed1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6384bc755453635f727251ad5c3150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a5ad108120a38386b09cdd59b6fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcefd1622d4f7b5cd1f12e00064853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c375ca50fa71c22419ebdbf543178134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f73e8da7bb259825324c245fba4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eead9a655666da12fb878d1e012b9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868edb23da6aeb27207602510fb9d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60d30675c9be7f8ecf86c71aa5d3dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9686e75fc217ab5dda0586f1f4cd5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f044eed2444fb2b3f30362a8900d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf40fb2d7777ca5e0ec0b9714a1102141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c169d1db9ea936274c6783062407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef184ad143920ce4a5134d8ee06298143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc7f4c4e33a5fedabefd086da2e75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06faacc8dbdda56f27af8f61cfd4d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ae20f3e8495b6e5bc73c466ed9a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d156673d6207189e371336f656c968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223704e93b7875dcc8120e2e4f362f2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1998732c860287dad283617cb2cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1252b282356510dd52c2ea0da753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21840cb3cfb1386f448efef1706f9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7e24d4ec89e7ed3cb22537a6d143152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf1419a5a46457bfd00462376130d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60bce273d7ba497a6e1327b6be2c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec70ac4907d1c29ed0522410fa4093155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb25d9d22675ad3de20d8672e14f646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aba584534a547e3f6de6b8f47cca3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5a55c306c241e0cfe90a1900de682158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc500717c3413ec1aa34031e3060cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed767b855afbc9535e6b1ab7bbd9c49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d93f4abe991afb6e55ca2dd3cfa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d994f646392fa333215b57db8b0ed63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87d737c15cc0600165e5126a7e073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00476c3812584878d744673dd656d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560719890587fe54d31ab8f4f0d4b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db0c8d487696ea5dfca4cd0fc3bd5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0f881c32072e55d13411c5917f632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03e39135dee48c4296ba81354a90b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4aef2f3c3fde95fa3284cff412554169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a7f429b120d0092e43f0eb092c2ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8eb11a4cbfc276e6d64a8111334a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882089e22e870954faad164ff1ea2e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836d4e9b75b5bff7d2e3ad641b4822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955d3399ff6cb63b8a1cadae1a952bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a59c7b68d9a8d555c6c12ad86ee0fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b984bace78bf768a1e73f0dd8b3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f410f20c051febc42dbe1c82a26e3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e900c42706f8680f98acb418d41d8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e08d216de9c7e298a85b752520ea1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f146a69a176c7620c39751a26be7c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc53fa3189372a8917ea05987b3df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e941812ba9c2e8194458b25c4e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee02c77e140d87c473afeca00a0880183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec86c9a0b6c406987f3b290cbef704184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c9b93dddace8f598a5c5cd5bad057185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536a0eb5659909ab19d2af5c2788c31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84b1cf3961af0d7e482ec65571ee2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9e98cc7384a9c3125a29080578acc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9afb566a2942faef1fd37b05783149189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30df3039499ddfcd4da4a7639b3696190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93bb130fac7cfc051b98b6885f026191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd5e42ee9728a09e7a7d659b608fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48fd784c72c9591bd25f1ed4c6de17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68210e1e053a2e729ad12d262eea1f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9f1a88a6f89ff82ee90a90a3b4e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a413178b9bf9fa4bd94781a9d8b1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31f51a11398683dc757e8f7b05c40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e894ed46c8c8949763bc0b8556e535198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b19a53771f1c49f83f3de2a3e8bec9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c85047b026f9b373da347bc164762200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d2810c83033f1a92fa178a496595201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136efd5e06a18217f66fa6fc4286e3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c9bef794a7f0eeb2c9f0126d1d259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328994ff552f09868e23ee0cda3785204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641a30709538c45917ce285d93e638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42215f1fd98f8c488894482f7e71be3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926de4296ef67d761c91b2aec7734c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216de1bcf811611ae56d40647e4d95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5129617eb27eb495d2a9009b68cfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2cb3cb2723c2196640f9ba305c9c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe45d70f4e8c2cd935e1a4cc27ac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218e3dda8779df71db4b064f8bf14b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af13083654d098d145828ed9113b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ce586b547234186fedf8b6f81a1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c34a416e4912b6f657c3974bdf234a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41eb8a0a591dab58d3e4ad7da11eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec49df71cca3356d7035b653bf6e049217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b64dba66918f3fe06e8c53474d6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d58d1f59999d431d9c72540aa24a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4343912a634bcafca17958bc423f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcbb3c207f2203f43051bff4e74498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec72190fe0bfc544c9cbc1a237dfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62138ecfe4e48659c4cfa622e10b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12b1bdf822a320e3431f5912f7159224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92ac688d5ad724a4cfdf7482f63ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3cf85635f6652f8493e01dc9566e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e2358e7fb5cc2517d17b83567397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f14058b3840394802276e5c2a952228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5c90e459ca5127cf44501fe2a32f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154151ad3a7cc531afd9bd635cb8bfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088424d825fd1b00e3c8853955f69586231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b6ef060e51c4c3a7d6613b8983c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f935389c2d29ecb9091693c00ceb17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a1d0d39c489fbf4e0586a3254894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c07c61da9380cecdb6f8951787a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9aab8336add7473d6585e5f3ef1bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d2a8d6623ba244dcea0d8e44aaf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783dcfdf4526d99cffcb19cac95c75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf5882e589c52e28617d172c5e181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa58a4c5144fef945339cc81ba196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271ee459e53238a7507ecc735e593c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557517f639787436fca16c18162b814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98f271cf1136154ffb7a0b252271b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd7531413cc95f78c6ef5b9c3aa33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a45f54aff834284b6259764c38870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be74bee49997424a9c44c58694c98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ca7fbc65e99e8bcc40b74332a16c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977fbbda06e051c1dd9751f93e5b39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb6930a125aa6e430fec327f9b5c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8bf5d19da32b1b044ec71b3dc161f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151470c7bbe4617a106f62ccd84ea013251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268974c5b9e7597fd4971057293688d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570ff188bdd478834ecc4d3f15eb4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272dfa7c394e5b3c1183e3e6e61cb63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7b8f058f859ea5a407f875fc3e23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267536177df532ea1ebb9d1fd7c5297256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89462ad185f12306de80b7eb8c80fd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37112485505392fddd99305aa0d5645258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91db706835169003582bf150ad4b79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681dc4edd52fb4ad98435e363502f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fc77cad10ea637b5e64c94fc97f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838ebcd18e50fe3edc971454fc5d8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697a22992eb6f82aefadaac08968e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b77c40df009ba6e54537bf8341ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69a61ac76e7f1741d96899ed9fcbe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc552ac9b637e2ecffe1f317867238266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28decadbbd91349f0be96e6427c5f691267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb60c6884af6869ebda8f1724262b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf4a815ce5acde7f910f12b3f5127269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2484de1a87b09f560872e552599950270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf646c0df75246255cb534fc8e6f64ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42216b58e755cc914219c549d785fae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3515d2da75d86d50d39a08a49ddd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae952683bfe3c7f173597a20979cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc0425390d0b527408a2959ee0e40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3df685fa8345af1e26b6ceed0059276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f413a18a4aa097bc014226cf837d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894a1a1e60d45c84dda02385fc2fb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5fcb867976b9a24bf55eb8ebeae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002f5f644358fcc43d79d963884e1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944871a16f0bb065bbbd75ec3d317e7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35305f18cd58975a22e4a85aed84cc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22dc9cea3dac692e4ce3d6ecace66d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97878cb04e11b0986c33a5a175fd56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01fc1e23757732e4b052ebe422882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e48681aeafc4b996b13aa98bd6484286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a07658fe984415d3f69263a1a424e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe5dbde5a3917457a9f5214d908c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a241a7c77c465c849970ff13f483536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deaf2644a29f4713d2124331fe6c16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c14c9d605b7553a598b4b0f36bb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514bb81dd5638a02ecb0c6e7b01186292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece247ff0b32fde40e5b1fcc7c32bea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9d1620b5edcc12f3a75652bfbbae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe026233679b01ccec4931f49b1b048295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47088a3e6458d5278b7211988d530ab4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb74a6d92bf7b1f7f4facb28d52eadb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef32a07b1473763bbd6fb2dcfa110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8981ec1ee2258d8b00e3e6ae0bb5b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87035fd1b62dfa9e79add2bfa01a03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5efcf6c1cecf465e5f83959096ee2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7ca0d76e189ab5da08d5ab8a7b8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0faa90bc96c5f153132d2d028d3c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37799e41b61e4b8623e66f709c6966a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7483f4d6fc67481d8fc041e09512a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0bde735112ea1b5bfe9a5c5bad9f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8bc7df7a9112bc2f3a3d4284a515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57ed170daf550b8c3c14084454131308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f5ec17f82c8a6c34399185b0f65b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a95393e9db387aca28dca20f28ac0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0577797964750423dd5ca85cbf456311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90771a423a782d395762b458f72d45c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b61b7df2097a5622dc7d8ef5a9a43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0721903c196494120650c863d96b2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b65a92fc03037e839a166c4b04f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4f2fc00ab44627c5d88eae7f1ab6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edea8a0c19764e8bd7f45a67721c2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a8963b8d4b5558c0d8687d324d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e0e43d5a5acb4b6fb78f8d0a3843319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b78ac7bcfa429bb15ea4f286a22544320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7202a94ff3995ac01d4dfb94a680321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227b50ade63b84673d0dfaf6bea85b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d99600610766cd2d04b70ba4f106d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d3efdf17d5f573f16cf67429f388324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4332ca52224c87f3aee19ea0976239325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2ca1beb16532b4d6eef27eb0c0d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd305fd5b19e07635c2b0b9b41f38e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedce482d8e439da3bd3793cb84da4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047a15de677e729aef4801fe8a230e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39566d446734e95eb4304156b5522330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1a3e0548d4f9fcd25f99f95b8dad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c57ce47de7be8e3a4b3ab86d3100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720f68f2ade8006beb74b8df9eee88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a398a5e3e66eaffde217a73c8ebe0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86bc464a14a11636f004e657ec493d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff73871afb4cab9d6081f8b7afa1fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14c83fe867284d398bd2d3f0f9bb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653355af9ea660d142be95ad144d021338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846cafd4d68704d165e5f8f8be9377c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038702bc9dc129a5c1d7f3d62e9729ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d53174507831e0f0c58993c004f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e53705445d311b746054a96405b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0fe3d5c4b72eedaf6becfd1e69cf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f6455fb80d661e7714a8ada4d5960344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6bdc46e43acc26f2acee79f90850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357f25726de900540ebe88022c45c13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe3049f2953b1ad7dc23f6c6cfef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b596ce0dd435c0eb64a5c611c4756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f670114a35ae395bf8680cb3164c8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b37447e0465795b639f8fc71a8b58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea5afc97baefd1e1a6c3a3a146782351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8367d459ccb5be1d9d7fb44789ece352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ea50f1cfff5b9f63b5a0117b644c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483011420a50e25f8ee41811a024e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3eaddaf4668ee1fb82b558c10f474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e7731365cc1d00be81199a0dc643356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c546cff4f831b12b2f557ef7755b275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d573ad84d07c5ccbb53cb513b059358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b98b570d6a5a658e8dc6d9d8756f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b3f7961df5e7d2bebbf535bdc5fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779a3e418fa8ce4c7a03e199e3c3fe8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738782433a489e6a147a9ea11de8651d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990f17d7d4b9d4bdff3644cf229026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a388dd2d4adcb462a92f3f05d74139364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa861b3258bf277edc03e74125efd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf82784b4e07a43c22926ec1825691366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3ffc8ef4cf0d15263dff945e5180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1124aa885228bb145a97b52c925cc26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e55f08f78fc29a56fbec06aebd491369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aaf3cf1db0fb9e2ad1929c3329e8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27bda6bb2e033bdc7684a767e2a86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ef8b3d1f57ba2a80e6be30c81c6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb6817dd979f843313568dbf88b9da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ffde1aeecf7159f1c9738265843b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92aa982714151df33bdf67bbedc4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127752f73bd86642af5b3d2b729763b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25663af1e5679b118d99ce2371fa793b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a296eea2da7174f35c93b24f2563378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487accb68e14d144924e36a77aec5e8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d032a3346a6ba74185e6170a5543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904409bee1a48840dc97fe260c7aae16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209591539f88d3e5b3b61e09567245b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf027c4007d31388bbe8277329f80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c32bbee9f0424e1a3cedf3538a49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622496ab18a0e0eedb24445c9adc3e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77a6399a7c16d53e09c89f19b04c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4595f6d509295ac69f12f5d6a540387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54250da78c6fee24305b11cb9b79e7e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc2933eaaa5e28205680b046f700a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee56d6cef54c5582112b2dcb4649e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ed6a5793a1dfd321f026d5bb29c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88095fe4b92d5b317a94e8022fa7e3b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85723424148de2a034ee965887cad76a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d65660694f90c2440ba8aa7834d41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8bab94dbfd25816f5a8d2cc2f219395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f10eaf2cc5be61af653acd046c21c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74b892a18fb96a5d378e8d80bbd67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ef2d765dc4cf287362f33a2d435d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294cb1e9daf901f0dc968cbf70bbc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc4cfd2280927a93d7f4cbed1b9f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a832e867bdfca9db12c5d50eea80b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d61f20e692f6c04884ade7075362f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599dc948b70da48455013fdabe02df9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6bc9dc95661a3723028ab197c4d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bdd4ff6cdce223672166d4279a712405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4569187fdf2e66f77e34f361769cff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1cbcd389f14d35197064faf6a0e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b602f3d653591afc0bb1babeb402c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de913fa845e73eba504c9c099bf33927409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5f37fcb7fb0ece43a99ec3bd868ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa6c13f011d34f6334ebd6cf23957411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5608079c0e1181b1fa4054df822f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9951cdae1161eeb720d90baa783f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2ce3141630ddc91fe558535f50db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8959c1123a0c1530065ada03b506a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c39be08736b99d20c42c2c66b12e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0cb72ab4f5b1212aad26fe9c33d61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051214b2a482cf1d1646298dc2ee14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bde6280f61e59cacafb51ed0ce059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec380b64abc1cf292dd65a72a6cc00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebdbd44925bdf6e6da2a93f98cbeef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3fd1353d4aef6fdced2dfdfc19c45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399de1d78fd806a3e7df36d8e6922d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129af629d3de41d915d631bf45ef8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb72271e7c0bdf00b83bca46fedbb1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d286adc7044d17aab18aa20210d83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf41de1fabac6f989acc1ec0bc86b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1a83138bfd3f1b851afb83f01591428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0059b78ff2f8210c7bb0d1fc5404429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45f321295e98ecb75b7e5e682759f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734f52a24317517215b23c146bd190431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc3fb3c98d67b6f1c90f163f49f969432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264315b0dbec4f9a44db929b07dffc7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa746ffb7722e9e3a4ed56174cc0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f0ea0067350cc4f4f209c2d3b932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482352f3fad26d4802e6950b7b465ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f85e5033c1a219235d469c4c9839437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887e470aea4cbf67ddc2ac6d93f9df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f74486fba776d65063c12b2d518e2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eec973591557090b2df270baa739ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245bd84a5c90ce2b275ddd0d4615af6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e616278c2cf7b812201fc8f96577442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f54c630185fd79496ed86cadfcdb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ef57cf295d92a8dd280665420ef5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b8092d50ba6133909e9347f40f30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f097bc371fca2c199c6f75c99d667a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b920f885e3404a17c7c6021d5cac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae84d1d217413b45783211e92691a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781f1bb13191fbd5d582cd545acea7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada14eeabb15e50c58630df8e0fc57d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a722988e23690f01817a97790f6cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2738a19fbde9d983dd7f2a3e0135ec1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e4af817a3052091be9f9ec3adf48b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc35ca8cf859d1f9567aaf09c6f2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9173db59b079547837aa8ec76e12a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538959f4d7c7baeae7578c26742771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ffd84519a8569b3d2374e56b1659457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6053b17e95840fcff8e6d93ce07b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491a84c7327b04c01bb3a9f686b932d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3555a6384172d30433184dada9eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd8568fab9441cffcb8a78fcd18bb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a1409f0f9feb1fe474a1bb52b971462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51cc6261aaabe7b1a1194646e2b67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb000bfe75f0657da368b2eec8115464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978bb534139f9e6df0ac3c55428b3c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd85789f7f0e8446d409e70d76dd676466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff926e68ffcf097ffd46b2f7ee62f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8ae7f7d2f129ca92062c69b7f85b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275906ab9c29d51b6d7ce9727d519c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14913c20a5f4f97dc33becce98f6ce4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a49c89d4cead193c4e8593d68752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fa5ef849734e31806871351d4e1f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02638654e6576464b091f99af9661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1d2bc68cbcba48b03868802defd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5acf128a0b8531a2ede0a8391c907475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182022e9490cc1bececbd2d0aebb06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e265a06cd65f4607dc03333e127c36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1f159e23d1686bc211d8804534ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e508a74f020f613186da3d044361a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15747fd8cc48b161e0b89ef3254014c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c200edb6a3be637b0a8506b144b9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c84091bebea6f7493f716b118126482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aad7cd933842ecffaf120435e500d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec379f93aa3eb319b66bc20ce13980e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94b87e1d91fae912975d41f37ff8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f301412b3d4fcbff386c20c884b736486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64f04e617a3dd2792de6fadc0af81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53bba9a415e44f50245ae4d05412b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da69f9df761a8399aff4cd655796b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb457b08b5c6c1e70c19fe027a9249490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808834d403fff4ad69d004d3149b9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b81d739b8f1eeb2d3614701e436ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e7000b76e104d57e581ac81e3e8fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dce4e2cc6708e37c935c7c800d069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1049ed77c25c2470dcf5d15be0a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83755050b6fd7fb11858c11180e8b64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65cf67d55c4b8b4b207dabf73c1083497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a74d2118a03826b8f5ba0eca88db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a564d888e838d3dcd9beb599b463499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425880ce7a7e9911f3f78d7cb3b3b0cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65bd157a101acfe6a110969650e0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e11d7a3634fe32d93868086813ea9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0463b8c3716e776f8cf9a66bc9e7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1dba93ac61c4eb16888a96306eebc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b9a50cf0fd17a412638d9b3e8ee9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e988d16b28103bd2b8bb48153fe15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f9036a57bb409c8d145205eb341b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fba3015b9bdce18a1009a9e41a4c8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a54f97bdfed84d6a86a84df698c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ef8031fd4efa431c507d93c25490510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12d007267d85b21d05b8c354dc612511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b714bb1790d4c99127958016ecc3ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb94f540637e56be647507cf001a12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21af566bfd4530400cbe68d146ae42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e66f2eab6d9161a1b35d248d68fe52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875000c7cee3bd35983bb4f399d90330516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de184f0251f8fb994dc5111d811aec6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bcaa3a7312fa421cb90b93b1f1ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987cacb718da889cb1769707893714519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1dbee92c292bf619e50c02269497520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a4e330b51a8d04b64a2500509d55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7701deef9e843b6d257bc4609c4f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6405284888a220ecfac7e6146231a0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce054de3ae5933c9bb67783f73b4f815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08adaebb2f2aaba5de7e899607413fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e72cf0a77af4f0bd3261c42023bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502aee21d205f1b2fdea378e56b20e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ead36be9fa5d39a38f53bc6296a8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f1e7a1c2580d03e9b5c492c6e142529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e18cb0cee5f60d5da03ef6fca025c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c235407cc1a129d27d4c8158775dda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f19cd7be97e4b4285d0df51a3f27e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8c1ddfc508af3dd3402999bf681b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed20b172c4f996f82701f23e5552247534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c97996bdc04cc32caeeabbf40698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5bdae6cb24b63db2c6d51f3c7504536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df361a9831057500b0ae4b3bdeeb172537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02726a3c38a6958ce9175d7c7a51c7dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7c28793cb7d6cff5ed898bddf2df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458673edb687dceed68066baa5b1f71f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b39fcf8f93d7c303b0969214784d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391511cafb8156cb701246fb449d3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc8221f968e72d4625109a09700a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e6c5cdf473e55817402302834048544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9107ee297146dc8da0744c0eb02a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2a8238201ee903be384c57c75757546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8f111c1c3595023bfb906d44f16c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717318bbc4879edfe9a3f4c50d3d28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1830ce1fe0747c0adff7490079f9add549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f139a0e492ba2bc9983f3c7e108fdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0dc614765eeae75adfaca44d5214b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc392360af624cf41f15b22b9d01db3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622a151a029391e0ac453cb3d250bac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc1e8c0682e8b61126f07f9b6a5d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7063e75134cb101f100a93179195f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066c7621c36a3ed80e5c8cd628a174556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb453967554d9f1750cc4da43c023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49faf674af9f13ed2f39d7f327f27d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79c7af42ae81f0b2b7a3eb93b816ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cdf1dadd88314a91f951f9df3b43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355523d32191874487fa3fde7a0d2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e8940e2c71d61488454f8f0aed21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4a0a00bec5c3ea086d32d4a04841563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625d9977c7cca50c698f8a818d5f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16efc0c844a1e4d770b9d9a7f9569b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cefd78495da13e7542ebd71bd005566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aaa17937f87afbdf73fd5e0368c71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd09258465a18b2517faf7858541478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01d27995a07915712f982183cc16d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf820e01be3160a3cbd491b0cfef5f1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc401a3abb258fdba3694ba18ef78b6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8a13c3cedf99f6cfffcf35c7f412572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03274a31f097c5a167b287b64d67d4f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a834c57dd9c27d8d87d4cb7d2900574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3cbdef38097586655231afc97f2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c3f301382cf7ad8cee9c4e9b1ada576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010e3936d35b74a854c35b18626085577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d21f73d88fae684ee3d0e8100a9b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391cce8d7506af470bb5686e07c33e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5b7b7ab447a355e64bbb94f7618b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268d15d65a6db6636f928cd730f074581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147dbba3f1e29f59b4ad164642da60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351efc82f91cbfa912fcf82195713fdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f04c27b5299ad3b087ed6280df25d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61b23a541efcca09c4bdf8a4b034f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62100d5e34e615b47185ad5ee8d78e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b1f483a29f33b0fecce9ae13eda7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1c09d4cab6054f9d48743af6ddc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c88f168d53302ce0ee544f80c429589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a40ca3f3b3f959e3c2c9e69f00883590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e26e068cffea0d3461c875b8f9e27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb53380e71f08af8962d1e223aca3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6859f313e95cac343313a5a2591d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08a82889422b4c1695150efab2057594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65effd98b5885dd8f8ba079a02947e57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e1cb08d03e501702c4afa046220f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa2ce6af3e33c298c50d95592a995a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb408fef6eb97a038f06618272b37ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4dc9cecf6d30c564eb1e2c6571f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d001a8e7ba5ee4558c71e63f02e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e7f898396ab97618a7e4ca946afe6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab190c8a3d29adae497483bd2ea17f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77cb8e5aab83b92dae870d8d0d6da6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb57bc9b7a70f676ee8469d12d434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e5ec4037c78c096cec2b208ce0f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb95b38c9bafffc257e923f85a348d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6fe56313818643679c0c386e15131607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d1f59a1310062d43c8c2eb4440e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947bcac805bffcf77c08cb51f534ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071a4c5f8e9e8b7efa19416056991b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a63a850a721216c2fd441a879b0f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f099666e4dab1ce103040f8ccca72f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139643b1743200655fb430648c33d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194d54a2d9ca61bdf5df8a3fc3661c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40e1e5af5173c410712621d19432fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5263629840886473864489847a74360616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fad042f68a4f009a92792ef2db276b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7d71222d4cc5147762b8962cc195618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b00335bbc26f9e2839f67f648112619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e6c6b4b1cf41874f8fc79c5a7c7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e3a7d55e106374230e37e04af20ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69961e3fb1959776e675a4d5dc71d143622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23dd7912efc6d4834076e5babf0e73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf7716e9cb2495278a13f8a47cf565624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eac553b880b470ad36da24f35bcf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6ae3f7ef20a84cec1780c711f469626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56dfc4a42f898f21ed8c6cd6d869a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ff0bb667c651e0f5af0592c7138d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a76d264175eec835d2a4b502c81ebb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ddf56caaa7956afc39023d25b58e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ba4c1c07913d5618f705da809c85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543af930b9d32858eab1400a7384676c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787425acf60cfca8baef4121744ed9a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3f9656946bcf1c3e88bd0107ea567634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2323ced6bd424fdb4e5209dd1d0704635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ed079df2677dd2a226cbafc6b00b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b4be949c4a3a38f175a84f5244424637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e1245c5f66757d1578ff99ca7cc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebf70ebbfc2639823033c3d7c1d23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179f534368c14995b713fd928ce452640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f27d8575e19cbc6f7d420e52577a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae21d76d20a5c901eb1962a9e8af6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2f14fc0eea4233589d50ff9f8042643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70b3499e94b54c3031f57fa344489644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7606705425b729cd41dae6b504859c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527914c05477bdc82dc3f91468fb51f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c4a734af1b752fdfb2597c829cb0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a329bb4afe189aab08ec47a4525caa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da0a8c7e05584506b9a21dc0f6df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b307e3725582d34cead9cc1473a32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05771cc2707c89dc072f3585a204b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa87d5e27472c21df35946a601383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f52b0c720879debc19ecd149992d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d79ed9ed9a6bef2fb2bf78c6b0943654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f20f1d3bc90bec0f6c90a334a1ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e8768e998271e53709e8fd1e8d16a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea267d0fa7f9ece6447f744a53d51d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ebfe830c2ea213ebec425718bf999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f2133e551b8b18c27f1c0330a2c46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95569c23cbad27ade3bc9b9be984a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc257af8bb3cb66c7ccc68fa04c124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d04ca7d93b99af7948759153e8793662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b24f0b5b2113c40aec3d5940e435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c865187a5c4cae65969e2053c16cd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d973ffc9ade3eeba07ddec8b47a48c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3830479fd896c76cf5741722cacea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4990c9ff7c58240760bcf11a995c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3c94d0c87b6f5a9b61e7b58f5ef7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199a5ebe56793c14ae0bcc8ee6391f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906c1610f189b40b476366dbccb176670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8af62a19ea981c1dbbf4262ef9f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015cd7d5e5a5298e6823a77a0d69b90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c78ff22fe7e8219d3c4ab59eb73311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc8a4b8e66d50067b47c075e53d72d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59757df4976c4f6800185d95a3d9cf7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34d8599fbe5feb504e3d3cd24160b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480248f945d4c270215244bac80e51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c56e253481b5a2403cdcf3b471b1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b381e23e3ff2b69b1adf3997c8e0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729299b0e5e403d6f18f2f30564134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26cd1ff8073e84d1c25d98ed8417e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b367c0ef17e156271da25aac1bfa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964fd11a5f5f2df6ba585c0d4c5defc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4db25b9a39d77b1c007aec6588c6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647fc76f39c7884ec43eab1f17f96e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74386f12b01713b7e28e6de6e1afc811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f80511fd05fcb1dad12046c5dcc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01451593dbd32d1a867cfe6fa455a45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c61dea55ae173727cd4d520ad1422e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787a5dab31ecfbe9f8d3e8c8fe91e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758a27d561d0c433e7309f2903359e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d94a6f02ccd9aa9072ee99b8cb014692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d52f5aade95b763877561452f913693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8be2a219fa1fedd615c55b7678993694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6391b6c4c681c75310a5b097fa84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acb3bfcc0ff0db36d96ca23022b42f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b152c176995d9f14bc1208d44b2ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc0ae1defe5ec6a9808ca9a94fcc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262933bdfa6ad55317556e7773d73d6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb804e20249887920390896a13bfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2378a7794d39b5745d948c85ba3b37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc629500a5175a65afbe12a426bad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851b0dc3fd4a2cbf05db91042a3eaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a61a6c71503a807950a25a89315c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff165479138f42888c4ec4810871bf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d65569d74b188e46cb57414810f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e1a709db855f8ea7bf4dbf62f83b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f00efcd58259d40ecb6e5f0d7d6cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a24f55189f9ab4641737bf0744873709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72588d0d639e58ee850dc5ad8ce97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c480c405bf258c6ff1c1756375fa01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b382c0feb36ff969ab56c9f1227410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a69997f097f77c308b3ac3ace957713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d9e04fa0d59bb8e4bf4e0c8ce0480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd59fb26da620184867eb85c0c806715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe555c952359107db10fce69297b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8428242666742af6cb995d966e94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266145b180e8fe0ef1c3c9139b070a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127df24126bca386e715831344a9b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f681faf48c2b52c406a155ffb371720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c690e125699d96a8f55df3ed1ed5fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8086e31eddb92a626941ac41c8eda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4182dd2e0becfaea206bda046621723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094074407e092b8bea62228ab2506625724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed56b626e6e8f4e4a36836153ba2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc927f3ede1933599f956b6fc0ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa429cbdfdde9d943f028a05eb41e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c2c970d62b0cb71a46aa5d4318c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e55ce27586060a3a05a00f8acfe7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077a603023a92f7795ef833e8f52a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2665a3da57236016a2e53114cdb449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073b5022dd76a07944bc5a8cc6ef3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ecb9eb3d9e21cf13d8b3e4066578733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714b5a229976b282aeff70aa7f4982734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa5f8aca845a76bb8038289d87298735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49a7b8748bd5b8b938b97eade0292736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e6bb5fba2fc30c942f890efbbdc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b490240517ec96d4c42ef7879bc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883cd1d4291ab7ba077f2ed2020e35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc8e1b4297e0c9247e1460f60f3c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed660af92168ddc29ed29173f87df5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738006a29dd901ec024191ba9ad03a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b379774dcdb0f62c3c4fec9c6a15cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563967791323efe6b9656200765b47a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69db37839f71c321b7dd13efabe915745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8527c8056897378ee1f45d9088a3a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f7af1fb5e61491caeb8dad8cf4cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488c0f2b280cf87f9e8990ec9da9d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d4518c78d3b83177bf009b460a81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebde2815d91d8e0bc94abcb9d3f566750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ec70487e35db9c7e4b04f8f5908c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ec094f02c88f3b985773450e8793752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd5b1c3bfd50fe1df94b8f42464ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fb17680cee2b93941aeb1801aeaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb492870ab2eab7860da612377d988755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0015816a2f264f13f2b7ed91b14ad4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69ea014930b01828f120d921460c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1fafc8df8f147a657cdd484b23c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d3a23297b716e99734239e073a77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>