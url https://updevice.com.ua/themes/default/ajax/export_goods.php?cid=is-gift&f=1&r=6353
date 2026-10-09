--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7497835fadd5827e481cd0ec86001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b74f6be6c53fdd7f55002d2a9c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3cfe466e2a63d3839bd81af9545253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a879c3df74314d906dde903eaedd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd178c54f07b10e7b85abb5986cf125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb4178b2064e1ff17a10f80cf4c096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17108c80dc17b81c7f4edc58da09fdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e953d1946542ea26f0171d0a3c3ff608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b3a9bee24a8ec935a7679a16e7499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55edfd3dcaab55e94f98300963eb6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a2ae6ac19970bc79f2e178bba60fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36712fe55ec4ea3322a3314ef3c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e074e9d6c31ced00a113f0d355c1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282843e7f1dc88f3f9a3c30f529a8de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ddb8fd4ca00c4ad61580c4cbb99d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d85659e05dfdecd8fc2087a46bc7db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ae448f2975d7a2eabca385ede1f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f1a9b2096d1631376574dcb086d6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a413f60b80e073e9d55200b5a18fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c7fbfa71071429972b53636dca6d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b0c30469ea46d7f4e580c9a4778521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0eca9a56b6147d7b38185b5cc2d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166017c95a0ff0f593fcf7eed16f22f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc16583199931e1eda493ba64b35c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33419e2ae58b1fbba61cb96d18ef06025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870697a2621602564fa468f398c8f7b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3149f90a56fb35649dbd6bab8aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566154ca0e2b3142c13db00d5374bd3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f362fdadbb6252f0af599bb308e2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0204b53e7720d88e77e060e6ecf5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7d798925a24a6156085fc133d97831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d06a5d185212f22c02192be9fff5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b4ceaecb7ec3994663e0e6a3c04f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22341cd42bb9fdd7801cb93ac2dd9e1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df43ad4e1d639a2ccb2a885e39038135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547cc6d7d3f00c566679aeb07c5838236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02150b2c605e52a6043c236eda7e59c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04aaaec7d9f05f3f371c8dce13945838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a83873c1276ca41fdeb5a34a2a8be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34ab98f63c6925677a9add1ecc3ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862227d67945c8b9fe8fb5adaf4ce8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952580b31059015f4f21c83b5c9a1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77cdd980682d6c6663c67fe19403a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f2d4a41d7330f13ed6fc98e2152644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6dfe95abc1696465bed714c46704745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc759086ef706d4c48597ee9de44746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb743a7d9cd195acc247ce372b100747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0c92708bbf81b45d325cb215e34d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484e6d4badfe21e12ccbe0f595310049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e34ee6fd02768a87df73203686bc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343c982e4dfe9621704e221f34750251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d278a0414163c4551bdb5ba7280d9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892b3ad47ad563544fb60b1ddda9dcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc79ab8bcbca53a66c2197b79a343354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff589b6ec74829b812905652b6daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943e2743e6bc322ad4d7e3b4410f4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc66bf091c4ce59228a9657d5d840057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c5e3af948b2e3823f6e72fb6f0ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce45b45ddd37d840eb1736708d3fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67217c2fc4fdb6004d9835d2d645947760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf131b71c4ac8df6f249742864b97a0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504262e30f57e0cea2c21d15a3512062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3dc156972b0a2fe45611906e2dc5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510e400dea7d3fb01b055979d2f78c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f26e4f5aca59fc3bb2215d5086e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206b13ccb5612ff3928cab23f9fdbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8fbceafbd1a2ad36f017474b97e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9488ee07dd1db7ca548ed8ae1c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7d464a1609d453d18b889be3d0fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203fb298d8cbb1c220c1ab46dad54770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16ab8743b0aeb78916dd00de1122871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c600347382b2fb94e3c194cd640b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da974eade3ded919797e8ec3197e7d3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a49bb1132ecf9f66a5ef425ed6c0fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e1f1086e3f38acc174044a912ebc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a130cb0e6e52619dea8054ecfdfa0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917664d8360542c2c0e0e9c03613162877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b9b4afc15c0f72273404a977aee378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e270326fa99c0ad31d55610249e4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153c93076b3473ad68927e4a8708df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802938bc1aa4c777b0231abcc10613e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e1bb183ee07a729fe23ac841476882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b856923b67b26326a20cf190decc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d42b7f889077930734391f9c0f5fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49afcdc0cbff7de21defc624756a8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d41567a572b499240d938ac1a01ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5a133de6c9399bebb73521e2990b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f68eff617d01515777a568df133a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111693edbc773b4baaa3f671fa56ee689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe164bbfb4f0a9701efee98c46e35190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956d096ad05b72f73f729b0dfbe3e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70c2941beec9b42c7da9c8f17c162492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81735be15e2cb7453a96f0ca3c26293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d5b473bc50bf424b142f0ec513f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7856cc3306edb67b0ff09c934818695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94035b4a7f10ae6fae7b9e9a042ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b7bfaa767bf18eaced794848a562897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1b8d0a5694de4754a74258b4e5c4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e286757a66095acc4d9c5807634699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a9af6f7fde8191233832748ea39c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984baac14d8897c207b138d14c0dbd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de75c1ef2f91a1dfb9f0f92990c88c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852202439ecd9a872f638aab12278a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac072dccfed300d97d0a05f916bdb43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d7d5377e199b42aaf654eafc248d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07646d846f5478bd704c7e3fa0b8b70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584999e40c594fce5fc7c80db1a2af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1eed53bab7c13b2458dfbf5a7a83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a68f7a0ab4997665f19513b7b9df9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9472bf218b2c3361b6d3579cba255110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4ed986d63868c0a93e06daf6a9b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd869220c1d120dd2c26022cd87a0ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422310c82a0c4d66ff457a144974b33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee2f21193bef88ebf2db8383a039e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492e9a27c9b7f58ca12559554cd3b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b3f5d109ec2ba8eda78302876e96d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8fac62b679aaeaf9d079a55dcf5c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13f956ab4b219b1dde59112572e4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec753eede5b5a0882c06554dcf6b68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be022786e272d678b9eb18e46f620d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d3fead08d2f0242c8082f00d07475121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7fc9ca432ec35a4cee28d4ba96d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e9deecaf467e4803879a1778e613d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105cec499841fc68c93fb0d0c866749124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d61e82bbfa984dbc4f68750ce165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eaf78a3e7fdf88e62fdd930d3a4a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2478a903d968f18b2e6c91834908d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ac079dbc096686f7a6db1b508034128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0675c1cb41a22b566b9853b13c54c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e49dc2c0515579291ab84ea67a85b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312950bb11810f72122c9e58cfe6c785131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880c044b4401fe97a893c8f1b9e55e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3923ccb374799bdbd3b3cf284d3628133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13655afb82bd9a7bf29e11e56c8a7a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a78539bfa844f731c76580a21f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56b7e23aa88e4c7ec3a77440ca6c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36ee186d006752ea17c335d5d7f7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b062d298ff9d618b6ef8a764c752d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e69863616fd6802d460fdb7e4b41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617f864621d19fb6bccfa48ce5f4226140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c19b633f087450b1612397ccb60a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475264ba2733b1ccf5857a58fa6d3ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c4d41779a201b421f50db83bdb706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91317c4392dd8597fabb62cb003efba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a289f60e84b353d235e0ce9afaab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b08f2b9b4dda4c6eca575730ab4041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defa5f9312f795ff569fc2f9b87843147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442336bfa1286dc6caf3a1eaa0d48456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b2ead9d97c5abf8169417d4c29e17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45cf3fc98a962133e951425e825e99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19f7fd97e73f0a5898bfee258eb07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeade4720cb810a77a4da1f45baa20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03af67bdf4e8aa541774cca8f158dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc4bc5155982a4b3d98c3baf5c7ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830cbe38dc7b9ebbb8701c0efd483be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d5a6993179aa30928352691149d23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a3e0f9929c3d6616ca06c624da60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe89a5c6a23aef281635d44e25ba0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e30e3a88b03f41972b00cd2f54760159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc06dedb970a641922fe18486d49a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06953420430067c96450a15ec953164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a3ef3bb9bd4246ea13bb5a0748a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b67b60d42c80b1e05d7b78590886e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de73e02a5c76a6637d35bfa7b9ef1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c62048f55e3b1b197c878cc6a076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5e11d3fafd3bf7ac9e19a2ef1ede166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445af049533b1af1c6f797d6bf6300a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da4dc209c32b6f09888098fb6d84c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3390078af4c0c6bd50f99b171ce8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e5db340f382606ad91385ec5134c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8bbfa527065874f909da76b713c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c948d95a9e87e5ebd045ee079f95dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef5869f2533873d241c15e6910be6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856dfd630ad0b4878726bae8e165573174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f815fa0c394930f7b0f451275233f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e113b1e1e49e55c41b503c1d43650176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f8cfa9a513d79edade6c56fd192bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b15bfb5a9e9756bf7a7b0c22310fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f10d358f9e8b312e42cd8017ca9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0236bd2bb4931ee77c437168b79e68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb00395a6693c7107969dbc74b10fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9614df8ad38b6fd777c63e8af006b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577e5d2d1591ee09c04fee9049518d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede13d064699a50a85c9219dd466db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3986c4e0383a83843a7fc7614edc42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da213b87a1b7bb87f9ed0592a99b6ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d6776663120b2864880e5654cb43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe6b105cbb461e4c3f8f230ff550b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472eda9bcff25ce25ffbf99b831aed8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce9da8c1076e38eb58e620cdc37d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b6c8d88314d6317b73415829063c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c99315e200b69a0fe10969c882a20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e564b2384008cd9cf5e4f8269af3d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde726fb8a4117847d4c77b92a660f34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13e0ae600842a2af8bab07ff2fe6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c53776221dec304c21c54b9463d4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35092d4de4466e5d8a3fc062198328d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99156f0d1b5a188fcdc9d3353a952198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e41c2838958c514c5e2cdb4848dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499373ead541a3e608a89c08dc4d7493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69186b69e470e27996552afb15c033d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc867e58491ae4972ef148e30a602b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62b5707ed5cb26a559907451fa27a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3dccde9300d8e14e4e5639413e0ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e7ae321fa75be01f57a4aca63231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31086466c5ff85f6c8b6bb7a05f4bc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9e0dbbce3cf8536c1e32fcd8eb7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac882accbb899ea1cb59bfea7f6ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924eefe0cdb742b94002b49de88d04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918501a64d02075b33c26a44d4cdcc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe90fa7bb34f56aa5be9f5f9fa02d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa5a7f3b1c82c99dacc5d0683e6f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ede64f1ff787d4926537117f27388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6940de06960f5d9fa6849bf5472a04d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb02f09fb36f9b923532e26555ea1f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855299d85e543de7f34d7720cb0924216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aabcf605e06b1a1e73f1b1ee9f60c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb69bf5ee7657d8a089d88f7a5b98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62cb06c14488e2911add937b40c649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecedbd63e1d741a708914226da86b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f5ae90c52a5c4303d1b6ff8f1c0ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13984d7c49de19ddcc5bb7fa707f5fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac49c831b05283824608c5c4658b11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c873d01d56cdc46ccc5dc856a59d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5f02b5f4df5cbccd39a07a300e2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431024ada677c731a9bbcde8c9229f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea3a18c4c86c0f74267c912e05f0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ad718b343663943962f796d5b190228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63438a50062c3c8d7213367f6ab7012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c7ab3307d6973795bdb49916c37a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aec0b9d67b58cfda1495cfc4425b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3884581b042654614273a4e44a533232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de1b86b7e2b9b5ddf77905d878976233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8bc8bf1589f721e170dda075cfbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae629de78be3fca93badbe7002e96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781718d77d2172cd956056c00813749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7871e3db1755b7aabd541501be9a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf411d03476b17126a0a97de691003d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563558230b1ed3d2005950cbc60f854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3876c63190cab54e08cad16798becb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf4ab9a7e80237523807f87860ff91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c297ab5f5ff005971755bb8f2b307242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb83394f0434971f9c1a3ff20fc67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669541abcb5d9c7f61d65ba843b79a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dabb7aecfdec59fc77b1420c280657245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7448ecd570d734e6c437e0e7e4285246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bde23d1930d485810fe594a181641247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae551f5a4e5f1d9a66d35d5a7cf8c35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1365d78d5aa65355ebc403a217887249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461edaa4cd628b23c1592341ce22e17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545291b32a7e56ae1a290de44e78cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55f947c49df2ffca786ecef9a12e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308edf9469bb88f87e22c99ff07508b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e7a0873a76eba0035248af25089c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d55f6c630a54963b9c5ee44a8d06c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c970b56d2facd537a411807109889256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6c93d80a56be3904c885e317c08b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ff7b79a80cac33e872ba2587749f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7306078d6ce3843dd10e09a8a305c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde24e9d23807e4f317a640c2c1ee59d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96746c974061e321d27b2afbedf142261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f36a494c3c5e034a0613065f11bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a2b47f1ca3e61b725435b3b915ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f1f10a86327b6766401420259aed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d10249ded5765e50fa13d51ef05ffd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21be5f6b735dcd48a1ff2ba78062d2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f81d4b25d8a9afa18b907871adc86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab00da5724bf9902e5b22a6435539d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f4b2195f2c7da20dfebdb545afb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c595011e1b3d01bc1d98c3bc313f02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33ad65da302e8817a8e7863f46c6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b06e3c92f3b11e3de5cb96faa06e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4563193cab57a69e953f636a0267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e39ab364a6acfb9a40b4ce499f69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d154756308afd7d83b3ea3b718bac2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97999458479978d76fa5faead76fa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0035206547a343a2a032d5a4ec9b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3552bc37782d2fbaa0effd171538c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505266f1f9d99e4deb8f5da3c95205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea21e860f73daff15185000241fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48553bda15b72f5e338ce96499a940281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f69b3d55a34e92a726eaba3069265a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c74e43ec64096f86269e39fbaf11d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2142db65ff2048048470c3c62d0e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4734b77352c20a483c9aabb9c50315f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b02239661924353046c385654d6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217f107f1b463f65b2608df5eecd03d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2b3e5f653d4a80a79377fb607ad5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364148c3c4b7c5ec04d6831eb2e11e6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5b150ab12d3c1924bc5afeca5887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f491a0b216ee89feda9f6deaa4db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69fd6d14e43612043d714e6923895292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1be925dcd3bfe2d6379fba82b867293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf304b71819e20f0724fa245aef1c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30934f07ec386b79e2fd8d19f07e1b6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bc1bca41aca1b674e4f54218a15b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee6b02ec4654dc873838c4cf7171c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fed05bb0c6e1a99404044f9388a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ecd73c4e05de463f3437218e3b4b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e2f6b7b5fb0546691daf53c92734300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a0828f511680f6b5d771dd70ae34e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31abaff889b431a09b77d1fb7b7d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d390c40399010111d84329f03cf5f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c9f5429bb9cc63e7f276e144bc93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c9a6390cd243e11649c860b58924305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd8d0d470ebae865ef25a3a23171c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ca38da868ee67b36031e4830c364307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8494e2990372eb4358d199d1d3216c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f8439067b9a66b195a3417d9d500b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d23d73c4a09f0541792dad595e9e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c05c0509683074191f408c58e37ea9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db44dd9e9c4e41d44c2833eff2f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a8567e27ca19021eefe0023cfe29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca170f634e314c6ca9999627e14bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397d5e228d6c3f2b2fdfcb24d038ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b674d293c93f99a2edb385d50774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181b24de02690e199336aa5c33fc8a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798961839968b4560b59f797d9b49380318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50bae320c9a065b770cfd95dac1562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147969edb0cec7c38b58f39e32b440dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6290835d0b322c03ddb38aef8d614321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5efa11b64ba4b6bb6570de8391cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495c51161df5beb660a406ba09ec0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958b50ebf97a1a2089866ef09e5010324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac580637601554e769c424fcaf7e72cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0983bb5a21d3a79f92b4b621bf8979326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd17d9446e39a972a10ff04bfa1b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e622b633c58b41511654b10b06b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f575310219b8ecb7de80728a6e46ad3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f9371fa9bd53a1300a89e9507f989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729fa1c1b25bca013b37ae00b88aff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1490f1aa9584f777ee05fad6fc3ff6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bcb34831ed29d569c329487a7040d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827627f8feb0c9a6ac344f7f4d0e71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a67923808c91412658d99a5a9defe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e081400250d460a0935d9b99dd86546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f9cf749cc774c0f1a8e954992e1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833484bf5912cdc214171ab39fc2ee5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85bc7e552ec04caa6c11432d75ca73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c00e816c3c477dacc27cddfebd17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105eb0c6de8bb61dc13e2409fc89f9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b221e70ea6210720ab1f0212434ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e13cffa276a9b5b91a0f747c8f4adb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8615944895426a93333e1c4fa24161344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960b2e98d1dbbb663240772fe6a3f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d118cf39b40311338f1241d3f6dbf93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec196b40f77e3544f1839fcebb212e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa89a49922c1bf201e6c24c0a4af7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bc4bcd01e14b6fc34f8aa7a7730e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935b312f136d8818c9d7833ed8fd70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152825d8b9ba42858858e851c786d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649573439392224b9a01ccab4486fa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242201fbab6892968e197d27c12bd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e36d47ffdb06b67c84cb09174883354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e06441b1e2f7e7536338fb52e3da53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5731bb8344c0f8542ecc0421438e5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8757cb2740e79f3002697050db28f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57f5f295528e8495ac09e05556538358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce238d75edd208f5842ee158cf6f6ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d633cdfb905523f98a511c6801fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7764d242121092ee9880bd87ac8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a501e0cf905e576261515d952575f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff41b0198a85a45525e220978f30ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a16d9d7b9a6b1e9bf68fd55616b12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11c9983a6e76c6a6c2d5b8d9af3b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f7fa361e89fdfabbafd0fa00dfd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3480f5493659999168a76c069a8c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734f27761d5ce2bd1910be1156c7b2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad1378608ffcc5f6caf0021d44f3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f626e5890e18ee8dec5598c71c3e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e738c9dde2c232548652ce0dbae3606371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008cb8ff9127ec6ae57f71c150839ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0fb2098b17468e4959a8308ea74ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2720725f4a1b84034ab3d9ed5d030374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a72e762a6114c6d668e3cfbbd9924375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaba7562901be6079ce83b5b1da74e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f99f0d7d2189293f540d7fdd36a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c24c8c7c18213f14ace82ca20717b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03240410b4879db65024279e9087c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f769dcc96fd3d7df1a4ffd1b93cba93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425ee0b6f78efef1017cf32fe3d0d04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245518cf74e690729d86dbe29ab68f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b887b0977f037d775d318c66b69ee3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7c59a9a6f3e0461a44943c7b2178384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b111503ab95fce21d59bb0279c8165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0322e13bb808bcec0aaa8ec244b00f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf39993c93f537a66448f629e7df1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b44f2fe069c51a855a8de25e8e76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f856a16063c08b8c9f35fa7e5cd8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d3cbfa21849d9b4d75871bdf038e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3712631ffd72ba113b81ba34f3624f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e1e9d056809662ea192cf69988cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31457276e11cb33db0afdbc3bd5c30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be43492f44e4a749187003afbb80bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef22b1ec56194b8b66c235fff059c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d435c797ef945de6a2433700bde0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505794c94439e94341c9039a5cd1d55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94811113815d0a00cf2c45298331ac0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b71f37da9f7ed21dc24267cdffd59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3688fbcebf97d7d4cae5dddfdfd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825589e7008d01f0d9b29bb95c6e7782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cb05234e05f7652b03c569244fd73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063013615f2150a3088f722df2dc010d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c475d447d2207683d9108c22efcf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2e9ff3dfdfb7a377f2726930ca2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e927632b59922754e7d8d83e66e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7c4aec77936fd1f880c0774b31b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becc1784b7d5a8ee6e306dc32f62d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497644d26840bebe857dde89ca0c2379409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0cf62fdce4a4c466ccdba995a51b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004480b79b4a57bacfd094430ebe5fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0bb202fc7fa88121c24dc856eb97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d7d70851d7fb2062e46ccd8bd51a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760fa95ac237c5f60af66c4287df62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001c17968841896441f84682118c5f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6721f380feb1c1d756e360e61e15c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0a4ae8eacaf395e1f5700c3523a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c428b7a2fb4aa78941eaadf698ad733418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc477147e19fcbef5e2a3bf9957e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f0543d9343bb7079f595001bc57b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1804cd663be3e5b2d782490253e6c8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4086e5b288205f3b6984f3384d9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588b31a0ba4c7bf217ae7e5066d644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da152c25c535e90502bc8acc9abe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd45746cb723494acce0b19de8144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7a7e0df7606ce5d41894574b5391426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111aa5cc08fbde0c89cff6eede5711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c593ac7bb434c985e3dae43847d0486428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244086f040c99c84edaa039d120520429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed8051606b7af7beb3999059a9675430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8c17e2cd06cfc6ab3cbb090b40ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96c0b7f46e823499b09cdf7961f57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d97efd1f68ceb6ca2e97589e33be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d8d9ccdc517b5e15e6be23e34e59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b6a88ace9047888050fbe396784f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5938efeb768d5033249915f20100b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17f9ea1ac3db013b7266e97e40b475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370a09e83feb64a16c91ee61b2c9cb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a6b4bffa175d847549a325b6a2c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca8167e4a475967fab4107a5f89b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15f461b9438ca37562a83ce082b4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbabd90038233c6df6cc353b94a8d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad73c470f5317134da580b727028f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e747688b98f0513a246e93b3135327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af391acd9b824c6454765022668736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878cc025b8a926e4fb8c41f2247f5ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01998010c1dd92b589d46b64ccbbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f8eb73eead592e85f13da47835f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b400729d7fac1d9e54f5a4e458fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f2492a2606589d819617e9679413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcca5e5acd8245580c098e3aaa9226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018df4d33e8764d072ae201b25518761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ed340ea7201b5dd0b38b72d0fe70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091052040897f0e43e223f518f660c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d0f225c38587c9dc8ba4297a261f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6b07fa62c3c5b6f40e134dfbcbf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dad03cd56769d0e323ea184c0c42e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dcb4a88020c9ad25128cd90893693458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b4ed017ef28b5ddb92120424ed23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645373cdc648eaf64b49994be20b1ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9bc526b5d0fd6dc725eaa07e0c935461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0efc1018155beed4d50173487a5e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb95484909692566b6fb44c0842261463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1138a787de952b92e983dc980c44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f3a7338e241326d9473ee7ce7d55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3853d7b5ed6c2ffe7afb876e55d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c83bcf95a0aa87fe861b1e2bdb94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7bdc9b67b80fad15c9718a46decd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1547f862d9cb4081e9f64e5c503d54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d3092731ffb6f8ba194c6a0abc42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4915b4985148b68bf7cd5f6ecf150471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcc48f420fa614872c2dfea57e4e37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a9cb06eb0024de38d86ff17c878c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2042b4ccc0dfa9169649e609748b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326d452884fe53aa17158418f37bc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37148d7202e761814762dfcb8008ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d1ced9c454690c1b0fde7d05c6ad1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119df9f895e929fc24b83a292a6b24d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a615b953a85784ec38384e913baab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3edc88328ff56c3d19146e45bb47a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b095230bd2673957e2368c1c5f764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad259f6db8c1a6e31cd920fbe684125482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d27907ee859fe15d31d5bbd0e6a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b76eaff151c2b4e316dc02a002112484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1bb01c9c07d68abf8e461a82fd3af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca313ad4d71a7018692fdd75591f6a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876ad9652aaf751a8214de3b0b9532e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54376a331adda68669875b2b17ff01fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c899028c56462bb8cab8d94277784489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce2b7f2aac946398f5e7b5456dcd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8122581e1f6245a0609eb327acd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239eb850fe6389775d558367d6b654492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25285993562fd6976936ca4c7188092493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31757344ea929ef032349a7a11a2cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6945044011dc0eb0e8968daf8865495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604b01c78eafdcacbe3bb63f913ba6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff9b2fdce85e0c2a8075896798779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74098a52952106eea6c5b370f763638498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c9ec0a9522b808ab57ced1f6b876499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6076533f6c564968b6e927ef6ed4d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49032ba06acb6fc206dac9389b240bee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314afe5461b5e2c0f4f5e59d7601a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0a12cb7d953693d71a11a011b5f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb7a0bd77be0630b6464130bbd64f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60629b842dbb62dc654969158cc7ebd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469746f9f650642f641860554ff8195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464c0a99467a8c226f6c6dd001410d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdabaf44f8509afb40c7fbb1220b34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1032a6396c5cd45e1623782220f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371f7efec12d5afb4b53dc6519d0ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39912a057407844cccceb52756ce6a29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7159be1a68792ae4261c42f59ebed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5466fd6a4df29ee99b26b4ca79137a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240963794f21d350f572cf4adffd72df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3615160b9847a914d84ac43668e7974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7ee6d77c1c4546257aa244fe3c7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684567ce86981a45240cdd589b272c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32393c48e547f11877b06510afd46fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0434ed43f839a7bf5114ed84292b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1583b0e93c88f1d436a77ba6d9724f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e8e042a359f0a90851b5fd0e0ede5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1122b17d7ed982b298727fed21c6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6c5a1ce6540a246125becc785168523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a57ed1ffba466a222094e95a596c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0fa598045de2dcf06eaff8c1d10af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557612b33d759c085f6ca2ac9ff718bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58845da0f4a6fca1eb33ef1673a31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367471af2a0e2bd84859e4e688bee73f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901136ebc858ce1e03b9b71542e4962529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a90822af299f70bb3a52186ec4bc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f0bcbc7de1c11e8d9661bb84eb94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9de6ea9c75ccf42a4c7773fc75c7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff97b989bb99da78f2d39608cfef5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06fde8a7c98ef13aead85e20e90a94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e83df14838a1ca9e5f428f1121d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea38973c779df15fc1a593192da0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1b1daa7c950ce79c03c619a3ad6c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b02d72b0127affeba0ccdf9ad9b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cafb5a9e1145cd7fe7e12ea51a338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982fa1198791ef1d3c4e724fb07fa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f20f8082726ebf5c1f5d1f524ccc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378764a5b4137021d8a135d008a57270542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be186f5a4546fac76d818574b510c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de52c020fc787edac74fff3ded25d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4dc378819fb6cfa9cdfbb27cfea2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06e05171adefc200359aeaaf65192546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071014469be2758d3732c69d6fe0eba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287084714b3809f84de73b85576eaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282a917239b24d088b4366478b12a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb304f7a981ea166be37237a52f4d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01d216375aaacffbe942ee1901607551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675926acd99afadc49674713b4b9602552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d6e5e6622e9e62e2764e5da44654553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b77316b152316f3fbd4ef99d31bbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00a691fd6baeff6c3f124191dd055555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f7694132651cd90f48f799b19066556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082278d4c2c84b4ccb158dcacaab538557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791fbf68d99a6bb7d62245c66b5dde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4789ca7e0626f7270e068d20656498559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70d8b27b367a9036731a4299faec5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb15b3604988c7e2864c936c500c1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7bf178a9a33653fadd56926e897ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3850b718ccfcdf9ad0a22fa7ab727563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f22e01ea4f03a86ac72271190851564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002956b672c5fa817f0c91e41e20515565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41105980981e1e5d11121ba2ce40f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137f1868e7b518d281772e1949533c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd4c549006241dc4d531cefa19c5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea45b0b0d68def3af860547c2d3ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9802cbaa1de99ff427274656b18af4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5711929d9712d10c6d3d0e5fd70d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea85e9028df9aa78866982910748f5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c4d8dbabff65bd2d909337952cbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e96f303b99125a8d55d4078e5aa0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26babbe140081517eb81f836cb651b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c409562cbf5c86e63d532c9f65c4c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e914f0a92e3e516a64d376243cf67ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab621e8fe5e6419f0340417bd7e99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74a5141d67c65be96f5c3fbd123e10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b248b704a8e831665241b483d56aa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04e623297f01f08281da2eaaeb82c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f82c355b2e99255af3a5ffd4d73a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101db2575f47ede64c88a2fbf38e759583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4d738df607bc6dd205812132227b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ece0cad52bbd3c9b7d5fa065129d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28492082008808cf96f4b39d8bf170586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432f51c005190497721280bf2b3d45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363af3763e143cfa3867d45de34cd6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076aad765c0db16c19f8f8c0b3fc12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f0e78ac7c36a148e6655dcffdd0c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f37982a7e79c9eec4168fdd4996d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1eb746264cfa4ec386be53ecefad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ac0fedf8b5141ab976fb4f357ed8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720805f05ffc98eb65ce0709825a49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989418023ee1fe8d8c857d9b5ea9f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8875ff576e5a89ebb17cce5c653df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eea5588ecbca34deec5dbfaa70f33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f96e7ef968fe3a3178ecada5aee8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd0357b429cc02a130db64a62194a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d651940555c8815198cc7f57f7d48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e81f3718b9a689633c298a647076b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faadc6a66a7789d3a8a619669d3259602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e588ad5f3ff1deb30a1cbc045433603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef9407f6823f683a3762f01d3b062604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998325fb677a03ef5646062b34ab11ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c406c753c2d9f5beed32697b96a0aeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ec17d48126abd71bd54c3561fdcae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b93696f9c142c96b425be350da51e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e617e12ca3c8bc91d49e25fae423d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67d202433b6495a12649afaf0de73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065575c32f00394aca68bde373fcc50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbacd4cab65898638d2f60bc9cc84db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52fe24ab193d448e544ab0fd958b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96781a346324f40c82ace0ac28cdd1b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ec83505d4c210e207fd4afe966bd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb29c61aa7a1ece1631322ef49ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190fea89d2eb17e73c415f53d4c6a8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95bd9259cccd84454f8f5c59a41c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488a090ac520fa85e0dbb3ee15c100619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beae53a32166c1daa6cde383535342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446e76e34d30db6c711bbeec38ef1fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04967315562f19c2ed3c268573c5ef29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f13fdfc9982b0bc7e3fe5485dd3a81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118ff7726b22328ce1680e18256146624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450668714a26d6915defb9ce5efd618625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5e6b2eab595533f35c4c17ef07d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3689f3ef87edbb701b3411ac4f13d5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db61a8b0e6c450d7b2eba26a5445d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b1cca111381f2dc63f663ea2de80d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30e99cdb1843dd94329a3a9141983630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3577368bdf549b8c9cb1c3e35561631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6dea2f83beb9dcac6865621378488632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413730831186de55be9015820413b37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3938246b9dcc986958bb08982685f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa6586aa141d395e2b01807450df03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc690345579b3ff715e6c2229f617636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dab043348f208bbf1c0b44cf7bdca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97836f8e53af7f185fc7d382456c43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f87321ad56b7941cea5278f7e7a353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ae9a6674189d1bcf4a5f739a619d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb2fbc200f51be2ddfd6343840c04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52373945eb1e479a673b302c612b5f1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e913147c9c50aaa6f7e3c99737f01c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926490bbee083ba9cf3dc7446c287cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5f2b609f3cf26ca87552893e5fd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb97e4b26075bec967dbcba28b512a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cdd66a685ab4c6e2fbe41cd233ebc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4b967c7a13ddfb0708b2a252913e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71bea883b493b6e3a7c598efef16e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a11d208b910ff5746004580d6ec4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa1b5bac04207cc92c72b59d522cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d54a5137ff849d3d0db0d6329a08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89407ebd8abb93450a90ae41ebe72ff3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3448ad585f092effb4c0d689e54e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa422cea1931cac5f2f3e91a62b5272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c16bb0ee02a3d1cfb70ec6c213e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d166b6cca426dc9fd520c6fd159037657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0c22094e20871ae710ee5e22beed8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf1875728e5a9b6e64c4e76890603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c768030393bc42f3c2fd78d97baae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761e5c70aa24634df889c9f92f4aa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ce9ba5392370f468b6668fa560b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ee1cca56c5b30482488234374745663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0721ed78e03621249208244c901302664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6bb1335830e57431cc423bdab3b69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5064784ed5211df58acee36d2f6570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46fc547bdf8c4361169717f291175667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47359b6803257a57341c6c9d81469ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1aec422d08e36ea413aeda7d6182669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faa89e64eac408a2f880073297bddc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedc97fd5bbffcda6d2fe4b1bcd934671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8310e3f0d6b1baeea01bf3ab243b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4d3d4fdc17ae5dc301c5579eee118673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f722be39fd375aa1b9db994815f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312d0928bd606dd79b3401cc648de2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374e2d10e2e19a2fe8d8bbd0aeab3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1984a7027332ec6976816811bcb8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e0a5d99ab89122f7ee79097a79ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2777a0e20a3bba7b0971723fa86286679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f710da570c5af9a08ebf2428261f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b5b2097199182dfbf4549e203321681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953ceccf6fab5eb095d20216683fb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb1aaa5bd824de56f205eaac4c304683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501d8e40bf760e0b335d6cefe9ecad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b0d9118ea9d1a0a7fbf5f915c829685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aefd19065dbabf953093c0745ba6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b51e4d2200336c3418622b2a25a59d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182295da22a9386712befbde7bce9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd302fe36e1657a4bd1e72fcfe5db5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3496ad75d598186e70f525343db6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273f27d7254146303880e8f34d458dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e13b8e9fe780ba7ff694c8b1eabf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1ecc0071a99555e1ea9ca252461a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e311683e21d8d1a792008bcaf0367694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303a9337a15cd306d11bd82b877ccc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179941e6427fed83b183ec8d0cf91e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6c618e47c9874de08e1665a5815e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65cd28ce45238d35ee2f752fb2196698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128fc4203c6cf49897fde666fcdaa1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d8fc9bb79904a24c3bb85ac1e4bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b18c33ca7b55781b67f612e8cead701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ff05eb988951b95f1d5f291b3a8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6cf379f7cc1c0a0be0514bf5ae16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4bf98923766c5736d12ad23e0798d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de91eca7d0af08fa360aed4174f87a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff42abbbc70f335629c2124b9b82a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a366da21da9cc54fdbdd892403aaf69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf09bb6cd584b70af62dd50b01931d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc810f5edf48e65b3fe451edd98a3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b301f2f41b1f1b2365391be169786710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a44d43cff4bb552d56f2f6e5ee13c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb1207f4d24010321072dcfb126343712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e69e817cb56db987d4cedecbca0f02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689dada64386e2d75ea8a942e92996c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41269e8eccd3c81ba8845de29f05e3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e11e0bc6370cd7ef5b91b6bef6f97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139249d22421a9a2c5d7d476d6511bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313f42ab11d3862ea4f41ffb89fd58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d9898d675356d7ab227b513e85536719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75d7df21f7066fc2cbce8fefa7baa1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6dc5afb5778848906649e985a76df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afb63aa7fb3fa6e6de698d198904c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9d73bdd731362749431cccdeebb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c62d772ef0a082b5a4ae4ef16a8ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791707648283c331cf112def3862fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb32d2844b3de8d13eb9f698d2813726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c376d79d8f1510a32a769cc4d229d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c484b66a5da70c083a127e25be7fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569678ed87ffce3d4dcd6c091a26795729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1df1b5fabea681d0fe7bbe0e74f52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568929ef17f400528afc424ffdb8874731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a5195cd2d4e7f5f38ab129d1b02b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d65cf96198ce84d13833bcf858db3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724dd1b205f037c0b473812c089332734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345757cb8b5910bfc61e05a6e53444c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb1f559f1ef5eeb6e418f55a668536736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb15acd65698de2825c229481eb593737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512d6d94fb4b04fc5eae56b838e8d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387fc4e85e007a0d9b42d52fbc6e95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46573c43cc85cea7e276403a851ef66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff5b28708955d0195560ec1d0c284741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b8eb5de6b2fff2e931b29d02e9be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093d8b1778b263a810e21412591bac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4acbb739551e94ee6e16edb03c81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6580be89647a3457e2c403ac9b205c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6dc7b8318930ff71a3c7435c07bf7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad68206b5346a819ada52dace5762747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0708c96b1609a98e12d20530264ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637db913fc7adf960d7139f891ab256749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242c0a6372b5866c8dce4366e5f5f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daec3a9ce8d2d8f7607046f5a62fac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f21a2e6255bfabfd42f9def1d8916752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9bd9f7d57e58177d23fde5c98c5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a957b1fce461c741da08ac3c45130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56f3082c9101a31a98c30131bfff2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888745819c68965cbc66596ce7a5d553756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc473908e4760e1984160de8ba2d3c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb75607055c8e92f93341812c382fef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2424e0a561d6371ca0ba8e379da0f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc40a42db984813fc0e5914983d1b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac66b56b504ad1262c5390fd612472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c718064d8cbf5064889c9448afbe8c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242117a75f88c295a5b69c1f5dd5a3794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d232e8c436765f464b51c1c1d175c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cc14e84f4f02d19124b4ef9fa8e9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d16dc8963560db39dddfa6e10675a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a2265e4caf2a49f7b8fb3b8e773a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed25170ff7637f70f2f1663605bf3a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8c2c3f979fde8155b706bfeb980d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4c1b6b37f1ef04a9340c5fce7bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792bfb39cd6f0ae6b627f8f601ef68b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a15f75de086dedd5c22827e1d0970f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d2e14861bdb07274f8570030620e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae1cd6eeb22b6344bb20ca7b1ecb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c6ea19c0b890cf3cf74c5ea27c2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df964edd9878f6d821529fa04e05cc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c5416eeb187b38d3fb576f6809aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36711b61d05a62d260fb9df62fa2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b674faa6c7b55d654287b6aca6f7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35376ffa413889e3ad53a187fb9eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89b186ae655ebc988a3b3f54c54cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b936276ce00aff4b6050f445aa4de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a8e5ca034844086cd46cb08c40cd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accd8c252f7e9b6ab7873f8646731425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37700a34c51b8910bc43f3c41d20126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f94ad4f89742e0eb7b6ea287cf8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0984a5b9d752a268b405c01832e81928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2853d70250557501e715ce3683cb6d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544c201320444988f588595359843030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1fe761f4a18687e39dec9d8f852cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aea051526d4044a45fe51ef5cf5b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b1438b53a225be9279860254321833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fa8d57fe33885d9a687b46bbe411834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5248cf15b6eaa0bae383240525e20435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4240d51a4b1ea5303a67742f552c45e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9560a9180a704a6f17acc44b67e6eb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f39b8986b0b0cf2ace9e6f44e30e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de81cc23bbe5353bf5c145951f8dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933a9d4753ea7c890d0084a05cd71940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb4054236a723f775cc1ba945e04f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3185e496b9c27afdb761016aba1d7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e8d8ee131e4a291cd2b410eb6ad643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733329e2b9592fc0f9325a739c1149144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e35c76f21002b0787bf1c67747c9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd41bea3344f570503d205346cc1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b58f3a10c5f0694c35974b5af4b9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ea0d36da5d52e67b68461141b84e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec609d1ecfc6e6a91f0628b88b5477749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2017294ba60367503734ca91b7061050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77659f91c5b10c455b08a02caf715f7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4412025afe049b435b6d1dbdc4cf4c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5afc5bf77f1cbe92ce0c072986bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd742ed9baef46660777675d0c1816c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e308641b0e334b8aefe3cc2d5e0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112c54039e351859e9a59eba51d06556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001a0cfc374e317c0f91f8294a90fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72570e0ee87a2e7692e8ac489dfcd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf6db5a1a83eb72fdb0cb1418cced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be04f0f40b57f5bd22181af77c862560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c93861580c68bf1de44ae2812a74061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d6dbc2098ee3cca4ca3f97896ca962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac18fb348103c4a79f0df2b87a0de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8a9eb5180f509bcbc3160f5caca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4aaa2e607393322d67644b90105aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ebe969ab4468e08196d9cb2cd60066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153bdc1f8320a8501a3c7a9b167193f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82916c2edc5ea6d6bd3133f6cc86c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d770941acf2bc045d0d3e1d99e57a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1452f2e586dcdb95cfc07b89f0c1c6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438c29f37ba08aec34512f29bb524871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769b3575e4abfb1d02774931dfb92eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27339dbe0293cfe7b42c604b18a1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557778c1d1f7fdef2f5d3bdec021973d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d12587df3b619ac1fa7be843b47275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c54621c6f091158b2f510270324476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5126a76780b04101c445c23ce09677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566cbe2c843f6e8821428cb7e2734fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dd87b3b87c02b03edf22ae048451779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed9a6617a864157943a9988b8c9e2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294372cd1b5ea71f3830111f29056b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a6eff3ad09fbecbcd020c555e40882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d89e07eaccf2fb525aa63db88fed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83d42c3f97dcfa440ea265a97084e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bac06294039cca3ee6f29493ba7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb836fb75fc3fd2940b3d823e32cec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169011d3ec6c6f4c8f961d77b61fe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacbce9c442486fa48be076541704fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690835fc650c095aac5181a6b3753589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746225e2088e86d80e12d86eb0312c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779b7da7a79ddaa499eaca40e5331e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae8cf316e0837f3203859a987afc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0f35be2ccff22f562ad63fb80ed393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107be75db910ab50e7a2002a0f3b37a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47da11318b0f60f2d31afa2cfaab9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6e8f284f7376519a61c39553d67f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016996648cabea820b33f5089e278f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b963746e56ad3054716bd66e610e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059380731363b77e2f61a7d1827c8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3165e69a03a7be8ba306f4e423f47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c7a232d03c8af929f0b77ac8e674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b15ec2a0f18be456f1085fdcbc06d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2117c0457cd82bfeb09d1fa395ca8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9c4d7d7ef7a41775d491e9f7a44c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d585614615cb882412c61287171d69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851504b5ca0287e38bce85955bf788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b2bc982e4e336a4273286be05854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824d5fd6fd95df16cfc80468623adc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a385b714fbc9f3015ef61e3cb3fd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d2fc4802b22b9efc27e28056c8f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b934f41ad7b79f11936b0e5a78089a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3555e482d5d0a41d8eaa9e8c7fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72f0797005c30e6ef47d70b86154f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af82c6c04123e54885aeb1bac262be1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ca20b25cb0b3bd71f315ebcbcea8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84aa24e1418f62c2f648f16db44c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0695a40b809938f2af2b4b067c6cb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c8a8001e7941c8179ded75d535e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756750e0d094ecbd412b8b42d2ffaa9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f6eee69229c5a8c368aadfebbfc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877944162a3eff0046ffa525f6611cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812116ae561d3e4a9a18e7019a9fb6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454dd78ffdc6a7e9f225d667836f79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94b4125a8b4c0dfc7421f78092fc9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d85ee5b3728b53c1d1b32d5b7f8ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef563894d4ba682ad78444aaac3c413126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a8d8175a3f3000b3d20a16aa7d07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323623b7ea270b0bd40e05503ec117128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e512be823115d887d06e09245776e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0529d707f2baa822dc7a8d439c8c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284912105ef34dd27c2227a150701593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ab93e56dd1aad65f9653909dac8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853aeaed1888c5f38750f130032223d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193f1eacd2d3535fe035227b7e1395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d62e84cbdddac8b22c9179504f1ea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91922b7020d21d29df6f5f7188c5268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e59ccff5904dab4a496e687bf539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7352ff4e3f3d071b33e57acf36de258138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133da9eb364c192f472fbe802fb244b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71c2819acc2fdd4fd1572a45abc05f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d36b8d63b0b08a1877ac319310921141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4550c5d79175f94f695a44bac6e2fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4b986de78c034d44656e7e18c1e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a3c726529fde5347e10d8199dd8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad45c1ca83a7de140e3001760c8513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e500b7801c2ad1f1269d6b063688ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d14845feee911adaea1be449c4b03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6978327be204e7a21f9a13278e5747d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c19b9bffdace01c1c7beaa029b29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57909eadae67430ae31da7358b66938150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a1c63d16860b060e525e4c3419a87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786285170d4f3ef7d9f984bcafa1a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1c984c8d4d12f37369e33ce25031b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ea9018a56ca9973f6f745229fc90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a746eca1d73581e10d7d67b58e6be4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54232e477d865007196d704c335689156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becea2092f95cfd752ed053a254e519a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a60113c631ae9df5ec55feb8cfcc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f66f1374811dfed18a5fb2dbb9579159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191cf584098dcd0e379baa6ede71f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113258b0b9dafd641a488b33f1f4c50d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd420649968e31eacd666373052bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a799055c9e49bbac9ff24afe653f273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92c27ffbd3e7cc78454ffc601bf5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63852b4a309083adb2ea0f7d5e178f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3786bba5eb5281beffd812bed3d29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3c32c49ce3b7ad96e4e17b50e2f92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761475e391a87740f17d87e31962a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba51778fa6b37a33da26efdc300b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f27834052eabe6f6da7c9b35da7034170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3d83f2c1263dbd0ae4c197423cd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83024882d2f520bb14fc35376dd0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210bf63b2d915fe4c656525249dc5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532afcce2da3ff9ec56a0023f4ad0d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa246a4d510d25052045802417b58c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7f9a6a059dd0e80cc8e9aaba8e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a66b004dc9dae2bfb2facdbd721272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531534a72c75bded1429de7c01ba12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672b6f51ac0cb0c2e713984063c7af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d6ee94c40d2405431d3edf5f21cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c98f6856a70857cb8ec3153590964181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8054024f1fe5bd8ef3148d2a67ea8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42364b847dcf7ecdf079423ffe8f2adf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dfe7dff5810c3545c5d660aefc3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa190c253a40fe822ec81689a3592185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035d42fd74fcaa5356eacdcccb177c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071b268ffe440affd6edc8ce279ade187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c557b22028c068e6e3c27606024859188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2052e58c4a6bc61c6ba279a575d17c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadcd49514f15e9f700f61c5053ac1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0553d587932cb34a6d4489ac57a4fd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a884c33376bf1fe34f96a2395809192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af33a0e7cdbf0b88b5bf05ec3c7d4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3728ffe9bb57c3ddb37f2c5e6c16d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798502b171596e5ac38b145b5a5b9b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a0eea00fefef4811bfddcea5fe00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d8c8e10c14e790801a95d0bc116c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf97e619cca8e3f5c3e030502ec37e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a3b4de8dc50dc8bb61ff54f4a085d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4c5e360721a8aca83058691f25dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0627598f8963fa29b09aa254c064201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2874ca1e0245af15bcd0f6cd12b89b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435fed5c37dfe3377bb71ef2e247b53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad389c2ac524a1e3b6c8e77619213ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b51e292b1b5a2b3c136591ebe9d37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0a396017f8e616301da260287f73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a716033f8248ba7011a7c0f8a897d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b599838fef6c96ac5f2ad6911ade208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58138eb01ca3360cce282be891c2b743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f2be529b36db1ee6db8b2fea02b55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8895653eb06bd838365d8b1718ed011211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8714e1ad122390cb398881c8f65a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc18e1bb4963c714702971f0f28cba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21540558e334ff480ab6992792db3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9172f70ee6951e80e39d511c970a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48875ef8c9b36582fff7d13a9d49094b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68058c0befda9d19d56a37b1b7f849217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78efe6618652794fc5239fc26fdfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25cb3858c6a133f2a81a35f64c099219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231843f6b916c34bac75a802ca5588f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb38e82df51ed527187879b98accb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e3cdf736c9cca98983ad360c0703222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a028f809f2d5d2c5dee09f4648d714223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25106b0a990abc9be6f84e4539c870e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b4f08885219b9903cef4d5cda4cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bcd3c47b1c504f4f5763efbbf6d97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422616b1e87794e05f851feb536a16c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f05b60c5e26ad52ca053a25a536ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a6e0071805af918d38e28f2adf8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccf5a6ad461da0d5c029db03137d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f43e98055525d941196d767870bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753fcefb60e542f4b059d90933ac0df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358802da38cbbb8bb30dda7d50c88b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176f1e412392eaa970d8d101f6e666234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d6484b47e0e285e35b74cec9c212235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f99e3d2612f39c2cc385815e8aa4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aee99efb4b6144c0c6ca29bd44ce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6082af23de7191841686c23165f49f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39b8c6ba618f7ac689c6378dea812239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba38971534d1426c1ae8ef6b084dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf6dfb6566ca3a0c47312b55c979c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb49af53d072df25c3ae7d18fb5126242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e2656b0371982ef8d89f47e5b9e8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea2de9671452c1ad2bbe8832f534b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c78b7a5db134e0ced66d9e094c57b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a636bdd77c2db96ee234f87d84ba21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db27d337cdf92aa68f0c3efd814a72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b28b7db01d4f057c0a466f68d51c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283fad7e996b0e2b028ac6bd4199741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e9c0ee19e0e42b62f1cccdcc9cdd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68776298a76ae6fec195379ea7c4f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388bb1d3fd8fa4c9e82e685c387ad06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8593afb1ef48e839ab79b4d2d4ce6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da2c2816a8361ccd9955d94ebc4e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fe11c34d42c271ba1790976d22da4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbdf3d2ef41b1df256660d9502e494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43fb741c81d330046fbc415df7986c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c5671398a81fe29e5150056ffcb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bcdfc0749564bb11d8beb81ecfca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad51d695c1ba6fb820ee08b6240af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62638213b586a79079c3feffd709b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0eff68b34f8dbaaf33903b82c75a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16d14896c59edd039fc52a445d343263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c16da2e302533fcffa9e14491964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa60bc098588ea0c0dc0d3eb14685e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7ee445c87111cc267c39088b7a208266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e32f1578d80b5c16d3e27509a6936267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9401d1b9c6c70ed7647529a8df1f2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc7b760e0284e18c3c173dbebadbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4281a5ed1167b1844c26fc57e34f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c12ab1bcd53a0a584c465eb0043f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f10175114f4f5b52ae564b6c4aec0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d42a8b9a6859d698ad8e5cf2cae4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb012fb75623cab8fe787fcbafc5f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958f0062e6e5a451ebdea98d120af1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69a9ead87ef7576ac933fa555e65f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a229a82a0256d653bd0ae2b89ffd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f877774b80a99c9d34b66344483c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954e78218d141cfd6d3ed8174fbd9cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24c9842898737cda1e179bdc86042280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199339aabef2dddd3c986afc6573fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70932ce10391a897b9374eb9c4a5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1820fdbfdf1d89c90d13f9837a064283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b5bc9ef523abf371669473d75249284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953141a71956f6db51d9edc7c8987c85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978446b43b66f0a48976deea9fe1a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad4c3efe886e14be92b225042a5729287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0877b9e5457a716216e0117edc42fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76299fc324f324a8d2a7aae1f2f44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea7e90a5fd11ba169e9d3c69fa67f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2edae81c57abc10bfd60b1cf5376291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df413978d55be826672f352d6ea4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c754ba50bcf3b7f0711736951ad5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fa897c5ddae510e79f76737d62a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a51bc6a9f7ca44c6a0ef6d8f41e7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d8d5f7c6e0a6b111e1b15ee327839296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e51f4e171f4fbe87f59679bf6077297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c90ba12387bb79303c9433a98864298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26821bb51313d15fe3ffcbfe673287299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb1ba2701ade1ed48c0aab200d432300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19b9421bb822c09d847e380fce2db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19027274ced9fac3436b54e935d574ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9242ff2fe52eeb605f4e5726a867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e25d8546a4715b03cf2c04888e7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3f7be0520480ed2be807e214dad8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df37f6b580a18bbfef69bafb199b9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdc2b30fdd1a5b3ae521d900132668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a86bf8efea2b3ab951c1fa3aed7ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9819dec4550b728a047fb5cf2411a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8f0a1371ea0603a2f4127b593dbe7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf8151b1c28720b23a9a52f4a1e85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21a832b99956fd01bb162f899ab9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f60782147380bc7e5c8f16f31f9cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745c9a5f099b947ec4db1ed8ae33c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4079d7c1b4604b7515b1fd8fc5644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818261c1b02fdfa472d47ee545795b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375389fb17456be96df211db3a9c2c33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8369f3717929ce297bae1df746981a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949ab8c5774b477e6405fc2a95106d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955c4ece3e73ee4f8c11bd0b3157aaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9d64855cea18b4d876d108ed8cae7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61612cf7c1f3660f51404b5bb63e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad67304c0f3ee55ebfa83b7fa08a4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ff65777afff309e30c1240e5d6720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa06864d4d78306562766d8f80004325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694d18275b45f6e392cabe4d966bbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6cad48957ecb1672cd25162b4961327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883298a834a7a2b72941cb14d3661b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992148b7b3e308b26f845039b6bb349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d4e02c2a79da174d387000a8727e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f4658851c87d1196613fefb6bf38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a6bc149844067b1a0aebed43dd7ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8fc59824235f8a3183f027455daa4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6c4d8d67696c43bbb09e0011c445334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b347492c15004f06af7dac1ff2e11f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20c02abfd429fa8fac62e59257dc91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c153ad5a792c214f9175ed218cb696a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7dc8fc255fbf20718ad13fecbe254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cea906a819e2352ec6564159a8726d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22292d77706ca395d5b89dcc954e64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f782e179f0124e2d3f1f6340c40eb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5373190daf08e426246596982ecda71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514852ba98d31d643d0a8a29fe98fe9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb45ec66251cbafa90c828e49a84d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae91759570b1431778b28aea4aca106345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a7e7d1b3f4024a620d9af48dbab9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4db5f470acc67896c696c4d871d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529edf17c3ca6361205bf87ff98882cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692668a562f40edd7567e9e08680174f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b95f9a2eee9da25bc701eb639a22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d85accbff80086b51942de1c1c661351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0f8f3aeed259dfc66bdc1c64fc2c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1710d32fef31756b6e57749ca06e6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0a7688ca1cfcf685b16867c0bace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab3d4c8dfbe5e2eea35d93c8b55e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee007b1184f2a330da8aca2a61db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60257697d36944a0d627ce48dfb97b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f4e44b115ca36010cf458cdc3de7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e97f8d8550148d1da0008027185d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9bc92a4724a89b31d348fed345c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc065553defe2a970f5e69824a02f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcd728a7358688b64d6382f29cac6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b24fa97b78de90e2f86110b74651363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6619c7f4072960ed49c54dd0d3cb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf059c3514760514c99e2e0281e6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf471e07a3234ee760e81d2f8cf03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c4f4343855262fb6166e9e2c83e10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9abbd2185bb5162036035c4967a6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75174350777a8bd72619d404905fac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67d256453c3b7687533c3487c0980370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead567ee7538f60d0573ec44b68c53a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c1a628a0730fa23e51bbbf794192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612971643f8854c528ce4ffe08fcc7c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e050f85a38b08e4e5c32f3dfe596374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8148c403911348ee73ddeb125209a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b073a054e5d89309a5049888a0299376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fdfc857c112ef4f90d065a459c0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046dfc3f53c49b16e85c8bccedd7c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b7b83d83b8330ee4850bd6c903b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2307550b5126978eb6f4542bd19f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc99847ebb99104e06b88b94404353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315750465edb8cb0015627e2136e01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf10ba009df7708aa6dab612820df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2378ad6813ecf0a3f7c100ce4ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f72311683e876746a2c5da0704c9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4dd38b40004396948ca562671490386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7bff5998d1a851d21a30a5cb9f9ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d915e888ecc8719a080afa2c27ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b845de55da38b0df5c143f30f146e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b24e5b25f9b59e77819aa5da90ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b7b11720185206c4f976e2b6f5f78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb4a3e8b7711bade8d54e68207452392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e0edc467ba20a0bbda688a0a71e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d94e273dc78618ea0b7dc04e67385394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076427aacca9542224b68cff2d6088f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073265a9b0c720719132acbe513017396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd3dd42214f1c11dc5aa36217c2d09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423f921995c0d593881997df350d7f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312e3cf940c24a636ae9188f5592a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea83f8a349990809fef54dcc265e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713958ecbb4649b924d96f9d29e30a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b9b3951352a652853f8853661be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd195eb628563f3024a631046c0738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2eb16704094578cf869ef66ca715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca0a7d6b3848da7df01647d18428d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3182833c299d72a16f844a85d5e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946bef4e33e5f28ac055ffb802903b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cecb2ef8ff6dc0f1936f45f97ba79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3f34e6574be3e620788b5920c983409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49a91198a791e68d5c7c17fab6439410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06a7f08f47f631f862753813fdc899411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022c2aa2b1a3f526cab2d70b99377a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b43f501df98c734b6a548797f57e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c48d1302c1ab88e15fe04bf1a494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa079bd114f3e752cd5c9b2951b8b2f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d90443f7721e820251a98c4f27f36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bf8e358fe54bf6877bbd2e88325f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c221cbd89c13ce156fb9ca8499d93d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ac03c8063f6f625695aa6ada0d17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b43fa44ca2cfe6ddf3a300784095420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc14c8554f8f6b6456c02249320413421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989dfb6dbd8ee80f10ed00d08b33e7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c858d2ab419b4b492eb4ab368c66a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e0de4c0aa017aea4ba7ed5e5fcf85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58f5d6ec125bbd71d9956c53c8909425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ff48cfc0cd73ea74146143cb0987426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719cc360deda9d24c6cc2374e588a5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37396f4e95832b58ecd143d3ab3618d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9410836194aba82d9131e6bc91e2f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71dd7866ae70e31c2550b23be63a2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe81a6bed98d69d014eb3cd09aafa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f65c968e40acbab5708c797c4ab7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140667080516b2f942747a0e8b3af27b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567789b0ca21b2ceeb6da4290f8c2c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee1e1d745df6238953eb6fdd895ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd396714ce8f3e5e70a81994467ccab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c6f49f0c3eb988eac2f4cfa5fa6cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78f09aa4d4d39fb4a5357bf7a62508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f00eabff35c6782d34a905ceaf56b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08063db107e1649954b37ed02e21c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b34515f1bbebefc30fb40882e4b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0cecd00a3384542a75037a7868de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354744d8674b5693e46182c75795df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4662327d3664975376e7c162d804a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937780cec13204fa7c329148f74d40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f695c474023e10c0562c36a23ab3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb9f3143bf81ff544ffc76bb78786447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f55943aa7ebd25434a1b7dd3e89a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607503478645734e072ab366e5c799449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91347bb83f62eaae931b87a814389d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231ce3c154567183a03e8b21905eea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa03994c6d4f10a470bcc78ce2295b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eebe4470e16d23bddd419a7ea8a5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755aad6b8041506a88d335b8d64b96c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25c3ac755a1ddb47d8c665b2b4184455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da9b1b31d6edbd2cceb465aa3c8657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0b5b2ca269a9bab9f909d3915aeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb2182e7857cdff111ff089fce309f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238976ccf01ff3b902c7ff32ca15ec2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226880b6e17ded4aaf917966f62cb05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89711793d31d729e8e79cb9de0882f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a5707fd76900cded58a255aa2f045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c4bce340510ee1de4f6d3774c42e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fb82b1c39af04e8e3f08e2645be3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b74c0a8fa0d35ac4de723b5df81e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5cd5d5d1e851288f96c7f3bb8416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f05a0b0dbc5f675003fea39ac5902467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e1541b5f0ac300a8aeb913aff217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7bb17920ba7718cc8ef82f6d99a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd39efd0389c920237296c97a5fb20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605dc17e41e7890145e1ea214a963e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea05812e0d7ed9ade1169d83c9f6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36c8b2ddc3a6f278c008653541ccbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b4fb272a1e8b7d5d3387eb9223d87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae79d2c681c406b870015891274699475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f50fbe72e1d516265000b44eaa8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09e78ed1c36165ed996190588b8de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a62445a5ffb6244c518509f541db7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39052ea0bbb279ed54708b9d0ba86675479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b4cad9e320838b3cfc5fb9663c72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ac7ecdbacc1d3fc335a1b0dee527481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e69f18c45f5bfe64967eaa08b1130482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29a483949357356700576fdaaaeb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a4ca255572a291e9072dc36fe9910484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7902b457753fd35b27a104ae884b458485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f5a068f4abd01c637bf82a1d0323486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596337dc5e17e8d740c3165b9c0e1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ae85b9dd0033209537676a835e1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1fec3df79a5529d97156ab429b40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d3e57abcd317d88bee34ca66e5319490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eeeb13fd1dd1c0583828939673269491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbedf89dffea0370dcc15eed66af19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a41df4b7aee437c6a34fe0aeb9bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bedd91cba0c65dd55c9d3d0fdc893494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b58d7e993f868a17847f01daddb8d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0654d3d2a15177901bfb839b9f09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e493f2c336759a21a00554257783497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47809a0576b4e3703100dd38b7282616498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05495fef9ac09a9a2f19bcbd30a0f93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7f5b2c977b02cca0fd562f3623bf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e612499c80baf28a35db6c6fe392501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1a67c5a59ac94737a851ab5ea616502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250af98c5162e76ae135a80baafa034503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3d9d0d00ef173383b882045185980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c81adba45f4ef22fc4764e43fb9db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97748d77d0ce467ad4895098729b15c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc684b2186a3d4c1a065193725fa5d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d46218cf3c3dd0d5917f6f70dd4d40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d1f100688e8e590d74cf20c5f552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eff16cdf8dfcabd826aca0840b3e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893543a1eeb07a6506af152986393c0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec4ebc659230451e9eb3fba44f209512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9fc16a3033f50d9a706a7892e69d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b47552b15ae6b73f7ca3c018ab249514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebcde5eb44ae6266ca4be82937d6ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f57afa37d58074120e00d35365d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54f19902f138e5d66807cc770932d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea39cd79b22792bff95ecd79c556061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f135fc7800346094bad6386ca9ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8374ad7440b27e8e12817b351f060520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e6c87517ff7ca80106858faf11591521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa42df95ac4c195f63bca6e73cf88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743e8f0f9f524c42dccea9a2cc1ebd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e0183d50f952f20f1d88d8fb9019524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edfd635c7032469f0cbea83d23412c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c1495b125bcc73ffaf75beec3dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025caed38ca3dc04e73f01dbee3cac7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f240ee2cfa02865fb38152cebf31aee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e4a4b5562cde6f00e5ccf475a33dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3472204b32a993b598a919dd723031530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e52dd90cdf700c5170165587374a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c100d2caa7c0930e2b7b2514f7c835532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc775c98baae12cbe1ff5a45d5605c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9f3c42fb3961b696ca48bfd8189b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60868c5e174696f3a435f90cfa59356535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0b3bf613c7c43c52ac7449967a38c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c79e0a073fe9579522793c299470537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3d63327e49c209e0972fd18c919db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e03629e401ea83535f587a235738539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863fb38287f2c3135bebf0b26966ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b257d8d1dc6332ce8674445078944541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464ab8c6b1af632345d20a4c145346542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c2299363d6f472bbea144b5687f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edbdbab8027c1b8c169856d965c18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d9f4d86c7b3b31bbbf03e1b26f28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8c37a7a94fb9d807aa8f2de612ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b316f1073a2822be9891c2d3e1b623547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc91965692a0be608d8502cf27764c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ea80ff721dd8e8a2d544979370ee4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba14a30abf464633882791a4cbabe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eecbd0de5e4b3316ad96afc00b6889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58359cf55c888ea7afd0959f248c2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647306d0f5ea628c5215c19936454e52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28cfa5d31629b97c1977adc4b54b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fbe241ebddf18f28b4219abf01411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1eeab4b4e0a70203634e91f7571c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456b2a0a5b20b5bfd0a8035c2cd697557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f19f58df8335f272a8a5449f6be29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd16e2cc71d60bb8d53d58d4ddae193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8e6313e961d045984fed09aa1771560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1747c036d7aa86d02f6c62a4b24a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42d0d5b18ff3da9323fe5e23579d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa28c7a3db46e1ef3b1691c314df65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb50e7ee47a39e53bcb4502017f8f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507b3d772c2e6508db5202874dd23e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ff568718d5dbafced7ce96b8a937566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c89dfec8d295ede14add984e9f44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f771b1138a9cae795e6e9ba901898568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c79e62520c6888d45507e02d619dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558de78807c306ea13ad938244696b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b9e5f5a8d08c532c0a116b69b9e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994ea09cc65b54b40789dac3939589572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4135b0e7fe22a4887b4a11fc66bbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2a8f2dc47ac1410eab32d66c3b6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb452d8a73e893af1367fa0830a3ac6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a073dfb4ba90fba1f90ad49bf5428f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfe2514c568537c503dbca450ac305577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3c17e1215fd127a1f7388c013e22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7cca31f36a322ae65fb2a5864e71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c76461eac35e1ea7d5d80cd9e295580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71a8c3d8769034c5fc1d358e16cdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54c340a06ae1e85cbd852b3f58a6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1795f04104184743813dfb1e95940583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8213761c4d97e6a99b5fcf817882584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935e1919281d00215db62b0f213a14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d1acc2c60c7c1a67ac094a5ebfdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af2415debde6c0e300aeb561901aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ccfd954c51a84792d58790360e5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3397922ea2001e4b75ea3a1bb0f98c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cceb72ac1b49cd5e2a397063f48bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6bb896437202ecb20632fe52c2db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8d8716310bbedcc93e019e4294f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d42388ab6e1db1e9220a623664e77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330d89b24b86c5cc5b3652cad1eee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81eb399bbc78fc59968f67c3673d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5261dde6bc291bfb53ecd38fba0e76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade51a96a98ecd6505b4d5a1138d515597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac48911d932dfc89870ba7d5fe9ee9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a430af18e576932c5e11eef285dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecca96d75cd9cfdd6a13b5b4ebef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8137fec5f0012c4fdc622db6d08e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0857d2e5b7627eee368ec6f65d7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5cc08324b971c9d96a76fe68f328603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55db376696e2c85478b49809dc3a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4943bfe6b97979481f2f40e1ee63a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31013d66cb093e15fb75996e7de97d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637727826965903b543fb4f125eb71d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c042e151ec30a5e865d2ec9548d825608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598892776a162c4acb85653feb81665f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5a5953e7eb1cd13598567a4e5b34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542eafc43c6c8b91b64721a6e8ef2be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eddf9441db9665754c573e0627fbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8db16b10929d563ef260efa503ba50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5fd0e5bb0fb8e1d857d2c639862a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022cc70b27c3ac3640b7748c643977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e81f3ef140238cbfe3902cb87a8ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ddeea712cebed6efe7ab17e7c486617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7f99126a2c8588c8cc479ffae4b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab01563ba7fc14add043e72032818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709a7d85037f4d7fe236b46e2d33cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab61a2569541c21c498c1408e99f0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f55b16c77d52eff401cf00814ba5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e96f491534fc890a0d9c89e316eaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e9ded109db727e6c57f4b6dfb7506624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1d62b69ea6f085b05769a58d5a21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc02687cdb119606a073df658f2ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908450941de086e32d69efe7409448627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973ed4798435bd41cc12e4daba31be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e7d459efa302ab77e902ee136244629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ebf0a62d2f7df2674b06cc7e18c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f79aa91811e580f6c232fd9db5e54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556109acc47caaf8ae2c21fa43a1e04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369cd2d7556b3513b0cffbf38523904633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e253e2a800f20915ec5204745eb31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84295985a9ecda8273472fbecb1f36d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90298278edb9f70f3ef4304839ae5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157b5dccb11a4ac0c8c8c90ac31c79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738f647538ffa9c160273bcc505a3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9b8b385cd798bb42fa9d2b853220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32013cd673c7a14702dde57a415b78e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a32cae3e268ccf20c260bdb04dbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb50f228c3c444a70a702f25214bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccb555533e7a048905c020b83665c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf69ba860e338f4bc477b5b20dbafa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119963194ca846d9265eeda5c779bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909e0b01649ee6e3ae8734a9ba577a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a9139ffa6668a235afa8bdbae5d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0f1fee3092cba15af5f886e20e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365cc484c18789587ec1d4afa27fb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb589e1dd5b5ef83ee9e8ea689610c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2193a1ec45f1b80db5fa5687c35781f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ced86f1a3added217d4f6479a95e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d3fcc6464fd705a5e229a7134f632653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830024d86c72c4f763c2ac39ce19f8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78f9f602d3ccb5da4aeb2262ed993655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc998bdf61eee0b1e8c2e7c6e8eb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4744ac054e4013df899f3227765cdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd92125ca4cd975ec0237720b5aa7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46352c06db1c06a468bf5aab8c56948659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b2c5cfdbffbd7f6aab4f0a1a6158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1adc1c8125859313929d08d7e9a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138998e0055b194489167b8d154129662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681c9412580004b8ed00b5bc1def36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536ca7ae792dad2e99c2d2e1a93f882664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80fad8456613c1f54c9f609d588db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3edec6e776bff48b02110676dac6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b289bc3d5f2ea75e8d515c689eb502667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ffd74909acc68ffa5ca7ec6460cee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0d0ec00c6ec7e21bcedb62b87509669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d943cb7e88180d5e6663d96a1f208b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d16c2f1d95ae71c4b6624c092db2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56eb8b1435659768585743edc06c52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed0516d26cf5766f34d66c32c0c43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a428efa49c1595fdaeabf50af623b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e25f5c37b407bff6a1941cd4d21d73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30c0c621b28380c6c663baae7111a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1481c367d62b46a65d3e6ac32701677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b04e7da2defa8da56c3ce6f79d5f26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c8c0340d9c3fe78b712b51b1a7ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea483514fd442d3fc22ff6c36a66eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdac7d8fb5c8471011102ed3d47408681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bfce7b3ba28b4c243fc0e9e02bb2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bda687e25ce8d1c9aa89a764b8376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98184c853dc41563cd773ccfa2ddfd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7814b2ad55607eee5519d0f178adc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76e0a235858f857dcb06b0e3dc4911686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256efaa3124287a541209586678d332687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942ebd161d38e27f4d457935e18ef3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea813bd3e5ce34997cfc749535e3e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfaf71fab6fd734f2c81f053bb8704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d16501836522d19f99b2f51adf33b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0343c7fd75ba275b41655057b950692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede7ea4601eccddb94b9feb04b044c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956eb233f2aea5a90557f04f8015f49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d370b51fc2bb0599e02a604616031695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec96be160e9130be160b22637e7d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efadcb4ce7f9821873a599f69f823c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfdf3212261f5132b551e665949677698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a87ae5da3579fea494d14a991615699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8774cf2b7f00b586c9fc4c0dbc0b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a5bf4861aa9533a4f7bca671e55c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b170380d0d85d5d51674a42fb2635702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c357eeaa33c84126e45b0f8ea26e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde9e8690ddd69d4d0d3b74fe6c126f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac6eb0f11ca07d50bfca95aaa14a34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177b429b948a33dfdc241170779866706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92764deb75bd2e205baf89f8a0c0420c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f111cbf0100b51371d940284103e3ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd0e8ba3cf159a779e66daeb601ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838605ee36215a3cd1da54ec0b3d2df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6985499a1e177018cea31dd90642711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da7343d571704a3dab592f19a0b0a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2493d05c9e1557d4b1278d6b42b626713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c359c91329593b5435b386b18e1b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0acf6e9633221c548be133c0ce5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96e861589ccfc9edfe245773232833716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e16cc03a7c8e2985742a67843ca3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786084b6138706418425c6f98af45ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24d8b57ef6d8db3d711bc16319f98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607fe065fe568f8faf757f48b8c711e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd1f040fd1e1e1e257bfbc9e036e82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f734366c4a112c7ce36cecca56d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41244a0b4f5752cdf347e674c754e26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e32a7ddd67872b2d860254d2e4a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bfeff65be2aa923f22bbbe4dd3ed2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768f71fcb9e1953e4d1364a3f2530c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce89f876122519406ff294154c472e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808080d3de60b1d71d7a61e1cd6397728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa8ace5c623360956bbfeb6389a2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d411a617fedfc508accce0dfce41740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a66fbd4fc15f5dfc34b651d9647b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e0ad86c6de9360365980738feef2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca0d1aa9b2823e9e7758462870f36d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f313d6e555adee23b3164e291d75fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1876e95d50fb43b271d4d3ccc9130de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106ba001efa357370dcd0d2fcb4de56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bab813e1b14b353c8ea4d2b1a0984737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d5e96fee4834b6c257568894f4e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318461db6d477c2d3625f7771c3879c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391206bcbcee7048b44de9c66af13fe5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617176600cb825b278fc145cc4710f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569148d2a512f196e963a477edcf26a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a182d190a8dbb00986dd7a44e48ac2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684326acb87bb03ed59f35c11137d47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22fcc4d78eed48223c68b692d8028b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05f528a7d50ebe42dc9012f092ec9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a80e99e3c99b9f22f17d9cdb13e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f5a43a9db9102a257b133d59a0ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164f6c1aed02ffa63e72e4d66e57af0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124506e0e91434b390c380135eac9ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9b632fad7bb40eec37d5abd053ba8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08883c7ebc1ee7fdeed93cb4d3467752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145693407e787ea1715cd4895f3e2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ca10405d7f0eee6b57359189e4d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6f0342dfe0a787e5b43c58232b07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed88f88115bebeef05a3e5a42f537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef73b6584b3d99e28091fc621407ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b01e647ade963a400ecda5f581ea8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738fd085bd42b751ccb045f46c1de4d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>