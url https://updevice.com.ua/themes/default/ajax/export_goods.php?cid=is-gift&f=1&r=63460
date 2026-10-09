--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc8c5d488fe40e0a30440c5ce357ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76307331713553de38e0db9c4c9fd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227987a329d604eca62b78ff1cae833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90de1833c706aab5c598cc731b20874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af74713931d34e88a04485a5d4952fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ff34737f0b9ea6828718f497ff536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0e9895c3c766695fd4889b4eb9407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517466f3750877f051e85eee9454bc458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f06b962f251eb298aa03e79efc13c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d55ee4f7b533669ea7ad002fab9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42898a07fb7a47f2b3bde610610ecf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c01f4da24da2e9a7a096e2a9e3892812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd40c8753ff37f437fc2681f96b5be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84421f23b124c6c8598fa8ca7de314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a0051e0151b8754109fbd8499901815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90820e6df1d98eb51adef6b1da49e1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32b12119917ad8288c516dc07c34e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb5ac657b435ada1285abf6c8f11118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855bdabf419a694c8064bcf32ce39c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c961911cb1d37af0ba4ca72d06e9b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a1674d5c59dbb1df733106d7910d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c4d0c075295ae49a89d216152657c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc0686ede109fe9ce00a5edab203023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27c4242757d19400927258bcb3d1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b9e54cba8e3c8eedf40cec5c34b5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbad5f494cc8a0a094e4e9e6853d4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79723f878e8b8ca9eb2a8aad20bd14e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41ac29df7cdf7c316a086de52b92128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c6d763ab4db83ed5ede011fcc78c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047517a2ba5101e98235dbfd12be14130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b911a35eab48a2759413b4f52cf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29331fa293aaa5a2c4f3f560476c252432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17c848132d1b75ff09ce944eb0b2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b0470a0d6884a10ffea8a79168f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969ef29d035a2c90d10d70d3f4828c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d8daad173dbb8164e9705a53bb75e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790164a82c6c6a595997f6d2ecd53637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698a2ea272aee0927758ce6ffdd16738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3816ab4bcb310b4178a8f4793f26339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e1e32b0ccc3aeca568b8500200f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38011ba0fa7e0910ff82a493bd571fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b81f7dadd6de1d648f003e88e89c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d7de921a8ec2aef7fd2cf8a8f52243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8626d87b69d90a1853914cfb57ddea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a691a14498f48687ff8a3ec838d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8cbd8962d44766b8a431bfa52561246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c4996f840ff3a237e711f909406047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed25eec72c82351187bd628679b2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd9741effee4b4a36b2cc0b0911d7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c17176ab3534fe5e99f532813641e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45315c063e4ce20303bcc72bd536451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db721f6f9ef6327287286e4ad6662352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198a415665de26b04ff0bf1852775053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e0e8a8806060b5749d3182c68b6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94e9f7f93780ed55e5c0fde2d0a7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721e97d1662c90a10e9953196da46756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d229b71e3e8ba4989d897ddd5df0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf053ce415182e75261a3eee14c78158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60f0e4e96d240766e2c93907a6c0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365f4d95b738a221b7bb72c15d51a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9cd3a55af98c996f057976de4b91361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bdad5ce0103e1cda44a3fe0228d4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c49e5cfe3b3307c23ab78359cd12263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459021f0f9b119e00ea9109f57f6f7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec707e6224651c3abdf88ff6db1ba465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40faccf4108cfb8763fe735b9854ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b3d5349a1e24d27f04c331cb6aad467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977c5ab0850a6861444a47f950be0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033240ae7ede46a630b54212ffb00db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b7a9a5a6b0e28b10adc8d041296dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce82e33cbc98990417a60efe117cf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134edeba9bcf81b5b4493b2e338ed9a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f524aee29dbcd1ebccf0d622d1f5b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa7c0ecb897154ab6db811020512374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a4ada9aa2af682934a33bac6af0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0dec95a07a3fbd6db3a1de0badb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209e30dceee3d90dcd6e43f8c5d9a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d23fb6e67165c9bd9ece1f6fe1c50b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f864d5f7f679ea2f9e49c7c992604e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf059f80a7bad4c061261035e3fcffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b332d32c3a0d9573fcb23fe6bea4b6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdffd05aa9235e65824edf5bdd6548982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b125e7e76812554058cabeb5cc3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3a1847204ea7af86fcab47fdb8eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb29690e25f08f5009596a97f504085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe472d3cbed2bef8b1eedf79bf9507086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5793ad190965b8ccfab58ffb598f2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db47eed12e03e282c8be8582c2d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28340e35e96d29be9394a401bcfbcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207e9e98ca6d201ef607cfd0496f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745490d32168cad9f8ff8a1b9db8f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8fb62830d778aeb547e7ac3d4c3f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9a691a76482abad7b510d1662aca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323732c96b40c8167d96f2d478e15a0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a8d7d160fe020e23c0bf1cdf48fc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e789d12d78af591edf985351857b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a89866e2f01b6f639df7c25a988fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142138051caf631b57ad903f3339fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b8286953e590d9060d2871f4c25899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c37482166ed947d164f581ceb3ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044319c722009b4f21813162e6e7c3f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935d2e2597e3b96d94d936cfb35e6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e2551423fc2e2f0f01fcc0f6cdaaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020edf4b1ee60122898b51521292d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf5901c2a21a10c8061cbd381e3d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c475edb320de1c685bf6d6778ca00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e222a6c21e0579753eca4ae17e1ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998506afd60e0438fd924775b8b5d3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896df537b8b65f34480fb2e55969caf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe6e7b36be9a1406189511f987929110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6dc80494d1797d22d51a6ba53bb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aecad71b7a192f278961d0261a783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fcedee566f83190201725a40cd79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab2b1fa5b9f73232fc45bb4bbff6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c163ade9b767e20b691fe67c2b1603115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ef8366dff25e1aacd5f06d8f3aee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421db332533eb7cc5b2a9c60bb36b27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fca7521e2adaaebb0009d033d5ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387ddd154e5fc884c08d109621cec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85606aeb73e26ac948de7302bf33562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb293fdf4bab84ab692506569c30b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43df19dc19374a435e0ff77b7e7d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b5b5a255cc09adf06217b503bef01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b5980f12b73b15fe53bbb87ed272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b7b9dcbad9fe3236e4a4b23abfc7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976674880dd724dd69fe25f4a4cde342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922937bf0bdf41f8b81933fcdb67cebc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce887e35d511ed4969953e5d293601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca39769fc07c86b6c1012aef87cf5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6a696c123b0f4cd04a7858b16d59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc66ff42dfc9343d448e5a318e9de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ec7f648432a29554405a452720ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8fd183f9188e2b792fe47a1315f0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ab78ee892ca77c5c3e7b59039655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107368208e95f2fbacef617f85caaae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9566cb7c3fb30f1236512aa8522a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e298b51a306a3089e8e3b5930ee00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237a67e2d82032e1cb6b8fe581ec9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde60fbc1ba36e99129d1a4bd272006139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cace89bcdccfd17042f8b3daa1b65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38d6e7cdae80a3f1f5db7f723e990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad97e51946e3f60723b1c14f042bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0210ebea80c8a5d9f5e44874aeb283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401cdb06466b81edfa9a741903400d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34303e3dd6777c47e38fa591aa20043e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabd2860e16e4aa4f50cd569bbdcfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098099cc23e532907382c8372f6e3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93aa3aaec5810b39e410615299f58d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8d897fb87bf6d7a1684308255f8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a5fb1a631cdea400b87a50cbb4f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec911ca3f7327ad7a5140e382c606e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afdb14039fef1ce88e74542506395f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5505eb99ce663586a267fb0ee7c79b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d4935e6646e340b29fa27de889b77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399d6c82eb36bd09db6188d6ff5387155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd6362d0ea1075a350b47dd393e86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec044aa78d24d72a4a4338fa327c1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd76a6523d95f95128f4d293c887a22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879600edd389aeefac6bcbedc5d1ff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99d4d1c6831c18b3237d91d34e23a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1114dfba40d0ccff1f61d4e7c12f15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76040fbbe9387147abf8368654b8ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a1cfb210a5907b6aa0d6b0555736163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0626d345cf63a0ac13181a37062d273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff885dec7c0474e17ef02f5886326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab618f1798273e7049dd10d6cd1bd36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a4c5e59428aea0f0789212f68b57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ea280041a61c442717ce61a48e5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d211ac174c6e8bdbb8366b68ca2bc29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d702dbf580d8edc9e0edb8db38c85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0dd642f5d196a0d9a21a0f847216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f353be9921a7e4766f694a920085f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e751f6046653bde7ad6f4c489b7836173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9c3d621f1fbac108228577ed7205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693849acd7ef3cefaf9f1dd00fd0f3d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e002247a119abae32e067473fa5acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b34cd9ded2c0e8198c5fdf31a5dcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830e0c6032f6b05ccb0d37cd328ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df42d70bb5361b9cc5f7173a8880d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532ffd8963905d8501fa2c9439ab5a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e36a05cae489682df7f24fa11ed36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f83b8a23be0b4aca6875c9c38e6df7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30eac48bee7bee6273cfba2b0ea55a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f3a49f8777d0eb980e611989c8e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeca3afd069a16f9fc4d8842a6133d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c37647438dc78ecfe94df0bf6c89b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1b897631a4df20ae6b68539d2c57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fb9ba08aea0b6259b1315ce9a33b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0baa67c0721d6378609824238b31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d3c30a7a8c59165fa33a8f4a0618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a7b84c2ea0d6d728a63c7161a8df3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a713c615d1c917bace83662a46b18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274bbe5853e5c178b3c86311628afb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082bdfbb7ea3af03db3ac734f2686d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde33d1f92b9e17264215758cd46fba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b7af6a2f485a2a6e0e3fd66e8d74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfe630ab7b6ca0e6aa5450c6eaa53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc220e696f509ec2db45e4550a1457198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55a3f92e336aa605bd354ae80faf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b09f19719536fecd8e4f2baf027ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37b5b6e8d87c75c3db117ecf3027f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4fdd5c2f5c460b64b7a3e05514550202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c6775f6ea29eb000fb5127ecd67d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ce13cc378f1516f403255c962f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0fdce270bfc3cb2c987deaffa052e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d76f24247801fa2259101fccefff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6263447c9b7629aa4c3ae6e3d0943207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dfc52db807da334493c9342cc6633208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171434f8df2fc31df3e256cf96d1ebb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ee555f14566efbfcea52e347daad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dca106b734d8b658767ceba0e4f48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7d09cc9cd64a39f17ad0898540eff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80fb7eebee949fa67cfc87b92076f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e16aa076ca4938abbfb3472683f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2bf33a96fdc449449e080e07e8c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09b238e5c1582dfec83157be61913216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225df4c7aa8228715b035cb87f54d51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c5833f362d6e7e0e2d0a4db09a56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a4f35e08804ce99b546dc6260333219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117b701ae320d5ec9d8b1baecd13277220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a942e85218426c92e568b70aa09ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d549a4b8e6ba72558fa1a7dcbd160222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3691035e993865b9baedb6017b1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a3e32adc378d7856c9fbc369908a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a412af3040a3b5ce8167ea85d5deff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25885727a56ba4c1b51038d52263b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454aa381bcd0d349d4216a2f0588068227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf108a513ae2e470d3f0706476520228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bcb7b80521ca6a017b5a54ea4c5ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd93c4d64de231db3fcd8fa7aa59052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536049826f8da1b4184050b4f4d95d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100543adec65de26497d962f2591fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a772df7d0c6436b0e04c8cf4d9614233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544db886a1155092d783e70db49b1ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e599bcf89fef9e8357f9bca9c1791235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce709681074462f0ac4c61df7399ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f7c3b90e9810bb402e3675ae5d56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e6232764a35e766ce06565349f02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d188c3a07bc3456863725ffda2bf7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919104605230ffb785fb8997b6ee160240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55551d4111d858e2e320c86e5b3b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9348f719ab48af751e526aaa12d0a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f269a37d8192f286582ac206d055ceb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38864339ca23b647af393533090d098b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d79ad6199f0da8a339e7b20cf17b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760352ba094bff0ee10bfa9bc02b967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b675670e8b1a5e0ed7a34a22ac66ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b34ae08950af9e102c9c5ebe5e3e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63366be5d0a0c808e85f95b35402257249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f220dd2718d4d6e543f3359a83bfd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac661422f0d32a5162eed6f02573ed6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ef4c8b2ea32922f5f16c8bf09566252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8738dfaa0e998058c3cb4943bc1305253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1df1cf8879415d587496f12e53198254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331d4f6ca7a62cfafcc2ea80acc26d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848467a24606606cc1569170f909ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9445f4c516e3b18cc9469a0ff58aa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503474aa2aba25d39180c9645ea94a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55064a7784213e5e42b83e0ca9b38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3dcb39e05f8c6901786dce690a285260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352451fd12ff47b39dbe9ed1567e7884261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48028ad63391915a701a7fbde5625f23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1545e5d009ccbe33f362c9bf6e46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb03e21646b0132afb04fadfc75db6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b60058d02da285d510a142b6ca29e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844435cdad1c90edb80800656a38cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79912b8eeb20fbb4cdb86261e65d8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3490f2dd4691b7f8dab959faf2c39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc889cdd50fe01ba3dc7167cbc5d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284ecb832a9cb8454fab8fc5b5d52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186694605f807ff4fb9bb67d92a52c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcc98f67b33fffde7f333fe62731f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e93560062825f65689fdb986e1d058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a03b42952ca2eea7498a3e95b117274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb0463f26993624397fb9864d0382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b37bb7b00c859c68413db87e2f70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafacbfc511ff88a14563e60ba10126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf87ac3b71f441506c2487b2c202bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271047d87284161cef54150faaf2af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f7548e73470c70332e44d06a6b8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc94f0d69901b480287ef168be925d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ab56000ea9f7da0a07364a1026a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bb8757d2830119202c82a53d5c12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b50cad8c39a39a7b1f74be8493efc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc68fcb4bba626f44ed137e5721131285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5946ec53fc51fb2105498cfed8d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73d68374ec713128df8f4ffd566a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3cb435c42c7055f489da6bd76c45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f9aa0931b1cf5b47a456c9086798289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b49bc328a1efa20f83425b609f16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5e8b3f0b7397ba892ebac3437e54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca90616654eb0c72dc50e2de67e65c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f56b5311ac34a42f79fc8b076446293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2ecf81fc5126c3c4e622bc6c44b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee308f8fb738c5a1b836b9b110aec7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a45d47fbffa12cdec1854a533149296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a88910e0f404b83069225b7f2c954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825db5c6cd505ddb01e9c5054936513298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294efe7cacc072e4d66804f674788ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168119e19bea2121884e35594a7578d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2f7b7f4ece05db5d631bc7c5ebcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7002cbac376288ef016612453834574302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aeb398bf1e6e5a720930a66c090b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284683f21ae92f7353473af82e1f574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da27f7937498dab693ffd9a1d7ec5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62436b3b1f0c20ff0a0b887a7915a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb14d80b7e45e672348975a6c891d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad4d911087862fe63ec165bea4cbe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b42fc97771da6f895e2b5782c0e7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e743ceb0f9f8b920e7961844eb7bee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0ca79d8c6e7a0c9dfd5418b23a5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfd191ff60200517e591cc8def443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4232cf2f664f8c008905ed04d133be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854fab7d14d741be77b55d2a0bbfeb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663e50c48433f667ec30a331f1a35c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206683170d1d2b309013596f7370f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac335bbfaad667556dd67c93050f8ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a4a0bee0a4ce48f75274bb6dbb6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e2f4ecf1e4c7949e683b27c00abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998faa25839362203d815b4c749910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc2b12b14c84a13c17d94a8dc1def0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659acde12d1b6ebc1c0bcf9b96b7aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1555a8a4fe13b1c7a66c160d79884b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadbeae2f3c484e2a97beeb771dd7de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb76bbec35aaf6623dcbad9059600325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820c7d9ebdfc34f02ffbeccf508ea4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a60e0bbb7160e3578f1061dc0d0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75685d3220ef831b8e1a2ca3cf772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcebe074086bdb8b13e6776219b2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537f427060875e63d2dd24877b07a16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da5a371ac74e59f65bf021c677f85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f671413e36e7c934dc398e91f497b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1377613331a9eff8db9621613115333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068c3aeb2605f0e74b274a88fc1f38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce2c6eff79ae6f8c74b5c30033488a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48f834b89b735b3707274ca6435cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ad084786eb347abd9f5db7d70302337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8ab2ac6c7d616d259957bb4a80f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1de0675a1e1aff71fc16d757e099339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf50bd7c424857a026b804ad4d5132340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dda06cb0074b8fec77cb0cb68b7cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b42207e2db92728912fd31cf592b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01e4bfede4f324d3ef9efb513bd5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858cd9b1141999093ad063342b93aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ba7eaf83df7a60ba7e0da3b1becc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9febcf3828ee9d6958fab7945aad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5534ddb38e8f4593847b2e85710b46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209c5c8ef1c5ffd2eb9fa1cb602472f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39a31c82762da4437402ffbfe720f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b14c17b70235dd0eb1bb8022f006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d7317ce40c1c4b76438ab9fa26839351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bf560bc68efd29ddbdc5902a94a64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8bf85c85f11ddb68efdf2fdee9d11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5576c626574c6ffb45d328610a9c58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb966d9aaf7c2773b1f80b312f114a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada485f66802190be7fa9ffaff4c445356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10aa2b6a79c0cdccb6b3e015a33184357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfa14c4e0b9372de9ff900d4aae4e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d43775dd2b9bf97f92efe4a9da2ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4298ea2383dfe1dc296bde43a1d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59c173262825f0ae15cd31564b047361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e5444e8eb91d671c0b8363965209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a896b808a511b24d07be8aa6e3fc81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd3c26777964ff861cb6966c3e88d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a854d0626b71b1242097842c38706365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6907bb682383e5aeff843a071376e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e725a0f8c2ad1ac478a5daf322291367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c6abcd53f584b05aa23fafc8f5cb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc24d79dd6696aa73848a3759a996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb65892a5622f918c9b058a2c95c9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d7438b81040805873af2c60875f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10736614b690d4faad608468bb171f5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667cc44e3844ff855e885e67a471ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26dcb2f2a7dab990d3ca0bdccc6a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817170ec1229cf28516c308dd572f4e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94937a80f450a81857f745227a2a14c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3807c6f3ea2e0c8ba532f2f0bf1c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a4ef3158b46da08828cda4e7d9e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63041687cd5f687809e3215a15d43d90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339cd2583ee241fa40e23be15112f0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33f8c859a1655899b428bf57814bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b109295d3b3fe7182c141f9bf4f1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64b3d8cd95e4c1fe2ced59eecd69e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a4835853417bd39817ac533d78a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf888f75e3c9dab5deba9d63e3dc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44f165e593f5d0bea786d4c00e2a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95795ee6c537b44c1068c7e9b8ea5367387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b4ed34dcb811e7ba3bf489a2ce38f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead45a1e3c17870203611598c04b515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04e8c0664a28508620025084abcc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa2d91113729b3484fee48fe54bdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d78dcc960bd783a1ae6ccdf40ebc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec200a7dac42816b97efb57839c191393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469ff47df85e6a762c8acf84ad4a118394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d4b49ce0eb7d5a47e473744cd37e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e53d8b8c8bf048202d3bd0dc7f598396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ba1e52d3b8e0f76cf1332ebc2537397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b161886e8966f584f5e9e55d2bb43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f16a8c1fac87e650bdbbdb1289794399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83703b2f112d2126d54b878516f35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c5cd4e5f8be282dbe12a2ba73ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48f441d7bd6d03750d9bedf6ae5ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969ca2685f9374b71cf766cd0aaaae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b1ca23f5799a9cf8a97241592c84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce94a4b33f98dd090f049e537cf6fde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a7a133e1c93aea0ea692ead760bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021dd10c0c6924e62a3cfc1ef783af2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae13349fbd172693a84acc5e71496408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d50aa404285707af093e9725306ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b257f01287ff4c940bd49bd7d2b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b76e734354c674fb6681cfd7421d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a02a076dff2c2616e997abca468393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a0847253121fb4d8d667f5b09848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586722a1c31f4e681c2869491e96a59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844dc52972599d07ffd21f2e4016593415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72c5fb8c9cf01993d1205d2f214b92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f495077083c78361fa81071582f83f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40d928fa8ae0f12e161478f26126c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5801661e50b1c80271a35a041e3ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d4f6c333f7c628d5d76ae99cf018420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9709b54387039ee7055d8d33b13a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93731960987457d2e3efe387f5e1cc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3b042f09fb04dc7a8f06f467ca18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949747d5944c861ef9d574a47c12ee6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fba7f78778ba2e7ae548e0612e7d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2258543dbe7d0319696bd7bcc7877426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c1db2513a449c0276bab0e39dabf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ec8741c327a700cd542c99f18298428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc10f274a614a3713c6477c776f33c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109837b15f3ff26614570ac65745e83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b207cd3c6d92cae3cf4adc4319a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92230bd7419fbf7bbdde0063f0efb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da117cc7c671e18555b775aeff303433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524973e78f8a0c914e82eb6ddef853f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee5f5e8dee820f8626cd1f8138312435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757425db10970e83ffb5ea79614ecf69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa6b2bfad1161ac32af4773c9d335437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad47678014474b469ca24b9dc3cb2cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ab08be64d30a915f813bda89ff79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67d52bd5b0ef9c58ce6da848da2ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5aaac0c07013e9cfcb02073a0362f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01146ce08f20776e09a8fb969ae2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5e3459f2e3c6ec246f41f28b4350a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1adc2c929f2ac347dbc9fb5f07a97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da5c27a207c82c6b99a144d2e872dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf28223917c801bd2922663ed311e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be31e2654ea956fccf3fd21bf61b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1078042c2003e1a4654d68b633089448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9818b3d5f72a8c557030f2cfda6b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c569d2921ceed85bdde7ae8e82ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42174d919b18c8d45b680dbab0aa94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8817f0fcc8649c5cdf413981fd34dc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3d08ea195afc5fd55a91ff4e2a91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccafc56785baa1853bcfc6521695c0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039ce5f639cf2b3ce97c101d70fc9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8cce5b2984e856b3f3331f9996cbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178c76ded94aa8c50d469a18f8d282457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4c1a8cb6022dacbee657cbca219b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8220a08cd9e3cca9ecb87550f7feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab2488f460832fe84897adb145a4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802aa72bcb43289be2663982a1c10e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44aaf0d98b5f88a49450c56367b68d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d09d56c713c8944cbbb12b79cb7fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dfbfdc4fbb9237860ff0fccb49f7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a0f68fe44f5b314b6ebeebb149295465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc4c69221087d30c4b38acedab428466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb2c7369eb9f73103ecba11a6ea33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7c2a3a1ca8e90b00fbae7f9ded9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2468a19c6242433f393d7088c794469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db951ecd250b02385dda1a3e288c901470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554088c3d43e17bf0b415fe142faa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b72f8dce5f1d8faca63916861d0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ff371a01baa7dec67c3a44034eb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7280b90ee7c13da50883020546989e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a675ddb570e517d02df877c9e2d35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef21e03c52316538c0b5c3f02fe932476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b444ddf61b6e7cea63a3c0ab971c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8b17eb5b87d2cd335fca0e1edfb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d32d84e0a783848ad83230ec78414479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c098c02ba5262baaa15d8c8a93650de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacd4701fed04cbfa9ff45ca4d47ab2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dcca0a876f62e115f77ae76ef2119482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c19302efa0a0be7c04cb3ba0e6fd1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462a382ab4814a5cf0dd038acbbfbc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727849de858bfbd8fe769ce8fae27bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ccaea7d237093cc3b38a7a9925ab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2997e1e0ee17e9836170a43e91b510487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43220ddf286acf488cbdac22a7903ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d3e2664f0b0a8bedda4bd7221a4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139c30ed3ee66913bbef308d709c0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d6dc7c0a2b760be5106f6d3185ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9b9dbba046ed2deb264407afd9d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33e6c02e03e45a80916a29265b1d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e655faa326ed7459892cca8a31d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b4b8a224d297ceb805b8625f6de4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c026be297b288f69963e4e611889496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf245f8352f004344920dc01e7fd8c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f6647ca5af135ff0f98e7941d4e7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8043371ee3ce6759962745233408e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2032003f0515d9503efa80fa1490b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a383e4b2bda1dbd67ffa89350f1b1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4ee79f79dece2a9b7eb7879d8704502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f559c0ebfad7b09c26c531b4f9546d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4bf8e3b694550102b40063e967828504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d34c5d0cbf8cb62d1a9a9b2035fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcec591b1ecc3915d7dd3be7d86b88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be352797975733d52d927e0ed92c423d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a259fdd76047de03655bfb5f8da0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2725fdcfe042ad245276e428d2a2b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca9484e548fbc9d05b4c4798ed304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535ad17cbeabc8d9a3283aa75541b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e20309d3aefcf848b30cb936f6d115512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a544bae28ffea78f4881db8438e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa70cda2bf6ed261605d3b68728c5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0acb76fe5651ea5f8f3e6116cc861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00b57fac87e00c1f59d2dec4c9bcdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6141596c3b82eaa4162be55a00317d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154066246150eb86794735c812252b5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cfde1ffc02e80ad6273589f167826519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c394c6fefc6387d02f3b361e2d292520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0172a8c72caac8d50486ea1edd587521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43fe31a26dd67476861f50dde4448522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7fc0cd6fe5ad186bc640c641a90c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0960a84643cbc8655ca4d3c0b8a3b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bac4b43459efb8516b7581199380b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526b065191f8c5de7de166de1fe6a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d358bd5f4bcae50f522b9307784cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abbcde108f980b960f1083fa2c8e14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21e82591594f32163f37f9908dccb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796a4cde791abfedc76542cc88e27a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439c171eaaf5256b599910fd17015c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a9756dfac6b17fe682ead13bf885d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827481dba7cc59e36f2e1493fc791e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078bd46d5738552b5f7283746a54bae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1aff668bd81730ca29cafc8eb55d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588e6d763231316e696acffa72d012a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf8cf2083831331860ce6438fe60a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caae8aa849e7b132529afa3bc8e0bf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b103b73a8d1c3bbcff21dd6d9a808539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618692134c364db41620fe0f03da71f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5d3a15c49ef767342b1e3bde3c56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb9501f052252ddb96710b6d6d9043542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb6fd90ba676bc211d465eb08f581c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231653dddc97d697aa206b3e95b2b569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c53dc6177d9752e067abf1e5b335545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90fe08f92be5950c8b856ffda01af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed0873f9fbe89ac71a5a721496795547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9ca224d1996da84ee5116efe4f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f52325f6356e8497d9c9f5f3870f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811756f8591bbcf0100f708ff6885fd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107ba358a72866aee300f624680df9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687997096676d1c40c1ee60ecf66513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d809db5ce59f5e0c64f76fd08a6dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1628d6395a09df24d3d0fa9dfa5a0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c44c3dfbe4ecf6827f97b5369254555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b489e5a711b9795ff03b7ce64c007556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc650b45594c60c971ceaeec5f4647557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e93f13b042bb86c778d06f42f0c64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d245dc28951cc7c0b23e4f9f3cd39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1161845f799b07cbf9e228f2730a41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdc840278a114c99875f384bd3317e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf34b7511b4ec3c848d8bc3597443562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99154f1bb5678e16688591a30732aaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f2a17a8fe7986b518ac864f8a4d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae11b3c69038ad7536c7f23689db2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ddd7b0bd6975d3c23b20e0173589a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e869c4d76c48abd49931c42671a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfcef8104de91549486f7fdc0ed3d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e16394f2a7e59610e8f39cf3b6833569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3e591fdda9b12ccb1554086f2fc0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564369ef4b2ab541bba636a4d792e8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b5db31080d1a230d533aa57c7865572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7170b64a06c5fcc3ff37a220708a9a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c944434c655756baf5180065ede438574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb3c4c01cb10fa909a878667763a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059711227f21c80d0bae11fe12e5aae4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051312bd46b7c518bd25bd28794af319577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf4356bfa94b236b316821fdeb98b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079f7ca4ae9329ba4f41358f34094a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095e317a5d9a622d558e159ce15323580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a46951a1fa370769d4982ba295488581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9406783c8241cdcf9ad5e6c3c88929582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba986d08b88cc0cf5968f928725f8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c46d50e696d379d9bf55e9b258c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365c41febbbdc0890c0c704f9e47512585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc527dc9d75c41dd9c9b1bd70ce5902586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424de8f279c8997934b69aaa47461e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46e6b1f6683c06c247cb2ab6cece8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191ae13c4da753c1eed1cd215650a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae2a5b6101713e5848b4bb3ec8e4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07978f897281b596f9bdbf0264ee7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23944d0fcf91aa9964dfd7bdf11eb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adefce54beb0c9ff8f0d7ba43a653da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f2551c72ba981a10eae6aef10d20c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11f60f4f86fb2ccb202fde1a820210595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e0530db23df075f9090c6791dd46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5315c21168a3697f6f008a5ca035597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a82816b25782d72166babb0fafa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa38ede5290bdfc80291bd3e3dbdcd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8938247c09cb22b78d64e256268b74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09879fbd424633350bba5f08129c9fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae6a9aab2efd2a5be2665d49aa568b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f5a51ef7e4e22f74fa7b89e6fd2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261986561228ee50c9edf586863090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62639276db0ef7c6589aedf009f51506605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2a57bb94efdb2208e67a12cfde22f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8ec91e89aeb46193eb4584440428607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ef7bd5d3f37cd0617ce0044da9c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162022acde9a0cfed3318f5a6ca80076609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51cab7f94c34a269e483a5cf4270d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab692bacb87aac5f5e5207fe544553611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58f959e419e09e15161c707276145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b80c8453804f8224b052118363659f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c264bfe4cf9e0eeae5d52734e431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ef8c5379ce0eabe492a3ee563fb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf7ae39691467815f9616ed4f458a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d7bdd6eccfc5d00861d1a17e14c34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb2da338edbf3146f8d52a7cfee20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786ce7d256584d3be1735deffb9787619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700fd49845235f53531fe3d6fb8a51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e7855cb4a7d1fde3608d203f806d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ff4bf9791009009621eb7de60533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039697fd3bd53f3d2bfa89f90ad1971623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7424e5552ccafc734919bf7c29721624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81327e90c9f5936cd3e2266f4e829ed2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c169a829029e0d6039acfb8e851a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9a066a10ec52ed85ef4916286563627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a2c4c101b3b65996527d384e05d3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377275dd5d81443ab5955dfe5a27839629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee66f016b4ecd52b37cef6a464e4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f891e019caabdbc9c9364d2001062631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602ab462ca62b6086ff7ead70eb7c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5853b2fe047bc03004e3850c323904633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733fd8c7206b42beec7869f47533fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098874a0d76b871db8d9bd06727a2ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2a688709fbdb36ccabf543cf2086636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ecf42cd0323ac17116a0c5cb65b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a3bf9ea70c75e45a75962f934310638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6424c5bd7c4924619d24b87d8020639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a02b50c325e6148a2fa7aa045b518640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3af66266324686e37ac12a8dfec60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c80be95feae315d7e7223dab5553642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559c2ab1924b3f1a9e75a1c5ccd010643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7d6a484cb10c29c0db8141338a9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790fe870cc2672aeed019b57e081e88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa95a2c867ff879695601afbdd5128646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2c816b13bfc5868937616688d494647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f646a8d4cbf7eef8a725eb44aeef9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c6464e5624c9adcc4fb0f8f5ff7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f766dc867015299e897777615e74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6e62dd9fc7c41f2a148346d35685651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f9389544b664a08e4bb79daaac265652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4133342fa9dae574b48fb7ef1c1b29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0502202d13aebc30d1039dae02d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8762305500bc4b0200ec07f667ccc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d5badcc9e19fd549f482165b840f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb354c72bff8d1a183379a6bb4b708e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521eb281e19070c159684fb025f8ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a9184dd7e18d17cc01ed61e87a15f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d3154e1a57123a0135a51a52c5f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece7c10ff0701bca98c51a3fe8ec92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6db5e7ba9b217242a2e312f7c92b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750dfb1bbe9bb83a48af75131747578663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c1048ec775b8fcf9d73a14066f06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30fa7e838cc5a03db996e2fd8441c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e2986c67f3fd57430754121ae283666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c320fa1281dacd0ac7049144ce6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a306263f1e0e00ca20a53c65cf2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ac4156e8e6aae363604203f22436669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb30c8d803df034ad441dc7a785498c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458dcd3737d7ccc9091e498524c98d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad65417996dc0d782f79d202931016672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96019c95b2d4d021859e8e1beb70d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da5bee81718249ec539894f09d53cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcace962af17c307bbe87cc1fba609675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654aceece43febe78027e2f7d17114676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d2f3526ddb5f6467bb603911d3304677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0a4a3f144ce14390367370c215c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd95002155c3c42010449ec45a6b28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aed6d0d6ab3788925b19bf9c3019b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7415f4d406c04123b70ff01c30f7da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80ba29241a32d4579238d87efce0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00945a757e7736d58af96ac8b8e93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fa7fec34c14677249d06b4963d2ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af25b993a5e2937f96d1d330467065685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e63c404571600b10fd58bd026422686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341e910542868099dcb31519ed1516f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba6f729dec0e7ca355248e0c9ae6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcfeb92cede70ea7765a0a8fdfe9a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d0a1243d96b12faac26af73502ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e404a1c105706bb86c54a709ccd9c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa38f798443ef657f13bbfe3166616692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0a070c6803742be5ca40a8488741693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5a72f3c4b93abc90107983392b1b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c423b3f1e2556d6f6f1bf509dcba39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d267bfc70d93ecd701e7552a011ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92961a36e44056a006f78de13b1bec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2559440bdece89f397dfc21be0e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d500a725f7698197127ccbb621a51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a1f33be6ce34710a2b57ddc0d6b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e8e9115bef6c505be8ccc59996bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2a9d1ca6bbf6d9ca9496b0f25539c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecc523853092166bb93faf83eddf5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243de57eda9f430faf1bd4513e18a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b531da800fe912b2325c0a8b1b298705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6c5ebdfe02c1c5e1d435c4aaad6af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e527ec9ae86d425d752d7bf151eb69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39f5f3a8f859a8da7fc596dd265f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375708a4c4cc613371dc331ded0a7ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ae4841540aab2dcdc06a0df9ed3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b586d826df091f8f02e76f41cde332711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f9c3a9fb4107ec7573914d717eb37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af5fce2f46fd4952e228e6c18a7a7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c700341ef422e8f59d464bf021abc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d383fa0140f7ad28da4bafb08dc34d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7b4247e6eea871d8f69ccc4d230b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95463403aa2e0b9b975bf43c1a82bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aec104c3566682144be1d317b36ae9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401be09a0f3ff148f7c3bb4f2c3ca8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf13944b8ea6162c6980899e16839d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6e83eb7f7c65931cb953686e5f4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2741d344591d2b486b1211185853722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2628c5fb626c22421379c1ea9d840723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8017463baf084e19c1bf6d5192dcb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf66da0d679a023a10cdd5f6da6503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3d019d6423e113cc092363d55772726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd3726a87e6f6a2961acf4fdd47c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd07662f4966d9e1d63ebd9904ae81a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e440076ba6ef07d1062ad15453558729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f54c7d2675d6578ac106e01d5416a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deda48307731882224b193aec1f3c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e94d25d1dd96a171f4ca2b6522812f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4744a4437967bbb6017c52c42ff7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008741407ddb8ed89530529b4187eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a727f6a3a56ab574ca25bfb260bd0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583525d026804c3e3e4b9ce47cd5c29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6910fb266619f6aad1944b410538737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0d8736d945b593122ae16ba9bf223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3616951eeaf306022bc4e4af0c95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ba5a726d2a8a9da40b891f464da6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359435f0605c635f5c8d6ff02c17b282741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddddcb843c32505f3c07277b53358f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6acd9b96844d3b1d809a23a45732d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bb8130e71e9fa312e2961c6f36fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf85dedefbc31abad5fc05cc1db80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b57e89fba4590a9f631218a0632dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4dce8d1b0ce0f0c6b6535742bbac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418915adbd9cf528fa49cf2f94fd36a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae91c4caa6b80ea470b92ef96c85a15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fca5634e118fb2679c99859c1889b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17e397bc74c60ab0607ffb88300ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e07477a15492529ab1cfc4517606c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a93f6b6c5d357dc6f56df0ab7711753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a3b3ebd3866a4bbad07a3c5dc3f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a840cb0b102a2232336dbe082b790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd792509795ef333b45939172a159756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805026e2d7f47249875564f8f1a51a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876552a45532db06cfe82c605bbde6a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b0597ee145de4f298f7168d9d747759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4ed6c5b3f380f97291470ec056661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc8e139d16f24109b8bf54fff73982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba798bccd34f1c63599e6dff6c88c21e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574af3c54bebe128f59b42f5907c53fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafedb0a9b02da53d2a3b6b6eec54255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef602981cd79e404e06db88078cc1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dfc109da8b5a2edb23c5c7cf7af4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ee28a379488af51ea739e5b8db1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0945f22b0f6225a558438b5caeefa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30da95ecaf074ffc6704b721eed5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb66c56d802862502e51c3e6fd5f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42cf7df69949116affce06d8cfe2d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd07d738c0f6e4fa8a19d5d21678513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d54e2231d7ff069e57d66853f95b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3debbf33345e6e506326ffba9e6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233d071dec7fdb110bd07e9513288816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcd74f8a83bb076167ffe616dfdd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed8cb0bf51e298584e280a2a6547d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03713fbc1b5a7521896fbffe638e2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7257262e5937ffbb88d8e3e0def0c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca356f83da066b842bd4fade1f780021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d194c87a461ee316e472dae494ed0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe53bb3ea8927d2ce270f3f622d1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf9fb820483ee45f9fdd366485faa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211cd3d2f998b5a1fb657ef78153ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4499d86b07f3dea2be5266164914cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a497a300e60af4be332864a37b85f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73202389fd68b08993d27378bfd29a3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc5aa257eef38e3c405e329963ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6c6feab06fd964f9b869524cc89230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843421036b3f2fd2d79e16d0194ab031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924ce099aa60d7c8df3253d3cb087332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559a02d0d5e9d8157125dc17812efb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8480dacbb37293e3da59f51f561e5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a93dcb38c607744295af90d77355935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae6507cb1ee6c073b0fbdbce21701936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fad655475254a40da9054e576499b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08e9104e4b717b7614222b7101e67d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f8d97472f0b916b31b1f704226c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1bd46edba1e4bb2f68c701a4f78df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a93615cc681aaa0bff32f748191841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60822ef6bdfa03dd5c2602996b9e9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d0ae9cd17d4c660fda254a326826943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd851fb1a5b520f765807e5af2fa9a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47003a66ee6cf339582eea4c50037aa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca562b2e847bdc9f575f0a4de36a76846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773a3e754f4642af7e22359a7b61ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48edb6df8b6e8f29a07490b11ddff8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5df9889bf208f0530eb75981ae8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae30dc5c34cdc05c0439cde60712e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5af9ed8a48f4398e9fecc1c180c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361add7bdab9ad5cd4dd9706b2eebff252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91547d1cbada71d389d8bc4a338c9ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded4bd019a56d7e33cc443d95df9e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792e02f4c8645fb4ce474e54f2078555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e3a9ecda5c381534abad923370d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc3b9321298c507e2817318203246257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857648dc80ed98f0078ade4b60e19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325587a90895e5ea916bff57d1fd99d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b099993d3738df79a685868b7a4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74391770089112bc1c808d5bc0c90d2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b823253ef5eeefc83885d0fbb37d2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b79dbd0b81e2e677a392955c8c6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a267cac94d42f0b6c9309337cd0d4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e7cd7464d5a2e7f7ae3b126d7cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394f2fa83aeb30c0a4ab527995b39b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9d080c2f03c7f7349c6c33913fa9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d895283d92236029dd5ec29ef251aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e14ac5d3880aac8b820ee6d4e193e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9b175197b87672179bf5c962f46d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1aaee99af5ab0d77118e5ec45a4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660724540c37a7eba7bcb1459a6644b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e3f62848cad8cb1f1b84de2f228ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f93debb0fa18256cba409ce4143f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83c58a7da11d5e143caa1c512428975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1ab8a71e1e0c1a08dc15becf7d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17c52c685cd2588fb7701f4d5498777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f857d706fa3a6b0216f4d5853164d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d668d101a45dcad384093ee2c8f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ce71e3e9ad8a215116f2e14dfd3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48934828cdb20509d58fcf0ebe630481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b6c56dfecb4f7dd798171ee1eb84182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575870a32cdba666cff101eb2dcd5e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0de566a7b634440c21a09b594c5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5558ab9d23bff78fc42b78f7376685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56334b016e0e198ae1e295a67bfbca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea8da21c9017b8bfacb0b70eb0651887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4fcd2a75a293573a321df203d407988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e8df076a793fea9d57ee1d2b806789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b9456af34d0058029308b2f0b245390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91f009224fd8520c23df2346fb43891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fdbe9b4b0c5c1feb0de19d72ee32e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61045cc1b80568f477fe43f27954ab5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc590837fb8a5e557f53e287e2777d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ac53b9ef8dd7775328c2b46c979395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693863c65e0e8d0964e0e9b79a02b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196fedee17463bb4ce663c0a1e6936597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cbffbafa498f2de48cd587169812b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6acb317e7313031d74575e85eb4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f26857fd5860f703093ebaa174e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90821b93fd512d91faf3fe1e9290a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f853cacd733720456af42092188a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ee570010ce84a87d4ea705dfb00b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636c665dcf53bd2267beecc8d429c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0254c8ffcc3a819e1cc7e9559b63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba420fd0838b30e275d375605adfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61ea4015eb52f676e334316f65750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffebea7889e78a2879be82925a2d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd232ba720a637c53e10d06dbf484109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e67a3cfe0ed7e46592eae0bcea2ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d19b7beb4286f1087a670e4645c10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b4b7d70879e6aa4504413c6bc461112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596d92898dc87f4b48c9cbf1eab01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f26206282895f02ed0693a4a2b0c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee682a2770492cdb7ba365add462cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf89f3872f81d00c8254b739a7b9e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa609b20f5cac7f72559720d850a188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d42bdf7a1770e9ec9200376f2d7dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5948c715935e8648f5b547b97062f0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10821bc4729345d7e62cfc42353eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a7590b5a70e8a01a1082e0e5a7ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871843339a6032ed478275721aecc3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61365d5a4c2822c637ec5144f8044123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd1c85dd1779f85797aef8ccc5ad1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d089b4d8bab91d8c017f0ae019ba6f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df157bf01d3ac8e55be84d23b25de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15fb0f10354b9b1aac76edd9b92d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed7d75f46a01be79e7f883ab26a2dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda60f584554ffeb22b56b5ec624f04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb31d134ebc32e48cbd636a61ee21cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b343b45b7ca5952df2f4d337a52e5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c772c046f65e03b80b8b4e20fcba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a0d463f6c6a65bac1c49850e6ecd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6320df40c42934c97cab5a88082e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25688719b56aea8afb521718055441135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f132103ea8a4793869c98ff3e3c05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11210ef6ea513194fdc1639a06f1273e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103c3155cb62a553424f0cffef2707a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348577c5a5eff5b7afbd8c76eda1be3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c16a191f54d325fa66a30e48428cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbef7c5e5595f6a1d3de83bafe5fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a44d1f0f7b5694f62be80998e1d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09cda3925a8323efd5807d842ff782143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c0593d1fab71a1b6e76a6192b828144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d723d5b219732929655b0ceb8ccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f490f7b6e52fadca9b101bc69dd69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d378163aebed06b3d01039ac156d23e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da89f89cacbfee883ca85080544598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30152b80a34f08e90d28f310aa46a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f361e2b81833d5238dcff2b3473f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7be70608dd39b584b4079d15b34f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8c341c9f161e9a5922031d0ef049c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07327b9d37f4d7bdf5b00b6927e689b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d32c23d7b8e1220170ec112f920c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c584c2fb5e6509b2145089fbe956155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a218171e1443063a86fb891c17d76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13040456daef5c1cd899eb21bdc5dd41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8884ba1bc178f0472ef73172d6e4e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c2b7ea3b4e534de76ed1b14ff817159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97332c1f3176fa9c49eadb474a723488160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9259556f5231a6653a03e3780714ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f8c4c9791a1893f6d8ebb080021a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8f1613ee4f4f7769162224e6dcf5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92972294dba91bf5a80c78be87b8a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc75353cb85d0852e372651f0b8ac9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb93a1edc9382bfedf46b067add0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698e225063f7713b4e40b7cf4a346d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d43dd3515633822f55701bc38b671168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca64882ef6c4f55df7fd77cb6eab83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149fece80ae88d9ecb461e319bca39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa723f4df6adff4e47781647e4bfb020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a47c2c717bbf6c10b1588a0c9ef49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c850c4ee9fb9754256126196c483c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cc9050f4fefef928a8d66a9fe039e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef63994f33316e38e97a01c07f83f18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b872c676a7f9072ca8e9280270be4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d90ef110e5ba49ffffe7ccb46d0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604347507461675fe744406cae0b168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c26f26afa2d50367c2a090927b427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee1b74ff7cef376d8ba91c3978759180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753708aef00530b338c3d0618ce4525181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a1b358ac590913413070928dfe87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa27767f1dd92af7afcbd5c2943ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eba0ca6d33aca369b6515be3d1608184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5b7ed4384a2d04c1da8df73f543ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96f0db75f0ec508d1d8816617ff6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818960e9eb385bd32ea9ef2be80419187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92425caa5505d98ffa960678cd2df46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f4600f13a83ccf250ef3d1d684cc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b844118bf77e5c6b332778c414c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763e2cf2ef2cb0e2454d63904bb9925191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3bba914d362d210723e4e818c2751192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef28f3ce4be3571338e6103862091193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4643068a8903f6cbe378e84029d9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee702294e8b14b07a3611c423bbb68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f848536c99174e387ed0093920ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7e571d3f00c67abb786baea11c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c1730cef6d834f892d123010e0583198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d304b94fa407604f57e398d7fc8800c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41c2409c373abb0fa6b908c8a98a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19a03bfa6c50ca11f6e3aded91e3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e07e2ad2b6275843222c842b777d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916eb459731b83d505fe92b8b1e72d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48127e36e1303bcced50914e5281a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c86ffd68af751a1f57e915c189ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7bef0dddcf410a3ee4414197319aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68896ae4981e3b85bc16967ae30ac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85fbecf8307acf039ba83667d7bae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86db363c74b9ffb2f56f247bae7ccdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c877cfd72b459d012c20702e6081c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd7d00b7a0a3b230f7220d4dab5b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825365004ff76f936e5b5aaca1a5c41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaaf4111bd3aa718c87eb994831a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7631dd5f409a099d927c5de7a5de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf89f1bc69b2cf0d1d2d65f8db85c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c321e42c135efee4031160be4b76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854057a1fc1c66d40ef98712800f11c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd713c34f3fe5e2561b01570d3f5dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33922c622602af2d3eeb6cb6a4f10b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b4da39d766981550317a1ece1a6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6fb2447e0c2d796367619efebf35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e90ee3cce02a84fc4d9ed355aa875222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b6f271f89376b27cfc2e5ceb602a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013d4663e79eec3fd452a6aee411cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef3d13008dbf3e90a8a8b4303d477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b0e69af696236796e981a2b19fe53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108955c996023999eeed3004d63335227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf567d895427d55a5e4b7d87ffb202228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dafb86cdabf66ba6bf0eca0f176340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d23a6f6375e57a01fce3863af9bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e792df81b11d114cc4330950d7f5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d77c23c261cedaa13b6bee0e887a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c3ec372a5796c902c1f98d0e2a68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84aa11873bdeed4fb75265101b1aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd545cbabbcd6dc3d42c60ea0026c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e9592ca6eb6eebc41893b2447c3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231800732b55a20e4aa5a5818e957ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99968c4b0fd60906ec953b4406274e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081715fef8a14bbd7940180c4606c55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cb13e587bcc68e9dc5b4bf2f2e34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c05b9af87a37f937cee93354bf7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e39c83a0a947b12e9963dba0d08773242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24a1785466d85c7dbec4cdb05afd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c91a335ba4d64c8c1555dd5ca5b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de15ff91d4567a5b85944defc45d45c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b823083aa75d6522ef7fa2067cd0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c71174b703121193d1edf17c107e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cbf4f80ba11c047becfa027aea06d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217858c0591d6cd30f258137875a710249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a94f4852a0862ab352f5961dde4cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea100953bfc15ade6969e4440f04e75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3de42561b229cc7e980295d0cb5834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb3125480a40db48a2eefb32a971d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd65dde5aae1699e2a05b8a47f250254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9a9c9f7ab5a3ac8dee3ae098bb965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81f81aaeb34a34d7e2453c7af6e2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fc882ff91b53df09402d90e5a5597257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1f6f7f412072dd980779e642d15a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0542844c83b6e4536ae28410e2cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f67013104bc934e73d87d37b8032f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5bdd2fa01bea2f3104a7784a0a22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7403a3e640f66975dcb1b915f3dd12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27b02b06d21377e1ee334d4af16e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029a15e59423e2f2d9fb1c2ef1c45a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f34380269f21d73403f1646ae4e06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21796f4f2193dd7589187651b90775a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756593b01d46ce0849d7e2bc792df6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688f25bac2943295fb4837f1cab025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1229e2c2e8ff6352307375e5b2669d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41670b9119b37ae6dd915bcb967b3ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a07237a55e6b2eaf06ee0d5d6ddcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f8c9d52d5b96414c1dbfc6a0f857272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b16fbb353ae0a69909475b424ec2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9751631699c7dd718e72c0bcdeff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21bf28c3f0d7eedc196634a04781d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ce57acc25e8e49d20476edd94f2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b198049c9dd35f3a7aa196d7d099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9f339f70b45726940bf50d7a5d84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43640b10cb8c7a38c3cbcb6aabc82fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165634499d6a501bcb478c655b19d00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b99193702213b1be22f98233999e3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528fba6a7d9a992fa077a6da2416f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0f885b5a0b92a90a57014631c543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf35999f315348edacb592d823bd57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1c9c9610823984243bcc47bbe9509285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f734187c9c1ff845e9e15dea93d80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2baf924dd7e24954806f68094914f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd58c0261194fd44895da692ecdcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760eb5f9e72938c1d1b9c052670768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243ee9ccc4a7d5bc4dea145f815511290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ea1599b8ffb4bbea63c82b32ce14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b093a16245ec0e1198b81c22498f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8d3d890a9c923d45a348481b2f49d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a96459b5fe7bfccdfa0dfdbd3ec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49c0c2899b50bfb26ac5859e801c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecad29af8c575def6a4c9658c9144b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d14d637aae469cc88f7fe1781a307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9bc993e7ec3f65f5659ba5eea50f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af274fbd856d617edcaa900383a859e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff187845eb759795caec9f52f6713c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae66cd4c5b0421309d9c0975bd760d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1687ff8b706e5de9e9cfa098b5a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91efc81bdf1002ba66d1727f2ec042303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fca15667301b031c7b26a04e7f857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc759ab1e593d8a0c3e38b38d156dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9d13bcb80386f08716f73f6d5e1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb69a09981369fec29bd81272ecdb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ea4316e5670305f768a81c4254f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce1083790248df8a5f90dd6efc4aa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56d0291a2eef509b0726f446678c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334e65ac70997c7c86d23b729a5d085311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa2eaf0fd96e7650fb8a3d0de7f68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994d91ee70a359c4912e921caea46c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce1eb1580023b738bda2fbf9efa76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb7e7f171c0e8e4b71ca07b0dc3b5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779552a58132af4255bcaa05a721fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b484eefbfaccc836f0d8cf27bc45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230fb2f621941957ac5f3545d783bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9bb445bbdb4cdc43d899feb9190b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5f05779fdfeb078f6991a6d1c369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928bb329040d8404e9324060973c38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4554728fca28d0afaa984e6604a27f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a4a300e2f90a4424705b3c1613ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa9bd4461ed6b1bc2a19649a57d9a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bae33dbdf4fc374b60f2a8c5a239e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740dcf5c13589a15af18b0d959c18cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5a1fadb59dbec335295b5b512ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b6104d203afc09549c24646dbfb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11be2888d7b3dcd03831057dc8d05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edfd4210123ed8d16a36514121c8d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144e6471ae9d44dc231f44ca7ab622b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f806959583d2e696ea56a15c4658f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee14cd6def36a1067e7b456ba09042333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd70a9112cccd8e2ab27355578a454334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ab36923c4d0d16a0a72a59ab5d96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c352bf1c18094f1185ae3143bc9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98fbd990804e3f584109b09454f35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0fa1b2c4964b982fdc53dbb41108338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f5a7b7c2f8594470df247ed6cc90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd07f06adae4bd38bedb523c1bf6e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07404fee36497a3a8779c16fbfdf2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea4dd4e80c927fb70fc2a7fa21ae6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ae26e3f1910bcacdb3abc843bf98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254f2bb26be8e82e1c3903d310f96e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f980701659f884edf063583704f66d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81edf2613b34c642c6fc64f9eada2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300419a800da918d80b09dd19a6f99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1970cc3a9c98feec8420661897b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a543306adcc26536ffd0220a9fb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e33ae5bb0cfee7de003ff133aeb96a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f71d5afe1110addaca616e945f498351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6965879f15ec96f1dafc61a46d7f3f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4dd612d16c4ce961a2dd34158c71f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc29699224d33ed4cf478f9c801367c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc06e61c097b943a2ffe97d492c061355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547cb27cdc90d921f548020a863bc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9af50cca2dfff9f82cae2972ca6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e73aec44e44de02d9c45b0ad3a0326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ece579fb28ea212846af35a1d3da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d3df82ce5ef8a5953e71a60976e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d4723a062c350d510b3af16434bd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656e59bf1433cfc254a21ee9b39364362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae393a0cd63bbd27f65bd5e322c560363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2dc92b872e7ea4f1626abef5c40ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d162178396e6296b18dbc715b862d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd753be00875f206957275ea43d00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87f5c257bb0f9fef90148e3615b1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16199ec11a411f871289007bed5c1985368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a0ae515500f60ead427768aab9f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90be8c0383157bdf1f7c17f9600d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93836e7fd6cedbbdb7fec65b84c3718371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65245cb091a1786613b2076ebe2b529b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc8f7506b458cbe1e0c71c3e3e1a29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428467fad381a700772f93dec49cd25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3799c56e546403cabf5ffb2cfca131375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e6eb8cd7e6b047d83be29875bee2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389c5848efe1b888277a7636ba313a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf4fcb43416c3178516129989be20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692dd44126753c5b0584db2fa9ec2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a96e25b2dba3c156b417ea51a852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54866dd510f916ba66d8e3ebaff0179381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f9a0ac153c918e3bfd2b998337425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297387ae94f081645d2862f65905339a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da7e1abbec1f93a5a9d0f28ceda45c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07a6b5a410db65c9e273e37c01c96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b0ef594cdffdc6a66a1fca54e115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfd9e6c68bec2278b8fe676fd6ba0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82995bcb66dd1c8d58f3f30bf7075c86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe450d760029572e9828ac8ce205a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbad8d019aea1e2c11d8e4c1318b0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b33e3f5e8966beadeab878dfbb6403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed650b67fc00016b9068a0456940d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f386004b3bef845b9bf544df2a674393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe834b0187dba73c5658edc1750758c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9ae9c6f9fd1afa40f6a92e7f3715395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198a2620259e931e90b822c4fabdcde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd8bd7c55701b880cf656a34a346d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a125a958ba19e7b1a5ec776d4b9218398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa342fc9f9a5345106a3723e156e8ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cbc0b83947c260e11cd5e5a658189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d7f5de4ace8dc61a9c13a02e470e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0aeef5151bb97ed9124f1c7f2c95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838ca9388a2b620c4885516a94bdb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dadf357f00cb8c7aba15a452a41a2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110682a56607047819ff69f1e89f519405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a3f0e81eaf2112641e250aef1f36b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c32edf4e9b1114046f769c586a7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9878abbd431893b59dd494ddcb7fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b98ba71773c832a860b9e531fa33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7d79d29c95c43d045ae77c8afc55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d440504dbded83d2f19868e8794c09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a2f40171a40378ec70365e3e3ba4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca4577cc0c79c77825926c8b5c175413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e8306b5b7d94df0aacb715099886414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2a0561861bdc3e8c9806c2a885b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14abdb7821238d43852c5ee7760388416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68bcf7b32b209db46c8ed8b0a12066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98e359069e1013d8d1e95c522f905f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca635c1887b31bf437bcd2bcf552b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd973212b6f1fb7d87111bd7bb1ab41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df160bf23838fd0f991eae84878e110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1c8c465573bc24512511ed011517422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee58612ba23900836834c7f4b3fc80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594448fd9b3f413eae93cd6e132054b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd1f7885302604355843943476ec3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0e738eac565a48f7c0d9d866ebd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ad46a058bbf2e20c26eb37f51d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e6b9a3e9c914ec98c9cd2d9ebf043428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f742f138cc101be335f73dc1545ca9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33435ec9145cdbcc0c6aee034bec39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0defa2339d1b9438f5a91385b281431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab1bb3308b7dc360f9b11b5629324432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69671b12662d68de3c95d9bed1ad6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585f1c27fc40aa41c512dd5bca7eec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f60a38303c5a6054fce468084baf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137815caf9297acf3a0ec296107b97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f1e564847ba39be7ee13d0ce29fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea2881e89f97e02aebce07f4f9a77d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314898d43f4aba785a10fcbee5035c7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d99564911c55be0131e281c83cc61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6d436f0ca3aec088eae08723c1f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4ece3c02acc945e41eb3a87130e14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235f4fd7a5e577ca415f884ffd3f90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706c9f5c96962ab267f8eda5290c652444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277372c9ff983f5699ba4ccc34042e4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bfa8b590cc48ebbc6534d89c8bfaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b150ba83839e9843495c94842b0364e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa23b55faa2b150b86b1db654bad8fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401402352d0b48e5112bea96e87c2ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd79e038ab6990d6062035d22a045450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0500fd997474e776285b1b95c8140e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7406a9157f03fc88fff08b466125d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050f55c497a0fec9323ffc518ff10d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a79e8447f3870025a3661da32012454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dc0ddf12bbb99701badb382c16b53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624cdb034992877b8d01b016a78860456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923cff64a19179ad25af7a985bb3fb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f948e3960202ce16c1eb8c6949bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a24926b1c08f7c2ab24e23a28076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec256e0c2dd0bfae31e34e94db9b97e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a044ac97ec97bdc64ad31b71ea711461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68bef21a797110a777fe73fe75750462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf982132232fccce1f4b572534edd66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d3126596f5ae07a7e5031c5f876be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83218689429ee2e2dd5acd9bc77395f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3c15656eaa61a8beaa343ba84d4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46660097d1e00dce6f0eed8bf0f319467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f9fc9338b29404fcc1b6cab0d49e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292bfd0af174c3bee5e301640adaf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de26903bb9fbcb57c900a878290132470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc830605840fb49096dba8a21224ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3a23c68d735c68aa6a0058af71ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e9a83555f99d49906e042d9b3264473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd97e46be08a95dc0d241f3603f9765474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578189cef99943e2180535ea7a1695e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dc8d1d956327898dee52f2fdebfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d184aeb9b75cdc2f7d35a17879eff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561a39391be00b4cf7ed7d217b1b33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a2d8907315dab2b4624fc23be6410479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02e25b2615e4d0397f3a298551fb41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1c6a7cfd3a40e69842bb13da10a13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737e2234d8a090ca2f4bb01ec9380e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9047badcf9681f5b05f8c24bc030f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5f333944ffbb311a2edb22532638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf736731cd9a00a777a28e20d82dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f382e09fef7d8cd7f3ec7c8a4f110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a9bbb71f4a2687e9029a5e4bfbf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ad139d9ae6cb648ef418943c9512488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a3cc31c83f5bf3820f895e9cfea3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6b2aa6173a63841212a6261cc7b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da319613e2cecfe13592a7380c2b88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fbdef56cf8273a3c4d48bfaaa7ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9231ed0d05f8984cd5fffb1d9f7127493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c3150790ed0c4704e3ed16d6785a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e5001eb08e9d54e6de10f6eef78f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e7bbd8b52e17b21f6103b25f5cbef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871869ac2f2ae13bd20bddce767ca73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968f1663141aa8ef673fbe7edf5167d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c597b63f997fd8f760d32eea00e18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43dd109a31425ab50b5489f83342bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb064582f76601575af4c67a8ae4734501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b014b3595b7d06c904dd3ed415d3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289abe5704b1da3dd3a23c89f44d13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd14db488832759017feb395ed350b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e732a7b4e366fc378be8b36407923505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771fd98fe7d59e44527ce68a37bb13d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6121d4d8ffff5fb0c0511aedb28f496507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef91cf29ae3ea7812e29a5ef3689a3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73af144ff131d6bcf360e6185de5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82155dcf59b910412202b3289102c55b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7eeedfe1e227077019cd9de60236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5cb4cadcb00f05121c65fa687a7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c05bbbbb2e9e98decec05fed4f4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d29ff170ab8601b09d7fc99866171a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee045b613cb40029e2cdd769ed2c108515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ca769accfadbeaf8de283f5109eea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb394cfb160f23338e7f41015eaef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a102d1f7efec4bd05031c4ac35ae64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc218def8d83f96186bee1d5c88ebb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ee82b306a265e09e02fdbd71c686b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99bb737c3f9b1c4de5d5ad743b2d26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f2faa7f49e7203990768e4a7fea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cc77a94c3046b82a97f0ab8c102e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7858fd89c9813785f966b50bd1b4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528285d2d3c85b85c4bbea5d658839d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ff888a23308b8ad260a7110a4584526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd26d838eabb5e27a52316944d392527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1e63686d92f05a02935150013c57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903105483e616e79516ce44a70b62d64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eca740b20ade9a0e118776454fce6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b078adab7fd55a1baa60d15b48b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8c5db96186268f167c5b72bd6d6d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0f0ba6893e4ea3fdbf57c37eace9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516456f556033e4433e5d7e9a1c4f563534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d9121b8386c63c5cc254d858b131535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c235b5e23a86b60ff4577d4bd6faa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548a4866e2e0f464d28eafe4711c3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc044e3a3ad59eb6701c2e96a144f5ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b600345d15a6c067744d1676389d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2420f494de6c80350d3f65cd877f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd440639d560f712c60bf6f250eb45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef992b02c461100f38ac064b35e9a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85c56ed4ed2e609af9b359f7c95758543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b5a419fbc2642a4049a8fa6609e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb5b5350d0f35c5ea47486d43b486545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bd5cf1cff0abc342230a873cf02e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acde69614014c6c6671fbc484b803a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6139d4acfccb18992978f7170b899b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e92369c97ad4c05ad80f08ba3f91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a8c9fd9ab1c6efa37963474e41d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ee3cc7bd1aca877570787b6e6ebda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111fc817762506ebbb3caef40f6c77d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db26b63769e482f4860d6c1102df53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9899d299853ad0beedbff88f38f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628212cc78eb53aa61e834423fd5c4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be064b021dd4dc2f45131b86733e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e0219e39ee1d4d1f77386e864ea41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617437cf0bd1f4c9073ffea895e508ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702b6243ec09065b54cceee7bba177559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966257affd3774356e2fa2d1856c5e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf66c0571793c77a17f183678a5ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098f5577579dc56255f7d246c7a6bd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c46110ad2c47a0fdbae0caec57ef9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e82ff6257040bd633e2ade2d6bf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52f89af4d4704c67e245e77334cb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24933db96bdb0022d5577a6a326047db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e7f531a7a8fba09fa667bf3db9a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fa3acbb9b7dc9d3cac28c5ee9716568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de59f045cf9cad90f52b9ae004fb87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695352ef6a170636b03401017a4855c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5aa5d6f599dd5117e48321db9691571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f533dff89efa9ce99fe99c3bc1530572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a4de0c095d705c534daf49fb697b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d990f4d9f1e7d8c5490a61e920b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108458a357e9c1f719f3c2aa73d925575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682a648fe13c3b701a0effed3fa7dfd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236abad4b28db81e03d861284575d11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866f784b1ffbde67c5f203851fe3d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2db15532f33f8c3d9d7c9b16ae12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083fc1d6c87be1624cfbf51afc96094580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41a31082c7ff9519dcc2bd3d21fa7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc095a5468962bf35095eac96b2f867582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c47a23d7f195fe7f402312189c62f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6841e841a81131979c1b123a4a6046584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4b802fc74d52afcf42c573a16d89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b257cd4ddd4d48e8b9b8faefe7d030586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466708779a12b136928b5f056401f90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a45c028905035b9eb2c835adca25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb78d1b2b95cf0b0bf0e556e7f9a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265a9112e9c50717e27fd3171518a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8d2bc5ca6fe23de6b6d0219df4d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa968cf89396ecebb93173679b143ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45152a3f3dc5a190195876c1dac260e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4254fb792b6be67b21634f215b3d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d48e93ee225ab6f5029e9cc319fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ff5d8563bf5ca0b717e54922198c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23caefe747ba19310289190dafacab1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a7e0fb3ed38303d63a63202d3c37f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ec3fa937e09bc91a28ce77987546599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12b00406d2962a4918bbb753841e8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600953519526a229339f5d0d3490befa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4e6be7c93dd3adef8f18902e3828602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc93e1355c74e8cced8e5970db1af6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047448a1a81bf67c1d172cd0c70077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7ffbdd80a398fca30c45f083a22e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e406d80ea77274039324f637a290a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076109296aa779a3f53ac65a92ce18a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cf7c17a03ffa0e6db13f1b362f44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb242a7cd84efecb4f90dc959869850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a6073489820991b48daff9899906610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655f38e68b048af10631e88049501f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7067d6d5765d2beb3c41e60d57156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f30495eadc537a2127a3c81cdd3d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6567669bbad2644ae1ff55566c7ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5abfdfee20588b8646bea4101efec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472711cd4a57472212904ca7e6df37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1d11afc02197ad5d2e4d2e016ae2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442897c4811ddc3ecfc53e9e4e1c22b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d27b3e6c2ed1592f6ae72c91647a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b87fdd7bd057435f9311fd2ae7a0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60486922d2464617d60a2d8c162bee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e63c3cc81377bb9f915e84028e77e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6fbb00809290123b13b97d61f92dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8eb8fa3710d14ed9bfa04642186a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e37e2f3bfe9bd9c5dde0af30e12c59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24316b172b9e7a146fb6e7aa70467b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b403f06200d82ca9fed8533bd93f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a1f31e7b277ab7f8f6582577e7e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb19657efbc2f97d4ef982f12eea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d3fd7c5f6f34804d97d717e9d9a3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c6c82b399467762ee497b1d5d03c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde828c03ee912cbf82308cef691f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe169bfaa61061cb63e84bda0e3fa9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012ad8c6974931db0e6a48ff0b068a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5f0c22a5af6fb711cc98c48b2513635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bee36dbb7c62a2e8fe41ebea6522636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056048794b03dd033b371dcdec8be1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f0a085d5dd762f061143ab5881bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b8a9ebfc5f697e38b8092d633b4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edfa706dc17cf99bfa33b2631c0174640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f9012beed924e2b9ef2cf9369bd8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e082a63a3d4f7307bef1c682ba94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1440a26d26e8141113a2203afdc48e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a4858e3f9673269135bab1fbb8966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f98e4a51cfd764c6c8fa590921ee7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d65fc92344624d26e409b945d87e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53674e7422e39711e0500f2dce1ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad8f5cccc0e190983c0791faa0a20e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735daed4da2558cc5b4e214bc8dc33bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674e3f597c16b4e22176c1b85936fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d609204570f78653b86bfd2d6f5440651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74cdf27786e7362fc5b96da4766f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc462b6d02eb2aa5b8a19dcefe83c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4644ef88ed6755eb5a28aba7f4043d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de693520e503db1341619f0250b1d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df62964f7a8727baf4fd9c75497402656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a90cdc9861c167c74f0d8ffd39d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2df0cf2e97f2a76187f30867d685a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2440f34814a6321e4c9c075ce3449e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b660dec27338ed5c5cb37874f84fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209b281744badd02fb3c84e92afd13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c7dc3971fc050b3f041ed5c79894662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533ab3fb6eb7efb07057670ea608289663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c05d01d388e1c3125927acdc3e01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abeb93ba0f2e74e175d271e12eb35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47ec9aa4ea7492f3e87c4c8aaac1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4028d2b5d779140cf356946b88934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfd308958bf245e7014f95a2ebf3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2775b30a499a580e0c26087ac136669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274ac7a0980afd7af60b5ff43462c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad763d5ef8d3b9feebf797c29ec0a7ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3633a9e6e31adf9c2f25a1f08f6e52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6a61560b71d2041d21dff40b487b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a908aa5912d3a643c7a67efba125674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031b7c065455070d842ef46bdc81aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c6e4e385b56bb3f5d299fe741ae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a108dc6e343346bc7e6bb039d71fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb75067c9471875e0f5c35da8ae2aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5080d00942eb609897d73215bedc56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ce2ce55736cc47303d54d9b7182fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b40e75de01ca5646301fb7bb051f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33eb52202a5efea50f9f729ec4f2cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32889a2cf12bbf7b54fab4300db815683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d0bdd74bb0fdcc7c7beb29a8040d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a4cccfe5595390a8bcefdd41e4ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77612e955d1c20e5438c6ac0c4370cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aaaf033f2c283bd385fe1e0771c6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f83f91837d5656d445cad6eb9f33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7c7462708f505b528a558c2cb3fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70192977fbe20190520f4af76354c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144db7cb76af38f1f2819e4663985963691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339503c9bbb5300291d2ab83f53c6074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052bcf42e857f2133bfd923b1229061693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558a4d7d43bf60e17058671299e798694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc61be2bd9a8664abc5cb95d1ab62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218aa5f31c6d84b7feacd12aa5426ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f2be38ae6d945564978d69b46036697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3547c0cbcb544a7cb9ee59a7b2b1ee8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa8977cbaca7dfacebd4ecb36c17e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6db2a4302361ddb98ce22f898e2dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10717e99ce02102b377383317c1cbc5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398df27189fe910007f987807416b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017c4ccd29a23be74cb0c2cb26f925703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0398566a8af8b38f89ced9f12c752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf39dc3ba744c59039d3f09c920b4f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78480c1ca3c5be4dc73ac02025b6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfa8647750b5a16a94d0dcf22fe357707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e8e48eac7256d489e7c32ef7ba38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0d9f963f265746eb78450465d251c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea8b1615e6a813814d1959004cd0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dfd74c399ab883b3519224e8a14d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec2644a8198787d26b14369f68e4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4b59752b5928544b8b9d83378dcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767bf7f7cfbdb5c0ae1cf16b620826714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af29d96a8568da465b03ba7f5a7b33d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed199c6f2289946d62fc9dc1b3673716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23635135848c7c067614bf7899e348717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaf35afb8978d3e4fd968d8caeee24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018674d323dd65459946394ec435c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79109a9d4e2341152f74b0bf7929bf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc4335d164d6d5eb2f0d971549425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82dc4cdc6cb6d1179fcab9baeeb73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226d0586d225fc6025b5557980c4e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d678fa6eef98f6ad2ecf3ccf0bfcc04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e836d59c5f7fde675d7e4b6eb6385725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341a6bcc44e326ce3778a650ff07b6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc85730abecc4de9bd84804290802727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2b91ec6dd8188a8b7dc050617d79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d310639db41b23784ae4b6921225d54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea45fd6a0e3e0d0260bdaef86dc16ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e16c739a2fc9147ddcaddcfbffe7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739ca8d34ea9fc979710834a0c1ce9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f17f0d2d0b0357399a02713bfb7b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650cf4f3c05976ecbb99c81a0953ff7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee96c7ad2dc591e1c491aab2b9dc05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e8388cd53bd542a52fba026aacfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368b0fd155dcc179db057f237ac072737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96242089a429af31ef4a2ca4244d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7dc4b9d5465f6188668123291ccc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e12e8508530de047c4f0fb741e65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad436ffdd77cba9f27cae4a15bc63f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04df30e66a3c7f965f55b41e822b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb182daf54e0ba806fa9cf23b695b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3a05f097c68ce019ed009fda10ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d1c8c936806dbe7205dbdc671a235745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82288c762e5a8d38a2957f6ca27d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b82fa616baa063467b14e12adf66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba98d4fa87ab0cb85d97dc19a6a0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c73cfa815d629e34ba7c2801fdeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f983a4c1a82a173a6e4d2f8a47b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ea655be98f9ca98ba10eb980e429751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cb196446d664f4c7757cc56e62f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f11d36c5b40019202f9cfe3d8740753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d3f713297fc649153491080982038754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698cc2654908ddb0cf6f6dedfbdf867755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a09cfd4c48ee26f120cfdda170429756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7787b32330f2c2c21ce8c9e40b6f38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc895b4837b202088e482359fe675758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f0d809eea64923daf366d52337bb2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>