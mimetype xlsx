--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b09a4244ef20592f777056ddbd6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3e6f1a7d7860e8590e3a63c3df822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cae6c26d347e73ed8a96872f789fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d585bd5d9df863609e81c708d6e3fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0b76f7969dcf9370f9874e23370055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce24f96c080c3b3367feae51de5466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2595b9382a48ff716c35e0b82a20707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ab57d6d0f6797a81f818d9bf45b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60578690581005621e262183dd16ccc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f7521f29cb5910b9745c4e20af6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb988be5c3526460af050c33e43759c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1a70c56d4c8751d6f7777aaa8a4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf4d87f3559583c6ad2064a3c83c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0e656c18a3492a441162a38e4ce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c1cf2a44235a747159fd74496018315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb995ee45b653de88a7e6fde818e2b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f10348ad7dad3c4df9c19a4ddb7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421feefd9ef104fba23bb966d3451cae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1c74b4bcbe16add0c5924728b8c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c317014887840615802123d1c927020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd20121e601eec5b87cd1011e73174b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602251bf65ddfbad6aa8840bf78a18e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d31ad6d1e80cebfbc5bb0f4bdd44423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097489add7cf2aa3f7bba9a515577824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0869661b43383ae8319402827651e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba048aad72b06a28ea511a7f008848ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cbe027e97c814d52bece26692606927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c8d7b29f0ae6bcf32c9b5e6e094728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc794c3619a829a4f75f20db0a686729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110c0c52d6a1ed4bb936e18b00d67d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8dc85b51b0bb57bd14f963f4ecc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa67eb01d70c23843c687770585a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3f8ca91202ba705c6e953f7edddb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567d0d6407b25c6e7304af132983d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9ec1a784d0bbd119dd4bdcd9c617e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75fe85778deca9083e8e4f115267c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43aca197557338472f85df5969a9f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb59847e545a54408f0024a107772d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae416e34b58d8fb7c8c216f0ae2de739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5526257d38c29706e7ad3321a3f82f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73c1f3b497ba25a7ba6a31894f81241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fff0f32109d2cb6545d2f004d63f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174ab12102330905c4e64e80ba341543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a91b46519a2da3d3b66715ecee1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d1b765c88ad665eec8de4da3c9f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e1c8c2baa656bf22f0aaf3dfb1da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75528691492033ffd687c7cc3670aa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b6dd452fa33f74286d3ce45497f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9809bd74692d5434b3b6ca8d26ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c642badf26db1700dfabb825b88350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56170120d8399120f0533e4bbcd9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7f4d551fe91b79e4b9115d37413252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f83c8e15fe824fef6bfa40063dfeab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae886991b2c1045342a3a311328c00454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5badff155665c7d29e708544496c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ae0b912c2fc2815680d5482ab4d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153e5badcad6ec9bba40a2400e8d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9578fe3c5377d16c38b7a0e7da114858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850646d451e044ba66111d18d2e8b39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747d367cbf9586d8a4dd39d81dcdfb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2295087976002bb971d226a15b0f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8d8e66297214370b2497d4341c1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc233c7d22065377da5e26d6bc19db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52733dbee4819c38266cc7eb72ff4c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae4d20e398736d671991681ff586565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55d8b2bb5dddc42f83cd6a09263b1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec68d25b53d5b5d076421dbacc2bb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430809512a26cafc084cd55a3acc604668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7bbf9b073d48879b284271e3664769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883798ee04f0bd4154b0a2f24f5c974570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8da2f0378675a38d86b9967e7269871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec3b6b3b6f396f7e59d785598caed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884209e3274863fdfa052d5d0e6c86473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0a54a81268689f8eebbf0077103274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608487f9d868809262baff0c684348c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084388f3310dcd9d02c34154114a60df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297980fea08d7a79094f541aa13999c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb5535510cea4af9b543fbea3d89d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e0a36e39d6ed60de05fa1416bc7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808890334658e941651c1451841a6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614f950029dd5ac39aa4f3ef07d7c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5c235262d5e2c03eedb68d265c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51db5818074bdb21829d068d6928fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58449799d52adf57684a8e007930684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa598ba0c96056aa3f4fecc80868385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c218a0b05048d7f366d29d52d07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b29a59a6921ade1262ee81b91dd7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9851f75fb2b8888c54adb1d137e39e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb558fe2b4fcd7ea012ab838fe60d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd1509d446c93ee4065b0931cfab2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4cd9e23e23cd8be486e80a035345f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89e2a699ef1e70ebb017d1fa6156992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3fcf21d5666d3f3e4f4440eea39193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851a8c63a1b680855a500e54fdbddbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931570459977408f3ff22111910020695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecfa9d1fe056a065d78091285afb5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965090072d50dc54f67b0a036d88c8ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb2bf6de20a8feb19b0d207c2446c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ceaa9860717541bbf52910d5827b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e83721d71a5cdebee1f491998ed7c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483fb51f1d9a0e7e3814ab5229a0ac3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae684e5a6e126a31d4a24dba7bd0d2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69df8d356c34d2c77ee35b4409f989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71497ae53f1c8ec319d01e424fbab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e6290cb84d59245be87a00262f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705909351a49cf016291b7b26fdf7e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f484bf87cf4ba919942f5d30a5ca16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b422df712d20722c0740258fa2e68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9a023e83bdc665ea4dc1d71f7443109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320bf81022c1f69ce97f2b7d2026fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003667f503bc20c240867f7af59b4fc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21d8cbd6f91fe973f69153e6bf3c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30294468cb9a601532cdf0da441e18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d36b2c6bba6ab4365f486307f3af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474efb2313e7a26a383c6e96414956ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d67250e1831f4881203452c4a1813e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2ae25822e8fb3e6cb4cc190e5b9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aeccca15407b1ddf498e9aae9c0ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0180416b6567fef5220db48bf4cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6e6876fccb8d566e4fd0fc4d647e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84462806d10ffaf33cd6d0631bb20373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a851bfff96741fb6f821d56a204048122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec01be0937d17d1e25f8fe4d8e40c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f114d14eb35c29ff4c2f81ab72ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5f5683593e1f7fb0b835034aa5a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a5707af0f7445d07c324210baf15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f81a25a04e7642239aef957ec5895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd3e7fff8c4d71b57a56f58c33ff0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafcf2347ab1304c9d5e57fa62fcf4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c13310b56cc07b8c0425e1952f0d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ca9a327dec2ef808d38ce8250be69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f9d78a165517f5f7621044b6652c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388fd2facac4738b0fd3e50ce5bd5ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ac223d491647b4e7ff5471ed8eb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467cd91d4431058689e15e27c4f5e57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81fd5e1dbfcfdc3ac17eba21e9088a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a983cf8135021f2bdcc7c3223ef9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac23d19e8a53fbf54cfa0bff2f498b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c338d2316b05e0560de8e2977d86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa68e302202a3a7cc8b8e3a35e377140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898461d1fd07d9401ffea0f7aed559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253c5b54484bdf35dd78901ea3a513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b87547bd94a7eff4937afb4cb80f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39c97c4e977adb337271ff0b17ebf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68433d2f38556d248b21a61d838c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53477312f6386783998c6fbc4c723a75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3880b83cc6443e73ebe9a8c027ca1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d71592a69f92a5ef0dd87c2a9df20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1c4d2fa279cf0dea3c0ed954f020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91392d344d0bd9baf0424fb9b1d46ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f66c3eda04c44bb3e2ec3c81ec83f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce11373f3de894f92db36d9acd23a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2720d46a7e78536a1d70061146d6256153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7331f6eb21444bb5250a79a7f30560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b03150eb40ff7a197d16c632c4dda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6883f60cef4c48a39c946697af517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596c395925c8e2b3d618c850beb004157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627c174257867ce779187e22656507158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c1dc56c34b94e9f65f10dc4e7124159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0375a663fd9a99235ca51395bc6bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9fe5ec5d4ff98138c9e7bb0b70e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b52a779d853b783e1deedaf958a791162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c9b978c83325dab2a385c8f205c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cbb0088968706e3c6b82e2bbede7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9859746b177569f4a9d689e511848c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4995f274200eaab418ddbddbf07c0db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b17f8828884b6d83c99be95db8ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d4dd0ef0105a03d5649319a7db8b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ef5acb38d5c4605ac702012d3caa3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10719304441942ede8af6bbadd85127d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f02b91703fd8f19a1bb1e705570c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19050374e2ee414e2229b6d707445ab9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efecde030cebb68cfdfa12f1164cfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e4a30329bf8fe22336e39a40b78c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0084e0c764eb83862ec660899abd64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d5fad716bf7b66ed9f2af2464dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb92ddf9b393f9f17a800d42c71b06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e960d2f87db79c5c46bddaf255f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ae0dd99d4072c09bccdb178d87dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f620b83ba992d38defafd9c1aaeb6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d928c8702f12e084a52f9cf0aee69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828508f40b3b2f555d9557cae6641b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d965d0b0b038cc25f6fc66ef6a72f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f2f3b8d0c9b06f045bd5c4052550184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584602b8113f1927ef1d305a6b0c42c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22685c7844571bf3bf24b3ee291fad1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04424366b2cc4a06812847c5e36d65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf00ad20eb29f44b895bbb5960e0cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146818ce1ddfcf3e9b629d466e540cbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee202ee205fc566d35abdcbcc59681190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b047481c1b4d305b2a4fff7d05c0a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9c69ed1319988a7378a27d704117192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191a97016b52d9b6ef68716dcec456193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981849b24efe42a358af02a0be76343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe838a3799429124608da14bb80fa92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929f0e9b64696fc80783e013c2b403196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b5e0f40fa82fc42b7e32f2e3baff5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22420d171832cd73fb1b86de3ea11e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124ded2b8f5c9c46b5c32ae3959317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc337bd3bd864d91d49380a6b40dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ccf75e1ec12c98b8ce644aae651d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c3185d2f9e627876c94cbe6b6cb55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de897137dfede1d2cafa041967fa5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236e0bf06aebc3cc83f313e4fbea72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828798eb1732ca5d5cfed1cbdfbc2d6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e7d41cad2ee36ed60fb08aa69af7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e6ea1665f8e9ba292130dc532657d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9782fadf6352fec8ae80d9b99ab75e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290915e30b38f9fd9a08b90be5c65f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc340539d4cc354b83782eb86075b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097697b332640b3012b160993bc21166211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c224433b3bb6e76999d96abef040b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc72c469a8f9d1546ca3e7fc7b7162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9210cce9878585dabb86575fbea31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26973433d9188271d7e28fe27968a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9837db2e575a401519acb89b26e88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056eed4ef520e443718091fccd6a069217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccfd69201a66bce8ea2905d82b83b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e76132f074686a943c9da2508426219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c96e8b8759a6fd4d0912ee71080f68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df5fdecff46f4d1173c04748ae702a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88908a287f7a8b0d012d6fa917b3f3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569986d06eb4b37224a71621a8256a39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412502294694acbf2ea18cd1813753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a475caf315b08312d9d2054f3feb94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d3e0a8a67ed45c96071d819b3765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae2f4964f0fad97b4c1b1168bccde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728b3584cb782413caff62b99c4016228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5725f6959affca7f5207e3c33015bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c8afc6e03522731e9fa7dd1be9073230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731993cde54725aedb15ae6d22b8bda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db2ef77c9f06e995bb1283a6d6e0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467132af61ddc0114ae2ebc87a8174233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f957f8f41621571881012ec928c8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f71eb860652be4079376e4cf2847f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc9bd7dbb028908f46f1651d5cd44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91592510c181cd241b22a3a3501489f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dedce19066209e295c7923cbff3d5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174236b32d7f884816ac3281b1533512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d5c8cec822a2433ffdee41d02179a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426457f3893d2aeb1141af417a2054241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbfec58b2a86d2d139c475025d602c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413d4b6688c1a8b7b1b6819a57d1f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3cf6a854149afff7856160ad4d8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620c731b12386ef0f16e000294adf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd10656485762085ef2bcaae523def246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017e3441901bd278943c4ca569133e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b6b8566359f1bb4b9ca4e900f70e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941153b097043c593ff1fd87fda63e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926083653dc9a64bb9e67f61bba9d522250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19523f7d3ac522d657c8f3ce7674d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd8444b3335d72869cebb86edfc149252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1e587c884147beb57dd0936227bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155711656b2f18df9cf4e4791b8189f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79befc1b585067e0396ed644b8ae5125255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55be5d95bb7c0a79f166a6cb4a469256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf869e401b002e640cb04cf453ae740257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474843752997f9544b82bdfc92ab23b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c5fcc1fe78fc0ac2d2d724550a6ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf165b0b1ae84ef6484d562a5d06d55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d7d37a6c8618d83acde833ae26305261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5778caa3206c89a7f2b80bfdc795c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd86c26aac1430d069f22be6b7fe1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619f81b3435ea13bf07b747480eacb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962c5b26f8a5bae501f7e8aa5fd1ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2777e5e6fd8289d6073fe48a8626266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d997d11a63d00d16c5d32d489178db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead986cde871be25c92804b301a8b0a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816cc1ebdccaa16aeaf5d0aba32f0f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ccf98beb733534493b007fd7d8bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93727686f0ca54f1cacf360bd8606f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c1a2bb55274b54a86b7d44c908b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bab02c9a310123c5ce14edb5330e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98bc0e31f3741a09d2ff77d3fccfe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324181b7a67507c864bd552fb5236c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d396160112256a4339c65d0daaf8a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258b3d16d36c17cc0408e950a2d8d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffaf7cfaf8b3820f5964acc62f4f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2980bf80f5642d6142819a6ea7f02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886aced31660c242e34ab31cb3b567280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a01ef96173aa5471285cfe8da2b8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666be104a490818f6aef06462eb076a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251b2cecd91879eddac7b332c1e4596283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ea5e5a743deae0c1c002657c6b46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201b40eead7b807f772fc834adc277285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f129bfac2c458d9a657455f88910286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941936e2bbfe643fa0482e924a78af2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef73a731094b4ea317dbdceb0c479288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e2cd080400a282482725ebeab246289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07e45af84216fcc3633c0590b5184290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6fdff4f2b5461202945596730a3fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678393e27ce6475f2b727c8764a358be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12a4259e08a7819c43f4a0a32890f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679a5ec2febaa28b61009d0605cf71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40a87764d2d8c95b8863f7731c74ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d1a0831864ecee1f8443bc0218d11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd77d7262a8f115cb8724fe15057f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f2373058339807206892ca11ab56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390901dfd805b267433c6f90899567fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97d070a543419bcf2f6621c6e2ae3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b15fe1e4de1057c58b2e4cef196bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf2c602da921848fd99a2907b4905302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b4b7b9758d67a3d26af74d9c172c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7634e6be7a0a4a45c914cf928858304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c9476b4873f31c52316947ece5b8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f79b18094980510a0a8508c721fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc61804e9c39331ffe6a83b11c9f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dccf5607ef260236d717bb3fa2ced308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f750fa16027ecd1e307306cca0d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f3ef611b76612046f3052aab8cd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524f876d87ce3167a362abed4d5720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c966adb557c058a62ce3500e5ea86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28329034952cad90e986e18f31ce50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e0731c5c1f5e60dab16dd0ac806d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c61d0119848b8958fa527c1f2dbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a4f709c7d680295015eb92d5a0363316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ec79d2685a1852758cb8e90ac1dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564250158e98c8813009e31be85f10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de249439888ac0d2af8fd7fe7b1a0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919308954212cc2402523116943f4c22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3cd8d580ee9d0dfd2b5b27409f9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e936cd7c218583419e9de0cec7ea2f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818c83462fd08766239fece382d237323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fd5931ada027b5f4b919b0cdf8c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062aee7e4ec8626e0d2aa93e4e63df9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e1a558b129b3a48034b634919f83a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9df8940ba3ff35bb9a5fa77e93bff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00583d3eedd2a4975ecc089b3b75f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87adb1db0c9b14dacbe72c4ba3cfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8434a39078d6f2d17ad8e77917e8c4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962447572c4b3cde2196deeab4eb40f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb66ed4ffa18d8d629f87657da8a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913ae012c83fb0007f14600543476c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea14cf1512aedada4c15afbda4dacc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d3d87ec044c659dd19120285300e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415222ed6a293c09db06ed76927c1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e5b0b674ab9c501e5ad2313e2f8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30329c7f9cbe690bc1988436fcf421d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7870d391d0efa39bc943523bd842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9f20b016a4900fb21b92d2c6161e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09c31e20239e3edc8439dcdfd5ef7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62799777aa8963f3fcf7f1a858ad30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0b91734a6b67716609dd7c036d2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac8aca169be54ff384c031f1cbcd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c56818c045e1fc67ccf1475b76e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6482dd49dea584182858ab13983a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0a81335e472d9517241a9a9928fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91eba77a154c240beece653dc5de0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d61ef38b9a305fbf8619ecc5485ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5191f49fc6cdd264bcb787e75f0959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf699b2da508a579bee6d40848c95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a159b759d018fe53e9f379d6f0c77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd24e44e6eabfdcb259b7409a93ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7a4f07b9994821553207fc3c276c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf595c3a7477069f5414ddb6178af41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c55ccb2fade10d20985ea6037a6c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbe4684fba84f0ff4190ab826d790357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f551e6ecc089ba720c09ac145ac53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743b65f53cc13f6bb487d319685ef7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e40848bd219d1e37f0a5fd2a3e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c75713c70dc09561c7f64892a5f5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c77ca246f0e7ea0d5dc962f4969a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e2439332d518dce316051b0673c10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74653ced747c07842ffdf39a594b39b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f5301f85cd1616991180d525340f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ea445f549ef04fc8a8ad448753ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00718e9000413f59d291cdea01d27766367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c0392490793cafc1ca3782de7fc38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b450970c118e57313ec029272a5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f556b13fe4440b6ef420f16d13f87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9523fc67733bd791173e54bd6def2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0088096e4c409139528705d7f118f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c221b2065a244c6e4edb25a6ba25f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2aada3df97c25f84f849c52c0ac9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68fe45773e5e5ea98a27b521c04afd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87bc73b2893a3acf9c7383fdb632c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27864d085f94808cd62fa06316457377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b0309c75f98fe3f94bc7d2d9ebb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7040afba32a87b402677eb3a3466d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d5af6193fb346f9fa075e40b2d40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007e5ce02e77f53cfa18076e742d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd97f76bb8c5720e7e51b1c1ddcaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4055cf645e2c7d9be1887213fe8f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18124e6ec3512ee212138d2814a2efae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ece90b9bb627cb6d8bbcf69cdb454385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad770052158846a2f373bfac0bb508386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819174a630c292aab5f3e4ab5625390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c26e248e4b21fa7fc99a4bdf0e4c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a963c12fcde3ba6412db828c4e873ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a263f3a5fe174250bcb1cf53be28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75923fd69a2fd30c5c2472c3006a94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5f6ae0c3455ae60488a90e0bb604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b41667b9b94087e345fb5e3ee011f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2964b35eae5a46a6c1e40dd4f93bee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c24bb779fba6960e3859b1238204f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d933741cd1e41030fa39a8ba35e9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ca49ade2e1eb6fcc429fb334d1bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2234898d48d007e5de994d16eff267b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff23ce3b86c15489128b60329cfd72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc821fb7e2415899e94fe25f3202a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d719362da8ad445f6c1bdce223c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc41b63560513a42171522932e653402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f5c47c5eb805fa8c9ef4576e4039403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a999515a22972858cda2ff45ed6169404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136daf8ae8fff546a3fd524b26c5408405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a788e19231afac9c4dc055137445406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45941781ca33d5706d7df995624e1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203aad503f9518d470b074b979c6a9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735311df6d740e037d2302319babbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49118686fdf3b125196c2f89d2556c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74175776aa609d7c2a9ef8d1ef0bda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e43cb040d8e3ecd0aa9cf22f5cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da354d74697dd2f65b0e26ad5490eb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a507e09fe5e7236debc8e663e31c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33eba7903839a4c6d2995968977c00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc14a86aaad7c13b4862bb268a9fb97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3fdb27cec161990c0c27d6ac329a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c90099939e5918a61dd79f0c95c9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515233dcfa85acf14280a79a9086932419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab7d04a96fbe75402ccf198ed529b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5378783a83c1dc7d219d3a2c4ba142b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbff1b0e14ab1456f6027b72510ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1856e82e5ba27d8037a17fbf6160e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bbb0b6031be5196cf5f6dfdc33d59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb4b6629ce7afce876247101a1f3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b50c5d6c90b72e4a04cbb495898a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1438e8f481695166920e76dc74aabf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9467160c28790969622d98feea0e69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0276bf402ddb6fbe3e96595296298429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b420e34bef743b4f77297a2cdd7fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d31a5db66a275cde42251e9ac7465d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42322bff7ac9f5d2f38fad683d4faf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57ad5c5a11d38f9823340d942d0948433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8de229787fd52e8ba970e93902e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145478743a71c043695509bb6cf7cdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40336d9ae2b4accfc4be59b5cd11a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f8924d3d6902d9dbaa2116730e91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed1e772fb24875e059a188f15ec4df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86efa54f1ec3dee64d8078650e1efe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c07c8ed281f10fed42dcc17362273440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bae1c0418b7caa15eb198802b0d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b4dd4ada5824b0c0be6010e9a173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85bc7964ce6be9853e8f0db728f06d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8612601d9e0513c08e5e35a406c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea4f5a2a3e669ed81e1882d2b8d03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c26631d14f70f938bacabeac277a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528dce74c86920ce295dc344de22df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842750618c92889768cbb22e68b90d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e87b0e9274f6600cfcc2806f764a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b560c2572ddffa7f8427acf0ea61c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7af0ea36aa17976ae61bc715ec764451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d87997da88f03e9ad859c84fbcd49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e88270ce64bd5be41888d0d86bab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2def8940fc4eac98302ac17b7bf26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d939663e63ec876040a0c34a9d532a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d18571fd08c5139f639ef6e55c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be529f4b32fba1a8afebf0a229b7e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63c31ec83a482f30fb393c4226c62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b636ae33c59e44162b16fe2ea37082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e154558c0c2da138fcbe41fb8c7e7bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225fb27d6df6a06ec90da15e607d402461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f5c35e90447ce3dbab8e23e86c683462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0f4275663c52eb68fef897fdd38e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f71a33d4686e5029390782f0e3c69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64a8336dd6ccb849b2ab8ea912891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa089b386cfc8102195b0b246f1c1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3064566788c27f68ef6b9d8159e63a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abb6eb21c24f3d6b14e560803ba14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105efe06652e0707b44353cadc961a34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799b65ce0dc5447dae71a986eba2b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf63feec9e3faac532afd510df2f7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb197bf2ef7184957aa1009f20e79d4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4642e48ea2e795246b3c88993ebae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051e9cc57d8ddd90358823f35d37da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782302e1df7a409836bab95481cd3c04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d17db523aaa9d29708257afe3febe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea919536eff538e547b502663c980db4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00d90ca8fc00151640fea4770243d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbe0bdf3c5893a18394ea349d06c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9afb70e792c15b22d5303f79eda3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974846d74e494d9b1640d8d9122e5744481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7685d2e81150fe3c5474cb732c151482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b69af894c7c59ef4e9d2f8f5c22a2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a0e7439171eb37ec49c0abbe8a82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41f7b5592228e27095a1e2035c82d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56644eec1bcffcef8b4981b821319a25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8b7cbf008b0ed1a220127bd8ec3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a454c2f6513d4595d3dbb3c35a62fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245e8c91a2a5180b47e62e8c3be2d74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15650afc1a0bec716145bdeb7d992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed80c58299484949329ef7bb2aa0ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f59067fee6c10d811a917c3596660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f998fcbf101ae0f5005bdb3224f518f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f8664f2384b483eaf5d638893211494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592c4d717cb00d8499f83c6602dc2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c79c101516b4b517cd7677eacdaf25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22a6ad1dd8046ef5669d539d6a61a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b8f9e0f7f69e91b0084286df8b1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb822172a9d22b7aa00a6fd2c169f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381355afce2852402e7f803ec2af7fa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b335a219a7fe9b91c126249cc0197a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f660855f3851123f914481b08102502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd6a3a003aa2294ff7dcbddd3eda1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6a14706e5c068245c282fca728b74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3414249b0df20f789a2c05c2ac858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5964a15fe8f1eb4017c6a7395efeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0061a3b41944ef1b7e1c8a87edb1b14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2263fd5997df70e97779e86733b12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07641784fe4d50a96354277d3c6dbd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb589567d3629c59e73c20ed309b37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ee98105503195b70057b7d5d2d38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b3f2cf1a042b17eef79abd8dce2ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac39d28cb2f2fb3e5a024fb1f4f10f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589504568e8852275b418de0a778eaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541cea6bd2d738f216d5a555c3a912e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da2d62cf705db9d2b44dc767fbcf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5349c22d5fc2b99ade0e291daab8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a0f8bc2d943a71531368221a01037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403582c583098dea61a0eb170ad61d91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4b2c6184624dd52e48efe47e976f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872075a947efdbbc7eb86b04fbad2f49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd2cc7d756a6d868bffc6d2bd07d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600a860710fb85e88cc5ac0fd0b764523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbdde7299b503d2eb36718bda323b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24bb70d40bb2c9f57478341622f612525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae748a1f5fc9e1cbfa21a02987ed3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a9d910c0ba93ee060052982ed516527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be664fe2a42f45f0596caea30b81883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300405e261c4f8088840b4f8283ec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de923dd566659307806b81fdfbfc7743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9c2f6901210456e20cb302ba89e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea326109eaef48ef27591a560926d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36530578264057964c50c41f520a3d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c62b44a449fc228acc4d82b940c88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd02af35d990ab65da8784ed7135e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18383c15d0fcc01124d9a1bd373db6cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c6212b8ce97e1816b3539b7a2244537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd4352958e20e7c2ea18c5460aab4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d85cf3f6229bf89c4ff2307e86327539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4badf5e6288c878b69f1070ada524a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca11533cf034dd2b68d44e343467e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378144f1c1066d0695075a623f7c2cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4514933ddcdae005e4e91762c444e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5560c6a60dca1f068b1374d53674b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe6529dfabb7c24bb5d7688a5417e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609190fe4c2e3efce714b088790d378546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b284dcd7fbe55ecd37382b9b84bdf01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdbc840a2d7464ee125d06c61bab3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807c2771d0a81840dc0dc960755917549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9fec875931dd37dd03293e4e5af2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0a2c1941b9959f464631ca609fb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91012acdef7ec388288ed47afa257dfb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4428e5397a63f394547361cae28ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e86574336ec576f8e1eecae621bb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419cbbe83098e1cbb859d4a19379f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88378e715180d1d59b551478243d14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de91d5202c45987f1f804676694f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693c05e69af258ad8ff5e8794fc8389558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c3ba3171addf5e77de0e93b37593d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb171a39d24464372f5d18fea8307560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e899d58d39f9a9cbb13cbe11afe8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f5c4d3c7d20a0884bfa987fb518f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ab10adc11e95a69bd7a40bfeb43f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a830d45c18e6b9b4be5acfb7f77077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07d0e4c83dd7401026f4be5979f3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326d4035252c711268520b6e347e13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3c94feb1b3e3610129db7f0b8a0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168129583c691918a15e7931a2d065b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662db66b789ec5fadbcf75ad9ea6d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61fa50f93737137eab4a10d875b603570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc60cce9f19f8f008f2d190b228b1b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333f71ff7908e18f7d7d06d8ee6a10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2fe74af1d8ca90fd68be6842fbe85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c167c44a7e5254f9472ff111e36b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e351ee42112d4755d3d58cdfd262575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215b070013c058d18fab000a0ede42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d3c42424c87efda6e865e6b809e94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee04b3bb6a16fe5ce9f422a34883e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc28092c2ab87233452dde345a6628579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371b4ebb32864c943098d53f69e528580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeefcbf89fd298e254699ad308d074581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340be49f6e7d46af2a5f014ca3b158582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7b4c4b23aba103db020451439480583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a9ae665ace461008be1008c5bd8ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2d576c1d5a11acef616138bfc8f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbeacf859c5f789f1e885127fe4fa5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e408fa1dffd744c965a7d8f3ca81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd835fa656a856a7a63572674ece34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f0064fd7e2f64cee5df0c231e206589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d242706decee24ae4a94026235ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de404fc3c991087083a0f233c582e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8418efa730fc4dd9682d586d97d821592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386b3bf2fd1d04ca3b4719da4e34920593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4700f22f39695d874769172cf9e22b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded330da22fe3226cb053460c5368c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5629639f2844e1f3fc261fdc0b312f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc489e7b3b73a2a23fd06bad206741597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778bccc09369032c03ae845e080f1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62605ce58d5bb8266d00bae25b3002599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c23d9faebfc5070d7ce3a4b16c4fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206f96f57a27a5f2e0b3ce81e11356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195be501357cf6c2204d7a60d81b78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f44fe1711f77c2110f72507c3877b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e1f892213361423ba95216b35fac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8de08c20f5c6c8d81c89e5a2ed0496605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05461e8102ea9295a3e77d8408ca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb845db5c2e4a06f3f006531a23d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e46b08887d2b2471f1898b0ff7c373608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad43ada3391efb47b3ff249c66d9bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f950468c197317aacb3d4021bc564d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c59561a631bb12c3b12b19f89287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef6fe8151858f7c2437f6d899f4dfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242265892f3297b731787d5f7bd126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551fde17b1aec18ff5a317d54b335d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a29afa61ce9861dddb25649381b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a04c5fbe093afe12d2a7978f983d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fc8c747920309d191b4323e07ad82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef3558e23f34a47e252a8b10f1f00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8ff8ce0c87663050ecf0f80fadb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b208baad81aa99a9ece328d12333620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22399cc7ce639b75b8772587d4997ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca60fe74ca167cd321b2f7c9dd24c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac349e07f352487415eb2ab88edf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a097eb574b9bd649fcb016040ba2a00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935683640e57b1cc9901fcd08ea6cd05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9f020cab1759ac5ea1108bdc68d5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b15df7a5fe139ca41daba5a71f8b16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66195971ae217ee570c07efb7e1d106628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36fe71bb67db2a95e477cf0249a9ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22015d019850f339b0649d9156fbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293ffe623ea8d4f1fdc6ce40e4f2bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64f802d0626b04997a4f7b05cba02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa43d7103396811c64e67cc4c4d9a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175864f8776da8623a43843b1736d259634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bb603dce5a414240a14b2f2412df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd09582a6cced5793096fc2d40c16f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b945029c6b8a36d5a836a08e47528637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a51042ff78d467f25046b887f4b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936abb69905df040d31eb4e2db37e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bdea1bb38fc604fb980866e9f44c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615140af1a39d3c383b0f08dce5e23e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a94aca19b036a46a62034615486fb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096970d654cf310c48299dd01229c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336f4f2806435d7153155fe5f8f1ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07887409d34a7b9638b7626c110dd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170254edaae26f10779ff7768173149646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e543f77193a70228967a57e0ad62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d519aa6a0be64d50940357ee5b14b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c319f2de82b696d52fc3367fe940649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d407734bbfce2ae31d5dae0dfe69d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492faa614007cb4bcb2b95df47e845d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c90432b1445e31ddf89bbbb93c3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a2dafcabe77b50734ca6e4fc23e71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca1729560a1b87114c8b7047da74c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7eb810b6576325464dbf8ab1703ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a29141fd6ee3251e1747d4df53387656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e772e65a75ed2d942bbcfca5c3416a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142caaf95c52b075db96e119abc40ecc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8b9ab66f69699e40906b7c0d695ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b297265c313c3fc9f4eb8ff15c29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a438198118079485244cf4d11565661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dcf8588df5d3e2c3ca42fcff3d6c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af9d1c98cd7ca41c7374ff6c99f1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0662d60aa7f901e5a2e972ead9c7942664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4cfbc2b54fc5a19226cd94ba637d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448151212f24292542f8cfc8ab6a30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d53965ae4fc1fb2c04711cbcbac74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae392c2a8417b55cfe8a502d8b09a19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ab600fec5cfca6e932ed3c344821669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e8387a5f06c8ad13cdcf41154492670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82751dffeb3d5537be807545112becd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c105cbe4177fb29747bdc8f90c62b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152790ab5bb89e9c48f497a5ad2f4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ecc7dbc7f7eca87422923eb9748b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab2bf8ed6c3f3542403ecef86b402675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1359700c477548fd7582fe5d8be3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9f06898dcff5e625a2a234e4088df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747c207c436bb734f3585716a8ecf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45132f500fec547370c7553c09ce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d3a263c9e00f3496362bbc6a7ba55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935a220f26eeafbd7d4b2da590cf7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b41c32b48857cb9c7521f0aaf257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b980c0438fee0e9e9d27f00e502f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a814ccf8ad1a26634f8fb71819edfb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3f7e624e8aea7bfeb0b83b0d67d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77b069192a29d57be22e0b6bd5c2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07050634867dfdddbc9ba5fdb5c15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b943bf4d40dd7d2760d488d1f74ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd268d6254758761b180c50868a7a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc788fe208da25c88d22a489e58c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede6302ddcb532a7cb8da28be975994691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d4a4c0efd427c6912db74cae7027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859824f19269e3a5cc76263c09c2f7b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7cf696ec3d820d33b47bafc45412694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d774c7b2a7687271aff4fcaafbb44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda068855d3f6526640ea4f88850cef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba139eaef9e6708217b108f6fb44b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5cdd4d0616362720ece666746d198698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74617645c11122edb65a03a12cefc362699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646db8777b6a829857afa71999cc04c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2952346d9593da781b83b3e27f428c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43da8bbe99c981b6f54c31fb1acc39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4785fe5dcc77be0dd160876b52562cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c110d969f9554f9c5e0679d057a902704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfe2456d67f581dff952edd3b39e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace3856600c20ad3b13cd1c666f338706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9cb3e74fd3bed66a249c025e79bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010f197d75e135ac9ada6687b95475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbb0ccd0063eacf37209c5e58494e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0421755e1ec600da391929d3268712710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449ed672adb8c1af1be7946888fd5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddbaeadbd644bfae34c84487638b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28d230db45c34cf623d766f93e1e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fabec9a8aa330afa3ad6e003a03c9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b476557e034f78975e3a5ed169bde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374448786774c2e53068c2a271f089c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd49e80dfd6ff3deae2951079ae2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6965eb718677d3ea66a96a251af56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec86b10480b13b96c185e358cdbbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406faf6cdbf9002658f904e7767194ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee9ad1d8059e479187ec91e2c03a62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18fb8d9805d96193e121f3b92f4502722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7e8cf239605ece024c0694ea364c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199049ccb67155d438da9f33e914bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ecc6bee551bfc8121eeb147b6bcb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef35f10fb5c7b38f41754ab0e175eea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce977f0ba420a8ae5c1ef8d0a8d4e65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ad39f94618ee0888b5a7f59944ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3adcfa3e6bd0c73cfe92f15cf7b398729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61398194093ed5d1d6b9999dd338a6fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad2bcfd65f5627540c0a75df3bc1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef84867b0cf21b0912aa06618a5be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd011f1aeb63d1d8dd67e553332443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd19eaa507cc99abbc6b0a161b1a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b53d39cb930970864d450fd8b81d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d165b36eec31e7985fcf945b4a4bf8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b35a9fcff1f82f8892f31b52d43e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9d177b068a95acd3ac29e40120b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c6f5212d82145c39b6e0f39f2160739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6464150a83501fabaf73b7b8b0eff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f93dde9b118a8725742fdc1f39d940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242a254b715d4497463f26cfec8c63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ddb5b0be7e559041579ec29625bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64825eab3b673eb1b4dd9e7596bfb30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff791277bc94ebee3997f3ec5d6553d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c69ddb15488d5b5a34bbf2a37898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea24210b919eb460d6ca1c7369133cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6fb000e7c26b26580058141cf8238748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7b08a8dc3af659769f27cd636c09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba87db92a4a38aa062c7e320bd9c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5957a916e28fafe8dc5a4b19d5b37d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f92b0c021381442cd69f5b052e947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c5a92d59eb83e3bf695e472c96425753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639c71281e724252f96a98896a4e176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a59cbc996ba63c8158e7c6ca37bdaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6581328751c81e167ec122cd6b8579756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57edef535d06a1657cbacda94b05e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346557c811f107ffd6779b74fbf5b29e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa454292e3500d831d4b04a3a3fbf35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5eba4cc49e2bac10b838685c5b9d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636c9505c81d72df2b2b3448629a2c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68c1085e2c12f9ee3b55da76e38b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3306f636ffed45ea9c364658b1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a516e46803492769401e8aa6bada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea6826601d215fde5cf91a13813cc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c586a6b5f776b54dea8f0394c2267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d19596526fa96a90be07299fd06918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8fe64a0517829f09761c56f503529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1966731630623b8d26331f1b26bad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f03f274b983d198e7f00cc698df2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139978ad679c7118acdd78bd44155a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c7f09e50b64052e0d0b1760c68bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6a592a6e8ff738e36f5ca31e30a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ead196ce917cd4ae1cb84d582005015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc285d020c80bdfb93e4fe1d440df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e6a037e900dbd43910caeb60fcad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006384b982792043842d2b006a155d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05f2378ae210be85cd4376c74143819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc665394e8f490548db76d4b04d32620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf50a56c1fd72aa24ead02a0e42ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f3aac2b1df0316246d15564ce73c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b6f4627632e122c3b827cc8529d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72e86961ef03b6b0794da360013dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d388f189ef20469a5c6cdc3bf94bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a4e281e4c8fa3a28f9586770ebc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055cef1b1e6825396ef25f9675ba7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b39b702a6ff98b95e2a5fe7e28b4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff75639127055e243ac3e58240213af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0419dd77b459a2195c5f1e60270a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed88e02de365c90e7a3407456eb1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1cfb92afaaa9a6211242e000f48532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0235f3509d27f80ac6e4a966fe8df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d53a9c1e07a714ae526ff5a9bff2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3019aef5993ae18dd13b97e0ba49735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d5b6dcb3aa3e27a5c488dfcb2d1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72cb088044e4900012bad4554347a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411884a75c7fec45b210a3863ae4d0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ffc706750ac11c93b66eff10d37e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b7114d49e30c1c35e72bff26be2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a8d0d5876871d572620756d9d86041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2d2951429e3cd2c7d076e7ee4b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b90902c15566411be50391039034b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405fe0a1d7bcba0c0455fc9ec2163a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789956f03b86f3ec3479088edd30d8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb07e15f4ab1cc7f50af3c3c54136a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f45bf4869650f5f9245e00425cf5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9ae5e61cf5d166115dcadbf9f3ee048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d198224fb0547c7655c2b115a607d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b34c1647b366d26340b1a7e079fc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a60843c4a66a08f0067097819750a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d5758271973c84859378686ca36652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c80204374d2fcd6e8dd548bdd4b2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5f0a4cf597f4e7d83ade3a63799a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018ff639a0728ac9c18b3d5c68056155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe8221bae81a6f021703747e5a41556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe636783be97a9259cf8e1d01813e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dda79522cbec98fe48190a04db75458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9271cefaeb742288dfb5c7f2bbb8f6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc905551a214832cb8f7dcd1fc143cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d596c10d9f5c1a141027d21bbb0d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505becf76d0458df3fcb6a156dffcab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e184c99ac2660693f7031e2615fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913d7c9d4f5594139c36473d5120c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6715ab7bac1a96020bd55029b161c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406be5eeb14af71966a66b13bab12f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988250bb5e7d650a9935195bc9ee21e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b390f938d181b60d77da093c6122768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9612ca85cf0d71b615d542f41f80069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc13a95fb017bd4a7e239481ceabf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f56b69448e2483f7b1eab00e808f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357541e12504da4bd5d8a7f257a440e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87b60e34f940ccd354d646e64e79473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5ff333016c964a74e8c20b1eb97474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fc65a62965d55c47b2276e9a29e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f88d2e09ec6c73772a339518de38a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed7547e3104cd2fd175d951aad83277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f30712d0526422cc77e6c2ef22db878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37050b1c06c970fafc927ebc5bee979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5b6d16db181bd63d78ccb3849cbad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530b08d7fe56a680d48791fd9d7d76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3587ee6a30b4fc25058495ca45e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b9f8f1dc3b3412fa6e693da4f74c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e61d0639e300dae50d91d06674a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821074582d1daf278ec24a0bbd65de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9336851304a9925423e620ee1f88386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10df53cb1ceca765a38b8c147104287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6e8c0143f02db554e144a6ce82a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266859e83ee7d6840afcb6a3435d03889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a7ff71710dad25cc7a4ca699cb2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b7a9d94295e472327e8fca8da7e9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5457ab6fe7ea46a5fb7f8663015264392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b233679f5e466e49b958039f1690793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76e361136e1a7a14d08b07a407069f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354868b1d99b9501f2a4a274870edf7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1169a506559fa949c5a4b3aed7cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074609ddc85c8434c71d4e37536413e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b614e5cca04eff9d88a0332c507f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e463071d1ce36d4343e1cedcf841699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1209a7fcf8a6f2fa8956dfd96fb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffec675bdff725d02da9edfb31c35e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80befa7a427f1c85c5367f2712f6ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56470aafbf6f3dcf863bc6fbb1eca6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc3e2a4e6396b864900a45fb6b0ed7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd9adf6f12df721d1acfb02b74bf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20ba0376b667fc887dd5d3973f241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d58b874c239008630ac6cebd34ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953c24ef22c3b4f6dba763e8ddc4b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccf89eba2f66fd68da995576ab7b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b975d345a105f2810aada2bdda3a2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ca2e234c3e2ea25692b952cb045c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da84342f9838492586596d65ed9f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6950ee225a45ac349e71c59ea03b9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9529064b77ad135cce5a76427053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa970b518e7ee51b43f56bbf7b020b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd2889f725e2b65af7f023b54186a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb92eedfac7aa609144e51b4e7a844117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2285667b55666aaf6f2f7a6352c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9062ceb1badad4d5c68731801767119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e10aeb45361ec9c2d1d8ef075488c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100854aa1836fdc579dd4e921afa8ab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41f1d093dad1513ac91ae90a19ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5dde8bfdb9edb717ce7a862cc9fc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dcf90c37b68502dfc95aca9cffa44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae456323888ed51d735d80110a4b793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7d3548a4c8560f658fd1e765d3af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07508e7d1d791e35a4e07da7071b9c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7632d9590ce29dba36b6ba1fe0d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a58c136d0066cb244ee5451c85e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a434d7d8a020b26db45b255b0ccb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ca5b91a75ec0de2824ba7d3575e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff4987eb26b55fbd246742c5154b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957735cc6b70f19c66dfc0f5f2c776a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559040df9194c25e2611b323edc114be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df0e956fb4a43615f7def4dfed490135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4bbb426d788360f89c909c03a1a7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef08eeb985d403f7725fb78319863e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb8a1d9fb7aabf1b496e1524424e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e2626533d34d9c25c59a28425441139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd225ae735b9aa52cac9dbdcae827c9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a19b5330fee5cf29e00004cfe709141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2668afca84c3f6404f0a23f040dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca068a08d2be981b89d258cbbdaf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef88923b8e595d2b99209ed30d693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990481dc9c3dff2faaea4cc0f8d7c2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8a91a8b148195e33e812479afa96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57d46012d33e3c87dd927a38571f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955763fd6572de1262a8b9253a61894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b7ee0260ba899be826852cc4b0fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a5a9a2f1dce8b07aedf068e3367df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a22e61e885d19be6d724da873f4f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312211b9b252c926271f83c829dccd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd99f73801f86c1bbee375191868a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58413d5225cac2f46518b09d5690e45c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605321de7410b5633c9dfe147eb4d1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0ef9b876c39ff48d45df09963888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8067caeb426d6977f26a012799671157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce6512e790fb8b9563b93fb525ab9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831585163d8d2320c5f2934e19c91fb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454ae5765ea37b5305362edac91764160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d862649f55261a1dbc9062caf893fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92493e74db02cb150fa15411f9a549e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798bcbdfc1ecc00a277346c888efbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67357d713a5894d3247c7f4081bde4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b3f1da939d153453315471b81832165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65a5eab8a33488e5b6b63ddb58c53a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c26c784a29f92b6a13f1bbe08cddfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62405eecb6b8f082e722d515f6cd72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f225ef9af9625e8a66c47b5c1ccfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb51848bc3db0ed19cb3a6237fdb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84108ecc89978443e51e1124d270e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1d76553047b72285fc0d666b2419d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3d65b18cdc2c8b1903ef61da3cbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20d670089f5c44d4cb67eed52cc17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23dcd559d668eba6b8801374cb61e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e545c07b32f20c53db826a2a4e5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274912ba91439ac26bc22a0a53fd897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d974493efd03db526b17d02c9fae0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7653111bec0940cfe1da35510947e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b060d210aeac19ddd03f4c53cf67b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fa068636f8fcfce00fcb57917e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429764878c96a7bfc42a26e7ea245ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44664c4bfb8fc83b2250fbbfe52ae3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f3cb16618a86101afd48166ebbda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c687be9b5e44407fd52be8a24240185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d02367188eb8a3cae6bd7cbba063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b61dd41e0bd742663c157f06559f9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0486f86ed7a55286da1238717f9981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0f16042280ecbcd2788079df4179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafe80bde5097842125a989c6153fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5c5082a636600af1d08408f1a2fb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba73886e77d50c9153b45f19b48a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a24f9c0665e3ebe5322eece80facf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a76bd492336bc040a43856f9a5d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55507402c0acbc49bff08e4818cfc4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76113cf400c34d473620657571d432f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2126f94f5a2de1b8486c563291f4b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0054639bbfafaad1267c7e70c3f93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89647ab5caf412b1855ab38587847e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72fcfa142be7ce86cff6d610470606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf36bd45107b18b201a807f4920804201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e9cf97985c089e1f9f31fad8b146202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dcd8700dc19ca559c16b884ba9bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02504c27bd684a988054268481279da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563292486e7ed979c36c9c38de390f48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e3f301b72f0eb682f7739c6ae638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e522b14a398cace99c2b19405eedcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a848841b9e6414c72e48c6695f2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ab96f9950c7ee6db00af9b9e62dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89534bbc6d4ebd577408b22b87cffa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6efe46ea578bb24c5e243f99fb380211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f0a52b5efef95dd9b1adbffb38319212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b8281403d5a211e19b0a45205d28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc55e347ead4b9f3a3250b7b69bb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30940822b6b5e5fbd5e97dd53766ec1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f811c668e734ea14dc077500d3b3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9c8fb99e6d42845c0821d8be01d0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbca86a61698cc2378c6c80e02d24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b4efdc26eeb137760b1fc9eb2b6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce03948cf035239463be84f918cd92e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26d1020485e214ff4503af7353c90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c631acdcae8d2cf33610380d069f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549a17ee47086b9ef6882fe4cbf77c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d28c6db7e59d4306aa9b9ddbb0e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f994ad9a16c6070e1cc1f0da99d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574be0ddbde3180ebc88cf5655a9e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2eadf78accbb5715e037c46510c23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919432213d3b3ae3da2fcf23ecaf5cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bf1e16b4df57eb4a22a1f3022c7e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1081718668f8895b8be1a33c6a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4952d0dad2a76cd2173d17446c357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199af0400d8faa4099c3d6ed60f9dc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbfbfac2c413d013e16ad0119b618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464b70a5d2a6e42c7094c1c879c055234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fefce0e6f82581cbf07e9b304bcff8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a2cb066d9657a0743f3e54514d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0844a48385a904fa1c9f0fb2ed41b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63405a313210c253c4d93273fc3fe9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d4481201f15c98a768e123cf9e19c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b49d527668fe857854ae2f69e416d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953f096dc2c1ae3310e01bee1774e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56421335c4052bccbdb3ee4a02751ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2ba352a5ce47e79de2d836bda243243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fcb0ec9934648975eff003a346ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e2b9fe0e9b5deb3b00d772c0dd14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a98316bd08adfcf673356e1e3aebf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209cf5837ac736411c0d8ccf3532ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9ef227c7344b3c62db796db90b4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee396776573bab24d43a2301d8de8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ba3b621d0f00046388f4a089f35c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb18f8830dc8133d9b397cea1a3f0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435c18117c146a31f2d21d4dd9eae1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ed40896772b9a0b524c644c55daa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa170f5ae38141ea0f63ab43f47b18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569a2cbf737457d0b1d70fe7df9ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fc889d420945e7cd19494df6be5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b518a1cea2869f74dcd184208a789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0ec8f8c2e0a106432855415c8a7ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb78c2939bff2c6e04a0e57ac1cc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e183fbcb9a7f9e02777e5e91fe86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f53fbb8793a33bb440f35ef36b6f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bacbd19eda1e5f793d5f43651cf4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe075720c289ce52e020949c4d8d6147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f54ef4e3575a9558c52adf32d595264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2753b0de1386fd8ef1aefe7dd8bd51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f9eb9797b7cf8cc8bc38bb5f07267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6ab2dcfd9ce56a93c76e5ee1a9a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1939dc7f5bfd3ba03d6effff0ddca40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f347d0f30c1b7d6da531a6a71ce0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec39a8a67a80433261b31009b7945f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d48e1286df1984193d6674103e10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001303875a24ad945246ba269d5bda7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5154528fda1cc96ef704a4f7a29c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d4290417d6070fa8a4b8c3d67de7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ba544bfd1fe3c8f758d92d034d0de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a03afa27b9f4f0027fc515daaafc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812fe1340a16e20cbb10bae6087c005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5e3ce5cb08f6f7b146e2a8cfaf4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247b589ffd3283291e3b4b1b5b6493b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76a1ca9f818b7fc3be58f885ccf8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0fb2ac64a976c365794055512c30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89cc80912526f806bdd8ae75252358282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb2ed4ccfdafa7e935734d7ff8c926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818181293e6d14fe481313b36ae19cb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b908500b40b7b12fc26a43fbb5ebc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b90dd5c616f2483dee1998c4e0c76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38384f1e67fcbd2642a757ee3be87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6eeeb72984ae75b78d263a18bdd2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c38f39ae3c12f67e341c29b653697289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669dcdc7aed43ffc418c09d9239d4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52940c47087e5697601d20442713249e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee65c0e9ce0ff14292edd8351ba829292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa1a7df21019236932016664c7acb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01dc0e7ce9855c5d20a320bdc0785a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4160db5a043f51360fe27dd746c6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9814944e5ed54f60394a623d0ca7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb92252af3331f95ec72258df3cd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd33998ea83ff09106c76cd464dcde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415f4dab529cf6d9642684eccb6dbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe2bcfe0f5098c26c56cdb773f595300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f746b0de5670b4d865ee39fdc375ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52eb2cc0eca5ee90a133fe5593134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fcf9ddfa47809e15c670698bee214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20edfd60cdc29ef628bfe6d3011111b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecdbb8d8d6fcf8ac47711c70191b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d8448b34293642138ee1fcca01ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2c4c425aa11a6ba341347b9e0ffbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe180bbc25f70f3b1369341c8450b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83259afeae76aea27702017f57c2e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36fa6f265d7a9a2eb9c8d98bc70f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f423d831f55188b46ff18e0346f346311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899cdb2b2377dada5110c1bb9a7576e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e92d5d84549af82dd0b20a67dde3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34436ed1b12c872961c8aa9b54d9d8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354018e21bce2e988fd8c6696cb648c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e131d9209bf5138ff2da293258e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f67af267dbed0675de7e0628ad63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259e78050f060e303faadfe0950b16a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47808b647f0adb06f4fe692492b63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970889171e932c5315b761678d8bc34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de56a56d32308dc7cad9ff04dc402321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90a11fd8e8fc686f5d7458d9be634322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf820ab7c6e4e58119a864d075d4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025d7708e1213cf39afdb592cb0b87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4138ba5df6027dd3e45d98400991c61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bf2da5b5f19c488601ca203b11ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2fab06d6cdf3175ac1e9be9b2951d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa318f69a240dfbd7423decacd0f0db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb5fc26207c9b5e12c75c3bd46f21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68379f4cf54a5dbd1b1231fb32362e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e638d78d94630353403b2b2ea169a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4e06ac5312dfb2228865151961b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fab4858321cc0a206d6af43d39892333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd4dd41aa77b86882b27f98cde1cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b421d7db04c6cff02c8ad361030db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a25c1602f87a076870a73d6f7d90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab1f49c6c9f4bb22a1403e18d813f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e53e71a3a25d400edc227c288a287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9b82fdf95ffa3e89b0c899e206a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163a342c5317e72c08f30ddecd6458340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b9650e84f2cc263805e2636633a3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f878d4756c7b4397b9f23a644490342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948adfa42eaf7dd6514b6f59e101179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469f1260237f560c8bdb29d9de76dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f85adedd43a2922433e821752edd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f0c1a878cd2d3a41564fd1cae3bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ebee74ebf142f4487920360d6ec22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4657c2e1a90c4e27329c749c5803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec59c1ce4c255e771b5c9b9c5c02d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b695bde2f48de5c941bda5fd808ec77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c646120a354752e042e59f2f2913c47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822957a868e90ec3bdcf2a912a6838352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0960abe20a18198cfc9aff596a2f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151cc5ee8c78d4aee9ce4f214ceaca8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a3754c24a2493ab772e25adbe2f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3563993a913f6d8e74e27cdf90fc40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45fede53e4f3f14f76b1013db7cdf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938924ce4279d31128dc4ba010a4cc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2faf7bdbf51fe114e551303aefa7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c92ae182d182bc7fbefd89704e47e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cbced74ed584f3e5ccea307b7983a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122e4c76952b7934031738014cf2ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff23e6fd1bc6c9d793b24048beb099363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaaeb46851e3b35b7f19d047a7e8ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c09bb1815f6056d1f32ea5dd58db8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342fd5c0cdc2924c3de8ac3cd4ba542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e6076b224e1c6425840208d4299c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df09f90149433515cd1ab8bf5af9392368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b602c508cb17bf26563ff36a82be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ccc14d430988139c96bcd270a10b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bd1203ad731e6163d13372bef8c10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3c97ebf210c142b47887ce7fb848372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6401c2d3133fa35ea5dba54f79c2b32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516c155708139f07d8067701aec392374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854e1c39d25da3f5aaf13ed275dde9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc93a9d43a9196893bc7f06b3ad939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17772b42da502aeb309e585296ccf79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c2da501eb7f0300df4a8a796da33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354216033ece119ef0a105f94fee099d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278bdd14a3ba155d1b89a780944bac1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a798161a72f1cf60faaa50b547cda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf88689c7ad5380454e0402263087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ca382a77b110f0c1b2734a5f5792383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c802d952303665715f7880adf325384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d88c562df7aa95d13a92f6fbcb7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cfc44b77a734efdbb0ec6e1469211386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba317108d8108b50927dcfea23aa51a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925c187813adc028fbb1b0d384412b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804e2a87cf137a38b0fc6ddbd53ed8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4817000689854031332f20fe432bc5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ecc460f07015ba269eff5ade7a9c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de1712ee4403b9e30e2211890eda3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b0c5210d9336817e688d0b5ff5fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8101a189cd7aff33966b7d32fa59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d89c68d4549b724097d709ec7a351395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ccad4f568ecbe21c3e159cdde732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23033bb8ddd518a3507ae3e805b15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d32704cccf1006597a8a5d61d0b636398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e2147fe09930c7882f3e4161f5fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6da80f61e4779d0abd95fe50cda3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb342680b2da9e4f1b4118fbd568c0e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38f96f56804d7d6f7525b4da4aa761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6838ef0e1cf4036b432612a40a64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28acaa52b8028fe50ab5b72ec0c5aff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbd1e5f1908cb304da800f741f3788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490eed91967139825276b06f62a880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1695db7485f4cda132902a0d90c08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2486ae05a0c70fd4b32dd72a75cd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55c037c42c8155189c82acd6019a56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ac0bf9e0d4035275614bb2f75a22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee595b53df78566195e4e1d030330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d01f6b5a317f9eafb0d40420c492a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f637d57dabd791281532ccf5e408ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995830b8a980586132133dfef03883414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0285ff86082ebc81b68924073c7866a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2472448ba9da81def26a937371ad7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee428a42252a3bc3bbfa5d9b6fd3dff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401bdbff387d9090ed5b068402f6d42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812dfddbb94b61264faf0a41589796419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91c9084177ecfa9109d60a0aad2a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa949ec15ba1b096819e2ebfcd3a68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3339d0aca9d9986ec07b30a6df67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2410ef39ca8c501bb19556a668a567a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b458f6919be8add9986cac171a113eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7314f5c91902616ec4c61f82d547285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7010e1029ef726c91a937682dd4d6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd2c8ba894c1aef2a0721dea5a365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f6beb82cf217c16f8c5c550232e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ba3aeed046831c905b37c67a264a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273c0c213862fd2f6a965e51330ac6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990fce42d96a12ef13a823913e5b58b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248430f9220f6837c09c1ef40633981432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276bb08baf1678864748f0ca53bddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f79298b7c59663206f2189cfdb68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed286345a272f4e224b8672a50802e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8cbf16b0552ab1c1746caaa7ef9bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec82be8294ca4d72a8b7cdf71e8d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba4d978363ddbcbd53c3b5b02042c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d28679e7698a6b1fe261c8cc6e853439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e8d7a9012bfce9f88e6a3aa879bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff59772050b6d96b295cfda38b5d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa578937ac99895c75368df24de0792442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50229511c72b8ca64e7238dcc6de1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fecde09fb5fe8d83876fbe74e4d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f70690059e8df354c8bb206c8a4c77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7db3224e61435517216bd0f3a6956446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d9c84b76f43c5b6a45aee51224aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac81cf8a17d3f4f12e7cb7e7923c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a5d50ccbf7f898398bf09052c040449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b625524c13d1e8b77313e22d4a9e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df853ca4b1a34b0fcd17977679a5cdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2426e19b1ff9237b9aa17eb828a230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981253f2b4cca00f52904992ddbf60e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7c393ab787cea3da7de7b60a5d35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d793eb47122233f3c8a99a1fa4727455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff58d73eec99c8b7dc4f560a8155590456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3326be545904b27843306f3b6e3b284457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4811dcf2c0b59b5253a7939c7aaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e4c8f6247edb27a2ef23460d993c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5f340f0431e1f9368f03a6f7ef8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e84f04816a0b2b7e81670ce78628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662cd6052104b03a4ffb27a78954bd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646ec4d087fa6a1058cacf309e9376463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba9bf871894b95441e7f26db8802b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba193e348f9ae4f87073e11eb857243465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0def73e4d65ad5d331b3f49132d381466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd9c68eec871771ad23d2baff3244467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29925761bae31873fe178496c7fab700468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7716b7ac039fed9cf8dd70f59f95d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82932952be25178539e43aa2bad57a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c2d5470933598cb023815f8268ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252227d0ceb6bef40b519266b0f5a93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208b14586fb528645a9bccbdaf15fe0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a162c19473c8d25d1c6b628d5c1366474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79430d428d5cfb351b1cd5bf650d77f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5d7adaeec39289f48a72765a1b92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd452d9212e2e704ef7e954df478cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511cc9c4967fcbe47514e455bd33fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c772ec1ae9a44816db9266dfc6d0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116c198ee408f4b54ef30debdf99af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42efd6814101eb87333aee202e45f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcea9fa52a0370a3aa3aba0d957b6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a519cb5de018b5303ca96d8875d5c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101033b4ba5d751a8192ad0b7575f19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0b0408695ac98a9de857abea30e3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d319f17c23994b8768992630d0a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca691a3e7b6dcf4be84c3a1aab1552487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5425bf5539a73ccf563a2c0ad27afed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643a8d7917832dec0feaa071087cfcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db2618e844915d07ddfa0b8d05831490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6d10c75100389479be282dc57ec8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb02ce9adb0eb3684c2c3eed3adda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab79a8df143e2d16da729917a12313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab29038eae4656301c6c4ed59f469494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b9fd4051e7b96b5f22f12aea6e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad6ee4c679c46bab4db54d7cbf7e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a7e0fed6a9e79feb35c288257b09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837100b73007a847814aa633614d42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2b10d767f08de83e7b19860b54307499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22626aaaef0fa3edfec53fb4295e0872500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642ab16640fcaa0206ad58e608b545501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d147d2c9347ff0c9d6fb31c655bce92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00bcf813102cc1d9d40d7f3efa4cfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026c2f6059ed629af1241fba4456d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07451e6a472d733e17e5cc3f6f5f8a1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc58bbf3fa917daf8ab2d295b96e96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a7d8b3875625b21b8fd5ae6c1796507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f3402127f4a79a683e7c22d706e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3698fc9cf8b9e6a2177d783e5b89d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fac9a7e44ef092aec273b6ed84b56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c643b5ed54cd0f3d26b558a7541d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c1aaa2ababdae9e6ddef7956f73e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae5896cf9693ae356ce69f8ecb6edd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6e8f610d003c08a4ad0af7ad05dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ccf40d0a24a030e18b31d6765152515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ab13bc0f92c4bec426072fe824e81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f017bd9326d9705a2a81135527cf15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d7cec662ef455963fe368b6ca4fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9adb7278b5131ae600fe1a40fe27e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e8d1b7bc1da703b25a65e377b4f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3b95bd8cd578b99881df2864a034521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239766f2df1b16a446c306a25e841871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247da7cd577b31929c53c788d4401c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0c9b55582e68f162ec97866a7653524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44f5b91b340c72b5179f1f274c93bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b781ee5c62099dbd8955deaee695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93f3a2be2e7205eb279049a38595f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ea4430db385121fdc70be8eda37c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260297149f7768f9dd7e3df91dcb4100529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132be26954c46fa03bfdb7fa2ab28e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b84f0ae16236b612efe65acf37d94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ff7417a208caf3acba1e623d85dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a63476a283346896f6240a0482f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c914d916e01460d2628844832df05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e94f60bdf5e67436dc0885fbb9d7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035559fc8170e3448dc9836cc8ee16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105424f484115f8f0daa19c4d6fa326537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae27a411901df8a4c751cc87449138b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b840cf8389cef9e9bbb1d0601d4dbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb967afc0a5ccd8432ef943bb3a667540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1d6fa58b144968fe3721e1736033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7a60b40b5b09bed2863802cdfed4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ae78f63487daf2d4c33f9047cbc8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fce61feb5405c65f03043bd72fcb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e389f22fd0999b3581221b3161d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d73f2902213432caa285936af2edf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964793f50d0eb611df14ba161e6ffc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a2662f780e639cc0871d732827b03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d6c470d9e31f45eabdb327de1b39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d013b1c9951c9a7a9bed83a021f42de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348594d9b113a37f12ce4987daf0c8dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87495def8949e1a1440b31aae5489ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575096fdcdb45b24b28faa2f9f542cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6ada8bdec34a3b98e16ebb3bf646554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d4ad3ee4adb63c8929e2833f55ad9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267fdc4bdf834429503abe923ffea2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a142f72a6382e28c153b2f537a1484557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee179b0648df74a45866e28f8ba23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e582c66feb3d9049836d4fffc95a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1f2beeee1d56c7c15377bf13fee8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15171ae22d77757d9cd2a429b5d3b084561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff4b92f408a515b56e0673a26467c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae002f6227439b45684610b371c2cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6a9372093eef5c761f4fe9ea01596564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da46415326835b5e75882172ac95e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24359a0b42fed9fe9aa483fee6571566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae831228ef6d4c22259306f7198061f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13591617a634d15e1a1a3952411016c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a382226acd7be7df8a5fb8bedb289b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d256ec91ee09727af31053d75c108570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774c60d063936f8a80261528770885571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb244c3e0244f6bcb961c15dba7d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec9d03e8167bd6fff6116eb97fac2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a6803e18363ede0a3fc0a0f974dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fac158160d5cad13bcae162a451f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869860a1114964f8e8b3ea53e6704f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7a144c36b313c78dcf18dabac774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac77e9f62218d659c9d521b6a58eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdb6b4c90c068dfe4b20b8d1aacef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeeb488c4ea2a3f99995559c0f346c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8713a668d469127668a54ff5bc0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b65383dd835d399d4816e5faf0ca80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed981729fe2e075e745830496320fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbdc0beac4a624f3ead7a65aee92c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adf5d5c3ff1197a04c97824c80ad1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9dac5d930e90f5f84419c2c505f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2228bc0109057519248b4405ff706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c423ac023247afb00f854d902f076588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6699b5fe9401e15d8e30bcdb774b74b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d5ddbc7b247ab646724cdc38c9d06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66375da850ab149c57a415eff7833c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd44ae356b0eda137987c29a426e7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c22fe4a3670b8f75e7e50faaa06f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905b2a84ee8913b37fc7324a764b66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ae5aaca9d999310f629646b47904595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367447ee8b7d9ee2f036b32d57deafba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9887ce6bd2827a8d466c582218dc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286061504dfa548eca42162a70069d06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a90c95bec260012508c5668df59b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c5661b2d0f834d5eef783075f590600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc132437ead9f68b927a12263558b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca247d0bb11a99c56da432c1ac6ee0ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74e2b8589149f8c99a9ec08a23cd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ffaf09b778483042914ddebfa846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903795751fbdb9e5e02a09b287c58a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1024aef167a2b2fe9e3823ce610e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f11e262498d53dab78d12aee44fcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc2ef6da88e86a48910785366c4d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74401c3a07fde3a3037ff3efb2c99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e72717f7d2661289a3fb54271fa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adae067924b3df5612353bbb069635611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd322d3ce36ab50754a733189628c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61eaeefecbc0a5694c9526d234a861613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419eeb1115f35ad4a59461693020a03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7122f39989ed46ff57ae80f4e6bf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55eefaccff0ae40bb4a9f3cfb213e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0bb8900b3684388ac02f321ddeb6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ecfba06044a71b3a107ade800b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51915163fe6ca88c8aaa15a50f22b7b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb085eec6fb78ecee5091946b08708620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcee651a0bb1a9da3ca20341c753689621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627272f77ee5df00845a3d492a3de801622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e5365b02583f2dc1ef82c669c9f62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaadf967bbc9dd2d1e4a02e0953c87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4e56119c02822a35941d5e525f5c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe46833c93687154c895d30466623626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbefb56ee618f590494574486b66a35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14dc2aaf49c2128c2409b5b1f4d55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c912420c8b8a471c36f7a7ff5d7699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28c850c04b992f59cee1e7ce31b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea4d01b601aee0c21099f676b62c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c602ddacf9d113edc84c5a4850dd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe27a9a0b0beb09f915540917aa1caa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0874b49255335c8ec9dca799c2a200634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864c434eba3f5a881fe3b2f175958f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff863f8e54bf77a1520c39ceccd4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaec9965c5ecdc722940289f832f13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f80c607583349098ef904daf6fee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd285ba523558c5040591cf662d69987639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9376e57c90720cf0406cae9a65cb5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72eec51d99a0e14412982f8d6deb93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8563b69eefc1a6d38e1db305c642bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1acb3081526b763b26f04fd5eb84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b951c60027e00bda8709fa9a5fe8101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8173c4d19f80383644556858198bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57098a0db1c67c3f7dbbf728cd48dc26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885ac6fc358d75994d90c26508280fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b26a387eb2e5b92bf701f4d8af61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345d92925a6f667955ae16bfbca1c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b22c0575ab68d3efc3ed47e60566650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295769ff0d4a1dc30720c12996399d69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a804c312bd4c116b8c08cbf7afa65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fc5cd35a8aef0cbde885df681333653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e50be9ae37cdf06db46afef5fa4fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f8d5fa9036e6fa6339e05b82eddd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd87875a357ac572c9cb11d58c3bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09123de0a2177db11dae862f1c271d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51409834a83bede2192237a67df3f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c6980a9a7b65cd26393cd528dd23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bfbf67e62c12e8ae6952347325237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71c25194137627cc5bf6ebfe69086661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608328d3065fca2e218e21fbc0491142662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f596b50f7da1d785a27ff209bda13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a8c2fdf672f64a4793d5f24696770664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ccad17aba9fd68bab5978fc49a0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1febda77c0bde8af2e8d48620453e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087020269c95731fc37f0c85886eee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4871b0608c922d6fb38582fd7907b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760669405905c007aa55593499005a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093a8ecd2a1270803d48ad9a430608670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd33ac87e15503a5e745e71ffaecd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaeedc0247cf2d1f8c726ca9e8837f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3821560509e5984e278c0de2bfbfb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6227e834fec247d0e5f4b3ed0935674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9903f82df446a85ddbd130ea4914b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17961e84d8cfa11a3f7bf2294a48d34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26e1d97935e8d273e8c74315d11d82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f802f54e8b59c6b6a742783854a47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ce86ba8738ef9499d6869fbb2b4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631310b45d69396eb61c3f8ceec2cb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e182f8bfee8871108746ccf13307681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bcc43b0c4904c73e17d8ece79a40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3646c1f1fe61aa537027d6fccbdc55b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82dc242651e177e974acbba8c14b73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16dea7097d93bcf22a8083b9eef863685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027736063b3521211491a0dff8457285686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec95cafe0e07840354e6b1197cf856687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d5a99e2773d156db9ef4b321dfae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2af2a655c7d65d9932950819834c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3e8fbf5d33e7d2d8b8e0ac308a8d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7850a22c2f81c6f4f59f3bc06a1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ab7ced3d313012df731739fb31bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbce3d6983a57e8f49233529a6ab0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101432a47252e0e3a61d26433137f968694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40fb0a6c9b9d6b1ef6eabd4e42837a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc41cf1f5196c4f23ef5426267bf13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87dd53c2581d23bc134fca67fc45d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac22084fee5c25bcbcb6c4c10e100698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfea6b8dc7468e86a22e9a7921a2f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956a2c3b669b7e287f07546fdd8dee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b3f4bc45f01f5b5b37073adb62df8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891360284ff01b822449ba3392144774702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd7f78363b5a3a5dc0c44aa0608b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fcc7a8927c43fbe95d9739a08efc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d01996feb52f950be0090441615b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d5e87aad137a048d3fe925c366d14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76248bd5196e3ec7a25d17ead8db2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9cea294b7db99e9014d0d214e273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa183edab0cd6f723e28a88636b2a87f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb9869b6caf4cb4898ed71011f524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f649963d03a072e462eb4d981420e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647c769dc9a37f16f9d3d5ac5ab138712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185fcdc68066ed3e6c74bedb37b3b90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0956e4e80df929058d143109e724714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574098530c94cda41edf6a0d1410701715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4588e20bc03b2a92d89bd9827eb8052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d53cc9c7537a0843907bf67d5d417717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ae331823b637355d46c7f6f071f9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070be62a41e022fe390d4b18553e518b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a10b2413a37b2e22e38f488a27864720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c2657d00eccb1953e6a5f3102025f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f975f41afe07a009f7cce47900c5211722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209755150ac520af4429a6d0a7f212c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa5256c92b72781ec5f9b9b6c1617724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113851ec852271ae312dc54adaaaeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec2e9ab96b56db0d58b10a4a2042c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e7dfdccf68c0e8b770bd474f3c89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307fa9a1d88286828fab4a1bdaecdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a1f7f719f2db609ec90919ca59b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c15b1a3a7cc253d3dec3b5cb6629730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19237f62b2ba7abb6e9a0b816018e90f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da05c94a481326274c0fceff5a8ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf04269edd050758f509cd52d4714733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f02367140acfee80c7107ec882482734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314290cff5aaa0c7a39c038fe7f99e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9312512e8bfb0f7cc5ac80db401b44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd0e0e6f54bff980a1c756ff12b621737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b515667b7f07149dea5f5cca178223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1b165c0330eeea7919f107977930b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b02e1dbcebc6948a27921e39be74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb7f16727547d24ff3dbe10712e93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198222f4171c03bdee19e93f37f66a5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999765a7116dbe8763642f6f624882a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2484e71bc561214e3a1654911dc8db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c25dc232269e3698d33603b156a41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f348d2ebd052a5cf64675684046ed2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a14721920f31fe0370a5ae406ce04d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ececfc17c674138d0d19c9ed598e42a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e093be145d0b150384a4e569b9f939a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783d809aefbcff75383ad86b88497d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e8305c6c52cdd5b9026a5654822d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ad35af86e6278b7a63ff56f2aedd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3fb7e2d4d19b89dcbccdadd8d00d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bad1c2f459fba3affbdae48c60f5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d782e98b2bf7223cbd55078c8432f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec37a65cff8f33b3ab5152bc069b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8291e01926f273cbaff58495128ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6ef11c01112da0695a1d97aa130d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a0cf5ff61f55c5fa8522f48adf7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>