--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f44052d6e20cdaea0608b2c026a11d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178a344cbcded9772577c2c7914a992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ad0ff1acefd450ad806b42d85052d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3ce18d39ec87c4985f2cb6c0de3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ad7af0446557477d91cda23c01755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdc1db0b72b71ab9691bf467e68196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a949f4901dc67dee7172a9c2a6d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf981567ab8ff1d00af83e9a9e7018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606d15f5627c872737b510b02c2ff79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a72fd96ad60d4d2dd4f74e516effb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378f77603bdc668628e2e43a89b6ad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5546d634e328bc1a325d554ee97912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96589c5ce7862799b9897a9bd28aee413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c165e76ce9f73c2bf8ff28a0dbccd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ff98c61eb7f5fc73c308806cb0f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0189bed715f38ed4d545fa9a96f96116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f63687d09f59a7db2dcc166f1ede4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc517dd5c3c4d58e7a09b4d5c588b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb2ead73e5dc1e6ca7435ebd5183919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493165142b2f6eb99deab73e0db1e9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1232b99c55d9badb92c806a8b67821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ceccb3210f5ba69adcaa3896a1d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704cebad1f8e36500a45a7936ded7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f5dfc4dfaf707a599e4f5a90a48424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a02e3ee2b3ce34dcc60cad8dd7e64d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e357f57f55901fc1ced9f614dbdf7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c356a5ec9cddf1e498f1eb0762cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f6cefcb8c66df75d95e9b58608a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01380b2c115bf8d2cbacd16fb458729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072540d669c32031e0a07a70ad3a45e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597c9dbf42c65a18269563be5e42a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33db5ef22ef4037b8e6b9a38e3452c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7db075fc5028f2899c0740cc2f87333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b70b3e51c6b8c627af3fd8f73f0ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e0cef7d61e46a5154311fa0cb13b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c88d25b564a0a88287ea06a28d5aac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7011c01c5f688f69f0e06281552a1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dab14bdffbd3a680edeb726264628938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e330f9c401391dbdec992d403c7037a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fda574ee5e5ea8975f52420d8094a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5edecff587c84024ef04281f3d1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8835cc82e5a1219faa89d4136fd1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373259fd02750fe0fd99d858c6dbf86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daaf37aa88132c1e5f9aced3317dea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696778edc231332aca8b45f80864b5f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f73ac9a6389b2237d42843c70cfad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634e10c14320bd9079513ac091d2cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b3d2487d925a8577f1b501f6a9ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e8805ab0f3cf18148eb09aa9a72049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a42a7661394882af09db49bc2f6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670677e7b0f9248763de4dab397e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e135ac1e830557ef2a02e789fcd92f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629bb3d8601deb8c6974e446dfb9bb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18597c3dc67735fceb1dae407e8ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37881bc8cd944a7af0540dd623c0de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47729018cc24633caf22681370139956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd75ee50b6ade4dee6c0be5cf23ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac309b43f5d0a2eff9c688ff100793f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c71b44ccd56f15020628c19414fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a54674253920abed235f55f79f4a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92e967bbcf4aeb116e47070e5c0dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434da871741feb36c8e8dfb0989de462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb54d491e81dbd82ce37f7074f071763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8725d2f4df4e60977ef597459140f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eca5027d49b8eed2d2bcb1e73129465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d97c81e470f5c4f5bbd48d509e71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d7834b218e5807d967041a50438d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b4bb5b78359cadf513fb13d889ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345efb24ed9a57bb905e3990762ccf6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9048398cd054b102509da0d4ddc5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa9691efe4ffd01c0456f25c746b9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f79f89cb5462d3acce18b06abd9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256e487098c33149dea49f8b1285a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbce681bf1ccf962b06c1ebb8dc05d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eff300961b67629ca91da26b34c5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d71c5430e849045949eddbfd015a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1217cfc8b543959ad24a4fe4701954577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145815c7f498ec0b70f409c46a3d6c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c931f27bc5ea09b0381fac8fa87c1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6871204c35aa76b50118ec8c53c41880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c2e3d692bb912474e68af782ff83d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f956e755bbd06376a5a5044f223482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18c45d7b5dbfb65bc592765a8888383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef99d052a069b21a8b017af2e9727084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d906eaf375d858cbdf8dab1783c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a24244d71f64db87a22deb3cd32ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef5dddcfe77f13c4b66788760cec887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36574bbaf79fa8ec4dd20aa5f7de28088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b3a5cc50fd2a0f3059200da8c01889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd0e5186161ff8155e5d0aafab56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68cd913dd4887b9dd5d2f30d0b72b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1770a857b084c4035cdaf1801942492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fae7494b3f22a6a05ad1eb0bac5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc80bc99e5d6da4010fe9441eedf23094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a7bbebbed3ba64636b10afcc038995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f5a066e5e3309f84701d735d61f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227dbe806bb960a6e164a3683cfa9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bdbf932ea810b231058edc30848198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b23fa5d5e37199a6cda336f41b83b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce12cca6b0f3592ed363779289a8aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ceff44734cef75a7e4004096bd7d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4db71b3ee43e1e39f13b19dc0321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98bc68ff87807460dee9b453724791103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c90153ae39a5c9744cf5aced77c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a176d4902e224a9d67375939824f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58cb1cce2f3471c06da039a4f745d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03848720d466bc9488ba6ac269838d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da13be176b16bd25cea47946b3a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c09775c58bef36a89cd431142e654109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e98d81c601994b463f58d7c3bdff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c69aded04403d0bac3dd640ede886111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c7bcb09f13e54cf08c04330be6f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc73be22806315cfbc7c3a23b020f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f5444cfed99d6f2ec19b429104ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143065d28dafdd74a96e0ad1902d6aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7d49c8e48ae3f0f3c2de5fde559b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d997d0173df5c21311fabe18114819e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2900c12a338591906648732173a76a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a871429e56669c9fc4f99bb96a698119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eecc0513ba10961a055eba0d3f4024120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b81dfa3cd9b976ddbaa157b51d8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f4e9b5ff636b07fd2c73369a7962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e129bfda242f859129ea57451dfd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288273453a5947a6e01f062c86fa987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806fb49f45d503e54aa20acbcfac624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d697e8666105b31bed9f8792d171126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ab317fa48247e7eb7171824a9f37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817f31e979dd4bdbfbeab4dbfb7f6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7045737438a1492a2e6c4ad9d6fea8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281ccd66c1ef177979a093a66ece344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8ff73c27f5a7db06e8dfb6b4d31dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284434f5fd69830a33529aaee6eaf6eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb347cd96139f23926ea3f5a4ee06b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6ac5c6e8c493ac206e4c50d83314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b613d4bcec9d4606543520bbe6aeae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7189578ab82687917d423b991cc1a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a7775716acc195d6cce4b6b372da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0ecddc9d0b685cf101328c04016ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af061d059a4f7c0e827e100369660139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f52915cd4b4416e74cc8c83e072d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5075c839c9ba412be771559175af1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540f5b1ab04ebb109e56723c806dd9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ffdd0dce33b2915b54361ad581db3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ed9e80bd39883e409432a97a97c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa145ee200c64a2455ecbc03934d6fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03803a5f77956a83dcfff5307911f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4acebd69f278e8961653052acd14f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fcf43f33934d9bdc5f5f2bc341c58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36800af12188033674271abc2d8138b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee1f827edefbf351841bdd4a1f7cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a5d23a27a22c0f33f8e8b76ce6535151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444b2069c8e8d1f562e572c4984fbfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781eac03a4abbf1ff68d5395918fe1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3133f6abca01163f49fa0ef38ab925154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bc88e21aee6e3883bbdf8b15f79d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43084565bcdc13924e8b5443926f504156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0735d00d532730c27d77022dc88bf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493256309663d3292c7233e027ac0fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef466d7ad9afb1993f0b5988454a1734159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c126c2dae7791008cc76ef3ba9a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f786102418b48fb83733637fcc15c7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf77f4d98b983ef5a276fb2722e15ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c2e7d212a1b5445592abacddf21e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea629d5b7450a5ada9bd5a6f28468164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95215ac21ba7bf9627b790c75348f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a08fdad8d0d10ae7bd894a1874c1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8052561c4181d1d68d65280980b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6255f75753f11730724480bb9d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c3f47406999980db67b962498cd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5910f8c1d3529c30c12f18947d40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f127e815b2c5fa754278daa34d0b51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758c2d0b098c57610e5f0b5470cde3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f2ba46c3c2704454cd90cb81f67e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad28e951765e6cc7aef827f0fa1ed60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b681b631d8e48d2e9c7e44b5b2ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613961fd2fc3124ee80eed85df096f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d3c8e355c4eb6afe1ac88432ae3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779efba118e2373e3861e93f6f88d11f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e7edf7f3334092d25a0fbb91d881f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22a0b3157ea2afb1734d0fd59afc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a248dddb56c610e9b87745e62de7a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383d6de3c0a36aca65cbcfb949d072182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105ef8fe2419195d41dc1155085f6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857268111de3c4dfa3a4712325053683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f68381c1beed26af42710ff891acf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a1ae56adfd48c0587062a4fe734d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d849e3bea22d7fd9fd8fca10d7ea1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e09d58f34ad3cb292ce202e662095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4f4571669508bb7fc0317d95b631189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238d9cf6efc316346c250b4be73f37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6712da1928ea6506e61649a467398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa7f278a47bdc7f5f08b520b975875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372891127bfc52372ce165c1f5597d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a22ef7c6f1fa56ade035a20ef5ca4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ffaf721bda7718504315e5c3ce43e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31025861ea2f87f810bebfd2964604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38cc6a5608b7efec8740d5107a4d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d3da956be7d863605779e13766b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb4c093cc0dde5564e32fa5a76107199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa92ec8f6d672d0fa74bc09244e48e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e1dddf6e07a4e885e9e414c4ab17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950465bdf81bbd717c9894e5248ee047202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee8adba491aad9dd0957be38db26b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae360db76ed57c749f9173fd39614d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12593aa6907a99decd12c760f88775205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5b746c3b1d291a3580f0354df538d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29642b6d9a6a91ad343ee265c4a11db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2dc90cfaef9408a9c75d4e23e93f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502322ce8933e7603f1bf01625fa87d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77376e7c87616e02d0101972a0488210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b87fa129fb5812522cb49a5844c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0417bb24debf7bc448723ecab86f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9122f0a871c38dd4c42ee74aea7113213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb616787b6b47419f727952a34eea6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3e75c62d1a6a2894527e9a5ede95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27a38c00dcc134fdbc587fa7bcb08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959354cc4f3298608647c4e4fc23b8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a912867c2f938d054b4b36c9e3a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d7150d2b6b6367c3a831a9d7d0cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aaa911a16a3905001315005ecbc88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cde70e927d9f1de0969792d710cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204cb221f064a78340feac026f701cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237692e27c9ba89801a5377980c7870a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8cf169e975960a2690ee354d7c2b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63b206842dccaf793c6634072f7b68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481875c99ab2467b7b9e15b090715f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea522770ef8f90d670a31c0d1bad1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77183c7ad426082d4442070f6365dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d42cbd8d80c51577f9578d16a0dde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced95667044387d9a6202bd8b862cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66291f9e3404817f58fb03159c5d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05eb0b9c7c5a36134663ce43ec757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e39b2be86652129a93ecd1817a657233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fef0bb603d72b62b90cc286c485fca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f629a66c3a5176a268ee7916a88191f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690bfaa892510290b9ee5d6463465bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea2adc23b0b08284ffe91ebec9d41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef73352f09405fcc432d12af180221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5100da8c47d37e52222b9123f6c085239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286fd3fed469a022e55abdd558e0b94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d3a9ae30a3ab239b57360941f0e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dfa6b132b0564e146133dedc94792242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeec7a82d81414ca15fe7a9b77bea7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35f9c7bd1f918787aca70de610a56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41835fd95c8d0f4c9c125558994b491245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d0dab5892b7629e41331a533bb50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0445027fe8f0cb9fb7102b77c75a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d00287ba7f894d861c4d795fd640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d458296e417356544546f64d5339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32095d40dad3749f24d6d50c6c4cda5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b658dee72d1e5af4faf22409b461251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7fe8674515787d3784ebec68be11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101b9285c2d058393c3ae8c3fdf4aeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4974b1285bdc0930b2b30c2965fe9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74db3721a165fd1fc2b1de2431fa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6456ab2e2f2dc5622847934947fb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d536a37f5dcc610fb690914795c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bba0701882699e37a11e0f50b24e59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa6165804611049089b1217ee30d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee2756ab15e2f44df472e1200d5ee0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055240b67b7bb7c38781190f91355e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b886704e98618c96aab94b8a5a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae2ffde9f19cb7c9300dd18773320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd245bfbd0dbbf830ec675e10f1a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baa653e7358ea7537c83ddde4197d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397430a58d053654d391efaf44dbf3a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c3e2f03a557d912d249db727f68a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce1598acc8118fd8080cc0500e1e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802fa5a9593f4b15720aa58c12a89e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe171803371a1ea8f10d053c7b9fe5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a5f41af3d41b035869bfa5a55f70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc0f2263524d248d80dbf5b2a50060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfdea677849a6c22e553c05055d06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911507f72c09fa908f73c522034158274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af028daafac8d4cac85b97b8d730a7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe814068708098489341da393ba06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283f521d9e8162047919e637beeb2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9a41332d4e401a9e45c2f30d6338278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ecb9cc26ce064f0ff971109c25194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f7be3bb9b142f646484cd18a79e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce5d5d3a0bb39b26dacfcabf39928281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae9bf543172ec30971255e79a0930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43c78d766c930c40fda962c54e296283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ef00c1711ab946fc8e8b8f4ef887284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dc6aeb66b594912b5ed2f2b83e465285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3a4a3f5ae1717e550fac95c86bd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f999bb75caf17e7bb8ec3e2686e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9dd730ad5f99b79bc5f04843c8e9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece520b0197791e7fe0dcded3022e0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093d2f01bd76ab84e28cb7d5e2708e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233ce39e97a74edd67c7bec8ad2eaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d3b4b71a5355caa12d6d0ec5e624292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ced0f54bfbc979d949f95503cf23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1874f8107c4ff53f7404fd172bc406294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e27d9d27c3decf9bfa41151d97368295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f0bdfc2a16e32a1f2e7b93d9e4e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdd457659e5276bdd48de6150c805297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde14368ee37af2255a15cc828d94b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcd84d4d1803468e8db09573d79b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90a30e6d9bb464a82a077496e766f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a132c1368aba8f06bc0b3a9ee2dab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb1c2260871d33417d88cbc1bbf12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e159f80d41382df30f5290d24b323303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f560cbe538a916eb0cec03e57356b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab5932d00eaff38c1d163f5e9cacd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90d8808eefcd4cb74e6f2bd020f58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299236201621b4de16ed49e666f4ccf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a235ef4898a4c454afeb64f427e33d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da06085e56fd9f222759a6c69c3e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df3f95fcfe225983e9f954d10afad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba9c506a6406299edad229be95cc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929c20ee43ed129166002ca67ffa6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf607a0faae4bbda41d1ecf07a8e1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb34ae936ae22e5a461d9cf7c376e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0575f140f290f560c34f32ad36ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584e18e709f2f543ce92afef854ebc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4af8160c8abdc8d1a146bb0897069317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd865168d2214e97b33c9ae44f35ab6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5208738a9873f077bddc992745c83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae72ff5f69a76c30ec1fd27f7d8a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd08cbfb3bc91298745abeda0bcc9da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d80165617f8503b2100e0ab2bcdae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea18bb77cc64f38dd3b96593c8d667323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b0dbc8eeb6cfb128077db8681c55b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065383dabfd559e48e343bd61434e81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad896972c648628bfc7519d4061ed5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c2ee45fbc9d87a591a9b671f490c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3391f506a2e6463c61bebcb073a8aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5d37eac57d70307fdbef8b0d65fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56f674b7ec2faec30e119886a8749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70593f3e3cb4556ba5a325265b73d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415987ce5c2c327a7ba3a1b8cf2e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a0fd47f4c0d8971cb6c4b5a60da3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef1d2037942ed75286859c77efaa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be9d8683ba66f9d7527b5b8e2605d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e668527ec2ba3cb174195999804b6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68574c6755f3663949bd929580c7c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014964b0e4759b389c7893164d2890b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dea01b6db301c6e8873b60476788339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12190ab1f2b021bfb0b1268202599340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d33a8deeebc249461885bf034537c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a60e4f680b03843a7b589a6243b9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c1d0513239771b7196f34f25413d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54eda1e1a8627d04705e1221ffb07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fbb5bef2f3a4d235f289759f3fd91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672a6f4025464cd37f87855e1b89ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0a47abdfb9b98253a3b75f1b3359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37680c0a92b8a19efc810e139d7058348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab33a76781a95d179244bfe9f72b86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451238d443eaebd73802262b9d6e2f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5344651070126a69a25d772a0ce20d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3def269da6ae51be9ef9d27fdae13a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66bdd3bc2189beadb8efa033c51f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb12f8c761dd36a3439ccd9d89a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cdf2020acc8ae75e2d2b7f4fb405355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a80dd5b500c390ba6dc8abd455ff0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e2e683ac13a05c081eda226729925357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe7437577bc4b84c73785d7144bab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b83f824a50ccefac2d871cb09b8ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef3062832772b037ba96064f03c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50866fc56d70cff33046a9e88b54e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a8e6fdad2f2c861deac83c09ad1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2eed450c08bc0266093cae1f039aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fd1f702663aa01f15b1e1e9e3e38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1a8a12efbe8c780b1fff47fe053a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31735c6c9bcfd3ef151e4411a4c9c4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c46521c2ffc420ef31a918e6e4c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5c3492bb2d8d7be4c9a81de94042368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec384fb709763e70499fcdd0b344b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a70e9baeb37cc0fc9ae61b4ebe8bbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa901484d18d49168cf14ede197c58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231d3bbb513e29607b7cf5d89e7c63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63abdccce772544627b3472c6b61102373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7cd8a96006fe7411dc545edfa78b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376712e8f8da0d80466681eb66ccab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae674cefbf254c6417035b09672e55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e1ec8748e9de2d5851a46b615430377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e6a05d0c2cb54178345ab9e0d0bca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d950b77268c06de283264f6914947a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756ab475a26f6a91bbdae86308f30d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4faebb61b2d7beeb4a65c845168ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560ccadbe4e9fefe57352d106764dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c777a0dfaec5995c4147c6389a6586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185561fc9999451d4c891c2ae788d0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d005c22884e28c87fdefac26dcd2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ac573b95080c7c570ecef2925de0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9f7d010a566940a4fb68f35fb7c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2200fd003c9dd0a26eea18cfaa2f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5127cbb64ce4a93fd59b811345ab0ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a6b6487db39eb9c148ab1410672d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b669c9a3558df138fd220b7105cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf032c6960824bb54aed0ebe10c615392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44677bf10aae6197add9ddd85f5af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c22ea5f73cab925776326e2cd0490394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b14b6a98bb5666efd5e55d553bbc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0cebfb9bee4cca64b690bc38d8c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57523ca0f2fda8661861a331a5a55284397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561ee088453f7056e142e22d0f24e06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc3e71e766f4eded28e21bdd05acde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59accce8a8a3070317bdf0d03f545ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81207b20741a1b6143a75e2bdc5bf502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9ed555a3b36b70f3d6f208ef814e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d5c9d960a90a52bf6af613b3bc4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3bdc393296fe27f16ce761f3eca80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935cf51fb5dd9d31718a286f1aa0e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44567e1167891efa4f067f9dec3d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8890febbb8ad04adcb6c74d17bad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964833d8116e9217c745b599c8f06a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9356d5e30a2b6bf37b78b1c2c29d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd9fdbf43d976dcf906e43bc6d617e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572a73e8c7d1b8c07451d20604d258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d95041ab0656acb63824263edd32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b3b3017f587591c79e534f69d51f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5512e98a2b0baf53667a2be6cd270f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dae55b22d775c1e45e2993919c4ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b448c4bd04d66d49f051aa1b3d68c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19976f8bff9544f02a8c44a4cef8ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df66e478d8be5cf23c81487ea84d2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ebaf7d2e68dc1128686dd577e014e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1048164ca1112855ae4f1734e8df5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5d507034bc33663e375f7df6908b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a10b8de7fe0704e0b4323644eced8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4795aa2a8c2910b239bfe20d850c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4513ad9c1104fe4de5493df7a065e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724758ce6df963ac0da3b2d22123248425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158854988ddb053685c09398efba4ad7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b2da7866d0a485977eabdd389f12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca22ed72454ff2c9166caf792267d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c181255a26622d709d2ddb30c8388429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251fc91e53e3f8460af2512fc9b4bd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0caa2a8d58c5758ef37b702983d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc9bc2e62e84ba1b5c7ac7104db75c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62d5bb1e1fb4d8b752c380aa094b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b76bc151f5c50e7f0c415992cbf65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89cccfcd7ba9153be837a10c249006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a94bab6400b93845788db00e218dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838737086d636a13c35b6d1b58582de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb835a19bbbee7d3cc51268711651d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb3118fb089691d7d1c87df351378439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354c9aa29b3eee2422a3b94e43ef2ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a2dfa26c59feff27c6d11c0c4067441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5cf336508b9a5b8aba2cf7baf1730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d2a07852a3b331a638e914188bae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550a3ff356386be7cf7197036bc524444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942fcd5d96df0de7a9ff5eb7179475445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7bd8cfdde5fad6f9209169fbbcdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a0fec5d2e6457028a9226085a335447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ba911c8f227b1f75305a188caeec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6c58c928a7e08a7d13d1262d3032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac911daa39549c6d8cf596329a7a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e73f8fae6ac4533eb042afc919eeaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb645864d76d94a3ac4235a80edc05b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508cdf3522c3c347f9112e7a98416d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8687ae8a6a4be9b921f01beff022e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e7eb777ff6a0e58111d3d4e00312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89261eb487e7a5e9e15aba33198e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae245745678786f22d913fa65e3aa5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8a803b63056d819ea72bf73efd01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa9cb43de1e05697c96c836169a12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d3803c9ad52e37de6cf9cec688e0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01c00cf1396ee9b585ba11b057e4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a286ccad4c0eb19b6f8fb7f23da3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37832e51628b5a4d0175420a256266463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6eb67a8032c3c25161af30614e943464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978be917dd8cc6a3acfe5175fa1aa69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e4c1fb5c2576aac4449e79f973f4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab39e5eb74d31be7fe16690df19da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e2109cfe1487364df3ea8d9fa0da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2afb1b59047e3d4e18a1a442429f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2d71b603919b12669fdfc93f8ec2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af45ed6a4640f40b8189fca481ff2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f754ed21cee657b9e38e1ca19b46e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7d2c355b34eed50ce7eb59f045682473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c7fdb651f1dfa71db8a64fe83c6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194399c1fee1168c119ddf8db2fb862475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2a19fed06dec3ade89294d240c70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfc29cc00010e1cfaa336941a46719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f381a3ac15c35caa581910c3f046478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15588052841ef64dc0b8498c1ca67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9e67f7cb5239824bbc9e26616bdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bfd5454cbdd87d5493729470336c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8c7801ce1de1bfec994d496a3936482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5be8c16cf94b1b556c3e9a1049601483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6e8cd2e6a853e1f6bd1ce36494c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c12405245713bf29d1828c00ba59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468f0534b935c9c11ed2116bb4ade3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb5d864da7a9de816f7a11d2ac856e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c762486681b8865c2225b149a5a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df482e4332fc11a2f82348c70825fe07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb98775bae68b32b9a77e571bc37d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be04eecf3cfdb6d62a371f3b9d57356491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30170b476f587a151a09ac8a3e48f500492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e7470c94896c7eb1bd1205ce4fcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be0ef14851d55c201b68fde7c706f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389d64cbe79b7af5e270de57b37126495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb93622268a8bf4b5d6e6a85a08303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0696ccabeae236025548e5e210c32a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995329bbfa2b3bfe16c1d8910569d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1174f509386163e855c14c99c76a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf95691e36733546ad8e63092f9ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32e043f37afac313be3bdf922a64f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63969fba82bacd46d474e325efbfa54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6de69bd144c58985894946d179fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40080dacb5413a118b82a3c0d382b4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000378971e01f7e2883117cf8c0a1b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8f479d1de61d8b6ebf5379fbfbab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123835a312d4682efb9671c7814ff24f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4706aa08676f77106eed8822c83674508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b0231a4566c168031cc9f15db008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866a2f45a5755c2754bc4f4e68abf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42f4a6e9f2db998a0f15a444ab1ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc179c6290c4e475d5f4f2f7d9408512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df539ab4c2f667c0bf13176db35a65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b14e047ac4b8301426ee585f956985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3fb7b856540909a965a4cdd15a86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6b692fe9109ac95e7947bea2638b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5097c0ef3cda0ce3c8684b0706f0be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733925030b1ff8f65a3c66c2758b525518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3111bf8e8c4d6fa2e8a1a8622e54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715fcc1cdf2f5446c06999b8b86ee8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d9fb6ee63273d43b62e49af51961f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87225d1212d1a0794eeb5dfd1ab31a78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d77b393832deba3076c1b83edbca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c198127ae6cacc8cbda50960fd27f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe353bf9dbd4402c998dfeda82d87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230676d51e5d2b9db4c0c0e0cf8ca617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cf9baf22c2baffce0ff94144a2f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd30f7ed653181e5ad6b8065786bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9779412114de1b9935543551a30959f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50930adcccb432b6dce977eaf86725b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0640a4160aab15a18534baa084e6ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56152a7a251c76b57adb1a41ad671d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f06f8ecb60930e0ea3915308b101e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b345c755c56618674eb5358d9343dd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44dfce9e7201f4e4e29a454ef6dcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9dfa260f33e178bb2806daee8ba39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25c20f8fabd0f4f336c809f17675d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048971962c21c7bf6453b7d20739e0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d9edff364e289a238e90630b9ca31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9c67e14f6a9f4ed750eeb9e596d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b0b0fc015183074f82c41dfee895541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260756bb455f187e56bd028b4b1bacd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830160e43f967fbba6a4a6bc59ef8cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1be18f0edf184ac5bc3babfcad44b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b570daddf0dfdf2412dc77f0d1794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade0b4fd7a633ed7e0cb809a1357b49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bfd83497c67b094f5bdfb26ad0d26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd130426f23792849d9e65673a2fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bda76537d3ab3ad2658ed27d653e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcae4ed488259b54182513ddfce0b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf15136cbeab5ad5b8313048634786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1eceaa6934421958f0d22ad2ffa9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f2c6125cf9baf0fd52453814c465553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da34ae8d99b434b7300160af87f03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab0836e75248870438c2b625c7d1ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525e72bb22089948d23a83b773babc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7b0b95f7dc85a4360474bba950399557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1eb481652d0d2ae45b8176032dc1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a10c4d0358b08d3633cb90d9c90f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36876065968bbcb5c08c02894dad2add560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e23eae7b4ead0709742c93771e69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36cf2a751fd5eed0efededd6fe418a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a07bcaa15b4e9574a6376d564056a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec262925e3f9b8e201dbda0f1739d22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee762df046b60e513fb543c4a4f2043565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c6b2112813e8ed2bcc772e1d0501f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e75b3c2e1799067501aea92939016567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c88911ace56c51d26d091737898c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5eeb51899cd197c20dd83fc62e500569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b35a8dfd92bf79b901c8643f4ed1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca9547fd2871535f6bf164f18b51a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b840b168e8dda480d07c4f93c182d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395bb0937a4e1930d45324a6400ba6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b567e3c49c29568ecccb1c4439f1ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e0fd1fe9440a5ab1b03475b800b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32a8b395a05399bc872e6e662b918576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895173273f1ce98f3dd3bb4832b0d13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f53c1b1bae37a3b6aa30c52f15e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b75cee990f07c82ac47ac4097163579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aefec43fa8a523e1ffc16670f40ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88af125315668b7df4873d1fbb9487581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfa656955bd9a3d7f19f5b2dc0db2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7bae344d937633e44372d920846d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22379d62bd873178cd3e06ce509a790584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540311bbdb91c630ab6dda643b18d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdca29a2a3ed3f458e48032a82b302586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43781162088b5d644cdeb6abce70930587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb49da7009addd98cefab79dca7196588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33480bebdf5a1dd03ba8426e64614b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17f9919d123095a021a9eb71f98d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de460dc0727ccba347283a3a78dcebba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a39e28fddb0111c80433b9950228592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e515899ad25b08cabc1fbd2214ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09ae7a03b07341f7268e986db97f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1567f2e46175d67464e0f9ec36533c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2469c79b389eed7fa982ad566833b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5454c4876c92947b1228d3e072517e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b86c8470d8f897a19d09de04ff1448598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bfc8a50212cef053c5b4c88ef428d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd25fd5a28cbdc624d1101601831324600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916edd0690b2f20a129d9470c6b9403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e9ce4f55125905b192c76374292a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c313f959f5b342a404ad42a65229508603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3b3b03c8a5ec6912d974f76db4716604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d099c839824be284c87a7dd59e79a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e65e51744390d1e54b87c67238a12f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8bffe46de7a91b785825fadf5288607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0ca61adcf251ffb1691b29832323608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768fbead30c8619bc3a827db14c2a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25b92835f912bc4aa0f988a957058610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb933d495df9faa0343fee41b2f0fa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621db4eea69a96afd3ddb6e16267fc5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd98516da3a71b799a7ab6f28a6fe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dabc654539969ae4814a97012eabe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec9e8dc2a1124ca4b14103db38275d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e4b7600fe0e4091116be8dde223b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4445b795487a45880e3e60c7b1cd46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752de16b639b0e8ed14bb3e52bea94b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a868a709bfcf5dd40dab6a5c18485619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbfa1822bb4d654a90c7139ab7aa1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f510b57a2b9a3fd444637cb8efae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a700c9e6b086bc3127748988a8287622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f0d030e6d76260110fcbd2710fc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d357f0bbc9db2fc8ccab0e543a0b6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391d032cde911589a64995d7f4dd059625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba09df78f13275a551f1e8ec9a43f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5fa85ac96d4c6ea4578a5abed40a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284b5baab43097edf7d1de750fa0b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619ac67a014d219e0dada5f33c44a83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1cc316db49d34ec395f53863a1a40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13463cb8f2fc9c8e8421cd11f6fd2ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce3fb2f48f3ed54c8db24077e4884632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a01e240156c35f0b2ce8a9125324e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f877c8030f29bb1a5a2bde2960b992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778eb9b32e388580374c080bded5b63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2dcf5f6aff8c96bb58566dc460150636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47b0afe8e69e6bc32ad0f1d6ba23c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b3f80e1cbc9a55e9d9bc7a0a32464638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817b7412fccdb96bab70bdc98043b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196534c38429de2b42c87a1ccdbfe278640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ad3125b35cf37b19548e78d820d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9232933576068973988200249288c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bcbe1cd30e7029c020bb2a0c7c6b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59593080e2d64d77a915661922631644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f382fe46ebac92d5a8ead7503e7cef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c440d46e3bc7533564374aeb5464646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761f626ceb70283d8d6431c2fce5026647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815eaeeadd973aadbb7b95afd0d21f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796adc8e3a49704a198d7bff6030d279649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d115b819a634dbfffa07c6debd18f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928777d1c171e4e13cbcdcad086d98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda163c08006c271c27bef14ea42e0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6293d0e2ed70f24a643e62327f0bd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab321690407d86acfba4ed67c29ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de51b23f6ed366e78be734c92c4c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07212c37dfe3098c1bc01619ccbc8efb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73197bd77c709303fadfc34f810e1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610b080ecfee0cda9f88a2ec07b2321658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd2fe3db1b4ec6079b7a5d3865de5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ac522400d70a675ec38509841bd07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc14de5c636cbc8cfb8a8f45e484e76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf279b4d9eec9bef9c3ed58c302b3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd212c86b1a01d1d2a4a99ab90c2a52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db675099797b330ad90a9c3eef7b443c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c02d1d19f264e1e5daebdddde6f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52207a3dc2d033a3dee5079f22bdcbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb00fccaa0cd3599d8e3243c888029667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb59cfd644b01346c86a0eb4d08a5c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b0553a010cba5b294f77ac38a005669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f747b11d767824e796cdb4ab468801670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c5b9faa447e6257089c9f0558a79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f502b64eee88700c79691ee7815b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5eac1606d613f347adee3777e780673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8c22fce93976900c7c708cb3bf8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe151d274a6df43abf4fa46e6160b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91643a8974c1338cfd3d3f8f2d687676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143fcff21b54b373a28124dcbbcb6d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68041d3eef7ea5191f65657e16cac72a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d28deac77c9ac3eb42640fbcbff21e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df10987d8496ba0f2569fff7dab00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca7f567dc0618beff94a64746734a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273772b5e74ede187fcf599fcf35c5b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef3510d885f93e8a1cdd187b03849683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb5940e8f975227373ad1f75040ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad9b1f0da394547b66f014aac69ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb8ecc6075468926777dee75ee795686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456a30dc1f482961ceec09bcda0c2b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702d03fa3d56b0b483865d2a700143688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7a110f357eab52f2409e8c0f5c95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dba40399e2e3740079f45686270fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b6c8944bd86e1c16bc5e43cac552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b5a1611c400816cf7c6872e31ae9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df415c3b1e415d38a84c0f524ef0eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b220eda79ccddd946fe0d13fb7bec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674ee09cf65801c4d93f09e744dab7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b6fadf651965583962792fad341f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0b0d42ed7d5261752e7c785db80d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad09b1da62da7b5a3270dcc0c8ecc12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c41b1250f0d3e0a178883fc73aea7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3645aa88d66a22afe5f4856264ecc5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfd84a2c8808ef0b8496b8ea524bf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132e214cd9bfaffca3ce28f1ae44fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269be54a44c742281bc67a7a3a9ffec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb1e4f26ade11b29db94b75776e57c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c2b8744009e832da06576f2ecbff9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c02a6a1aa052c3362360738605dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff515c091f496407579edfce26c600707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ae497b3f7ea75843d0907951f2ac2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903a0130063fbc597325e856f77514709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a56fba557313f1d4795d2741231661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dcffc806f938223bd2d451d672849711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23486ec08fcec2b9928f6457e537be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff11c07bd70fb13d39c6c7d8c95fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68debb324d5e65a5bf901a29e2bb57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a4c46b0fe49038aa1239af359a4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b364ee18623f0c011c48eb50dabc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66181c2f81e383afb789f43cefd5667717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1458d05744084f62308c4f575f27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048e3762ef4dc0945e497961b9efdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b30cee15a83d152d6e0b37b0a3c6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3be529f7a0ca73cd1ec4ca9de4d13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbce7b331fb1432e57d0da68a897be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d60c929b17bd7e29939f5f4297084723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15951b399aeb0e6354163674c840cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841daa8ad9d8a471d9f696fa26a07a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7fef4d422fdf93af3220b2b5b01f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96cbb70c145a19c80ca98df2bd94ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5343080f6b4ebbd2ba41ba1335a5c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545991c54ee9120607f9983f2b950898729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361792484fd40f113e08403f29786f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b3a1db9c49a0b5febfed5a2a03b64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e7ba18c8392835afac7605f0a03ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6561d9d3c41d5694bc96bce0e1cf57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8718774afd5dbdbe906eaab6eedc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da42c6a0f4b348877174b23b92d4ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc224d2f5f886327745350b602aa2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c8eec94051f48f01cc8fe1db7dba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac908c12a4094458c2589a9b7ebbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d6923f9f503638c7c3fd87640d81f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f871b24c6116689281a63422a6c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b559e7c3964b4945aee6b5b014c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d577f66140ca6aac5c700da043a1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080353b03cac341ab9365802b943ca73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99f72ee62ddc432aed86b9cd3aecee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60557deeb3a8ff224d726747d61ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba61fc1da34c3915032a77e35bbb548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a3eeed267d2811681115657fc045747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b0b5badba5c6b7be7ad3f37a81f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195eb3bcfd07c6839b81cde539aa48f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2b93b4a902fb39af4a419067f1eb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e741a270ef3815116fc3ca690ed2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40eacbb8b49434a3fc794528c4a9a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c856f3fb30754f8118cf58eb2390bb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421b57528e32cef7dae0d42f82f645754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156bc71624c9fa0013e8edb0cae3484755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f10e624938bd60e322d693c9365ee4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc89711ed18bbf3b4aa0befabe296757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6b58d2ddc2c5f3784beae68e6d62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936565426674113c81b114eafd440f7d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad6e07c35a3a09c123325917f95681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d49a75a7664c6c4f604188e63e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e7e8f28d5564ae6946b7754ebd113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a787145ed02bccf73cc5c04a1ba04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e274c398c073995342ae14e8334c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb447c572676461360902abc49f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19946de9629e386f11f78ab9f6ce86b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bbf271d6efeb53afa53842b1e8388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422335d9645ab83011b565783122fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62a82797e560011fa5ab1a9ec856210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7581aa4ef2c4d88de046ab36daef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a1441a0350082854d2b242580e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd60767ab36b56d0524b9fc795af5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff23393181848cfc7335f69368b4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63fcd5685229d49edd3a2053e32a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1704fc18a45f0e2941ecdb09a2bd3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac63b3c412fc1a451f30bdc15b8ffc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238845f0b7b6082cd1b90229d8d92ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048857f8f9418c6742df2f4adb1e3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1cdf7c195a6d96f20162fb69cadf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f692b514728cd22d4ffc7ca7131cbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063c5f4022aff7e29f90988f0c097322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c1902e2e403b02b71dc4189aa93423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddf207ea174224ddbb948af94a30a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634afe53636d10941c89e5d92b574625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a27e4e9ea94e6897a0f88c39545026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c26b76d087dae5483342d0b1f9e3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc687ace2450c6b4a39594dde909d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05782daf4631fa07a4d26a32c52cda1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823467d1947006f4b1a1971912d02030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b231046b365ee2e4a57f9e26f12d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c16499ae71f7a47e092bb3a5d0a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb62ca3a2591a1aba5e106df0f74f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f392bff00bacb038c7fcf054314b9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fbd0b4cf21018aae6a63f1ab234835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bac4d513a26b65b8b9e8e9167fbe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead151272aa56b00d0353b8d33f7f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11f9338640ba2def1495d75e4e31138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040d3a0419936f36ecb273074f9f47439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac34b5bdcf538aba7a94f214b03a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b047592fe5791ed7c4f42aa4ea79e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c350d9729d88655041ce4b44b44242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a01dc9e9b9d849d432d25a94042643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1022c4aeb39456c124188112441244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd12d8155d1aae1ecf72bb8f7de68d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b29728fd36ea4270e205972ce2e8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9676f71cb80a84cc51f61305b22ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13653af1f2b699f2c72c1adcdbd3095f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516fe291c14817449feb9fb803d64df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8d413fe0b03c635c6a328f17af0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4de5713fc12f411cf29abcbee80a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d266bcbb5b2d024118d0dd612f92152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192cd35d0a3645a2535e70e1fe8c08653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b95bd96bf33995ddbd03a73a12a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1de29b3d33ab9c69dfb0dd6e8dd8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041c1adaf3891841daee3aece6c599956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646e2f48e1a797479d154ca44522f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28e8a349c49931dda7c92ddc022e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c498275ef781e07ffad12a850a59059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c95ed0012e551107c2356a30290860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c2f49217807b9b3c091976c32fc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e2d88ef7072f6786f38059206e2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae81c322cd3aec043852d9883e14d6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6d04b9d1a71f72022d25c25b08e3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd7ce214c80f8e5da28bfb5c51cd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc7273f3d4ab9f75a28e64127890666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7db8a5b9c625d2fc22fda1d90017d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c15d6d197bcf7be71e0c6ea709edce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c646befaad11665e6cd76bd4e9249cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e3b707924f8fbbdb6233674ab2fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2c9640f105fd40dfb8162ff5372871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9246159c72daeccc194f13f6b58e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8413f5e9a8012c65f3a260dec953173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44af2601efe989d518c4a8686c821974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b74072e5a4ae0601c7b24a692f4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbb7ea71d28e0ddae70d306d1505c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d48cac3773fb3098140961a1a11577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6da7a2e127a1d8c6f1f210385b54378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4b3f1c334b31576c6789632dfdc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd30353f1bcf5e091b0005674aa41180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9db4df2140a24ab1a50b0f7a9c34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172537a82c6b672ad9f39f011b9e8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a1e7a456b569cc8ba98694126f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d2356f0f68a4daa18bbf981afe5a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43f6f038065c90af55203f8b0e09585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5acf82630e5f8cdb8f9889b616f2f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541b7e4745bd2379c1d0aadded980b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a5e6f1357072599636a01996726088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9abc6cc723da71cbf085948bc0ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819ebe4afb1eba9672c507cc11941c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589eb4ca93d41798c245eca1126451991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268b090ffdfd6d85542e83328252a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde147c4af2b441da9bc050d13d6a0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd774ee1d0a0082008d680e5507518e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c43d752976c823572034ce0b1e9fb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fbda546aec290860cac7a8c00178596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353dbd82185214dbe121fb6412a235697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c2d82a0261bf98e941be37f4e79798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918f69afbfbaa92ce60b538bb907bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341713df3965a5a698d7241a49eb5b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f27b09b6bd170439d6f398f34359101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf761a8c30e83b926dc06aabf499b08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e06b349dcd0574376032b5b6fa99b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff91bc140b13c5da521e0e944fb82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a3799b7aa0b7e035435fcd30c822105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c76e7dd27647f6f8208964e88031ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48729843704e487e785c839b9d4d548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302df8d897eda4f9e86e6e3986be2d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7565dfe667b2a00734233d0877a5019109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60d8b93cd3db3415ca3824f6930e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66adc97ab565c2d96b49d37b3c27c60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c31f78ec0fd24d33df972599c861f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184925fb061cc020e79d2da5a8c2af50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae199edf9108f30d427425f5c347306114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a1da3ee8e012a78b5e811972f8e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4db0558e2edda8c2c4b55726bee20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880a53cbc02fbd9ef46f9983f7fa57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8782f0b34acff88f9bf0bfaf8d689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc65424bb00a43d7797e43e9e41bad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ecc0c887563a71823c1ed2123c8c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ef591ac1be673d71a191d7b7adb80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f70c10b954813b5d485f6df6dbc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302816db92cd7415f910adca0b28da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07295cc847e84c3106fd9b7c8801dca1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b447f4f897abed7a69d68155380c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efef47cba90b251aeb1e0e9b3af39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcee77d986c93d6b077b6fb9af3123127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b759cba37f0a8048740a0dc6e1e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83821fa02da800c30a8dd92a87112896129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb510283902a82f97579d58a8f7dc182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ff547a8271dc9bd064a42f8732f8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b45c125b4729aefebec633efb690c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779944c6f12177e87fa2e9d892ddea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631f8b9c0fc27e238522ea34a0dcfd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71edce94031fbaeea4893ab95764d9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb6c0875141e3f1d73848506e3138136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e31a68bddfe7728a418518827034a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8672370bb18ee963601b386ab954eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b858f55001a8e3c574a867b80e6083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292b346239f21be058b7f8c51946b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0931b558171731c579bab329aa3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab8dba89643c251aef6c694342d37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b27d4ecade1728d921947810bea1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591e11fa23ae7b6a009b155262b6ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba3243b21e9ddbceb8e67281557bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5eef5f435ded7de7339dcdc027749146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4ee84fec46665880a902bc400a5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c697daa98a9ab151ec7dab1fc54d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874633634359a928385bbc01d95dcdd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc54add45ecdc9c4caf873a4006c17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7801f527c2980dabd9f8307054d0986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa6db404d4912c371d8260c46493b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf58d5b82f830aede89fef467f76302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd43451b76ee8018e9e2f1daabe111154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ee068593fd03f0d6bd92bb5d2ace155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17debc36948af7191d05b046086361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96106be9e306afa52bb90c42287d93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4878b74938cd0b866b7d0161458c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed767c27bf3adbf28875b1b74da56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192b4b10ca8e5445fa43ac5633df56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84467400e15fad6631ddcb68cf3a564161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bdaea318531068b2866307ec52be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473167632f9c0eb8ca3929c80a64092163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66bf701a181c1542cbb8c11cb6d955164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f24b9c67c3efda0e0d689c3800cb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ba0566deb3fdf536231d8be2d1f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a3591fa93c2d6ad910f8a9f0bff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74223674fd0c0ab50bbebefb7576e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625c65d38222e8fdb25109c0d544a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31b2c00181294ce0fd35862a83cca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c1844c2b604a850d91b747f6b8d03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391470507029e789e0dbd21c9f76779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707d7d2848210f659a7ac72387fd2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f56c14e88c1f4e72760eea7d934bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0731ee37ad93c13d116de247c8201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a95aa4a5a6b9075aa5863702acf87f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5038e48ec796da37e665ff70c70f1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f65c1b6a75d8858cfccb1f98f308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab85b686e0386b910a71fa897596e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1315a237bac4dd46d223a059298ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4cc1feede4d887b4fe00f1e154eba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb2fa2e7f89aba3fb4fdbcf3f9e7d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e7d334a4d2f934cebec503828f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b55b51d36d94670541325dd23a62a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b0876592636fc5d7c1f5073ffa1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1fc51d4d7c6d911bed7f3dc0f6f4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9bb1c5491698bbd3527e3921292f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f457980e30617b28b8a7edc37a8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378150250a4bddc20c6e2cd310f41a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab9073fbcbcf48e1e3592acabd5cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1e7bc90e4b1ba0c9281b4f207cb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c79f770f24beb76abf2b1d00bd1af4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbffae16bbbe5a6cd5e24f74ae71f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3530ec71e6566cf5fa39828e75de1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493270abe6f1ffd50bf2fb6b14de4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f673b02a54fb33d80cfc0a21736c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe7086b678d86dd0cc300adfb195f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbead519915a039a2752aa97ee4646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190aae293630b14e037c31aaddba99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380174c36c0589fb315a5a8c9935e49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd49cf0b3c49535ee55c6c5aff897a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7264c4a06337656611d80248b23514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81c5dc11a31eacaa2b2d328fd8e30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08e4862146ee9ac7786c0ff4ce66a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad98ee1a3eea0be0f36e95e8c97fce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358790f93b58daabe574c59c428e68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a15522799e35e578af01b725db3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06deab7bc92ceeb86303aadc59273d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f9ce9e0134c8c8614ea2d680635d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd45b9b8c0709918baa82924a2bec7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d597d712157a622e395d988dbc0738b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d65523486f6a5a8676ef408063ba8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766246a85c0d363f3f2878c52bd1a8b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb904c61b68be57133dfc05390eed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d8caf495cb3e289e378fd0f28203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df10cf5b97d2917baa6c7fa4cfcc5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d9c103ca95e68c4f5b5271ccfe48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cfe1ce5d5a0bf3354480f932691a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f55177f246bbc6f3a4f5c82600c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48159ff0486adfae33ef9e61b600c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c9d789b555e38bb484cd908d5ed2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa153b927e572a6e78f7ad0a4067c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac614e1ad09a448593e232dc37aac9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af188d02bbee882cc4833315d82508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379b67d665640115f1e00c26d0213d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014adefbeb1ab8e28475cc5fd15cc49d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107c5bf60e4f7074ee5fb945b2c354227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8891e3a6effe3c9421935fc8b1c8e32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f37ca500d84176a61e4ae5fbfdad7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ccf10e3dfc89cc6d39c75772926bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2876c98071efee552d3e1b161dfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11956ab5d7b1f40e90d5febfe90d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b608f3d8ceb49ffc233f64957153233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94492a410db3db11cbbfcb3c930828234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd7d10e06c4fbf9c427b85020288ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a1f7bad36050d8d6062792d556a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461651a0025debb34ac1aed19c2e19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92573d2d99c75d33d6ea44266ca08683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1af18293e24a69e446ed38d5e27e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784a5f61dde420e88f9715737bc9e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc674c6a48c3ea0773229776202bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e337c649c30f0467164de6ae6b774242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff2a0dc0ce8f415bb86769ad67dd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4f976626f48ac841d071177d04681244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fa40a7574f267c05af7fb054e654245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205753bb67b77192cf45e32e0252677246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c0c17bdd8ff0ed9da5b4973cc366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd26ef35b772d46aecfa9e67b679c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c42a9bdc38c329313f2995a2af885249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e9946ded985448c3d48c2de90bf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26911e178e092f3675b43edcd0fe62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e913f83d86f1630aa24ee8cd15cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d60a0443aec1999883321f54ad8a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bdc15443f3c655d2e64d8316b3c66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed251a466db7b961f100fd33388b7b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7910d5e60a6fd05819435a854019d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64e8ca62c3580cfd5086e26527477257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275269cd3a86666533b8ebec7e77af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923ecfa6a8c4a34ecf9a519f8a20075259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94139a9f882c611112492f8d3b04b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735042b440708f2ceb69f893b8a7e02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6347c1a74c6c9c8462742174dc90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e1a55c63f0e5a023d0888cfc83c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753fc62558cc23697b5423c7b645a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311876dc053dc2c7d80ef413b802491f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05eb0f4f92eb6390a9210c9d3f753a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535200316d627b1d948c43801b295b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895284381444650e7ec2d3e95d425b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ae1ddc1e47d65925cbb023535041d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c7c961bfeb3e9e0a3662e63aef15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eee52dd36666a57998892375c3b64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4f599ce5bc5ef5e4349dd30dcee5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eed0ac08e59138183106669bb9cde5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e493ee3ab434b03f0b13d1e9f9064274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ba95ff9b456c84773aee50eb429a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed9464054a938a47ced23200e061ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249e7917718611e7194d9dae9dd5ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ecb49b7590ebaccc076f7b2dc5ae2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0d38600133f48f0fb0b23f3e76afb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03bc36f1ecc9e750c1e5862a583aa3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e60fef77a42e0082850279c6f3fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731af6d1892f9fcb8f75fdb6ddbfad12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abccd87a01bf924da7cb0c85cfcfa21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f096f57f1eb7ef67d73870a4e2a046284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b438632dbf71e9d538e34b22b9596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b24c6ca7672807c0e054b1a517a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014090530f1290bd09a48305d753484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f25631e33e531e50508a12ef84928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef77c79ba7728b90f15a9dbb5bed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02342768b9e53e5459ca7a2b0214c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bdf29b7fd2ef82ebacf007be31c6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4e782e805b35af41f73e5bfab5bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6fdf5d9979a2dec356b9f60d3856c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef392da3d53d78027cc87519edfa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997046088612f95af6c10c2872fe33db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa714d97e5d51006f41218d18ae4ff7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dbf9222bb7e936df8fd0d62845ff5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881b740d00bf7af2c57bba2342f3d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf72018ebfdf807e9432cb5e61871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29d5af0e5303e2f70044adf602a5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac0758985bc6550f79403c6c3b7b9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282235371ece57644c8cf8cebb3e7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2bc4ed9a51658e2a5146f7a11f512303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54bc15022bc0ed600fd848348b8be6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3417da7dd1cbe9ae7972b6b7656cf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363e2f6932648bf20bd2b1ec861cd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e2f32a391f61dc0e7db5e04018e03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3542d462aa6941441a158dfbdafc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290675350da0ccac3321aec1fed628309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddfa1c709c4f4c3e09a69c16d1cb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5bd9ae94dcb0d390c0d65fb4deb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962647c83928af50289a2c7ebb66a9f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc4ecb03853c9548406e47dead429313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b64e8196aea746e4cceacd3829d14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01a71fd6c7264e46309e667f8400a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0139ebebb15c2d8842d526dfa92e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d414186df0590e8986a0c7732ddb45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752c5f19f9df4de8c2edba7ef72673318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51841c0f46f6403099c4ea3610c073b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69712e3714532d7b6ed19d24f84e42b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f19aee986e7c88c64881c6b39bc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4f70457c19e8c7d907a879925e8f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca9d4d8134b6ccc567500b2930fa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6cee2f6ba6317ccdaf9a164bfec7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183a06d6cfe4b78651f8f44177ccb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39664e28085d4212ee60ade15a8770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a70567cbdf1207accd8eb8ce0eb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9d1f78e45c0d28a9d98680713b76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12bb8f108ab32444b06d23a8a664ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0bae97cfbde5d3cf553486b80b3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3094c96d1d2849f825b865678ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb6ae5eb9739c375844b608ad675b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3303868752074b6f0b934bd73d9f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75045a5dc3153cc92e9dca644790c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add2ebea7829b00e9bcc2eea9ff7a63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643dd6b6e9ec4ea680448c4179e38bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54e4dff1c34728ba81672f6331049337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba3e8a2978df247d10156ae6b08b50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20a06ebd785e560427a4aab6aeb6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3cd35033678b06d6bfe870f39989340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e5cd379b29c73851046aaaa457b3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b9978a69946f8820d6947bab0db0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca31c5f5bb3909bb5a0c7c2794107343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d96619900a5e1448f7ac125242d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e92a88069a38ea1a91d88852fb91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff3fa3e6d3ab02b49e024292aff7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2422f0b48f23a4be759df75143c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d296881647404e6ec5e6ee295dc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab4fbac9f67e93cc7ab326192d566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ebbb3dc0bd649653a104905fab0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b946bac054f1e10b70ad09ac052b49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f870966802eec87c3785ceecf8a111352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110cd8d923f7ef1b59c7f100805190c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a03c97db48a2990f74137d1cd8c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24198b5396782d0ef2bdb50515e5376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df924f74ef9d00ed1aa4ea965cf9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7b12f634d1bfa9d0fd394a4c0b2c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d9929408f950a82bbca34cf2ed880358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714546402caefb3af6e8bece947ce45a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e65a3e8c2e34b658f2b45b1b5599f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aac849edb5806161740e4ffbba222361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77215d06db39bd645ee229a9228e9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf3a77d45fe97fc6f0151d72ea963d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b5232e1fb01f6acfc7a820fb3ec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489162909bcd4aa6eedf82145bce7948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d23d503d1d35e8d25967ed80f9c131366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f297a7f7e53d38dddb1886fed992367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a38827b1c32f713c8b5d16f0dcbc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8014a9898c8a09dab1d069882525369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532dee8ba4762ae27daef0f7f5d33f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad54e55050e4753809f467c94feec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00aabb45185ad16eaf8bc994f499da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f57d879df82ca059d984e4ab102f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a0584f5a90785dc89a02db12b6a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab2e4f43c24e71207e85f4ed87752375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ae3c4d53d6da1fe48b18a27bf460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43712e6a74c2edc935a7c25d002a98c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15aff5c6bc12269d647de7368e49b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c24d7c831042ddde30209322ffd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f3186172bb17421e97e14dea4941380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469a073e83db7aa26d9c1aec9bbe4c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c7713294bfeccb908d6c89b6390d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809b19f83cc6b28cec4645172c379d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276aca800e5d84bdce1a237f4e4c5b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb2579f4545a5f6d455ba71b06c11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eef31860a20aca17c810dd0c52804386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e994670651115a8aae2ca5d71bfb7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339454f8022a8c2ef114575fe53954e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866d38645cf48e5901548674ccd34c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea9889c6e1e6b068bd21b7146c903390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1cc13f40928574abc60416c56f80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529dabaffedfae179fb078cbbc0b1be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71529a8318240f7fcd0a8acbf394da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fda167e984239fa3ba966b68af7ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c564c616889d4154917f319f8d09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79e3e3fe3c56e51b4cbcb14d9dbb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd30268794e1bb310f95ca092186c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d32ade2fef73d78c84ecc66339323398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307505df16204df5a6b83d4663cc3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32d6fa337a914b7428dc31637d317c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a28943252698c2145e76b4151dec90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088400089cb014e6504ee7069f0f9160402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5bb700c4b7ed7073eed3d505b2fee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c60b353c075b1cc7868a2acfb114404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621bfe5edfb106fe3e3a129e2c851a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4bcd3ddc927e948d9c7d7d1cf1f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cdbd575a0cdd977596cbdac7c6eb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b820c1ec10da9446a1b80b440a42d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34043eba6fd2062cb33886088c67aa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c7e85d1256085e1783533e2b9b823410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f42edb6b11407dfd47ea2df051639411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183e7296798e359e6927fa93e3b99d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f373c388c48d795abf32f78512a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e952d02b3694f1c4ab35f462393fef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc74f4c6d3a9779a9bd6dcc3831cac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47642d7aa8cf4684753ebe0d2d4cf33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5962bdf0c60490b9a18dad5e9c23f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a61f1df819b13dbdea674ca387c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97302aaa92da6d2351ce4b0ab236f126419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cbcfd6ed5c6f1b5087412e40621a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e342770a007ea10a4b08671d8d2029421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbae9aa1e8630d5c4be877987c9a0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f30632d4ef566039b211e6bb79560423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e97360cf113dc433184d1b09df18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639b4a20ce2be09bdf1e80a02a8de7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb472240205c0feacb54d8dba001bf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c854d1f84bec24936fcb560ecea6ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9062414b53f34e52f45224dff7d0b34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b32eef155b14ae42ea0eb4721a0838429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd2e0fca7587c392d92bead6538a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a303f513f26708781ca9e42057c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780d2667f8ca5ada0c0d1f4c46ffdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3eae4a5ea4850d76f9582e582a0e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a07c01d65357a2519588ed7003c1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7efe7fa678b598a6514a4a90dea7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81420fab3b84bb038a8b55b8d467fa2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b0e6637abdbbbfb8ecb0531aece4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660de212edb46a16dbb5b88512b5533438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14335dc53d5454d5283ce22aaef264439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc1ff9f685a3d9862dbc37ef3afdda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34900e8bda2097e18858f8da89a1193441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c9aa8fa11d73fcdfee296b46cd4cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754b11632dfcabcd74dd78f6f0a558443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca916420a9144bf7ba2219cfbc883c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590caa2d09a508dbd3d88fb1f58f2741445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6966975942d82b5795fedd4927e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c54026941d0c970eda913935a34b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d842c992a19e0515e9a5f8054326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f915ab3da9d403e1c0b38bd2c42726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d933cfba8a737f49cdf6b8e4dd47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0e8db25ee2032e30dd74d9e992af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa73e3aa90c9e764e038aef5f397c63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e1818544c33ae12ef96bb3e8d653453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d44161ca40224cfc85440e99c2771454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688efc569ee8c88d99762b4881d0b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d08ec21a1555c7c8d5551b109ce36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ecdecccabca2b56a5e403c13d19e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c38b4994ac0a2d130671ebef279a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3d37f4b746f5b44a478a2ebca867459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f0c5501e08139a290a46f20fa94ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16acace123353b1f8a430bfcdc27a3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc163a65b5a88538365f412a89be923c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734dbd7650e104df7c1c23f8a21a5bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de40ff675813cd871b1a4d7a4b2760464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fd0a4a1161a02e415d2c5f780b4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8f39f0ddff13da1ddf4335a03419e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b56d60843e770868fff9972326c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955fe35d59a41afa6760df42f2dadb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece51f7a02d25eb041cc318a0d7199469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587240f02e7331711c43e909df603d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49cec9b855838cf289e9014e84586f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af293f52c741925222cc03cf7c88f4ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ef007b7787a36b6155ac6f80e76c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b056366e62edd77710fdb73e9c33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90783dce4cfadebec4945381c12b6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63ec59bab11fec08eef8066bc1585476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9a9a760ecbde8f933c8216e94863477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3df151f63823d2d102adaf3d953e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80cc5a545d09f9fff3b0ad906fb5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ada7a10186d410946e3d5d4c55b0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661a1fc9c5b3e29ce8e131550141ea0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db86458126386c68e312f0318125f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f074ad31cca1b2b7c821cbce7cc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b3c19c1a4bb973f6d5b0ca56d61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a0ee4c2b35f7668bf11ab968c68a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abe4718c58837caf11bdc99b4098e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b01d27d7e74130eec76fa6fdaf80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31640180697c044ea23dfb1d2a210d8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73048be7dfdf6dbcbb01291260433e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba41f083e6ac95725bc2bc0c9f670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9000c50cbf43b200b19d3e06d62a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb974b0dc3490325484e9e13b7d48547492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979039d7314b3effac95815d7328426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0252b898581a5113bd70dacd70bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3487f0e081c663ae4569c8046fc66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b186baf3e5664661aea836fe2c7b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b79a53a82705da623060062651207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac2b047dde172a6e4c1ea64c8936ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957352e1a88aa6a4141eb21c11e3bdab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d67bde54d62afd210bb252f6c708b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a77c12ee7a8515cef09b77b3f36e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afeeb0f8a8ec47b104e4dadde4755502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80146082e676e5854a286c7f0544cf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f47a7ee7f7ebe4e96560a56917b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c803b13a5434bc5d91182f0eafc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b959256045e75cd0e55e7a3cc52169506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fa48225e48b718129b6a275e0d84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bd5f207e7e86e84d05d278243ad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf535db541c0648a3f9f5f85eb621a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e487fae7525a75797d9d1adaaef8c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440046531d6237161d9e0be91ad9784e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2be6546195e550fca4555fa74009512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b3a751e638d4725454332190c422513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4ed149a24a3b32fc2b96d1c5470e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c94d19962f334b37c564deef66a7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2076679c89a66aa82fc55fc9dfde16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6895dea72a5245995eaf26828d26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4dbcb298139064ec0301427722453518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40adda70f4fa1210069e5ee2e98f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef64246bfb996e14a4b7259134e38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3c7c396e06c79927dffbfd29580a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0ec7cb3b67efcc66107b732bde02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fdc96d90ae5e9a7e5633466d6abd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9672bc226678638457a9392b98723524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00657575b9ebf27d881fd4c195471b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cd5f9f4041a811bd383b1e659f1d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ebfd4de022a3114455fee69d0fe0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa4104aa355fee7464961bb721a4bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2b7e58a55c7415e46b5053b412f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2f61f490bb47e7ea81c3613802cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae0597cac0e68a8a21b924f7955540531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b55b941d03c06a361cbc2fddd1dfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfb87c3c835e5a2e126a995ed5862533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525434133e88e7fded9294e8e0f68b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ead6d7db8c65abc8179f273b7a3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dcce18e31ff228762f6fb3bb4c968536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f56b2ed3c994aa30e07e36c7399647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56ad4223fb45accd2cb2650a72c554538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea404cb23a7650f816787811be376539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab19085ad7ad9643f5827a6c56e9d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b93fa6cd2f07605e8b37edbc38c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10fc72831bc672454c0eb3dcf2d2b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c4f3e7381ad0c3ff617da96a42f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b16ea622bfe70fecb9dd52ccce4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7724605c95a2ff16112309a6af81708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c9fac2b1300f0ded77dafb8874ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38f3c41a63783c0e40b624bb23e82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a05e89852de7ff4bc1f8cee768154548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202677a98e232dbc3cddda797c0db8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5f8f3cfdb60d13776f890809a79b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad254f35a7c846135d13cbcc1293b80f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db97fbb501417c18b3dae22a4d9db8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00bb7ce97cb0dc448cd08e01a6f7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c69d74c87c11fa90bbc1a7b094f04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab12892c598051d523bb6dd77bbd02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637413a86cc51f513f0db4ace26b6dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d213c968d287ca8144f446a42160758557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6677720a2784ee7743e041f1cb3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d142a21d1fbdb17561e8b7301348559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81426c5c506ed2aefbf28cce3b5844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028dc4d579db2667134bc97fcbab13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d89edae41570c778b37cdb304c11d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce8b26b71cf1f6d6ccb5d7cfbc172e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf770d63322a2f0b21a6231b0bbd362564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486208e60320c4ad9e96c7f36093b67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77f2dd10b06d3604cac19d271d4105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd5191a79f02ed3fa722c6350dfc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8b834832bc0634c4e66442466418568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2231699e2171d6a566fd50b1918f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ba60192d43820d5024cbfb125581e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb9044f5b5b8cf83b79f18c1564205571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59314922a6964b9911e35eff0c085572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1ca06568877bcb0d28f15a4e35b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c7849a85a8c48b37f98e64ea9db43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40ca6ab7c6fd8d409cdc410d88dc86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbc4c81f9f4478676321dc4827627576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05df397a5d5c12f6c529226d83743577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2430c13fb8baddf386d99972de30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b68cf0fd9738b1abb253a79e48996579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da3545d993271de4a4d945615e41d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287138941e5c79f551e18c03c676ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac08c9efb0edec8df1188322dd609b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1aaf57c2a9a9577ac2aeaaaef0cdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de61ccc38989de6c02870db9dead3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad4dbb9943202a0ffe86146e536c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c168ce2fd5d6ada1d9fe144c41f843586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ef1f9332b0c76c7c73304def34001587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef553ff4d91e6f2fa2178950cd0545588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518d527188d133492426ff0e4950c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f2820bf61d4bd1cda3005f8efa87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048173c82dc6e41dfd28169f58550a23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381d90f14da2064a76ef83cfbf418f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ff5d81f95f35a52aeaff718c55881593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285c505233a2364b6d6d26cbd49177594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23a3ca51c0d5e0b3b6484c5fc4684595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fd3842e0502553c5e80e58a3495e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c005058d8226910b01be9dfa5b93e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e54890f05e2a57b34de0d9fb4a9df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2921471fde68c613539196969fb498599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfcf7525ff64fda35ec7fd6cc6050600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41ff7f1d4782c04ee1b3e9d0b9b4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bbb89856832d899839fc6bfff2b26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e61035e1ddf62b2ec29be9483131a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f16b0ca408c34638ca27fa6a3a1147604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285064f0accbb7d26aa0b7e212f1aba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3eccd28fc3aadc3054585aef76072606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd62a7c0153f92ed8504b9c51fe6cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47065f0e73bc74f6a452c0638bf0828608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf72526dbe990f11d838beb7d91bed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eab6580319d3050963842c7376c28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4725d13d9ac22f77cbd0ec625f536611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460df54873fb0aa32b9420e558e7eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ff143071b056dfff280fd4ac56297613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc45cfaa37e09bccaf25e81a1005e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6691634ef851a117405b040136c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e527e499d5ab7216d2f689aaf785f90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14133d24c25ee4d7b0383f21f6a43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6877440838c1d46014c612869f2154618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5d1067b164baef842ea9c8702de6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82752303438fe0b3debcd434b531982e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d968526a5affd37b251068f0163fc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b395a891ef09d4ef7f33c6549fa3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51f65776b41b386353f3fe8a4e57f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a3769ed8a616eaeff9cd87caa0ae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0d1db7cb94940d3ca7b971f24b90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7258e7b1f44c4819fe6598037ecc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f05d187fcf0af15526e181ca1ba0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681bdf05bdf2ab3ef4254b36911d465628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1ee217e59d7a4f22949a5ae50493629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058199a375a2671814ed9304ead404e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41cd036ff6f0517cf1bd34fd9d668631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8480473869e4a2c67e3b96da131f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030d62aa14160ec1c940647a13dccd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e72ae4b29e3e3c5dde7f7e7450df3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa448cfc065382a305c8879faeb14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dafd5afbbdbf6f2f50b55a7df6276636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df889e6450d0e9e1d0239be4257c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b828d58500fa7e9faffd1154d9942638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d14f99a5f57b239bc4b52e71d4ab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6b2efff8c09ded4c23c8893023ec3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55497fe5c8d53c95405d5a76978d161d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15663e6c3077d42c4b625f9692d74056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0d14a23c0eefdab1c7ec073f7348643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c04720fc616b69b1b0a3b953bcb14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa773f5ea85dd083271c09eed7eefdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd88e6c41df9c177ecff29fbc7a4b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7947c7fcacfb420d1369e1c7147cef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ebefd901de3cbd56286857bcd8ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747bf5ab3c113fce8e144d1b548acf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d98f79dbe584c27f71e52e6723eed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368655a68a6eeea8fc20c913cb8babbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70df28248883b385b7e0b7566415c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa478e40f234233b47b18c1b1aaa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0820528ec65c3e651551e0179171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942d7ccf1cf47aa89547d198d450fe4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0985d50e86942d0bf753a4b4fcea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efefa3607f19f0de9731c8da2141b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d377ac62e75b887f2a7b87892428a48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec8a3d1f213b980631fa0e146c2be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24378a73799b278ca5be32cc2fc64cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a9eb02c55373ada930fe86d8d322661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c914fa81dea711d99174b41968624662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5f2f5256bac96775d642138732e8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e66b398b76d661f94260c4bb510835664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef414c5860efc381a36abb29396c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633cd0b44d42cd7c5c9397cac0c82d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fbc796473b94554d8200ca9f6b22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35f5669b043292fbfc769002b1a0be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3605658391408d408f561278f15102669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e913bc34286382d3eb0f1c4e36883d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e25a4654cfc4cdc4b8c054265ea8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396721bc7670c8c70cdcf8aefe339b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee19564a3ae73832c0298563ee2076673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6afd7467d6ad4ff9b21682be96ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99642a7191a2e587c439f3c9ffee7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe73d7c45b3c0c22098eb7c467ef460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92b96bccb153efb0813c83c8a2ddec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8ec756f9eea8947e24a0fe0b215c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989e2f93de347fb810f9d79b5682535679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd957b9887176cda9d3457388cbf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71cb669ce93104e7397d0fc014f29c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a5740acd9905e606eb87831f93c80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a485cb011209aa2e89dbb75f51d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2c6aae19e577aecbb60b00caf560684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330101fdd7ced598a9259c75820230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e4221e8b5236b86e63a30bfade3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d89bb7d6de3df5a7ba984910ac69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aaa5c53e2207c6c53dd3181ffe6db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d24a6e3b58e0555b8d4e0a4e9706a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9445c6579c0382be3f2b457244ce3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be304d83cbf22a5cb2e88fb973126691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7f91e1f003c2fb0846c633bf7f84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ea9bec5ec511863a92f698dcbba2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6342dc18f6609900bb56a9c712ab5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c855ed6ae345213a23c9d292fd33d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51953a35ed2b3005a07a38f6a42f7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9ba38d76b68e83c9439e88cde553697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c72db9fe526f2f2541890cf7804d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91acea0649c0ae723ddce8409a7d4d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb9408b3823190845b0a1bd44bf9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092b08f317178d46d6ff0b874eeb15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71402bc7358d68dca37d0d651925c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82eb0b0eba742195dda93259d68848703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0306ab513fe53bd1c195f625e8a5be8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918dfa7fb12bb112fd91cda08effc1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279fe457d500d21b3c6c6ccedab226e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfa3d59968f01d8c38417d14e2a92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37f705d79ac76327e3ba69f804382708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e99f73ea6187b622fb8e18d9c729709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7124c8a3e6afb32b88171ef2f8eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d2e58f78ebc368f10e8c700785d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a37f53915a58d262b8f70f6c3d7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438724e6f141524fd541e2b5e04f5bef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befeacd5d31a27b73c77444082a8a31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0acb92341be70c777a2357a8c7ab6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff707978f553cd6c1648350416b2b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c770e5ef5553ea5df9138a60d44b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6f11a1346d21897221168fc326f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9366a351ed224c241d63a7820237719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34e5e5d12c549800ddd838b735783720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdbf2b6949e35d0d2cb72585cfa9f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4961bbfddc51c607b3fd11ac2b581bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970428ab9d93efdfa11a9f1d6417bda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c710340a0fc76e8e49967f0a4c28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839be5a95fc78f83bef2d971e894740725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed803288d3d97d0910e46d4225da78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3f6172da6a15d0935891e1fc66d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb2c22f072a11e9c81fcae7bd1e24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed01bc9b941ea504a63eca01a5e1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64d2b900e6791f4ea300a5c458b879730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f91163cc78d38a4fa16b4a09e57ff7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ab1e009d1cd54031b5b038445811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce2acffde9743ff48284e1e29a7bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09bfb5adda8d1571c4c81208a296d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28966071a0d1f90f52d833d5aeb3d43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4f8cb8c4f76b04c5094eaf4a475d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345711169ba4597f18be5da9b5ada76c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8d56c6676976ea9b0daf1a400895738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d1cebd5b95eca252052c777d47b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f974f2fbcdc973c5a413553461629740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3c25bbe10ec1bf699c52d64b7f40b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55310adcdaa5c4aa345749b8a8f262742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a052f2d98bc58700884c9e6f9f075743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667b36644ec4e474802f0af1138b2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6cc50b3b7ddf193e0b162f6c81d16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061895250176a25349aed9ea1a2713746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a546ad6d18524eb84f1e0b1593ca8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802b2e09237bdd7a107a1cb61da00d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e528ffd34526bfb5014425d6f618f65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032bffb32d8c2a256aca0d85ae65d7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afeadc5feec8c6ba180ae3a7209e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1fcaf51120c0c89fd916d583ae5b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224d44373a857d14c857c09bd942e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41bcd7f2ff92208c31d9e40d56427754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bd3699629c80356b798b7f98d21e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5caa89167b915286d3289f7a1fd95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed8e1ba476536910b90ebfb9e00ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7e5f7cb5b35b17ba5b16babc93da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d45d234a360bec5fb751e05db195e4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>