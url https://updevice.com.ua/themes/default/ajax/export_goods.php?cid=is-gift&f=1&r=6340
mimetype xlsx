--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f5cc0a7fec152c3cf5c9b770b99931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850272f863e77c7a902c35bd85a2e3482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fee9ca445912fa8b472fe382df451b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012590d8b8c7e883e68fea4ec88e0b2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f9b2c97ae32bb826bcf658fec52265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0457f908f0bc91bc32e47744ecc536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee390aff2529bacad9d96ab4d78ce27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928af51ea36ab84dfa093ea228d0578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21820643c62d1031aee908f1a7f96f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ffb6ed344df3670ab18a66def766510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b154d066333cda80d6c5648aaae111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f28444a470ff6b273a59c07fd61f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23bbdca9c75399835d5bff72ea75713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238ac288f63f917cb0e14108db35fef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6145570bc3af0195bac1d4874fb8ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae043b4eb05a3691c8ff80875729718416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919be3d3f5421b4435db085c53f1e6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e6a067fc9333e7619ccb54a0c24118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347927e79eaef9bbd1596a0be7dec56719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf652bbf0d8443f28cbca6a37512f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8b08b017bd3a15092b4a6bbd3b0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3f526f5156e00d71fc24812352c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530dd669436e03826c54e96583294c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf6fcab12379db97976e5b0c3947a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef28f81080e4e1290bee33e73e9ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c1ee5df09560b8e2af70ed3ba78526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e08dcadb7c69b5ad7067c9628cd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68732164d5644a873f99be16d728b67d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2591f41fedbbe0b63a576b7c26dde5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3283aa2fdc4501b4ab36230e25481130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb1abc7be7d5da47479b0b6a0202f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6e466dab8964ca98a7b5afc8fb8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8273386929f4cd6a494be41f15246833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a477df700d263130db1c00d002cc4f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659751e629a34c8f974481fa36a141d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea0bbc7b15f527d045d8ef96eb712236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f804adcdbe05c8e64b0ded76a7595137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab2dfc7f3a02c78a01167015104bbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233cce6f172fcfa1aabb277bba589c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fab30a13fb6be1901a0fa98b6976340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f4a3d44d67d8896509d3f9fa7d2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb97756eec4c6839647f3050f2922c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7531b6ae2bd8e0b41c80b9b229ee743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3c69fbf55961732a55d9c259a89944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d23b8caaaf63a4990febf3ea7cadd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f473051822c4380c7a125525abc7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61709b6b1b278f47f1ad780c2dcb04e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3680e50031aa67ca7ee6d751b90989b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15936884cdfc0e99d99756c99b12049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd9e893406b830b70d2267d7d8ae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790599d25044f192b1de3cc0300237451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bafb30de89fc84e6a2727da4a8923052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a64f8e13800cd4e58a728f4d9121c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be6153f47906186e5ddef9ad0e98154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800da07ea36c4ff2b79e154bc089e4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770966dbf75b6d928d501867ddb552856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ccdc130ec1ea82b69ea82109d025157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64d23af2103f23e2354b46d9a778b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e3769137d19137d92fa2665f77c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aeb0412309f0159bba8619ba3b99760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c490071fe2daf4ce20c3829e4a38561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c734394ed125f9d192475b5083125962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda04d24a995595f489ed63795177e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831ca8f40fe4ada551743f3fceead964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a9b2b4e98cd92bad045420696cfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4b63922204b5bdc9d66ef33b8ab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8526c84838473147b1e6422b4db3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ad6e0f07ae8e809ba74e4d1c4b2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb86cb395a8b6e62fa0a5ef2bc17069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cd62020c0af4a1d16de9c42fb2e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377fbc09d60dd35e4771d3d9a432b2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af9db3ad7fbf525f688bc43a0b9b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317db29b89093622890254b8aa95e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd457d75fd65160a434616c105e119c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64eb817dad374a28c0fb48827351775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93e5e9729898feb7b12e41a8eb691876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255c4d9d6ef4d51aaae94442cac59777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7048871266a660aa67552644e921b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e1bf589bf3054dbd63095496cddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531d4951cb13cd48ba34eaa6a9df3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360892fb2fff87a30570475b1ee71181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b5d2a17c8fc0df98ad6c0ed1aa1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e292223645757a35fa9f68cc51d25383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd29944b79042392f59ecaf47398284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b23e3161dcb992e0a46cd3f957b8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547493a9e0ebc6ca65eda15338ad672f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52fc148b383d791a7e2b89175193287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0498cf81e9ba81415e976d1a563d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98f0603f6acaf515612e3b07e6c1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a62279b8f593afcadb886dc830f7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103da9ccfc88279aaba935b6504d052a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af26e40f43fb77225ba6caf3c1406d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430025377618bc6d10a4a51314a95c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad83ea176cbe2700165d8f0e1b9d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82b7b3070aba5abdbf58a9a556ecc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1c0ccc81222fc9ed9fa82c2d954496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0477560d4eb202c44f643067ad315f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7dd331919c81aa532c0dae081a3f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d400d19de389c7619cf4ee0d3eaad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dcc51e8fadd71bda52eadf4587889100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e7f501842c86bcfcc9a37764609c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486054f8ee52d9e011a82ecc81980a17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2bbae54d06546724db85dbe5032b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c939ffa39b338e7642e5d200289b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9c81c54edf15cfb085a3346a9172a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db4afdc7c3208b79b6fefefa05b197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d85989afd931a28e1be673b459155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b69a34a582ddff23086acad479b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd556217ec5f912854be020d422c02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e487c2314ea13676a1158a1458eb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd68a92275f70f34beeb2c8fa0f6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a90ab21a294743544e8bd7623877112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7c8cf76377ad9a713f9e5b67484a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926296d91a7c7ce8a12e0963b13dc3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec47648cdb6a44f46465194f24310b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefac23829766a5ad89547a58d3d1ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302ead5c4ff6bf8aa6155371f72a30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9e4d531b9a900fd83448fe72f42e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553914ef91d30caa4d133873a84f69a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae022189589efa032c58f598898aa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb527a2fa894d456aff62b2b89c479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab7c619fc99602084b38d3915de2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8ed0a727521dce2d81c01669d2c1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec53749e06786c71b9f2b94fb7312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694a54a957799dd83bc69437e9876e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6e519a39cba33818abfc38e571fa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f8425d544d0525e002b287a33df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a062a9db33f205f86e35d4158e378128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3683dafa00db017383c4e703a2c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132f87e8679c123ed8bacc26dc7c0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66cb458fc76ba6a788da8908fc1824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8fbb56b94cbf6a632db2305a2a6f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115bfbb617d5fa9258a05da8cde5aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7ad1126d9fa3574ece810025d1b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccdaf07c66e4b150b9d739a1395367135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb41232f3d91345392a9e2d8bd02b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3337f8750b2885038641f1110ad366137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04c5eb148e482054b1ed1e77bc6ec5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acade1d967066cedb03bec977d1627a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f2ddbbef54addf75d7d07df7cdac5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4b5c5d4db1e80fbdb9efaaf985285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96fc7683cc1db5b88aff436eda47d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a93b0979917c023e578ea61646bf05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aee1e846880b89fd8e1586eef8332144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54567525d6a4b86873973842820b0a2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb339600d7b4935a0444bd563dee51e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81104a127d5e8a4745ac18361f36e9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d77b2da666a35465f26ea7630584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f9a57cc495124dcba521fd0780c17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c43a85b2167277fd34991945346fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c9ccbe12c5ca962b99a62a7441d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165fba52d52a154768be69278c40d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468619f39825788e448b8c9d461c12f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0bf103c3be768ef24c8bd82e6b340154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c9e46531ae4b3de1f0746270c25a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16698ea356381a3c6b90c303874a09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff84e9b8e0b2a574e2a7bff496c47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbcdf47f001ea04675f50407e09a73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca570a5c60960fb4cac3479c04b2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2ad9a43ae3f7b87b377687bc9d5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739502b3fbc1eab95735325d7d4f8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391d27a3ca6345c37b597db2c1844a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc2ee0ea412d9d61b45340d62747c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59148b931256f17c222c8c8190f656f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2ebba3c409ed8839595d7685afbaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2535dc8f9a3be4cbe8ee68d03bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e68bcbdc02f547d78d9ea38c48359167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ace4e70946c23554f70c6fdd2ebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa434b974fd75ee8c7433bef8bafab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157dfb90d608a960d80e318c7c3800170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71874ff8d2b153974d18af1771131171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35856239dbb724c08e2999cd4f2625fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6bb87fac7c5d4aed2e6f4b8e2cb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d62582f6d67268cffa47a033277ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a27e9309b1f4416e7404d70766148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a4f5ce0fd40370105868c90b3b52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af18af22ee807dbbe08b8cf35cf93d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ca69eb817ff5edfea186c93c11e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f363012069ba2f17f7ae9f36ecfa5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053bc5911564b60068b2e36280a01ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169c3450a2d5a37427fcf444b9c648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee76153f6652c38988fc2c70718f3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d37ae5df17d4ba1860f03a1ac858183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da22ec5c620b2841736aff3f0b568d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087dac0a2dcf576d0d2942399538ebc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cad7111993afb124e481fab8a1700186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c5f73fc7aad72590ebdcc68b21c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee3a5a4412acc20702fc65a4ff1b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb9d49c7873c9994dd46f7caffbed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc11aa9dff9e2fea84abc61e33224190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3108356504f9e6060143600aae9002191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57664b9e59fa055f9988645227ec3d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58e5a14e8982bbbab0c1b20265049193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3355f73bf75c2bf999fee67169a708194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682c7298601dda15e032194a767311195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ee6dd9c3d7831f9ba2d313bb0943196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0437ebd3951d6f9dabb235249052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899087d78f037a439e12c25b287e86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af430d2d8625810bba9b558ae8c8f69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b0a87cf788eeb30402183a1ea8921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05371f3f8c9ebbe8edb0e1fbef7f4359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db432c4e15da5247a0a7d7c92b470202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ccba3ca2ec67fb407545ff21c3a78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696f9199a2fa4bf0c1c66409bb5da7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c5dfe38c69173e3cfc3cb71a1bfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0712c1143f8e5af986426deb90f2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdacec157848d4bf59ec84e8784ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28775e65151c5a8a8db408aba61c348208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa85423b4c3b73409c10182a5d578a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aa8bfc5f39e0628da63f02d1ee202210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7cf4ec8485e243911f847e9d5a06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc17cfeec85e17790536cd6d2f5c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68292efe75f71fb18a24f6165593cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9afd05134984c21c05107eca40259a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8486489c0ed66fdfb09757e01189e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba47eef4b2fa774fed075ea1b510c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bdfaaaca3f10c68fea2c2aff08b1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d004c5b06bc9c566ce2ddd55ee777c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378d240ba40d2f945e00960b2b487e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554dfc8adf504de7f227b2c4cab3c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efab40038d7d0ba120466db92c9b7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886751bc8dc7b92803c7ea9596c52e68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba8e2f71782b7962e94f2a7b1577c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2015a407847a8e2d1966f5eee13599224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b124801c6ee6f170daaba892d93a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2403600cccd23c4e23f1804427c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6901293f7bda0de3d6a2e84c965f2e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4be688802bc7b2dbdb217a3d8d59d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7a01a1a2050f62a2eb9a485eed3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9684b7171c64962b222a3ca75f56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d43e556df9cedce63410ae38db60d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cc47c179e82e13de0fff46044560232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a44335b91103da9f8aa3c59ab98ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20545bd1be61210b48d50e3cbacea166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3d661cb4f876475c3cc40cfd3625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b702ee68cc00774dfb4fe47fecf366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009247f30550f40e4092d438141f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf747a2026983d2a1f5b0d1939b5147238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fd651955af779607574c44bbb88d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d496ac7d6d8cbcf4150508d9925c7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d5d9d668ffdec72b9fe5425fccef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7356f2454a890b6e04ad32d4ecd26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678a74f162e63e6675c2f25566ec791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77308fcda74ac5760c95e45018cf066b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24989ebabfa49092909fad4ad29aa25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eebec2642b27fca104e5bcc8ad983c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cb614d966bbd0a8d3e0301711938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef34948bb2ce4fbc1e0f3d01fee3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1eccf42f21f2093641d95f8eff26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b09d571d1e263046b89bd1be069d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1bb989a418bb5559101e5dcc743b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153a43dd6dccf33deb3feb517b1507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807ab59cfbc93957173e7c3b8b6c2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317276fac2896870567ec8a59b7194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280c24d16976ffddc0d6b44f2872b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68092b625c5ef680f1676cf27baa79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04752fca485b3028d94d8472bdfbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a5f9349550560b019eaa96b413fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e03209297da82f71f6ab52f8456f92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db594933745ef52578b89e7b68a2a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff26489cc6319c97cd182ad007c744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579b29fbfb04faa43b14610660f715f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acf555e928db2d6096e4d735a50bdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fdbdd33499e7202e6e0fe3ec4996e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baaea9cf0dd60f21819b446fa2af18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29e119a30e28c7dd3764246a92618266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dde82359898d8e514f0335adfec68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a35b40f380b816b6734645bb7719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881505b8c4f591572a16028fa9b4920c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa980f4d200ae2012d77e16c4d68974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e56b59c8dad0527203359515b70860271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0779063b494a63690fff855f89d97d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d7d28b70a316fe7147aa1f5e241a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04715419c48de4636d549953e3909f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebe4eaaa3c99a97a3e03af1ccee32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6e7f5ed1b962f838769affb9f902276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc424974b310ae5e958275536ee188f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a726a0eecf6565276debafe633a4f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68a63db5b330bd9c83a497072556d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cdde4040393e27602b3afe7b25b17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127803d823182076d2c23405e940e7ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a854327f652474435528d2c5745a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e80ec66a435e9685d86c5da6b4922f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce390d5c6fd57ab1ac31d21955376d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889e9dcbfbc232ac8b4aea4f17b59b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80254acbf39e1dd1c703303bce580a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a1088a271ec06f639d81ec7fd447d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bfdd7c02330a4d5b6af661c42a34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723105f1a2f3ee01ef3629b6730b95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4600c6dad4bb44042670f6ed054c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77ac64ec05c2b480f8f62484535fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e985ce8c1fdf63581a7058712bdea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb4321f2cd9fbdb86cd0fd55cae0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1dae3931c247cb5eeb71e409eab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d01a39fc2fcbb7ad9afb16139e1377295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1e726c30bf55671e00b3ac63f52c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8b017016b52bc71372c3fbb6d5cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09352cac3d5cefd1be1ac675aa6e26b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6836908b8ab66bb7b03d1b852306e77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46437eb8b67fa1d85d2d8de77251eeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4d2337f6cbe3db1a0d62b4e0de95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a28266576fbab0b6da2973f077736302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435712f204fdc2e75cfdf33fc78208303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4d5bd7a2a16ec22db80ad733144b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dcf07d56207afcdb0fc4e9b593b62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93c6e8a2c82ad05df8c3f88c29d87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6c67874027ae6e5902433f41ba193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7442d704c0c3b9aa5d2e384cdc2a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034adc28b60eb4590fc22c5278e198b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8c935e9a083713aa9424c474917d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb2f8ecac57d1fe16e6c27fb9ca7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273129c0df58c47118fba3586c6bc301312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6521112ecd0b8fbf5023a90788c79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729edcd5de83957adaca4b1c623ef46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8068e4b2b443ba15c3203e913de833315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0da8078603fc0b386333f177130da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1cc7a51d712ddbfae3eb260b2bbb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701dbe3c2a6b5e3a7410c07f56188f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e90a635821354695400085a3c0a8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1f6ff631e95be3c240aa0b4c9a71e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c7f1f742f52207973ccb59d6065f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9173d955ed15eba0edb885812adcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9a062ae8ed2d3c82ff0d46ff1eef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed938bd3305cf246a9b7988bf46bb304324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910653ebf3a9a04f799cf4612114f221325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ec082ac76ecadc2ec5e0896935c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d3a480ecad3a8f55b446e35cd3ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655a743777c8b2b8a477a2ba79de125328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db036881dcb2a26b36dbac796b45e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45079193b4f85430cbee0d752f6f2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09478641d5e5a6ff296d493196c43d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8d80ba36939670203087f60bd2fbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa33b39aa4f8ef20c3483b988ac3efa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc76f79c6ed2214a9a278d9c691e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6847dce23f1b1f0dd650dc3f9440a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68fea1301c867483d9e2566230c680336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56aae25af91c871b9dce035b4834d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14ab2447f23afde261978fa3d16dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a851b39b5c7bd6e76e05d81899f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a5c84d8dd15c49f3cc3c1e27c3fe7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b77207039e59b5fd10c3ecc509069341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d7299ac67efd971d14dc68d2e0cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb5a608253f2cd2f06dac853b2b301343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a98ad440ef417f6c31310972319bee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1bc12ca28b97b2235d770a4dae797345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a364d064f07620d21a379eb65b6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e7e0f64f9b4dd98a877b7b943744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d154ce9605c64588bc717abe68f9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af5ae23a65ffd902811b68ac3ec2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940c4073d0684659f81a27fb894e27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad45c8985bc9d8e37fef047bf5061351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a1e43e57e83675bbe90ed4eeba885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c2eddf5a5e3d9760614b1ace4d739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513650712ae277e74383297df4ed730c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4270faca3fdb97e4c7407bd6d566355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fdaf7f9711cb45268c2530cdcd492356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942462b1939a7969f1ecba3d72f88a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a3d4dbc6c0326d2324d867d48980358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd78c45043691590ef5a10f25a66d48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba43c8ebd38f4ed150d329ef787278f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9179db6233fa0d6efa210e44ed242f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c425640234859d580549b2e19fccab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62122a8c36c5246c3fc5e6b2b9c84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed132b79ff8ebe1f5f598b56f502f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5972e00276b01019b1a878ae33a33c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766c778dc334f6b75d1b802d28dbb74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc552fb473b1b37eb792cf2c8e28954b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343f1a66b72136274193944bc939ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6661f1ecdfd47e83d165d6c78c334369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d7522e44fcc09cd6afbd3c6798797370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc3106e73ed8cb8ff006179f6d9c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0f9cb1489c39d6bf3ca182af57bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5755c17289cd5ccd476318dc1d3721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d701fca06ada6d292500c0bee85f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5e5673b5182c6a443b1cd168c41b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae2dc9cc0fb19667c2ba8bdb1d7e13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a106f56457467e2f19d9b82a9f7b82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381952be29b8f4c6e185dd9b4a3a6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f729aad34998d354fba1cc68b741b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b870e2eafda5d37ac55a20537fe450380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c2d2bd678ae0211ced03e9b01f89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7656fc20933f5dfc2ae62076cd5a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802569805003904681dc7697dfb6d1e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659b3b31319dacaa1777c8daca68ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbcfb302a5d4884e4931bced49f0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bbbd3ce6bfd089fb2309427b27452386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf5fcd353ff0fc3fe3a3e88e703a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5400b082f4d6c63785bd58efe897f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06fc9fdb2268706234504e610120ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786856d7f687b1562cb1111c4f921398390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561758b5be4b366e7306b4c40eeca948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5106d6ecfca6ccaca467978fd3aa7a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917857bbc46f29e8fd36dd83377f9ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87255d62a4673918569ebb3b0af7491394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36023fc3e2bf6f49f244625264bfae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a63479b535cdca02e9e509c7ba162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636293a601499d52dbdbd48ced953d2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55372902263d98fc36fd57aff469e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1d647fb67ba4cc4829c4ada14ec3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145cd90e1ce7c7a51a882e801a8c7e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3d5c29f349376989cc0a3c533d76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c74481ff211bbc590876755c31684402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc1b0b415195cd508c9f6f25a436e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8422f8136573d951f3a72b92b64bf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567a7014f86a899b29970d8efec489405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d24fe5d5062d245c1b797188ff687406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34420e036be3d173f055a6812025ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20f7785cc5f565e6e8435f03f4300408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3cfbc61cf199f41524fb5cbc4ac6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26da2fe71dad5a187d55441c688642410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2cb0ac51a79f8ffe5910ffa700384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580b15b4b2b8c6012d2cc96ff406a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b107cf01ccbba5e8b404cdae397ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e720744a1e4ec7bf836610fedff3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa1a72d676d08c3497a94f7456fd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a18ff62bad0cc40c228d09082d8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d241c4d6f74ef5079df0c5ebeab95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c7fec57feaf81ed3509223f83bc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383674df5af9b5a542873d4d8b6834b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b7709adc5b4b7c71c156541314ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec02b2e257adabf83eb13658cc0eb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557407646f8c7b0207f732a6b761eb64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f75913bbb686b897ee23f207ffd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a714c2d6e471560c3c5fb0e2d6329424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f6da3eda52a1c726730a583d5f19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec167c073cd5ee7e01c3fb8cda5218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53dbfaabbf0d31c5c7fcbe568600ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131737ef3af7da151acb666b3addd805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09fa84970bdf9a1beec16aa171483429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88bae13922206a22c69d5d4c3026b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801feb76b0b8c377942552cdda93533431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9c3b483619e869f3a6f4b0a934bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f571557f4edd14471f29e5fc66ab05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d0209377d7d9b0c7132f6093bab8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f60467fcc519d02824e36ac2dc4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ab05b97ccf7c7c984096f0bf6682436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a027214ee0ac9a12399df13f34752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c8e7697db19413dff79e349fad22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395a4d1280146695a0ba9eb850d3f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabe058267220614605efee483d9918440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f17e7a85597a9b10f5651637607ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe3731ede524adbbd5aa7d3593a89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ae11ac2f9a6500394a0c95f12096443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477db0344e2eccf318046201ae7cca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6759a94ae89a931d719ce24cf2c0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b1110f1d4a94982d3c0858395196446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e50b1f77308667524cee73fa1df42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bdde3fc8ac02d59b7da55fc2944e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ac481d2d2f5e744b5017fa0282ab5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05678e350997ac6a7b14590717f1b5e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c98a42374fd398347d3013c17c0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdddb13497e892271f0215aa351a71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101ea7476bd1941f0551c04ebb1e3f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b776cc801c17db214cb89cdfd923252454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5082b7fba163588e9409cf5c2f447455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d287e02a35f7c06e53d360140342c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96a0454c335d1bd39b961dcd34d3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae02fef4f2b6009f894f06219eb51d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6114a7b1fb410afeb5428422fd4161459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c24a69dfa34fe2d2900755ac25f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0297134017db471caf684b90fae0814461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bd66c7e867c1f0c96bc3f3aa6209f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf0109396d0f14ea62aa2498397014463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82784173f9c81a6293552d290ea7f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c71ee1a7a9ad9a9dd83a4899f40a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5883f9eb715b2bdcb64827067367466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec4c9654844e29893c6dfa48151b3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f0b1f046c3edac522dc9f3b90bf0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f478b283942b7564a98e3eb03996469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848e02ef63c800876fd4857d1a6851470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c89bcdf7c64f5d36ec24cbde0099b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee60283f77483f227b04bcb0a50bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa71aabfa9c9b568cadf124ff5a54e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5dd5cf641d975871dc98ee112d7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc3d9b1b07dafcc43a4bfa9e463778475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d81a8e44171291710a5b799cc962476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3a0fbea36139cd58103f4b2d0459477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82fd215cbb51d11d91f968fcd6063a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f69d24aa298f0ffcb4e2e9f1e82b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47743df08c896e9c2809749e5ecfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f9f7132afbc25df57fc0e978057db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ecd90fb28ce13efca3c44229b3468482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc17ecff79373c24120f454ffaced42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d41a2b41ec0c3221794a99dd3048b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee77950cf2616a4481fabb4a453053485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322cf4c3466ad60754c2aa702876bb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a44163b9a8dabc75ae38c027e8d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92bb6a96851b07340dcae8d7cc61e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85b10c2841a655d6d060cc79a0ae0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae27acd09be18163ea6ed134e9a751490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4cefe76a8343b690dd1500639b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c039f83d0b4d5bc8cc6a60e775ca0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f69ac695b2542c889dcdcc109697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5826b24e1214f1895391a2d0f0e66d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97534f46aae3e511e6291a69ee739b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ab139b8b7748cee3b0c5c2c3b0e47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063eeafbf3d27b3ee43593e247f5038497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8de540ae3d77fea28cea8ca612220498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90ea7f87bfacdad6b270c33110560499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e315e2e86569a7ecf9efea9e36ad42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9673e80a518ba7031cbacbf74d2fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4df004f58f3419836945f442a14f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172f32909e301d7b5cad17a0007965503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7c82012ff8b55b0b964d893f2c8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3cdd2e0a0a30180e710d25896faab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b41e4ef048e1f5a6c03282afd741506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c297b767ec7a01e6f4b6a1024425f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba434ae8d289eac96ce19090bedc327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647399a7570f7e383aebf3628695661509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a33493cb2308c96b3c65edf2c0435510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70787b5e442dd5d9a3e8bb62b3322bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ade55672708eb7aeeddfcdabc8685d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c51cb3cb99f9eff04016aa9be9ec9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdf83461c9984e681275d1da17c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649564bd68cd0396145a72dd6473607515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c365dea531db584d7237d169f716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067fccb5426ba61d9db94a1246cde65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6fb8befae27fa3aa37249e5c23c68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b4942217704465cdd05429e4c144519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d495897bf739b845c52f233c3f315520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af7c57f1709746e8a91f9050af5367521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbabc054731465bf92e24f760b855e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167592a0034b92954aceb2b70222a78d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3f92cb34f8d2e779681d8ad423df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc939c97df64abad570bcb96ffa73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f52628b222f74c6be58b1a8438b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9362268b41bb617b45010c1ac45c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549b57ed88a92dace857badc084056528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de459c2807a677c4e13d2a146db30e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c82b193cc5ed83bbc95f0bcd0477530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b5bfe06fe5cf18389debf4035d1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04a5387e4284b4937d478cac5933e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ca970d176d949a5400c35e0eb692533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e8c84dd79365600fc2cec67d503a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205f6c470f1f46cc2567a337ccefa7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b5df0bd1c1f64c9b7911ecb1ddf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb237289239f1800cd6b6f6c0f08290537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102e56c5434dfd4d7142793505c8237538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8612a2422e2f0a1f93cb82954669539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333a7d3868ffe5ffabe9641d2c1facd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43314402b1e04359349187da83780fee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cceeb5b460427231d767d5953b64c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa77247488f87eb99ddd4837e0ea6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff51d12ebeb52d84100e50731cabc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e411d6e29229444b66bee3a95cfdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee701acf5befb892170af4033a0c2ff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3843e4a6d4a0dd3b6ba572278266547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ccb84ce3bd193957c8ff05eddeb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2365f3b6d5b2d160fdcf27adb9505549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6431bc9bd19ddcb020ab9d94b8f84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7702efc8bdf940ef23ddf205d1929551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b8f33674d806c98e58794fbfa2c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f9dff8b081924e23039031b91002553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2598eeed844c178174e94d3b8d1750f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6b1701a08ad46c91a9858aaaa553555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5b874439b9528a3bbde2038bf5c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8813f3931d0adceaf077488ac49ea3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408159a1706c81cdb31fe5f4efc9b70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb696867f451fb7e8532206c2d7c06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde8521367b4cdd76b2383f6d1b5e37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69f85218a639f7a9c0a480ef79bb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d08a6dfd8cbdb03ec37a8c400b8c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591effc879957933ff8627a12025e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e87ac33a1fe5f4b652bbd9c78ca17d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad668fd93753af22c701f427da807565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65650b77f47dcdaa284a61205fe712566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ecf933a43f11cbf213c2e399076a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ebae7a1168e25b4c93ed70a0ba0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297934bf530dc69cc42f0f82fe9b6cc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab1823f8172438316a833227ab420c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836a444d5d5d49ceb8e583f697dea3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93f6e7723c076db8dd1388ece1002572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d574e9980aac901a1796806efe214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d500b6a06e198775baf13b5d657678574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16d5d52c0c9a447eb33c963885a7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b23aa3b7069e815b1c5e6bb95a89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c7dab29c4c7c037f015b9a4819547577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13263225f2c449bd07557350598db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352c78a7e611141438d3c181e8b425579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc487318be46d26fe8fee2276728a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1c40767815e46aeef0665c2b6ade581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240fc0217c30ceaac68dea0135eeacc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620533a1bd655ce8bedf6cc7eee39685583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c25aedc1a87d50fee19078906ec9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d376a2f68b71cebe486742389fdf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a36901b5ce38356aaf4ab9509fff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f57ca4185f27abe6f772364685f7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2976b7646320f925b06c79a27c430588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6214ab5663f3e82c2b826d3f1a87f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2fd406ee977854b50e663b3a55cfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d329d59a0e5c3713f28398145ff04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e248e05f1a51a7ceecf3ef63f68e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97583d7d5b2939e01519d2f767d28054593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d2a8c34e1f2cb0f0893fdffa1982594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350691825f669c37d72b62004aae8cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0878fd83497147bad7fa17fa24ae9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f301bce4d8adffe43117a3091bd42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608e9c40caa1502661ab522d2579d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c41477f751ba58bb6f50b3a4ca206599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42da21bedd953d56fcb96de7630ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f3726a8713a70c1258f83f15fd42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6efa889969ff8525bb5fd6ed713c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90094cce18e612fee43b09688b6f1707603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8d39cfb7e094900cf7370c3b86136604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c536d56e423a2dedc1981a8d1467a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50059a1084de7a582f547bbaecc6859606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869f1afefcb999cae2a88b0d22578a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e335becf974eb3f49c26f64129b7f69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d38fa976542eb92e2caa124510e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd780fbdb910da6fcb00fc5eeb8817610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe023cc6c4e3502509079667b2a54e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733996fd0dbbff2027bceb13b0502cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa5ac028abfd2dd858e6d337120cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd028f2ee680df441d18753bb64459614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741183a1bd6dfb3c6cea24388c39e07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e67928302a092872beb5ef319930b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6340fbc07e5d5878a228a506de949617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce138da21d886548c7d3357a3257c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f31ee11a366fa5a8dfa97392c1ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dfcc969a808763346392cc7dfa993620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833836d49ba0c4446dff6f849fcbc9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa66c9aad2310e93bc7dd1ee60ce6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960ac593c1be220da7f556ec950577623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a9b560eece18eac89484e18660f15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88051301aa0c59e11a08a3c1837557625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb34d1a59b6f5cdfd8d50a8e2c091d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5a9bf6da28d5d20b3923bb5b59e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d69040f3e19d7bfcf5e37ec8b3b083628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899cf723ce216c5638df692e438806629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be351a26ec848645828f345b4f1d34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f169293bd5a1b869b73b176c4d1e5c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ced1696c762f9c9553276eb25b449632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63166863548e55abb93a3c69e159536f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140040558fee88abf68a7152ec28c4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85260f2ba61fadfe535f62c25098a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f5a50afc066addc3994b212335b05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad21721c46e3b2bce6824f56b9e4438637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f285e3c9131044627280fd8e189b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6dba70f6d2d6b06ecb82efcf8e51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de0ead462165dd3788b033580431e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73886fc7b66d4f0f6aee04b026a4dfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17c71a7f4fe9b00048379d1bfbbfc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e458c980eb5bb05bbf10dc7ed02baa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114dcba18ebf5a3615123c2ad8227b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63065e9dc3f03ba2aafba5fdd7107645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae743e0049fe160dadff8aadbc6039646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6f024d14bd7a627cd03920f0cee8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eda63a31e5e92a60b0c381e691e9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e4762926da0ecad53994ffa326c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa4410493eb713a35f69f3f364f682650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14887825eb863c0312827a3f7a4fc78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc5120754e6e63928451da72eefb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b24080e2885fff62109d8a140974b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab12b720e3fc23e463b24917e7cbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8557791f59b5fb870806498ce2e91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb924db7a26707d06d27f5bf7ce317656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63a5c68805a74558db62d2f6bac62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8066f2593ea363be9826a60f34669bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0676dce2dc23fe63be492d41d36ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4822fd17e8056c7dfbaa58018dd4f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f7aa2eb60ea57e6367cde0e3cfce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73cec79d5c34834aff30c7a017258662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c106e9eb021ea05aea907ef64ee4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877a87b74cea0fe26e605b16197778664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4bd88e558a55c93eb5ef1e88356d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3ef8680bb6fb8015d0eb9d9aa098666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f9feb249df161f592778f15c79c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0e0826647572d9868d51168c00db5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e5ebee76884c9a3c27574afa413b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f1596650ea6c1dd92ba4efa035e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354dc54d8b7fef302d477659174c093671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda659d91a090cc42e85e35ace8230e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0843f38dce320fe9927ee3f2124ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181c7853ddccd28f3af1f0156431422674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4f2b9ffe4ae8b37c5add1dee2ea5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff95a2bd0bf99d83fd2b8089762468676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d8f0769b06f88d29fba0e03d2088677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502a92e5202e3d9257300ff638ae7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f41041f0cead939e3a1490142b3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433801f9fd627328be14b260533b5c52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bbfcd2b2b4d356b785cbef29805b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d0ada4fba035ab837f6ef37e0803682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaed127551d581d380ca00a6cc201b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2ba6bb0484212e19f309f2ecdac2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95594c65707498712864629772ce568f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f027bb75d1af5b17f7f08db36a4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547e1976b7c1f1782810160de7a188687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ab0f0bd901a2cfe3244b9df6df3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212aa9e9f121df14b30e966d48bcea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef23699b948dcb6a383906642d0e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2201a2afef7a26f11755b73019d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0439c16177046574fe2fe46bf118d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b5dfe4e3fbfc1b65b48d9cd12b89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288aa162359197ed336118965091bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b779161d29685967ab0d8154910d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d22aaeb0ed9d6b71d9e5221eff2123696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6feda672196c58707c714cd0fc6fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca4404993f1186c979330afc314796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c29febd3260985cf7bb249da1b915699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9550035a7f113c10570e7d95af09f9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539dd390c0caee7e06aac40888e912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa4400837755beaa688e0d6e2e586702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d349715af1f23ddad07d03660a63615703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d33a888dd3e5d41da8fe2f576a887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c1b04b7559c855a52d52274fc05f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1d0c2be599ff4d5d16f7bb8f1d6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5c41d7262dde14a36365b46b92e78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eb1ae94c371d76aa9f07567b5206b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b0b65549529f08f63b9cd2ef8626709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64860643bc021dfcd638e2e60242d09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac5b8ae13b525e2f6376d310269a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b485629f85286bd8f79bf0a968f1edb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ec441df7eb0f7098130676739ccf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc82ad69c0096c76b8c64ebfe38f2a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ea21918193a986baa17ac72c3f20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cae25914b41e56f7e36917aa5b137716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e90e6318414e5dac7f0a2ca92f57d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11220c96f074861d25c68eb582fc384718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8202f6f460f3d627702a291925c2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671d26c0e5e15b574dad7a8bd45014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2fd4645932f6b1febcf5e94f6e2c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc029b8d601ef1532cf210a1315aee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72e08654330583e4d5ea460e89e0d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad0bab7eac81f61c057a3617b7895724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f978c7581d11ff314651504ccea41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f916dccdcb84436dd7940e0fc542726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6335fdd0cc162e1d0c4f94b0ba31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341bd621dc93e05dc43fa7341cab4e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb613cbc4279063ed18b37d351678e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630880a5de1f82503f704a2639e3b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b00fdabe25ab38f5ca505e9a9ea0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbbec67490e0c33f5b5f4f858ecd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92fc5ebd0681ad8512e09f9d87dc7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86477f081ce9fc244bd795522e8948fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa6dfe529419a8feafa57c75f26e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751403c5408fa5f41979a65aca1837736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f93c5744ce822874a93a934b3e3ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91494838ed4eaed25c13f79fb9589738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08123f898fc669df44ac94a65ae3ee0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d1f3227446caa1d182ffd6817c606740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1366a5662ae79b7b525a2ddbc22a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d888f618470e9b378fea41814794a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9858bdccbbe9d03dc611008d70441743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965de8854e51e585756de6a6321ba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864391dc1b93970d53eaf3136bae85d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855af367a26b375600fdb8963c8b1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e277782b58096ace33ddd2dcdb62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d212edd32dd41d7e2f7f7009ae312748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fbd4c54d16dc31571ea6f7eaa3f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1c2f82738c8a68e57a90382e5de7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413749909b332fc9fe06c76e53d1a07c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad7063ff95c61a5427b31346c57e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fdb2c819a6856ba93d3b87c7b83b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c445e72dc5a4cf0684f1ef68832db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42e2bbe72c39200b046cd10b88c97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4430f46385439b1b6c5f0fff5404756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a00f80fddbdccb5ca063c9aaf664757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24862e31e28973ab1020b7593745f0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c43542567279452a94ce766a91f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2042609256c95f0befc9ff07888b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea9e1cfe655396e1e5673be941c68b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ee6e9eeb576796c5a4498c1322243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9c894d4779e266053ab03538f99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd57a8601c208576e8e4f12cb69705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4ae26215eeef5af044c4442cd4a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d18bdd4e3bf9ae7b690c717d5c1a177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a45ac5da66aa30854150742795e8c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b457bffc8a421b080925168f608d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed61f25e5d85e842064ed29d53e1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6785d5d8bbd08bd8996d3775c291a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d7deb20ae85639b3bb90f7c5d07ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ced9fdcdfde5e81c5434f84ab75e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73534f1e1d7ce52dce5564c114c639e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff43fc79de3a5d4846ec29c8999ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23b03a864570b009ddc7515811e4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc42d1f67fbbea53f2ee4582c819d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707466b8986dac0ffadf86b03f43d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6f09534532420f3600867b0d63cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cf4f1a57816a36a83759104f30d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db758350946f7228ae4c6ce72c3720f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe8b0693b0ffb3ad524ee49e21c5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151a275a2a46474404e13ff9f23b0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784713160780ef38d46b1983ad256ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13309e1003cf2318e555bd3e6662325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9806492f33e1c229a6e662036e7a4ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb8b6fe38b092c9e860510d5337bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672d68e730eaae210a11951694112328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674e607bcd8ff99fe861f7d6b432e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca581599af1b5d27ebeceac7cd74da430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51623f1e6bc42bba326c64516bbb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083ce8f8de6150c43aa3c0e0e8370832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217442cee3c7bf475a5b4e74c656f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecfe7be172fb08683d16542874c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd70656877e8d8770e809b698dff45835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ec2922f03a69344216690b46088a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ee2f15dfeadfed8c44593104845f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866c1e457e68dd7835d1cb9205607238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d266e65c4c160145705d81b1b3c4e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2df31dd2b806766e90309754d559140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7664ec62b37c7cf80e5a016b528deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b02f9e101240a5aa5951146331bb3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864af583aed501d277e848aa384895b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7366f77ad5243fe353938ea806de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e146f0586f044b1055a0f5830373045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d555db7c3001c65b8f3603f0251901a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d93c597bbba049ee08f2db6c3eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66954b0f63346c4286e54a4c52a33b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c2873edcb5e9f6864b58653343f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9394a4cae70f8a729dc1c114d04950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfda3648b483b172f68a43f7008fc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c4eb50ffa297b471d00e0868884552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e9281a4f8121e2fb17f0cba7c5da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05bd26cab389b2cb9d887d95e5ddf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b4ca6f0ec705f1d45b90863cba8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee5ddf1ed16cac7411070a9a25523056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3753b4557694d0685b2efc2543e1e4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbdabcaaccba6e68c28cbc22b2fdce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06d02d32e9c00eec3aabcb1e0785459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d12bc5bf36de4caf932d8efa16b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6a0d245ebfb758770d0e4fb5a4fe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b44754d3f97a5dc61a94efcbb9c07a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab8110fe0bbd8af8bbeca00888a2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a443a975182ddcf03ec4b2cd95123964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48760254c09f05c8276fd70c4a5909e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735b989ee4163e73b4fb08349091dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca302c1cee6fe540f8fad0908dec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e0188feb9f53c2f1f3fbaac2816368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f60fa5bce9445666a68005c3f30bbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3edd7be7ceeeba72b1bcca4b1dda3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a0566ef875dc4a6825b70ee01a7f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bde221311ea177dfd90969b1a707a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da9c62a445e9a5d47c6699fc02bea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1b9f298ef589b76665b47e890e2e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097a16a3529ebe4aaa81b7cc191dbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377df9f55a6be930def520cd6d6d70176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fdfbf6d3f1e2ccc3d13123750d9ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba090df85db391b3d75931ae33e01e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b0f7410f497fa7471ccba2d5141579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a55767ef73fead4c5446839b65dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689da6b10f12081e01a44d85ec3a1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c0da113567c8b333c20d6be476bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff448243acc8b0507397126f133b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e3095daca10df9a58b87df03897a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbc3a0abbbf58befacd0635668ad385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c05fb6942c6924c54d6d817b3bef186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7e073b6fcbce22bce7d7932f7b2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999b0c219d27a744bf088a76c0adf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b15b5907ebdab3a6d7a6ed662fccc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cee04d35728c4afdb122c9e87737690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67481ca93770edee628b4723c8d39491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28336bd5d7f5fcda361e4db96ddd8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35fac0b5d22f751f61cc184d3378293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3e79ca314c203deef5bf16d08b95e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f24ea5f4c0740eb2631bee56a64795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e8de3f9a622eff3624ce25bcc2be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f589169baa9a089529d65a4d3505a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0a738384d1e9ee455f04f319f10298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba12565ba694bf9792e28a2dddb58b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc08afdb8d322f430c5bd8962fc60a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381b9c8a67e462e067174f8f51b5c9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083129be6f9584f195e08421e53b6c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb1f9493a10f62396034de4660323103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca463a5af83a8756027733c469acd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe84bd045f9325e62dc63ce69eb9842105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce82814c4b7bc2f026c86d9571ae6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02218ae9308b3c7daaf789542447d5c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043734e81e75b7ef0aaa1fb4921a5136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0bb90d02df10c488dad83d434b72b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2519e0eb3102bc3f65203f3baa45bd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb394bf4bb6b4b9ed5268ccf67f555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2bcfa69e31ab369982c75cdc961e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8203345d5648d0cf0130d3cff6c868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e81044c6d9e30ca64d91f4e8000fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b458e64f3a814efd989af220013fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49473e8d43b950db4477cfb652dedc42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04a1c1d12fadc76afa14d92e932dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1aaefd64696a1b84dd43f1eff3d83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061cc9f3ff77fa10c452a3720d8eb72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec6a88e8da58bb7669f12400fcacbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58551c8ca5145c31337838d8fd2ae7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2a41ff081869f34f0b29dd4d716c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd37e399440b50f8ac4ee9cdda8bcc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86f9f365a1e74f8652be905a08392124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78285f8cfb8cd8346e4381be3be73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81bfe201761fe1b673999b1c923d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1000825ea55e3408131e0decb563d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5353b5db7bced375281e1520a1f4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c1715dbf7e302652f1fd79aa8b4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54605a4f7bed4b0e79e649b169fd45f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865940d787c788258eb3efae68a91ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20b645c7f3731269ba62e0c242e68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929133c2aa1b58611bd13db75e4440bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa9b10a2cb7320d2979061cfc81c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031091a329b6871e12b236bc7a809562135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae5b3819ec76614726a63e787ea3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7b2f03213715bfabe842452931a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa3036c48534d5fb00c249dd2e55f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ed83eeee652c59988eb8d2ea8125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221c93eaf1e2627219f2236fae28c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542259d5da7dc0a11f8ed48258b2e2f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530a4682739cfb704b00d5af1988ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591385309c135fe45fc2a01045c2392143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909d93bf836a23694762c51ddf1419144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36097b0b6b2ea3a8d8d0e08a729f7b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f847a76f39e5f2a8b7d5cf77ea3dbb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6cefc544066667c2cbd0077415ed0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864723bacce447178457244d4761b741148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc31c036d7edcd1d2cad41df23fc93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce55f5778e9187270155f2272075f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9ab04ff27bb9304885172a48618f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b270e38cc540201b4bc03b89bfb68b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2faad03a5d8faa1a7c4527dde63c66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2fcae743e4e8eee053bb7bdf6a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c19353c9d7e022a43fef7cd40b36e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b99c170cbbb9749a050ba97799c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d7e0f6d358eca299d86326b27a25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f4475627b1865e2f4dede5dc1f6cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe844fa3eeaac4685cf153ededa459d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45591bfdc423ef51f11d6604b3ef1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803fae01f0862bb4091c7bc6fe9d68c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7dba92a0e3cf41b2c02d190ef9a8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4542eadda0776404713c2661da486d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577f4e7eb0bafdb2e25da69dd2515a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eff0596aa7feef9cbb8ef4ef527f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f5f1ff13b68d285990971cd545cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a76bf0232403ac7ec70c3948438ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824232e3d46dedb3600f71063f1b95c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c43781f4acb9c80506ae4d1968897f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee87cb8390e626432b8c194314efdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90579a6d291a7425a46f619da53b555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39030aa19e90143ef3a06ca700cd51ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acedc20586a55529fa4b017547df8de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a2985d039f4643fed64f0a04688c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ad6dd0bcfc7fa5b88b6df6e1a429175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5487785611b86831025f13a741009f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309033020441a3fda67cab3dbe501e9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799a5eabdd28ecf7e5d86d00d5531b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac8792cdc84ac7e84fb08d6b7041f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7a72603965e186ad4705de8605907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be9f0fd7139946b5287207a4b89332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68756fb5adb3886a5189a5f4b4dde80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81e26116593c27ea62a3bd29d6168183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beaf94a9cea41aae07c4fefdde2d1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daabafdbe459489aa32e831c84997e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda1cdd9b50ace756590e7a69a1d3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c05e1267b328a2744910f6f9df1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6835cd61ea7627b1f7de86e3d7c42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc79b0ce69c72697ea6a804c922b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f650b0c3059650a61c090572aabbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e68545ab1074c57b0cfea7b8eabb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0713b1c8b1a9761fd72682169f027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68c14ea432edd3628641a20d5abb68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693751b6c9c6cf519d41dc690a0b9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528e884504a9a7edd64ed16111b5a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c806e8163c3e24fb81c3d795736f39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e985976f82ec34a8e68de9014246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c03bd28db7908bdef406e422cf497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5350af96255fe2125aa0364988da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21baa9f53fd4cde1ad91dac53301b1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a186196a030b6c71c99dfd6309ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e511c86d7b0382b11b540d8950d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b4d42d7eecb3cf15e9ec6efb883d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb1fae2eed8756e8be188d1bd2d7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793c90756c060d423e729a12a0b33f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0e1104386d1488816636ec5684d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43031dc3974f18c2151c89115cf020207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cd74b7f5888001edeb3e4149dd505208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6be4fef759cad31cd21b4e33488d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15799287ff18c0b27120f36f04adde73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1eabd555e8e3638c691156a4ebf5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f0846c1c815463d575c5a5cbc6885212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8c83deef76c5243745fbfea185af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cca1f472e38382ac5a27d05819155214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6174e8e3e69ac959352143987c18ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803ceffe3dc0dc39e3b3a01070cb56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff37b0ddc6fd52207321e57230dae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c36457cd2f30e0ddc5f5e946affccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18258aa22d888a8003910cad3a919a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea0cc8a20a844f7273b6bb40ffd30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ae130de5211cb660ab4541fb9147221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad486e2442a28b3d288b30b729dd164222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b5473e5c1390ee293e8cd69fa238223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141b6d9c731e2982d9d76d6c43c120d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dedbd83ea1fa0358014cdb84b8313225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47680468be2c399f1257d9ce7887c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc3b77b69e9c0ff0dbbece31ed7cf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b7859d29e698b25d1a0c78445083228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c24301f7efc15db326aeb39d5b5bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d533603d5549584f48fee9e97c204a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f98394f9bd3bafe5be1dda8f14d95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200551b89f348cc4c8fb1b338f4ec0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c2633cfc5cea16cd3dbadc936c72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44bfb171fc75df32e88715fa92a16b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999a1878f4fc7464bf9d7b74e9d261c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b1d5ba51ed482b50771a356d6c32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb1a880449f7d11f9ce50beacbd6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d154e4a2fec260b154969ebdca614238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63eeef38c153854e6da9be5bf15f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f5ba2883ce165fc79aef019a687b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015936a1e0d31e14ff0c95f0db4d11d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57921295a3b10539727cf2d7b8295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87984acc2b838699a75fea0b95611243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f3b32fd53ebe864016da97826628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3bd4651b85d53e0f35cfa156cff44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5dc5a0d5f7f294e4902249a9ce45a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c15e930c19995a258d5104df4653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a1240623330bcb00d785e72d6980248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3c343e10b51ea5f2ab2931dfd007249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0557abad025ba7390a1ab8f936db2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4c87a16086f3606b7ff24168f362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402146543c2094748dad4544f8eae66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ceeb9b73023aaf35f7417cb3abcf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa4601b3fe99dfa9288f99a46969f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb767e9b95927b60e42875dcdf7617255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93778e88e37ce86d5178a7a181e51c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d34326b37c4f2c50b3ecaa2a411b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c170bafcb69e647ef57081bdcae72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f6df53eca58b9bd02f3938ae2b5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334a3a7179226c2e6ef267b8a1e5eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7672add606f14dbd9dec6b41ba9e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81ca4182e9869f5c9304dcd1984e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14138eb190ada298711a7f9311004f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ca9d452136f622af47da01e09c25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d12fb759cf932d9b5874aac12b1ec1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c53caed3bde8506a168f121d9896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f211a7d8bcbbbcdff94d05e49d341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983c6bcc46449d81639e6b0fc860a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9d173cd066d12e381dbf8757a489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d11de78e8ebd19908a2b8e726f695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca828acbcc9e8c0e704a5f0fd75cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e98fa14a8d6217f6c21289c270394272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57240e3c52358473b95dc8550c5a6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24d98c39b7bedaf721f0aac398e0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe75b498ed03827dfe1a7d8e72161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066ed09e63f8e3e48588d6ec381182276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bee350e7d80fc1c136d2436a29774277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488040201c6e64e504082bfd49217f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a53a657b260fee23a2db00d513f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612e820840dd47834de5d5434cb545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f737da65e621d6ecef19857b9af3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167514003255f2d6efe63359b97e1634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235545962165f2409870a2ae695e2009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de633b23f7c57e0d73c864af4930ea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231d68197a168dcf23bce754d5dafe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492732e8c8a50d78102554d6a83ffa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c504fd1fc3da18e78b63520ce7c3f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c31540ff7d6b4873df711999174fde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3825bf8b20044e5158b37f911d1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed63a54fc0f499d86a6113a7cfc9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac196e311076b62755018ef5aad3ab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d94561793cd51f2177054796bebf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d087515757202e0a55d33b1ac3ee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea972aad2c5b2d1eb77b38532b407294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0a1e0d3ba78a72e3dada8dc7334c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f04db1b8dc2297568b798f9e2c0f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88982da10a761456b74d1833336a09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51dd0af572b6b152ebbacb9443ac67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06546be3f8349b7a5a5a948cbefb19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6019595497783ac5ac94a2fc0a1c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eaedf65102be3a20afda5e93485c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cec34c286fe742024f39030043c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e3661998b97207349e0b48781fbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254bbb82374615ca1b656211dcaafb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281771d613618725f808fca7f10798f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fd9dddfc6cb9f61d62d6860f41b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b5f67312ec486318152635b3b6698307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209045c0f0a33f263785d46bb70bd97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984140cba546416ef0e3b9af501da9bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2bfa6f3d93d7b8d13f77ecca4676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781970bbdd8e7212ea404972db294b6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38a7979b97af9e5e599c24a211b66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9c171faf9871348412a9b77a93b99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701d01e6913f8765fa3f4ccec7ec25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c357554d8032b63969380f2c9902b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54118c10e0ff90c010242c86651e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595cda4e9e71a51446ea4582fc373b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4339865d55ffc030dcb53b8e5567bd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa4da430289bf2d2bcca2c331ada9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a954dd1f7a9a4ad2c5f483bb7453d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd157d4064cca39355bbfced9f5ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bdbff43efc843f57ff5f3d60f4880322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f4204cd7d65c4adc7b02d9d760a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cfa5af06fc06e5e96f5ec7df90e7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e38a3444333bb935ab3e4d626c76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f5b30d012783d933b1975021ba743326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0d7019ddcdab4d35ee6e135fcfcab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b78dfd19945400f4af47bba824f8c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10892357bb899d1450686854668a88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e484dfe4e7cddc7d90e26a94e50e35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b972991be7dbf9c34bad2d2bdce05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d789fb751a28dd5ec19debbed2ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc444e4bf98128f0f2710d3053ca868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05f204c9826da394e2604399bf785c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798540067c77c8b774af8bcf73679b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a076f2af86fafff7b03354e93312b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9399d826964a64f5e9aa49fe634ecd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05492a12d2149780e655575461b841e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c66546f473dcc157c2afa8f65db4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ed9a1ab712c6e7f86116d80da3502340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae52b5e050742d7da65f08f62919a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b052d25aa23d0289a9df94625c5aa4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d89780fdca304e5c99137cb9f87b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2836ff313303a7aac749d40d2cab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6c7822d7917e749869ddcd70cd18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede78fbafc5ca0deeebfebc3fe95279346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d94c8106f69717b4969bed7a51015347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e59de44fdd14078ab820fdaa6700b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab753e6303ff06beaadad7e6fabd5ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410145b30aa5aebab2e6790e929bc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b1fa416eeff1ca3f6c7051cd76aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92e57ba3e028f17e6088a54dec0d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f874136189b22299da660f7a45cb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ed1dabd9b2a69f417d88cd590cee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392922723c66d549a0983b3b8f40dbee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf50560867828bca4f5f00011ac949356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ebabdd7dbaef9db8fdc01e15eb5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb1f10ed928e1b74ce0d32ce2e563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e54fcdcf9e3d7086449c2e8c7ca83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab525f1df1d115388e3761443982cacf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38bab2545fb3b6f0acd0d0f731e2c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbfca3c60cb62d3ed80b1a617f2d81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e8e100191998c9e5a7e5b2a0827b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adfc76f59df14b72178f98c5d2704e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6cb23b0123864ed807a1ff286fde9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351ebeb0c60e315c4500fcbee403d5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689c923133f6132f4c1a10921f5cfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2686dc170c7bae2a048a99205f434368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b9665eb02c697b2f44973e729d000369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ead649ef7639c6dbdd7c587df872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ccd20ca7e172b6b96dd82c431597371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc837a19d2a0bf3028402f707cb3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e31f8b7ebdc8e036661d3f6f3eb963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112b32a613d5d4489a03a7638df40d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e37eaa8f06d1c2b50740fb8c2c8d8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50ea3ecdff96f2ee67dacf5a44694376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e4974fc81c7cae6c034a4e7bfc95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e409c06d4609e2f574ca7cb5814dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b34e920f191472990ee9eeb976033379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00ab95d7d36182e88dfc3e7b1fc5ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b534300fd22b90435173024da7b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f07f53d1046a4701d7d923726eda7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f9221451975b62d0e875d4e335dc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047bd558d125878377fdefd2fde58d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ed27adbdd6debbf939b23f9434f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a524f41aec2d5b07ba25996b45ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091407a808ed129da50829b8b0336d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984fe9f0625b113d2450e96ab3d0a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871443aa97f189424853a1c75faf61a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a781fd935dd20ab7568bf76171959390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71fe821dfa4126f217eecd2263724f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab5aa5a751a1732382bb247c6a1f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd564e876ba3e9564e343c9489402393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e45c83be8c849fd9a38eecc39efb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff8ad7e7a39c0b1238ef23a20dc19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f1a9155df52d06faddfb659ab753396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99053ff6ece4ecd19eaaa38e87fe817a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64768a7c6344606b29175d5960260398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831883d6817d8a86a1bbe0a39393d720399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed666dcd74c17576a3393786d81e83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c02a4571297fbe8085b9d1bf8cbab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f0cd89013e3392315fbbf770858e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff7435a1a052ab15be6b397af6ee89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b2eb1a72378a549ba22c34ee2488404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4b987037839c91c07aa2857ed46c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5414a2635ac827a3734a12fffd86b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6833c0ef424d90f3df787b8def4270407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c72657db99ce736c975f0e52228515408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8205cf86d84655669e182b2af96fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365860cf8d8de66aa46a51a06086c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9838e64b389b3cd90cde556b3baf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d03d2f05df1561eccf57576f545e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e731ecae4696a5bf8c88179dd2f34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607dbad0ec24e34f92095bc1edfaf9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7570064d86036c480156a4fdeadd82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b4f1005cb574646999e3f6a8984b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba69396e9b6210afcbf67da2a220f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22765fba48c12f7086d2c66e3ecc2161418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1b1d2be56be25970d258baaba1a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ce61b6fb500917aa019851d4dc25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee377f25b4114f09b25ab96509a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb32ebf19e05f7d60991ebf3c56f3d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf18ba04cd231152a749429c6fb953423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61e7fad31345bf3e67cf1d573f7cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c6a4b8aacb0d75a7070471f2d5db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bdcdf19cf4654a22aea78ad2a5cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25840bf51b7cd48baad06031e60c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaeb3a5da6895fe77844bbb9e87499428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164ecfeaef140060bdd37f2682f6ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b72a9003987b3e0df9e6afc2d4761430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88fc9802c234aeb2ecb177fe4b6779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2733d6919ecd6850b4bdecab5008e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45e746a025f5bfda4062b54091d7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8174256531bd8c809c367ac6334f703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318cdf15bf41eccf2959cfca5c89bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0441449831711dad96897eea13a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f355ef1982b33651d10f456834127437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f47605dfddd2ac13308694a14ba836438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd3620306425f42f6a36c1da5bbee8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58403f37173cfe773378aefa4b9da101440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f4db402a93d268a06aa008fa6e05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310feba2a1746ffac9bbfceeac1fff33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf9f4d08d785b2dbebbf9b84e1aff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3cb922b1f3a7b3eb69a24e50e0825444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cf61b4741ad3fac4984c4cff6de75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709989a5b2fb0dbd738508e6c12bebab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d43f838677e7bd1e3eb8b1a9be7fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b5580fab3f16e50f77f5e813f8967448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8617739b6e690a0b5a405fe456868449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2eff0ac466d1a5b235a32e650b03c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce537ebf583cba82a087a4ea1cbf388451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c7941c6a1d222107d41dba644b1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40347ae8104c82ca94cb47857cbeb038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad11d6b14a53d88442d2c6afd08cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189e69f70919ef734a431559ac9a3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863ff66792e6578afc5643421a51ae9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d70e4e3e40ed56700718dc339d1c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7dfe62bb7ffe1276b2eb3478fab25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927d8c08c3fe7845799b95f8f693f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59e3ceb407ddeefa7e5d56750ad86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a1810e1292075e8bacde509245e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2544efbfefe6c61ea172330f12e3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcd566b94b8506c91f857d828cbdda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277f27e7b54b6434f5ec4051f898ddc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c663370d0b7de00a09e7ad3923b10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff56604be5bba4f4e7ceeef6019cd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d07002dca0f7cd1e2cce9255246d71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87b88b3293b27b5e58bd9cfd2af4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265653b61e4688460c8e884466853a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467adbd499a59741200505748b0a581a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db3044a4d7fdd1aaa0918803fef27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948101bb3f961d02ee6e3950f09894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a142543669cd0f21258d3f617f50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b1bf010c9f4c4148a965d4b4ecec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bf0fbe66ff370b3f93c428ced0bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2b9420da474530d98c07d8681f43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3315aab391e54856173dd3700fc51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4baf5d147a66a066a15263e6309bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9b768410d293f626ac6c9e86e096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420210cb5e45debb0be40115859cba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e31c5ec328fa0216286e762386ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddab46dbc88874f984c24750f4db88a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d71d0efa96eac81fbc3defd064cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22added2da26c0245549a8a69b31fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabcc88d4eaaff74c3ec963643473e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9217f45330cd8060ba41b34069a1cb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387fad03a84fa40355242a80e0106d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d379b2daecaf8ac8180bc2cdd9fa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba225ebfa8fa1e9bdf25488a5aa65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793228e7c519508caf3ffc5bac889c5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce6f4d6a248d76962f5eb7f5b7e7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d56f6e68428b4985506ef76f208b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4005ae8a797595b56b4b224ad2b79e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb51eec15b1fa4e990a3f95cdf069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d7ba7a77fc564e96761e7b06038a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae4ea5a663366afd2ac3466664882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ba019c6395c3b7c94abcecc88ecb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c946308a0feff806c702882ad02c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304646879c4dadaeb2222df3372ee9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84bbdd76662378f4ff86f241dafc5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24f34fc858b8af4d620e85478f0e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf623023c99118cf3a6579b127f88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd287bee140a16a8ca1bdefb549cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0c2be3b856685bc1295105c592acc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6aba617654a762e3c06f368c1ff0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017a76bc162a4a60671d298f600a56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5de074430d085be925c16f098680d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be73c945bb4311c784c78a63544debf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba772619d7394ef83d22aecd20c3c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effdafe4286bed8e39404f55ba088e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31303854cc8117418c5b5679dfad71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b210393b2e5cbdbdeb832a37ab56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6b87dca12d0a97dc4f18464ca38c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142f46e9522d92d2a715ac69723d250514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c9ea56e8c3ca0eb9b409f5196046515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1abfe935a4f27488a6a979b9b8f11e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebeb852a5e4b923ffb846592d5d262517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa57f55a1233bb79e9fcbcc0b87a02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e57a8a758abd77c497451b8cf576519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af82662f35b8644f724a5ab078eee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d74e063853cc0563a15dbb4ead6fd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9390e146ad917f2e1fc4946a844c14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573aeb5199b87706dc6567c21f9f3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96488ea0d856094758b3bfa24764b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b6c8ae40f0dfb9aaa4eae091200d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ffd00879e7bb61eb7abb3510a2cea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1203961e97ec26d4c244e7c70fd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b1b616f4d7be94f031e1c1bb6f8a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521cdcc4d2f6dbe9948ea81620b462529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7691761e3aef5ee28680a1f4f627530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa17344cc9c952bf511451e286e0df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd82a5a6dcc4fe8faf0cbf9d5acb0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c25baa874d0924e8f9b54314be537533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c419e8c13b31adb080108d0db85985534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154b830904d485a80ab0ccfc46705e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626d28552f7cda0414b64e9b552315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b7dcf820db0f3b12f33592b3aa82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846a54e00bff8cd6563576341d4256538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d7ef71520fc84b75c9eefbdf9264539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37f5625d804df82c23bda60e25927d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda9dbf6656122bcf5b400c0f8f303541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747878e9473b2f3071f1f3ce4155c2d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591bc9ae1d11e535d0599985af6c8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436518c61aef877fc71b3ff17bfc19b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc72c8db0ff4f68ab74e5dd38f2ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b98741ca009aca7648472ef73ad42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1345e417fe63f4105918d8da9c823547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3870ec6d3225759c3afdee959639b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffa19dc0e7c9aee7609ef7ad327a7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02691a40e015dc47cf71ed374fa1ae81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc33b95c86a585084a435930e070a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b654274d5d0b52422ec1c21d110d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c137258540e92ee79edb3363e7f75c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477b525a0d6cbc1dff9c469b56aba1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181bc7b34fe6bdbc028b4be7c444ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685830ab92414e1f74c0c1a6b5891bab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e4562193ec75ede58c7abd74ed67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eeb64ccf4cf9beb1ebe8c88e272a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd95c8155c1a61f047ab55b9b1401559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b920f1b1e75e78eb132e4894db86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843717d59246836fdef100c7ec9709561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7afd5c28dbb1bed00a5c776f822a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec48b80a4666173bc4faadb3a17d74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22c23b8ffebf7f36eae079cdc0bfd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267b1029dfcb2f4c8b019902e90995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066061900520edf2d24a6fc624daab47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc67abb10064d9e24db37d0ef7b1273567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901c7042ec572b9a82d0aeb49ffe80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e26014c03a850e217742e0cf68c10b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bca82d83675b22afbcbd172c5a20c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a128ac04099591b882c326679fb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa38f36ae3107cd31ff628c308e53d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953930cfded3484015565bf3aafe20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3beeb93e482e3855f720b9103bef44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536bd1c71e6623646df0392a7478fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906e2bcf90bf07d16e26c7181a12cec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74e848560f28b6cbdfa0a1c11a8ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa2b6b1853fdd695d127547667f283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3dd6660b94bd49eab49a3b68347f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a28c58932391a2540b1f1390cb33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491ee576da0f5a884aabef05cf29b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1bf5e8d4e7be5bd5a9c726ac7967a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd73e626bf264daad4321adf95fe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6cb77e860e4b73d56a2c4976c08d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb291c7c141e9ad1c19df0321a164585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc3f1acfeb75ee505a9dae046d7ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6cc66c0e8bb95d487791926bf1bae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70671b99c7d3a7563b72bf056c1a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f5199ff4f580deb576572aeb65c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3d475698ae561e949913af3bbf9dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8e8691a04f1ae85b15e980fc5f85f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c569e39ae5a96315a0defe7db0b9ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8adb0aa9d326ad0e45a04303d7079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbad42529c9d6b9c0b0d40271d3d05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f05aaec395857cbddc14c89f2181595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f47f87dbcd234bd9ed929a20e309596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ed1f0c7e2c5f425030a558a600ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd699ce9297e75404f0f1a26c93f64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f126551db2f4be3bd8904db7fc26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567b3e98541ce8bd77e993d32126dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7ac20c3beed57558e44c59bd03d05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69adbc2969bb1c4683f1265f604d17a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939922e9708b4fd4035903f788d83b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe7b86a335414ff4f9a304c2079d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87321286eb43eb0d447bedfe516c2d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525ecc2d4b2dc3fe6f40f565633e09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2abd0b5374952260db6bddf3b406b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b7a980e536625054a13022da3c43b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b054b77e849e0169307fe4141664e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6fb5a0c5a84ef2ea82c35b23fdc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c22234dca77a39044206e312ba4c8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a046f6f0667ae866f1a237ae9abc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385d20c4a3df9f887a3fbd1a3da2f7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745e360899a417525be3bdbde8b2da3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54dfef5b10b7e56d8ba8065eb6ef18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1346f410713d529fd8877de05b9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a140539f8870482149c6a3228c346617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16e8e069c718773951695d0948f74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a06e834953558005c4ceb92a154f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f2998f96162f9eb80bd38527dae93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288fd6e4f5c638d114d9ef72c3216a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843bec36a92a4e30b807cc2eeef13c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf362cf37e0187fea9973b3decf4574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1d8a9ba6722924bb1acc0b8b3d63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff8a433a1e8ea9f25bfbeba4aa635625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0192663b6c7038e77fd7d450c07da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9796bb75f41a6c616de0c3cae674b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5d37e3f75f0d8d667ae7fb37029c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ff54311bfa9d614b7497979310f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f22e2b941c21d43de87e63876ac82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a23688cfcde64ff66dc58d64f62a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac543244389697765c429917d445526632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ace1e05560e929f85a1fabd0e63d98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d60eff4f2b4c6eddd42beeed3ace0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbffd58aa42aec604e22635de4ec803635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650470d40495a3f141ce6f80756c79e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3151c73f8b1298fd43612d8152922a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3671d1c19f16a8022eb029d972f1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3ac70943caeaf9dbe6b3842e4d36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a5c2a2b3c772c0676893d7577f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021c6a92065431b980edaa70c3e7c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b36736b350183095207e54c9eb7de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708f10306a73e0c2b7492cf87157d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5baf5fbcd44330ca3bb0e2be6319ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9b4ff2073b845f7026bc6b2163af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a43a0f82bafccb00a8cfd7b4eaf4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72500dd489bc68ea9efae9f0fa55d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906aa9bf700eec5dc6566938753cea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b1b730a9c52c057c4e068eec7314649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad912ff9d3e1252511e39142474c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96cbc4d0ca1216aa088db01bf3d68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5ea9a4379398955617d26253a7d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e068f8576cd26de86e755bb3984294653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76913b3d4271a14f048970950dd40ed3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c87add9da953687340cf3dd8c0e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc6f99ef9a2aed52344b5622967f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe306bfc230438e98882189508668657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea25bd217b6b6315ca34be3a6d8f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ab6530487e91220487637ef3292c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89bf2593fc865722f146e7a8d63fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65f1e4851eb2f671d4d21a41848c6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbbbf94c14509a8c1b4b125c26c8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33a946ece04df9ba2fe94940fa4090663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf88923dc3c3574bdfb38b618e838664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5865bf6ef72e2319cde656b549266665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f177e9df58b4d9eab5f99e707f40d70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321fcab64c4901c1b5fdd9252cc016667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e1724003d8b75977217717089fe0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977503fa17cc74fe246dd7564fac8553669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1063ef61f9992f98f0bdf2f6ca6af5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851801af9b7bfea356e79e0fba211b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698102729d32e8af87845e473e2adfd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604fb70821d3bb7b81436688f692b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d315c80e0fbed61af9c7dabaf8aa92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad8a9017ded60abde977f4dab4861675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58af9098e923f05b28cf2915af1c13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468ca5ddb60d4a116bdd11db47f42b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fa22a0a649cd610b762617fc7a39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de51be76d99bd9106a252f72eda815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69289328f0a70841c27e2f3afd207cda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243681de402818f562265de13cf5ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed863d64bcc3838a9abd9fdff1fb71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c963cf9caf68472c570ba00c8da93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a9d80219eb25d3febd9cb7009944684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8691b04d22585b3b03c884c5675b28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef3a8a5915bf9c9dd7a34a283f882686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9050bfcd5d8921b495d8f608734dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9f4876968af5cfeb38aa39afd6b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f76df0d215dcc3ea2506d1936c50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81803206c64c02fc673da0b7595be92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592ee083b96925a03fd90b552a35d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc765a6d86e39c5d4e61b88ae62a69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85ef797a644054437d5c32249b366693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a749730f39da84916a0ad508c3974694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eab4a7a995b72c27208d95e77a5bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285bd04ea3aa37a6b22a8b6b8f59ac7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251d2782fdafe50294c909b4429ce5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f228551ea736b2fd2923cd03a009698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eab3ae015317f784e6f93dae6ebdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad123a962aa57b6c6cac7a2707b783700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e1452e708c2d39fe1295733d6fb14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d48f6f29bc276e0bc0e479109bb1bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1e9c58ed104a0ee280af91302762703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4597450412890d7dca4a25225efcd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75dc85b4a0b671f469611b93af92db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c498604316d7baf021140694b3f96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d144b3c0bbf7236a942926329b272707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a9f66de2b8f1b260db749f8c3d37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98b8341663530fd5ff6548a99c3368709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99613992c82fc7b25120cd8a125124c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c696abcb8a21c1b676de845b02f56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421cd0e5661ff8ac506ae6741b19bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05c8557d82d93918248719e6e2e69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dbf2f17773cfa346f3b9573118767714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea060d33cf80c365d87ef9966fa0bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0abfdb271494e77ff010271c4f35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751573da6f30aea52ebacd0e406b7cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab7a3052d7886ffd2aad43775698d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e0cfebc57c0acf3ede209c36735c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51b52e561005d749dcd112bd94e998720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d03d02185fcfd41d6508db9f960b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d99a18e08ff23111a1dab7464743722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5835917996d02ea6ff2796240cf3e62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf033c9f9876ebc89b76f8295dedb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed6da41c9d947d626b828badfc8cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d9766736fb36956a1728196913e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b9ed19f1d2cb15404841f0a1123f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca0942f0c5403c3bd86e32e0b27864728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a919a45f27a9e580871d78aa8f597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a74046d85f966b75b7f8f352e715f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547797931424f80202df21153a0f72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e7b04d07b8bc4bd53f5004601eac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ea93b11e31aa107339eefcce55a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3be5d4ac08be23d521c9265bba9c77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562e5c5160f1d9e4176a092de3dcaf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfeed81712ade24b45014c974897fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda117b0db3a4e52bc8565daf02354737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08acbbe75e6d15ded217584d40c70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856223d019f94d6fabd186dc4c377e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c2326777676df1eb65747de33fdc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe653ee29f1b4b2817b2d78bc4c51b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22f6eb6174854b24974a23484640e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e4194b92dfa2bdf80bca968a6196b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644ea4e506d6e9bc8b8276c04142ccf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa071bc8aabe4ad04adcee7612be5b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91f1f7dfb280f7b28ca035acff434746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ec9c704e6e34958822b4faae1fb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bf4d6c9168a2a94eb62d19c1f788748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794eeafcc51d517e0b5cf70b83f356749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fa5f44a6a4ddc9c1acb87518e4f3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3cbd841bce217ada4e829d458a53b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc39f972eff720a32a6e28989bd2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00a8b1ffea786ddb428406238c511753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764954af62c9c9905e19f39c2c439b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001aef7d642681fc1d678b950ad932755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efa9b63169947cbfff1fe4c3cf147756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81957342a274a91d03aa5050859c4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483e17f47d751000b188a805ae3ac5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8e62ca1af4802b2f094393c8c92a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>