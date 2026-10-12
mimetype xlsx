--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21a464d1c28f1d669eff6945504bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842976620adf7a6778a7caeccd82362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf242eec946a20991d2a37fc89ac4a323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50755e0b2d1e5bf83b12835c00d3764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc0db122ac923397fabd68520ad015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6962a84b5d29c174299a2bdc4b678f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e106cd5ebd237be7569f51446bd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263b5828ce1d36c4ad3de3742753708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f004effaf37180f53eba9f1df11a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad1edfbd48d9a7f6ddfe393611ee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09753a8de32bce67c77580ca9a57c2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9fcba35d56523aee808bd1dff04312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d55b28307b2dd68da0e32b88cba4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322021ddb16727438a6d40b7bdf7ccce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c02a6e460b4c43462f358f4ab25ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475c9caa0d319cdd518c95cbe2701916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189c73f9a8884913af50f3a3a1a07f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e20e2574cd111dfe402baf774bba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158b61efc5e1a3a4ebd145ac29d75119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1c066f03e74029d378af3a8299fe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a709a971714dcaae314aec59441a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4081e19ccfb00006b06b3a08951eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c544a8a85260c47b2db52e5769dfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0a92367af7d500ed53ab526c73f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ebe372f7fcb8621ed143d96a38d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c8975b0d2ea215f4faa0c31340c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd53e017db6afc1bc31510e72fb3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5f7d70dbbfebbf3496bfbcc1c41728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f8d3c1993c2a0e4fa27b45c89cbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb900708e4a8f97450c0f20bf2806e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f556dceb3eef9598e39b5e6b8458f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3e99293555cb53c9b8e25642eb7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2424391c152bdddd464600953d896333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebb608ead1e501d9807218a899716234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df519048745397c6e76cb6394b13935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f260ef5793dc9844e33efb6d71ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722bf31ead418a1c068f687cb670df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4e9c8bdad0f521a2a1be9822b21638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd41f1e3f9ce8ba542f7a04218d3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685bf5dccca9a4b17fabc7c1070656440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263a8148f636db7e2c8582d9ac3f5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241186b883d1baf2e4217e53cfe79342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0ce1885475063568130256be521943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20972e442fc30fa18869e0fd3330f0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e6dcdddacf265a97d1ae7474268345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba1372687ce2f0897b4e2220b0a0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b44ebf981af1d21115301f16a437b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e86a5577d727cd68a86fb176ae8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826559f91b60a57fa6d8a6236c0987ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156f29bc29042d60fff93acf31917950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8da2aaa97a7671706919e63cbb15251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834185a39d55baff827f4598fc0f05f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e201adabf58d4d2a225b8627c425f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d53ffb877f3ce7c1bf90a508eb6df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0409b26b82dead4d140accdcb65a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ea0d9f7e001d7d7a893759f545a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65961dd96d765e1261c482f4be1bdc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84432691a69122e63c6c1dbd35cfd12158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a85e14ae71cbe829b26c24d2d6e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe2f618ae2e142d603775bebe68adf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f8a288facfbef7a13856d666270761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6f6c9a39e0f9d0a2e9fd34032f6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6cc057ac926d4291e8a1bbac6f3e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed9224115613f54f7bbbe4390ee9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6c38b4d18ae11ceea56bb45dfe3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d04ddbb29c096c929e61c1e6a0c2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fba9b605472439d333d60a73654d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ec6886b82697f66e8fa56f87c55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00d68f883a0329c8063c8c30d520869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53efcc4a0d7b50a53b8671206abaf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef7c95906a0c2568c57e1df7e986e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585f693aef950d6b69d3519c58d1bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74177916fd721a6aec7059efadea78a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be3a658fb8bf93f1e6906872c8011474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99d5fc3f64df7f305b03bb8f57bae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a64f9d50fda2242473d561d6ac2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624bd753326149415a2756e247f94a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb187bd3c73fae2c2ec9b0d761bac4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41617d9ddd70b8229ce2ea1c96a9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac7f0fd8a86a1d8515cc087ec63dfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af3d7f7df501d1b7b9854f1539af581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d22417982cc046911eaaac9937f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a7cc8812937f2339d3e926e1091783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6a6d4382bfc88622229b466b498384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0192a767f04e97ea13991d45c3f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a007cb5e2b039dbc90f3629768d0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e1110f407c1f316e75462f76f75d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01029f98c946c6df0d01cc29e82c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcfa757a42a6950f3537c5d0ada0c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6a58a575d11f3e312075aa58372390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8c7704d74411b7333c07adf51ba891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230549f1f4545e4d052da65d77f752192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12eb791df1a2a6a752c734e99eb9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf69f50b2d2a38c6cfa4a47d6275d0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9556783a534d37f247775a589715595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c83f25429ad994a250134a1b972796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ffa214c95dff38a247590d7d2f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988891c324c2e48b874b6365565e56998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce0d20b77d46da71ac9c846f1468599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d249c58d09e0d7a8eb4ae8e1690b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6410f17d7f18216fc07503628ba0b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1f7b6af55b66bc717d514ef6e435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b46dd3c6bc9099c3eb773e55cac72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550bf05fe9cc540ee1d6875b8956c00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d7c7e58282b540fcd00748f6b67ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a7576fa60e566a7282e298bff114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a3fe94a4c30aec66bdbc863865d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2667840c2b7fb1811e1f25e60acad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dae0822f2229582f0abe3ae659569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617006f6c2449de9885d78bc994ef909110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ad42f3c41a047dde79748d84012b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56107abfa99b09e90511d379d6ae842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f5448a555fb26ec4f2a4e73d8a63b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12b44230e68c7fabbfa328ac406ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecaeebd5e005db959ac243251cdc5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b2e4482f5c10e6a439c2b0af321a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b540ac57fd3f56433a4b05e7fc3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62a35b1c56f78267649bea71e2cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937b030ea5687db5ef9dd3da735afd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb893f4658351b604b2f4db4e2f4877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89c01b01aa056d4a8c682e9d46afc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566db730965b5fd091051a22b87296a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8efcde9d0843f6090ec9c4be758c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d859c32ef420b255599a483be4280e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226adf65cb002a28e4abfe3b98a0a35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a687da1e2f15e5f46b79eead5ef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf5a60b7d6fe3490b1c581c0e8d022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef323eb34c92db0f1366d858da7be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a764646dd89e06e968ea95ae34038f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6180ca11a9c81803a3e6fbcacbafa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2b95dd3c226118b7d7af5a0c0db03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0213b0a935eff7d46a570a6043bce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22978cd6ebb9b6f8539e35d181a739133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c610cc1b82076b81f0bab8dd2d11b6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3f78b01a2dc98af01db51310b267135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e114f80867cd4381b38e33882e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310721867470423d3dcd1fe9bb426036137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5741d320d6f96f0cfcb56c9ac2c720138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86945dd815bc8830d436c52e2e6d1a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda051cf02b1c7d65b8c625d4286171140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa8755448838b4a0ad0e44a905e45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8fcfa5f5b56e2c4803ea018e3351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe8d7493f0ab67dc79136d899cc1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999838890c3031894abb1934472f35c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70bf2084949cab7acbf45b0e83c03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4502edaeccb4dee5a1d92bbb9b5882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d881c777ed4d03de2ca2299ef834a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2627419d8e7f430e0a5738d95efc383148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b51b607226ff2a02b1cdfecfcab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505daed62fbe9e7f060b941fc895e68a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637d67a0c9da26b4fc3dbf462def30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdccd4702e11abdacd3a09105689ddc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293edc065df20a7757cd5024876d01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6add4c7ba48ecae853423ba43040c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20713dbb35d87bbb306e773c0c04e55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc7a768caf0a19fba1b7d154aa4e1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0b201962ce1eaa069309bbb573f07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c8bcf63a64457d7c712e98036207158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ef43f482b4727156d818bb4396dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fffb14e9eb7c237acce377010ff5fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35eddfe0381b66cc36ae6aa53f54d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d27a1cc441cf1557b4ef0de6b093d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a60f7cf7c45a63845c8efd68106221163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b5f04f78c70bbff93197666658b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ce4862e5e18930ea0c137e6a3133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086c54f33e8b6dd0983f4c476ee133166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4aedd42bc5b4e49f9be86463afc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf4dc428ead290c6feea176bfccf4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3729b6ecb6ad6485251393c9fdfc56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd6999377aae08b4f1bff1d8f23f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77fad4955197344601ca030652baa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c165871354d206370ca8ee283f1fdd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182717de298c0445b448d81f6c7ef801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdd398045a65fe4e08cd65718f2024174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d903e7172f56bc30a691e73e330b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f270a9285365f5e7171a09489a7ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04034608fa021b83094db192dcac567177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98b1a169f95d3b8695d5f014d1f5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166b56c8ea56c54c38be66c67fcb75d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44041cf73a86d79e2f59636f9686d1f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4e4b3f7895327b31922e5c738768181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e47e517656daba261edb3cf0a9c21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc83a0071053a2941d54b07fd91c46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540948bd644cda333e3d6f9f993c521c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb1e0b91bf66e9fe94644abb5786c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4569077947464706e6765ef36dea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17dbae2ad7fe1318ff3fbc0cb234ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5e5e04781caf84d986d64eab8424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836fb6b73e32106d3a7804416e9880189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded5035c0b6df6c5796d7ebdde6eff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90d1caec3e55907802d853fdb528ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4422ff5962d10e67137d22364f0558192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b176f8a208dd10df08e7a53a4e50ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d6a297d9969bb0db65e5130d74d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb374ed82c80480504d129e7b16af31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0e542549f44ca30b6f73aa46d57e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7dd7d4f3615acf932a2ba04adc08c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a075c29a8ad24d6c88a0d36800095198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fc58aa242308905aee6912b1f862199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6160c0bd8ad4d35aecced6a6d5bf7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb6771aea11217dc9a1f0f8cb469fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656da40c09be4cf4ede2d398e641ae5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ab1b0f4796ae231760dde74167100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7fdd8157106a3135102dd69390c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa31a59b5556e419587bb5016f75ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f8bc577ea7690103c58998a4c733206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e89d5aac42d6cc7d672f6769b332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940012444ba63151a400da52af05bb0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed22bf5a5aaf395277b08356b122a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07651ec7226d486e6f5e49f043771210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9cdd89c3033aa0d2db7585a233270211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdad8b387b354fd59a163ef6393c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e01ef9fd60a7b1cffa4a9816f9612213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded994702b5e2d8bbb71ceda578742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef777f5f842a7dc425ca78aa752f8f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760e2c6be9851a492094d7bf419cd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff45aef82af771355abdf06a5c430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282adb0c16615e51f7d7501a018cdcf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2b0d3714c00fc21ca3f392992c9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3894758fa2057ec80123c2dc9108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d145301524e6353362c967d61f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f663fe89aaa69a242e88611abecd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc788222fa88766b750e33038a4823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24862f8777c6176d87223a510ccb8aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333a826cd8508933248f4adde537ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ceeb87119bd70af625c0f5ad3ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b78f7934a810c36d1b78f9061303a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f3a8659d4cb6a3dab436c1537541228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562887457f8a4b2c96be94b7ccecc7d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca526db23978f28d3f8e879d34d89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170afead6e5329da8208cf9d57fb68a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3ed3941d86aef24429637cb538f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7116060e763ec37b74422eeefa97cd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a175d70b9a1c7831ac714fca35d69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa4abaf297b6ba34df4c580ad4b78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8171d3852b5f910064209d18664a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f0c002a1d2ff84c68b70ae42289a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c1708a3aa1be15a29a43100c003f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a484bb45e33d49e2560ccb8b988074239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38175f8cd579d59858ea1f98aff2bad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e469274bf17fc8bded75c1316919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a832ec57f638fc655adf0843f9e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55f5458c8400422c128442e33bdaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e38fb46d8fc86b3ba991267d152d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768f8d3764c22f02bb210603a9dc31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00ff31d3992e4f0503ba39fee285d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde64980dc9dc1d6556d1ac8a7ebd45a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba3176f33a79f636ac0e31af80433d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcde5c15570ece46db109a76cf07e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad8c6b48a0dde250642604439bb6b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66c3b604c51780c55d4ba922c0974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69357323951dc3eda0868ea5f320a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff304f0d7c1148c8a2587b7bd31b81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15321978eeff80c45836f8347efc09d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ae9f90eca58508d3573dc4f56ab6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d7f12efab1cd5d240e419e8e90c62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155097cf6f92ceb472918a1c803cd93a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d188f4d9332f515dc78d0c2083b3d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec0a57391c5f5cf9363555456e5532259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c76496019bc0ed138de910a7b84b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d85dbb16b891f0b7b0291c96155765261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e70138330f60608ebc710f0935e69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6d149bed3ecbbecc7be7241b85ed5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32a175327ac77b6dd3238c0b180154264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0e62cf17f090821f3ae6514daae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08564b3bf74e325821177b03174abaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7128efb3ab4331328bb7b4422bda5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b15efc9b2aa7d04ac4d89abcb7982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40432332a461910cfd1d1d17cf9f9a4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799047fafba383005810b13df2964d6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb10721f3dab86fd217c069897bb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba506ddff70f42acfe7cd8193bd1a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b959f10a9ddf87f1a979b317924ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ddc680fc50af3a1e837080c639db1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d646f3efcf008281854454e60107275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821173398f277dcf2a9c8889ebe45c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3dea47c6e7a8a2e5af1435a7d825277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2651d9a29007b02de0380c12eab7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9265c8924312b39eb1b209247964a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd378fb400c5cd9d98dd89f4469a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf92e350f07e808cbb6b7b1e9a920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307617e5099f16bf6e0dddaf295bd693282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439df8b026332089d59f24261d5306b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47de6d9a2b297d22b44c03581b0cc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424ef19ed64386fbbe829a14e31df4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d68c2a149fa0202e3726341b01e313286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d6654469f5cf4a9ca4348a4c2efe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8f780a78aad2513c986651dd4913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e18291abfc293b97dde981ee3f62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43cb7863aa71b81f22a6a2c1d6c4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a71b1498b2fef0d98f50aa00cee87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169304c2dfd03f17e90868198c0e057292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc097c14660509fe2dc06ce181731293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daf2f39a83adae2de3d26f6d676d8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee7585d37ab7d08df62670282437a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218825910e19152469d5d1f90f48cb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c425ee9734b76f14b62361a31cd64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b215f84da86a5bf9fb61189fe8e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d879a22f16bf1b4073e442991f7b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ad66459e9c486790b172f471a836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58977e1a91d7a1c6f664190fbb7ee8f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a6f701452745e41380db8b255e3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c015165cebdeca8969fe481fc920303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861d207980b06eea28d59c8232d76e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa3cb940c1e442864235d608b63e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaf40b1b8e1b54e1c15834a549508a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186484fb108ac8b94a5342fe38ab6379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e073315f030d963e649d37b0bc7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df21e5fb7532c02c092382dcdf8a53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618b0181fc7966d9b3eceeb2f8e010310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b040e78491e80a4d13914a7a266d00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1a5a5c8804275b02535f86e2755ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7b0714c2ed2752f4cee25373220b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3019af6ffb981aa6c8980e5fabaf3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6abb4fef68449d2d9cfba6bd178e6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6bcc8488c128498a1feec077d1d90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2505017e5d784425e72eb27a5859c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198e06af9c67caa422ffd0bcb55f4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a03c458b602b370e9d03923d5b5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c004931a2ed9ba9ff53bd893fec2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e9bcca98c593f2255287a460aa77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756488339f3f5974462a7f9bb9777fc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0226bbd2e6d0dc69e8df2da452e7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516883e5dd5dfd3cd72eeae796aa66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b5c8ca645e3cc8dc5977b0ed368d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc94cccc4c5538cce31862d22f98f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2d0f8c93d31f4dd2a6d25554a1b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e5822df6388e9473af928bbf2f5f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0282a989578d69ed616c78dd7ab3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876675032480344e4665059725459d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec4c108d9b037244d9427331948cb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676474f263f173561196c3018983515332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a918b4bf8bc44c5cba60b98bdd1652333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada9feab407881639387f6c7d3ffd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b118c00b59d5b7f06e23b100d940142335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f413c6ae8f142c7861382b035dd1e58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd9a67ae84ef581190e1f0b82eb2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c851a474e9e197b85bb6e305abf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee3264ed049caf9e47a0a22a66f8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e394263dc6298f9dbd60529e39741340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9496ddd2dacd63d9ed97b5f1f24d67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4202d1a22860548dd4d36aa1c91a31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d57aa04ef339ab36a0b256210cacb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ee40873feeb99f8a6c8a7f5f71e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd5c040e27af374749d4e9d8107a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e53719182147e2cf921465ef8c302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ed261f395f58c1e2558f6e197120347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041554b5d34c3184b0d8504de976877d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1649bfd01f0f177fbaa8847eefeff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e196f387bb94b56ee2b197582269350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b001acbd2e0d3834c90d94b484e4f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9ca68e792478896d0aba04b631d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b82c1a9443db109814ee953ee796353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77bf644709647e31dcb5c39a8ef69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2a16c81a3af0a25abfeadccf675b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89181085dd56a66f1a375e6e1eefa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49796fad6f57ad4514d8695adda644357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738493ee3cab6879d8b93a61e2f0df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edeb29934858dbf403b8b6112a5699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b784336ebf07294ac02d2a6cdd59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bcb7336035b6a2582bfcdc2c2134361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8b504484d8d01b80c5bc05b08328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096467ff08609aafbcbc2f9c33b2ab8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d701725c6367f82c931863ce06b185d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ea73193a8e6d34b3d2382cce48fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481867162bda678f1e384b2880449a4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514e344986c00f28e8da9e0ceae831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9e23b55d7ffe8221fd32ce50bbc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a499875742760d0fa99d75cb451c980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ddf49708e221b8211eaafa854e437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434863540c81fcb47e7c2f5860c0bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9fa57cad102ffc2faa669f3638bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c481cfe402aa2419027e85177c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91ba7b90371491dc7df63f9a12ffc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867213b22bf7336edaa7a2cf08b1b35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d1ee756e30aef55f042ab342567e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7aa1bbb8993427f4af615af89a124377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df654d7cf49a00c41bb452b53d61f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f890000f221b9de56a4ee6c41550379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe766f09dccdb4c0e1a96d9f816baa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379098ff26486058e0896f438625b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c524480f2ad5a35b34099afaa8ffd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df03c7c50b23c0c77903715f1e2f81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403edddf28d055282bba283e4ff2fd67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ae0461912f8013629ba7fea298d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119805a1276b2840b97d29647dfba8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352611d34eae64e535ca7316c6c8b637387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91939e633af6679e7f48be83a4cf53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54e10a32d9c193cb9f9782b86f0aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a7b29ed30368489c59c0fade6783a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee855c005229b699b82308063111d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d162fd72e935a07edc0704300822392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258ef1e1ff382a5d1d957fa3d6bf63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302e05b9a5ffdeae68bff073d07925394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35fccb5fc669b3a6366f15b0028eff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365771fa7a5f976c33de551ba56279396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b672a522ed115b133c22efd88b81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67af6ce046428b15b11025d65c6d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33338f05f41b04c5908a950db677db7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95429e5d7d98106370746fe74aa4c36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6421c8d7887d2133adc3086b891195401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1e27c4cacf5175cc711c1ed7faf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d3b91b0b908633872e7acc942ae5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc05e7d1ec1a1b75d53f9888363ae6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c849e42bc772b431377e488f362a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b0ddafea05833d08c3735d57288b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41686b63848bd9b1a47f81f83941e24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e306ac4cb9b9b1d96d408e6f4b7383408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6692a643093c69c1c967feadd82fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78937679d7727eb0e540f6147cde0bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9e8f91065f307d5e4ed99c2eba43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88fbea30a5685b781fec18942c86f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd816d46609648ad22f00f3ea4e26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df771a42fe0d66158560de8d9b0eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294519565c912bfd3c1366db84ce3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3af6aca1aa4498893421fa065a7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6660af892ed36bdcaae971380f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a718b5199a9548dfbfdffe553154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728c18e5b8d660a48ab0518beeb4e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f786a55509503ee0ddc1e057c1b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4e29c2112ed1a3fc276d8e1242c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603d0fca4a7c4370cea764aac73fd53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d7bb37fa6717afc0288e31e437a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd233b6c48689dbf17bb92b979e24c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c195943c37a10d7ef83e0b5d3c0c1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb10fa5208d5cc063a58b44105137c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697992d297e2ed5df39964fb0e4662f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287960c0485bc3fe742a2984f720167c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241a05c660980f408c5611f1c20508f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50700f60ce6e7424d79e642d34172d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc608ba0c0e85fd00eb119a403b25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f2042982fc50a4c29b60c60cfca5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eadc433a91197bbdd6d9b53ec6f795433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60463118ae5b61371caed549bddcc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dbf23dc36866dd2dcb98a2606984435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10993bd39536225ee341498a701e74c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b9a59c6e0db0deef39cd16df217c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e944de7e76c4034907453fe60e0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eac34b5d58528a2fa9eded0c07e18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75b147d5f22407e7a3f365806615a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2738a5f4eaac9703be1a2f96e02ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d8ef4883c9a8482c17b9b79ffc8a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd9c606d52d9cc389ac95cbeb59ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077d0a635b03e53cd696a72ef0ad97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b3d6198cbc44707ac200ce57034d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4791a28c12da12803db2816f299d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed96f990b368ff3870d2c2d18ef78e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02780ce46c8f26366ee4d302126c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d382311b89b3f1b8e0ad72dce1576449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76eace37ac73b8c56ce5d903adc81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63eee355377f473d1511928fde61c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde2e1015a731f4e30a1566201308e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eea3f93b44dd960aace843a4935ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1858bc703932745d2d6fdb820a58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a1e7b6b5c336aaab8cf8450c59fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d347a9a3cd8ee3ebbef3c2ac4f52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3a5c91bf6686b02091193647c732457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53946d8f77871bcee17c716b20d1adb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca3971d15c3153bacc9065517e170459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91fdcd008ffd967161251ec265f870460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695032e9c4487d44a2b8f9ca2a3b5b51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4dd1ccb0486d3f4e3df0eca17162462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03e4be46f81dc2d8d13bb1d72c1c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87526625643d9d143723066966841464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2281589fd047537ddeb503a41533465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa4fc1bb86935f9410d694a2252d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257059807de35d48265af11ed82166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12923d9e05ad22289f7a313387b9627468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebbc7360ac0898768021571c5b17a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9b71d46acd0d0ca14d3bbf6ce4793470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003fe19b4e8c00a1b18ce0ea5a78818471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df134e2d0a420ea572dc5e3002c82b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a4c08e559c3513aacf2436d04c1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc03e285d362953dc2191d2786bcb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a94078ee6917950fe36c5e422cb07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af995ca88e2bbf1ab4881dcea89452476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872fbb9df98b10fe086f3f8c96a94a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8d1c07b4051f239f0b13ee33cfd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a00ee4202ea98784d2ab5f3f5764c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d47ce85d7243b79447410b468057f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda1a412b6ad1bf22cf12cf29107087481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc7b682bb537237541a7f16fc7202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0562304fab477d6196bb6690971ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7898e25a9f7981b730e2e1bd1aa63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc03abf538a881e306e4d1c031aae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc96eb653d817267d9b8a1f005b7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633515ccdc0b10a6f0555f396d82d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36eb1911a3820f9586df3930497cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4265b53409ebb136909a2e189e2bad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04bcf1afbc9e35726920e135488e61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e20fa52c065af5e86ac3ac6f58549491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c697f25b246c5c8e4fb054a24b4c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659480f9bf410f47cd3396a8deba3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2b561a528e80a384124c441d5f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991292639c18d2588a438ad854ab02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700354958c180cf2a88ce34509e672496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aeef854fa816d429a8b153ede349e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79340251a0c9b754302b7ea03de15432498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284829486b25144c89cdf2eb04ee8b2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58034c95d3b2a82af057301822948bf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445998579bf07c3473d05be2e4da93e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff98931343d1d50d7b96dff3af3bc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c85ba93f5e6e1eea6bcd30ac3543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df4d53f2111551e3d0876866e86951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff624b1331bbbefa82a6a354c364b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec044176138b7fdbba67eac5ca398084506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c95e92b524626c5e13696d7994675507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81cd3015b1d84dd9a14328720b8263508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951ceb77763f3de3017968f429b67f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c5c05968c1b1fddacf65d56aa263510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087c9cc8976a4cdf9726a6fba3d55b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e956e346c8c36822187f3ad4bbb56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618b220f467eef9cc31eb5bad4bc31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c16c31eaf0dfc372a9ae7fa507e22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c08ff71fa0a54c15a50b7601f66a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687210fe6386613402835746bce291f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eb7514d00bb753c20a7d488e4413d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022280697f2d65457864e0830af7243518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50805fd5a949e69673422b4ae23bbb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5addd48a97127051cab751dadf9f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09277d1fe133fde01cae92dc1acea71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b73b478c18eefe0d414e28e17d0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585438d0348096cd75e182dcab38724a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec88607aff511f273077a5807d69345524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527722b6a1ce21f036075c68d074ab00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d69190035c7deb920dce1ed6df7aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be250cca2ffa37e94368bbf774cfc188527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53ad36318334af66fdfb8f8edd5362528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2859c03e979bc3fd1d15260e87fb20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a58939a5da647ba5f265b42ab0bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f69386861d3d9fdb9042c2f43af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e86a4f471fe1d373a72fd961246aeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf7b6b67fd51880700bae9638b438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a806a6b7d96bd14a54f06890249a11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47826238b5fbb3b9bcf34d1def20c30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afda451b6aacb8e0e42b65cc2e4118536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3c35081dcd562f5b584679aa8adf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6da0c445c1d5048e28dab57a7119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0410c859a0a2360a1b91d17c6f9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d32a93b213fa65a89e5ede4d6a2d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5219f3350bb00695874ce6a7e49b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f951a624460750c907d520f41e7a3ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904602ab3a56df2dc88eb1521488a3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe883ebb349db26be76c75a4bf7c2cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b455109cd502f1a4ace4943b553a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c5dace1573d8b5ef1570084f7b77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d3314be0cb0ed91b91a8dfbb44738547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df13f18ea7560a9160119600ccf41b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e750c8b17d9cb6075ef607b4d9752549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad6a5dff132438343f014b4338124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fdcdc16477db5f928a132a69fe47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be24345bcd07fa4c8e21bf97098eef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018834df47605ac296595a0e173e71a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185ff15b3aa97fa65168c05954a1ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03235c52384359f5a6b1f15881518a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55484beed1043b86d4ed88e0bd86d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039beda837f0bb56491c7cbcc24659c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b224dcb50a7aacf88103e4b5dc135558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838dbd9b53faa8048b777184749f612559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2962e3c9bfbd29f65fc2ad537a4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf52c660dfe0e808dbe263b20879b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a330d8d68af203f997703a2b8598562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad1c3eced1fd889a11132e3008b7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b3560fe19e77af80db40464d4b967564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125d53fe9ad60be8a4386e5e73a6de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a1115097b30b744db837369898f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87c65a96be04ae353cd0d439a2c0db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf040524119901579ed84c483627cbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f1c448ffe363ff60d353162aa2db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10003967fe5efc3736991c7e50bc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545b6db224da83792e876702e00760571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c95cd56852bd2f2e4889828a40ca2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90e567d510251b8c19f680c1e4257573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f3ed7d653d27729b9cf5b23fd6e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfdfa94a136fb0fb4f943143a3cb57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a4a36b24d11d17e6b42105738238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9038c9aa3d56692686d05215683b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ab100fb92bdf657c1c0933c38134578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f4b0cb4387225f615ccb74a0cd7dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d3a4d787c45a957f74e6f5a17e8b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760111fe24869521d80996c6025f3f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf461a4555250fd0cbb19fabfa66454582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b04ac9806a98960f7d930f2be2bbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29bf1fdd42830c35418db0b3e44ef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063f72df14484e6fb71468701d7b79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff5ea69fe0af12f55342cf924ff98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac462daf1be92471660e6d6f2e80408587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e676bfdb9f3d838d89e4c9305c352588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b09a4c13af4101ca8418ca2d6ff8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00d94c4e9d78ca585a9fb48868964590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138122cfdb1ab78b12142fd67424af4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1aee90323ad02bf6248b929e9144592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a78cf3a07831661472cc97125cc5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f32a66ff4a5afea1e6d41c76dbdad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cbacb1ce366db7554ef893b8b8e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cb5a2439839753a9467f5347a13ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333431d5b3ad0f9fd31caf2bc3ab1b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e1f148ca6e559a228a3bb18531ce4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b4a9ec10aec1721a2b3b2fece798599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ca77c5e8f1a5b926471fe410ed89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2087e6dd9fa6f6919d25854d19e9cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9544a209aea2ba11d206fa8d8c196602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0013c48d5830071b10103dc393ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd23c12266230400f6b9e6dd40a7db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd02457dc74809cc3fb82ec1e66a86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f575a0fa9e3085b61f990dbe374afa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d3b9e5d21215556af35a2b3a4a06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8024c6c31f41a7ee6a0a78892380e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaf3e72737c0ad42d39382f344032c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f876d5193a797442355ac9c6c19d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416634003615e0b01c28aec6da40fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62689af3a96494e4dc1e70870b4c41a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562964ca60442bc21732f689a22d7e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf684d5a2b6db5eef6f599dd82f71e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf40582a4da418690dac00527766040615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a94853a9905154b8612b19bf423889616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d7af103c6e26028387c61c48dc01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eae32f9337091b97e41615922af2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf713998972103a4a7fef270bb176d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b6bad4e23fdf412aba1a5317f681620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b14551933223ac64ef1e3bf4111c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de790eb528430305afd97bf8531b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae3ed5977a608bbbc087d0dac4554d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e035f8983ac33396f2c66bfc02e8d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d7c1053a7027db7d2f9732580b9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f560126d752d30c6f5361eb1f231626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd8773af72a26888482b049f3f114627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493168e9a3f9bd7c889cc0d453167015628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8090946cd2333412ed4f9df565966629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e2901b57480e8f9174fb28495ea79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7a1ac4ad08a1a465c060c79765d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1bb03135ed259171e9af640a03bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a012460d1b04cf7b1f26b52eb88f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c53eb63b2afbe5b79b47857fa69e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dffca33799fb62f9e731d4cafeb43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637551efdb732905551f37c24c6809636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05930474a0a6a4e3a7089473239985637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d906a7495dada6ffac7a356327fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a5d92a0a7c17d3136cd5249c698e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4048903cf4d722814379e6dc7865ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272ebf9c75cccda32a2e505646df95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56838dbe6ca9e854f4e66611599535b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127871399232695cf1ac0a86b4fca65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ef734b112336ac015853f53e6c27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0105ba4eb3b00ba5d1179ebdbcb3a46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412b989cddebd18b615bf6a90f07440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c710443756d737395143f22ff19fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff0a2fd0c9399e23e84bd25873636c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df98091dbcead1d14b9fc6c77e32021649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa73562c294760f4527524a53f703650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ab764acf3650837caffe7d11aaef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d86138feafc148fb0cead159e4df1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4157630e63d8ff97bba8e0f78f5bf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6ac008b893d0597b7d5d48810598b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1781702a30e828a178bea02613dd28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcf78c9f4c904f9583a9dc52dffbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afeba527fe888b9527dd748da708e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ebfb24d1b60fecd1094f7a944087f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ebaf0707c436b716e81269e9a57f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9d3c7b28b77457dc9aac52d299b1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968946aaf908b83f6c1cab69733758a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1703ce26ab7b3b2060a92174aa0225662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eaff406c6c3ad866a45226047daad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f5b1d72d21aa211cc6bcf136c274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7ac60d67802826af8858493391b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7590fdff5deabc36e48b24f87522666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5ba330172904d5040f464ef3adae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4b6046301a82b3bc6d81a5fb22d17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc473057c4bcbc7660bdfeaa8d0f19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ca1a99ffa17fffa8bdc1ccc7f8ae9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409e438f4e1180a0ee5df1c7f9de6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fca735faaf1b5d3773d458109d0ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e39ece921c8a8e6ee28c95db0b74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4b6a008715a6c355d867f6bdae44b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b218e613dd926d98755940431c48754675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a40bfbf86cf587bab60dff6f1c88d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a64d8324e2848c9e03bc81c31895677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122348d5fa36b33a65cb7dca36b5fa56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e6fbf62f516b19d5522946c68a7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917b1654cd161d2d4727963b404f6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e83dbf23c994f0988045027bb57e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a86918b6f527f6127d43245fd878682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a076cb3a8a26a370b1e142726d5274683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b1a8b5197a315215f9ba67c32bc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc2327aecd1997950226ccda9ca554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729017105902e29dc1dd22b70a030f5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441cdb5b2c7c8fd962d0af46a204ad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803632d3024ae4e842d2aa0d9e7ed6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f2a58d15c616d8f2503e76c2591d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5eb4e184928716814104a42949f8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5499ba434d2f7e930e6f903276daca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8353ae7a429ed6a6d9051e18dd817692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695994741310183afae3695181adfe5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1bb8ace962e97104d05de3160aef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab804f64a174d96fc11b2cd7d1f1bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d2f368b3ec9a7964dcd020c802e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f5060b0d5ef85547eae6ab7615d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656152c9d5824237c00bf7d20e7223e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7016b5594b824b7cf9bf8093020aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc716ec9d07a309a34b590da884c83c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3efe2d677330fa7a3177f82a6e42b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af085c39a12e3d56163ebd80e82f93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef91f02bfe98c8b4aa2923fe47bdcf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5050c97a95846762cd8b89af9601d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705d58c0ba8c22f93c614c9521b587705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de03f92ea1efed20319074d386967e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79828cfa59bf04d93098e0b90cb7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a7afbd05d17c263b4b74c0b99947708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269ad9d19917402b4bc318a5827b57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72ae68258450a56d077ba2732282f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b45fb7bc7700ea3994d2cb2ffd4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe636046cac59bcdc0e9231744b6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df37a783c27be0e9250fa3ce225e06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51e66212de9541477cd8596094daab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362cb4a7684a9969632af2589775548715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf10fcbf1ef1798d1e6e4aa0e8c4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7313c5353dcf72fa74743d4606dbeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78871259836a3d888e31c28ee363f91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599346a4c9caae58cefcf90b0c67f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06277a3e5f4be13fc7dde6dffc0f2a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910dc26cd2d42ff973bc5bf035d456b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e72f6cc9b682ba09fc428615bea77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213bc93ff67213c2f5c61b7d860b9b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7234f22ae24a962bb0ed921fa2fd7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09018ad8ff8ec6f17a0e6a83c6831756725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604afcaba10ca56258545d8531e71d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e63e3cae548b11efef933c2c8fca3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845a8bddaf5573cc0360b5e8fa8335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c0636184ab992c56bfb7799e183d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c94296565c5ad44e69e9572b06548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107628c4444f188d67f0461ccf6ff86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b11818eaa08c26c1940935116a62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59551017f5392c1a049fba587b9f9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ef63bbf5f264d1f2aa61dd0b2c66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df082e52d02a35bcd4e8c92ccbf419735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f738221551d167cd72dbc61716598736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3099e853099ff888788b1937cf72f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a41d46239a830cc72934c591d1e56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8cbeafa544178eaeb8772e4b4ed6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40654f95f170b7de5b9614ecbe50107740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6484643138eb388a7dea948777c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c1b3dce4dd751d6f70f1ef07180f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a36dd59529484446fcfaccb105fd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6189ff272a89332fac8132384576a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8307db740532747f2e4987a1365a0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5f88a3d1a89023398af899d46316746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add51d742f4bca60341067803f167c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ebcb54dae59bbdc8924d0ecd248d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a6e7ba0d0fea94fe49d302de2685d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66946f17816a3da46e5144a523f912750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c6df4b904514d901555676e1cd369751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad1530a1ad4164a2335fa014ac603752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70c8ef0ea418ebb2e701f0e0c493c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d18c9e1d2d567fc9620cf92b4fcc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33239384de6031af184ec580b0db55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3dd7e6a320555a904ae3f74e72eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bbf73b07313bb88198b4c24691309757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d75f49cc657e19370160b42d375a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a466f8ae9638da337357e0dcdd1e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6fb1bbde853586ba88f2c1f926241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd880d23eac926004496a85772ee02a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc764a1b9a2070857afb47120d3f563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b49bbb3bc4b6e45f69b7e53cd4784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57d3f9a0a13a9bd29111a7aabec7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc474c0352d3c6dc4b58a7b45645df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9f54a37b9ab570498816fd57831d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c79c6048cc229af35ca5e56dca5398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab857076d83dc95d60a837cacb8cf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e25f9a97d22d43406c139db67ef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da37a6096a44ff5d176161be6b64911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794150809ed1a5d9f1cf9db27f9e0fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d24066cf656bed894314eaa41383713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa26d454afaf1a6edfd7ed933d17a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac6fd857a4f11202659f4992fecfe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540824fc1c4750f518dc988c3320ae2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c0117dfd604656265e6b2ece552af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec61327aec122b6d3847474edbd4b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b8e4f3a26e5a11f569064c8b095019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1872fa619126418e0516be745ca9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dab8112590bbb32115ed6a6c0494821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb17e255495aa43817ecd11914b0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42730a8414ce2175f260e66b0e4196023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac4b1b1da907e23c83a038037338c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d28856a1b8ce8c025f9fe559b482725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c73dadb5fbd7575676fb12038b25826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b08e30fb7d206563d3b870496341b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc265a8460fdf255c22abf0a9f8f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11daab055a28a07e2f920717ce2eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1a1d1ff9b734eefd8c9c1905e7bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca73ee64ae6170166e422137ec3fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d760489dc82f973242a06824248ce232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b6e39012c8c25a3bc9a4d831519233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e4d8cf99c61139ec44d3998c210334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276285b99898c0f34132fc35e5f5718835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c3bcdc1629a5fa578ed33339bd7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c414105b157b65da8e70d48c3b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb580bb6b0be6735543a2d6ab02352dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac161bcee319da47be6771afb4f5635f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c461fcd941541b40a91ca47519e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7b1b4e9b5005b37a67bbdf5032e5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c59961c376aa0ff1157a161278a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d52b82bb6f43ea0ec75bc8d6dfa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35d7a55492301c2c0cc159a7b962744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddd8d362f2588c7caf02cb3eb568545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39026b8a9d64a8ee45fc499aa08b08046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7320ff1d63e8162e7a8f06ffb10b3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f8aa609c59f0f1002d5909c4e00d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17706f6f903b2c255a70280ac0957149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ee3d02ed4bf7cc70313e0a0628df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaef3847c1c092c6c242926bb486b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e1442035549cd58118705a7cfafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd08691c739214ac1cc26149ebe7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55ff3378aaafecd11e6eaa274704e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bdfd4dc0d065e2f6d834ec19463fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bc554d011a46ed61e592fbb7cb2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a56ee958914f0af40ba32baa848d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df8d99036587be735cda058e6d344a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b4b674cfe0aaaab6fdc76a436d1cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c1e82e7d5699d1f491da95abf991260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67e46ec625ea115cfee2089de1b64861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46b52970920ca6b3718a984dc1aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b409f4b601398b8d79857cdd034e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39296bfa925815ace8e25e19f34fcebe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c34608fa8abe691da13d665353a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d81027c968d77b6ec96e8feeb06166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41accc495ce8ce4e771237e90dee22967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980f4b8354721d906d03b885c0052368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68c41759c03c4e29510969e77c17769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751869e21e815b75fe2b96347e79aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf535c0f6d467702da0d1673f610671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e5d3adc5e34fc654c02ecdcdd37a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34fc8aa3f2dc694eced87458a248773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439a1c1d095f6526923302d41468a1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5446d1e24e5cdc41cd8a785daf6e20275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380824e2816a0afe5d5203599b78cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc7bd32b4aee6e1d4af99f3284ad3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f16504f13105e4cbb2bc54201e5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501366fde17909853ea5525f2379d02079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97ffe5e5e3876d898e7da721158b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92c8cf81121a1c595ba3e8e814c16081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6bf7774b3b967047dd1e4a9ebeda782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d8be988b34ac1746c073d460c7d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884bbee98e9e56fe7f3d71cfe0e7aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5f467ae22e9324289c9929ebf6bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b297bbe0e7b1967b09fb8e0fcbd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc21abefa8f45c518230bd1f4d72b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bc18f193286726a1fb0d08ad0ee8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3a1f3c91b883d83b5b0cfc990a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc8762ebdfa195603f46fe96c16fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316605f11fabfae65d3c3b148d698291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d5197b01a4f120b8a978e919400c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff625fecf5bf47b92fcff226a37385193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06961187e0c70815bd3bd3440c29a5b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7c7b5646d0326d50debd2fdee839c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8615ad6c3070ab01519599778ebfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec1083c8a315364dc9c565c72cbd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6135ad66de4fa914699373557ffe6a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aa00710c9a01c605ee5665c34a1d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56e69029d291c0cb431802b07ce50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378da60bff280195ef7a09f95550b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad551a9de01b8225546ace8bbf6e8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e05a0c6adfc689f879dc2b26dff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5990a6f5bdbf38c3bd305861fcce476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076792b286688d24b9b6beaadb47d7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aabe8bfaf1d46c5985ed6a6dc3b34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dc44953f8ee13137c5b9e96e998da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3f9218f982bbac1803ab6ce233e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939c2c890e82036a26bf9825d57d92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda79352ffd00f5f40c5ffd98e09faf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a825b1fc736499692410d9e0caa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ea0c2517b5d740867b65a7bd4f9ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23732a2145713ddc82e545bfd20bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a7fc4daf0ff8b4e8c36425cb8d607114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7781ddcd21c35a87f3272eee46ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fc2e58cc64eaa31992df5b87d59af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87f69f6c97ec21acdb89c52846178f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0a42d9b200400499828bdbd7e144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf58b2481df68713d2740d8c16479b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194b17280532af7ee195a1bc057783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a68c23ca69fac824415f15ec0dd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd3138ce8401a3858bd497d4c0297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc50f654e6764885a21f9861c61ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25614f0f0e76f200dfe2bc20cd2fe3c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0042457745b897d25e7562f1dbdd5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea47f275a1a9cd6a4a3e211fc00e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e855161969ac82811420b657ceb50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44c17f40d32e68774fca83acb8c6f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bdec821b567e00d7a9ba6b9d41ab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e1bfacc33748832e5cb93de6a4e7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c9c15008fc84d8295eb2dc6b9e7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaac6037e5d0c53ce22599b151e53b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a53cf1e7f4b77833cdd694f5a506133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602dac740bacd3bbbca208678496188134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32083a11b1131bd25c9ba1da7ee41ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ad972965a4fe31d415de68a1a222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6d2737656d53183bcdb81809e0a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a64248b3756fafea8576c5c1fea20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb3b42776fbc6c6cbed9b7b0cde068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b1d6ef2bf854a2a9af95372d8cb00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6216ffe47f9a0c8138eea1373579c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e09afb342eaf33cbca6e4beb27087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cad917073815741381d99435b16d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a56274d832f9792b053eadf17e51f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf550868bd156fca347b9bebcdd8399145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50239d970e7997d72cc3e1f19e59e4ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57572e1797d16cd27d1c765f921484ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022032aa582310d963ffcff54f7628a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cee2fd7363c2cf6124e999e411dd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64d03670774b37689e5e936cdae75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c568abfaeef5451f9ee00cfebf8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdb8757d55f7df41429cea5763815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813c24cc3ace91b3706b1f4e939372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ad8c429d7f56abd51d8f9d05f024d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc80e48f1cc1e0364a537fcacf2b9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b13e4ad690cfedec22ce2c7f152e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d5bdc1d137b1efa1c23bc4dae4fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481857905f74b65a6b45261eb8258c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f422cf414e6c57a51b011f469c4133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d559d13eaa2b2a8c7c68d0038e9297160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc752604b874f65859ec7ee64e1924161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18e4570618eca4584693edc44fe95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b01670b63a2d18af9466f37f26620c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530895c2cbcb35e07dbd25a7c1624ea2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7502fa3c71db17f648c16a03db8f15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9bd1d6886d13bd4c8098ec23e524f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe523dc4e99a51e5d002ab93c8d61e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a442d7a75addedecf6cc773f9228b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8904148f621f020f4acdfbd6dc0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9239ffeaa4846c90bdf392d62238170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dea7b76614f67e88953878196f4850171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce589294cd166a69f38875bfa3dac0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d7b7680ede67f3f9598434b40db3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9a95c014d8dee040c198c3e28f6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a928d63a747f9465536abf153d5f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c212e5007aff34bbad95d0324486176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead942b44fb7b6541a73207f45fc5126177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7960e1e7f8553f611a17149e5c40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f12ad8107f1729c68df4fd25956e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16031ff1cd7e0b1357b4ab7cf738b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1b751a8d207a9be3203e10939a64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855e8568a797e90ca12190f1508b2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5070d33540f1d07bd55a21c51185183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a07ae33ff99cee5a8519c7e9dfdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a26c37514f1f38f88fa88e9911166185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c115ab2402728da5351bd89ca67f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b2768f5b01c7e44d8c67955fd6aca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2596876bb6a7bc53acc876dad78e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cea2f8aef2ac22bc1420b24ec174189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb4c00c57164b84ba2e9f1205be43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289124361c88299d403afe5b3aa29a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f192cdf95d875e507b79bf22dee393192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f214d0736380f177c3a81ee7a4d0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115cf099ec6e526689fcf80802bdbeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119c9773dd4827f28ae9673a84f4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01b69d9935cafacaba00a21a93b530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112c3e14d470d6e63de2d234356667197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd8e7c38f12e66e11adddc2b4e159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4fb296a56fb589060c5f9dea9d03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b757a4dd2da92ddf53c9e2e05261200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6cde22d1d387d2e7b50a43867c30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973116b0559f11d3f858f10be880a4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b7241a206ab14dca2c9ea599818a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953749cf3c94bbb95097451423428c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd8966fb7e616830be5e353ad7c2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d541a4fa0e7ecd5c1656a21688ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09d15cd59b74fec2b594be81a90fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e68d7f4b62319ab7152b7276a873208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf911496f6c341f1721bd78d19ca6d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c603fb86baeb0647a250750c1b3e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01205fff74a74fdbdb8d86366abfc5d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84870a6a4ef26c3717a83ce28e544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b0a07a80b153d6f9294a2b83af33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e691dda410dd6358e527b32e54eab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e7dbd10378344d19eac28f4d0a124215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4880dbaa06e1eb45fe97255817b9b31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc86558c54f9c6a1675f1c21982fb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac2856a4af00612017c2525f3470d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50d56c1536616428399b227f0663c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd80bb05bf0a63a060b2cc45b3596a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc5d0049cd5dbd6abd4a9522d5c6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d2c4b11a2a9e53333469362ddbc15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205b129d6e479b102c1bf1ba649e5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065c591e0b1363e7497c17bb2aa2efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a63b8e9b7716c98c3a5fb85ea7cd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af96b6d88a874d93d79a3f0bc94775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374075efa22adfffd89380ef3248b1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072902ca7a1e4813fed22b1a807190228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cc2456bc999b5e70cdbffaa44ad51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c682be5c131c633e904eac723fdd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6c23149b00d5d09dd63d49e8c453231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141160a22c31de1ca536d158f4aa21f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a4a5d1ba9c6803eef8c1b90bbc2d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54d97ba42ccfa62df9c94d024460ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e8487673fbd5e19689000bfca25c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1b8163a927fb67408df553b0ceb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0583fa7afbe352679b9167e1e5ce19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16444e4f43aee90bc2a944d93d08f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736f81088c9404418e3907ea240c96e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf79f0738df64d9a57af04f7744468240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd412eeffa3c7e52ca32ac46664d2f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48eb2283683d27ebd1b3c235ffd5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78d8c2b8aa65409e025e481e6adf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde57eecbbeaa2c428495daeefe5c8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a22dde7d29ee984a04e46b52bb960245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d8591c5cc59653656bb46fd125a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4ac0fcd70012c8a89aa281949e3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad1f5de46cb646c1c3d8cb06fcb9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906894beb978e646a6e6464fe8d3b88e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669ece815a52a6910fad2342a237f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccf43b01c51ce9aa22f9a1e1c67ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce85a170c72a357c94537968adc3c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc575413d8fe6aac670f855927b60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9d36254caa76940f0c352265d6b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9419868023dc5389c9ec5f410a6fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dda2982cf380f886c96423d43fa36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb289a47b7aa63ed24316b6b003849a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6bd655570f2a61251b914f2a35a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33970ee2bf0d18ce68ec5e555074082259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cc6f4eac1c19f528ad67281ae2df0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db350b17fd4cfbeed54332964804fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe491ad4db0e0b82080951d43f1cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f838f5ed702bfb6e10e01505af84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746823dfb43a30170f11434fc346f148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066df02a073b14753b3b7f3dccb19838265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c659711acb3d004de43b4f0bdebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6ba6e5e9d9874803c1635de69819267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e1b02daa0a1de2939f0ec532f2a5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78782defe9e6df628d8eb015921dd7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea701e0daf0db388ed45aa2e2648001270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7d76b2c5c24f634d082f9c798d332271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5e6863e6b725038ba79d9bfb711de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487fb484a67e83e1e9b1ffcd31267d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b4032f0d77b916a9a40a96756673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b64555fcce3391d549672e3fbbc0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43487b5cce8b55e1c98ae5b282c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2195c621aa7d5059ec4e4da60c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426722fcb21b2b1464a5d720d6a644c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346dfd3f7b13a19235f2da1aeacee0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d3a7130c789d3ac0ef79edaa0c4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4b320a882668b9cf1eab0f4a327c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440d0a8d620bd53fef15e64e87d5e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966fb1a9ca208d19424d3e757256c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2822a1af0a61e362ef2f8122d510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b062c0fc1b23151197a416bde181285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716c3f667b3218012bdfddf3dfa2f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b92816b60bf3a4c6c1cf732905d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62973448099f0b76e20557f33fe7d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a2674bf409231c5c47d54d77c179289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d40635adc17a6113f582584fb8fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab26e74034892412ca67e855d066c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367baa4079dedddee632ef1acecdd190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b7d1fa555de4b2ffec1da18be8f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665030eb21403c7ce054dd133c1c8fdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299d93d878f63b4ce2bf63fb84dd06c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2951fcf348a727d97d60af2242c37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb75c55b0f5ef1cc9909ee979b59bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac211767029ffba6e7a6ed581773b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d39fbed1af8dd24194ba3c82090b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f3dc6513c2b58264d819b21191885300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d65c133821d231558f2667aa989f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b074b0892a1eabf14ca50f99f7fb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef921c0913fee3e5bc8b0646bb5f451303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5b9a4c0949248af52c4de62aca28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f02ddb910b7b3ddf9652e106038d84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47fa951a7dda50c9b55e8a52ec8a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48942011b91cd4417e006f46ae4322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de17b76bc46fb8525bb0528f09c573308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148d907023dbb3837c29e9089f00a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bb4d2557d22b4994945efe20ae42a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4afb024cbc17b4f515919852dbd67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f072e0d91edfbe4350d08c1fb41ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e478ddfbf788c07e8af2a426d0c97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3393d9aee44ec3c0f42f519f7360b6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76406c4c54f1ee9dc6fffc07eb132ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143dc0b2a70c75253b0d5985d8b4d06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e3349939a0b7218110c2da633bd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e660b7fd7f5027753423538df1728d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74a8df9bb447f889678e9449f50a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c46d095ccc73e1e2d49ec683e136c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bfdd81d48194039b7003621e5d6a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f408a0ba92f34ae7bbf2633f9feb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b4075f16daf8c0a96da914c7956b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ca905d45c9fb1d48d687aa22214e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868c8ab739457f31c881feaebf059f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d7108e04852706b3509ba1c9e09f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aed8fbd2ed1e3e90a7198666d9a2ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ac1f09d691b106a99d9d7f417f05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a6fc35011e12f63e8f230bda9712329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223d7b57244f674884210838611f87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e01c01084a2b6923583731f9e3cb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c389b0223aa3af6e86a77af5beab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d1c27e1c07bab09f8f844cb4841ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d819acbcd75fc4c07865d7e9c989334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0849923efc27f5764b840d757052335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8d4255eaf7609645c99255861aa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c68ed130ffe1af66f676d8d311863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fd7bebbabe4fcf7d7a30dc6257b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180674447c24ddadc13073a65b3a277339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263953c9c0365b3e393f824b5781f12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097f80e631aa1e59f588e80a12f971b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9214adfa85a544637697b6b80f6c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850168bcd7811c30d7fc105e926356343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517e4f5697d3ec1648e7b4e4daccd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ad8c35c5bde9b81182cfa2b5e892345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb00112150c1550e923346432f263346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5380b2b10df4cae045c0ec899ca476a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2f470fbee86b14ebb3a20c4e7227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17a1fca9792e2308009265a6b468d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed42467366ab3258df66c5f17c0d3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133c229258783c692c1052b3ca37d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98a02d34fea2294107dc903b6641f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeec4f97f7ddb5270875d08729af3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65158df1c1440d2ebd7c5f741d49c6d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a72faf2ecea8aca668edc07ffb79d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8c99ac3cc98a21f27da7e1faf6c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08bcaf802852ddee79019dc2afbb04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5627111b39f91cda88e83845297b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998164e19f513c31703327a25f6bbf11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f165a41ee2c582adbd865560146b52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5a828f103062fa4af7dc9cc73fc2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111670940204176f343afe3bc994e52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559850a4564b0616befaa3a32f1ffa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd44a3059c2b353e85fced43476c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094202180f757afbe2c2ce9247693ed3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185769de8b462033c2bf1c89b6e5d3a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da133e90cab5fc059630d9217b661367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73c3f7dd624d3c39dfd8c99d00a20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a4cd34a172d4779980624d088640369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8999fb382f5f3838183dc7285515c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140642f81b42d67fba3c2202507282e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87932b812b1a5838969da8afa03a9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfe5a5ea3a28dc257bfd853c75ae1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b10e3094af3608b09b1f13acf03d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e51045aee23bb2397c3fa0c64e60a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9afc4119963ae91a812dd1d6c769376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d664c3b1d7e5da681cfb49d7f082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2b3a3e9d9941efe7e6ee81953ecd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f73487023b1bb2e9b98a0b25b537e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e51eca453afa16702dd08d8ad04b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70502433e3bacda62ed7d2ec0e382362381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094efa391b3c20eecfe5df78e00bc393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b30911decfccc8002735a1c2e1ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd8f2e8497f812bf5c13ea0474ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aea717b44e68af8714f6b84290329385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3812367a9efde88a3e7e314a79857386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f14fcdc1f22c5a901b4d6da1de3d91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa0cb89b0b4b029a12bbec9a94167388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d66ec504b21bf7cc6d0767539ab0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c7212c838cd70f87832e21086268390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbcdb9b261bbb2fde2c3b6cb0f75f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb2c9fa4e13fcdf51a20e10de5eab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5e63929bb84af79abc5a6057f346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d56ba0511416420de79cb1ddf1c86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274874ab202f50ac440270003a5459cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10030dc3742346c0ae6900eb4dbc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99555839fbd631b9367cfc92576690b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440351815b34007559243b65b727e69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b07b7ea7b78f8102fce5351e0786e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb226c98a3db0ff94977f529b4d10f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9fd0762f1d2bd5f12d12032ff97e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09a75ce3cc7f95a46d430f2b4f75b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68960a0d5e02ba234ce2128c80a6ca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416e3aab9dbbec934de69742bd962be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852fd94d710353e0ef6d348f8e61c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4bd8b9caea8feeaae1bda44e4cf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c071804a4f78e5e95d8c4afec2276d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23a1ae17c76ea04f582f6af13af9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048019449d1bf38e92abeb0e8353c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81619a48ee2d0bf04f35706a6c802250410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b86cb91c2342e3ae6a352aaa2814e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0bb8a7e7f4c3bdaee132ab7832d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceabf60cacdbed636360581125b268413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7eddf58e5818372b29ca5503d6d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c05b76e7ea367628bb9cdc0d1c27c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0d62bdd78ec7017ec62b813eb2b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a1003d6e8ee15df4b2e0e3bc94faf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a45663fa7f25591fb3b2fc2436da0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f03f8e25604ed2d77cb46a7e6195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78342523dfb3b19d860ae677fe09e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b06e74248e8d6424472eb67823f4d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a053e1f40d9d65c403e6adf96d7e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade70eed61b9ef79e88ac21b833e74b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a35d006bb145091ecb0e78c769b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de189ba14ded6a9f52b9c0dd210bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32da407e6a64363affc608b3a2249e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6034db3099108b69ee9b1988200ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610e38abc7c95fb313b78968c4f7e06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f4b0f9d5750cabb9aeac4892a0253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4f7d63af52f1b2c2097da49a3b0cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad5110ba5f0073c86073e7f1dafb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36e23cefdfd606633d646b548fa22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ca119d622dfaeaf69de0304207c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d495503df707399aedd35a9c0017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677196fb83a73447b7ea205bc7cf4f4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba364bc27139049d872ec8e4d96afa5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089b16368fdebeb0938b2427631a14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a73029e57ce98b3f0dc41aca0dde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257a7ea1a41faf9bc79aa8afa46aa1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d10601d7ff29d272a866e485e7df1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c5a22b7b48d8df485780ce4c51f58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954b678eecc4a2c1f169bc328940d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c8a4e5294a8a3b1f7e3359300d7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c7237f0233a11d4229b7d595cc08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49aa837f21da480b71a32cecbf514445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b831e32517024fd4578a45324ea5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf459fb28b5953830e9c2c33acc28e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb27d2453f4bcb544f76ced9a8b01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdb00f50ce8fcb197f30d358586b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351beb6db8d491ed15eaa9026bddc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5829b59f432747cf3295fb78c3006451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d289e2ad9cc1953831ccab4507ef01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede69a91fea198c4d8f70dae1ab1d24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969ec53a778dbf0342fd954b71333f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad668a7101026e12417e9a6f31f3a45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c64397ed42c2206e6944a4dddedfec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d68d7b2a016cce68b7ce17452a27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0cc1c747fa89921569146526465ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187654b54518844845f29cf38c197cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64929d773451c603188b70cc48e1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85482f42a720d5543399dda2690b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04c83d1b88282b20afd5edffc853c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5813717c410c1e842b8bcbd6c7d25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87a54b49c7472501a9d07c7909c18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b92378f7295087f8a0c9ee515a7f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f73f1f95c7608e4c52a5ad0b0a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54c82aae527d8557c50b2860aa7e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408b9d04357415ea5679629f64241e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55627a894b86eb70f4bb7d085d27e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a562e7c9ff02595d2b53f4ed577cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f362f84a13400850af8f7874e4e22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338b9218030161d5d8a24e86df265e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fd3055f097fcbcf72630d25b8ed1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb136c65e9becb337bf3e7f90e852b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef569be0c4219cf6dada8c5352ce3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91c7e6de385e2a7aa44cd8b507699476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd093dc440ed11628c24c3c52b3fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312451d28e9c4cd15ca21b4d718171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347745d061097da0948067a4b8cb48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d9b09127a49bbab59bb18429029d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111e48490c53c72201183b6ec91c51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4dcea6a4b535da752d393e7256a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628dbf9a61600b6d3bcfcea07d6b13f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505cead7e7544cf858f6a9f9ac5b76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d155253e6f2c48e7e10906ac7001d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1bad78bd62bccf30e1308534713cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ebfdedf3165f5626d7137d0402d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54a321bfffcc9668c561d483405ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e820be500c6f81026f57ed7c21d46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b2503a9a72443abe8848f0f73581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be81e4afb9623594b38777b3753a02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd20dfc0ad984df080d75cbb20b8a4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3c5f5d5abd06318e36cfe575b3112493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094838a401178eae542a259be3e445494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8d8c9803b1ecd502e30ec20aabb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81acb2d21994dfa48e841c655127f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fceb2b98799e0ef11a97ed2d5f2f6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65588ec33cf295689da8e77bd5c32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac1ff9da321d5ce63ba2e4f75af0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c7eddcc0826c182876ea7ebdff7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52172592a590ff2a008d39eb84b2304501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33da486fd25fe6536f5e8a4655d69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592325b623b9fc2f4f2121c7e4d39f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2da16e8a4caa04e5afa3dc51feda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbf2f040a0a2bb68835c1efdcef20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ab2b9fa61671c54f7f86de7c028b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc5449a88a879c38e09e2d0533583507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed54a531598441ae09e00db0f75f9c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47278b3145f7ce6cda7afd0e84ac619509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc8b2bd805c946af8610880f462ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68046107131eadb3745f03a3598353a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12288fb06e83a11ee700dda5969cef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d99aece37c14749307f812c533d2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c30de61755ff0d5a19da597fa231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60093c74039d174ed3c98eee57809f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce48178ff36f5c6d543d23e2e96999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8192b4b547003a5e007cb3d19ae65f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2df6293b76108bc1369cc56a18126518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83404ab1159ad1a7c88b582ff325387d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a844bbba04990151f2bc028d22dab6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bfb0b3eb1dc9860cf39ff27a2def4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d713f722d138078c2ea7faac0d2514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798133d1097c16f2596ebf1c5d47589f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b0d565487e6f44c2b5dd00959dce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cb090ff637f8ce32d7fe0c247ce5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196b9101790155c3c42b167c3163423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7cc3834f50eac31540f69fb16bd62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733edac1f3d808defe01be3ca3b935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de99f9a08ea11f1b5cce63a2d76383529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090216d0ca09d28cbef27bbd263704e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87936ac76ed8c1d501b645a60bdd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f5279f44c37d2cec2c7511602011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51ef623ac1b6852aca22ebd60d95e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218dd69157bb2587d50f27765419ffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a1547e204ac3b27006153c55524b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778aa984e336bfafd2f282ac74898a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af8dff1a05035cb92700dc707c7a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68016812e92d761cad831ef410615538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24389b8617983b891b5156ff74773ae5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95ac6f03b6b8ae32f54b53e6dfebfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b9d8985a37ed8bb83030a0b48a6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b0ee71af9ad8ae4369f97b73f6516542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33c95aebe8f9e2427c14986f1e2f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4894c5f8fe9c355c0d4126403e4d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4742efbe935dd2e809c954d4feaf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba951e22bbcd9a3250a678c8ba994d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef194ad0bb3a9f50d53bf3770a05f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacfac6812b977d8e527597206fe976548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a844ac9269524b4ea42587f42c6f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c0d278fa1eea7e34c7860b99dfdd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071003339ddf3e64d452261b68eb34c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd3fc0c4b41097320825f0b903f9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f6f75b32484ca081206ff06ef497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573958f2517343728f8a0f9a8e0635f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b625fbfa843d728a53796dfb39289555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49051143d94f134ae2c5e521e5e0cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918ec0e1c1786656a97f608c4daa8da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdfc04c15df19e2fd170376926e0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3b06b900c191c5fdafcc56efb39d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339626c83c120a29647ac605a201b3f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc4049ec946ee6ee4c827dbf5f2346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90b05c700aef974507d473d2b0d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d0380884899052626b5ee51c28de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d53f80d51161ce500ea44299ece0c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959460630e5725b16222fa22d206e19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732699b1a58aaa241915131e882899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7eca2dae284896e3dc40363ed380567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a47e4e58a0cc8ae17b7c9f6a4909d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329cf95921a33ace505b79dcbc31266569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c28b4f9d4eb196b3f6b92bb28acf1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81470cf819469283d1cecb7542bfbc65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522378bf40b135153b4972666f70d83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa751f1c1ba6ab507438005897b98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d28f8d7261239a230cb1c8cb725b02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a780e0842200202fb85f500ba30d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e92c33f96177b669252d9fbfb5066576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb067f4e3e73ac84ce41543b8a2c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240123dbd40c9f90b429ebe66c89e908578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ddbe68d4c3dbb55f8bff8d7d14b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37b0f375794b76473f864395092ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaedeba2dfaef2affe4b851d90eaff6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a964db00c881cd73584e5f36ca14b3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487547eee98130ea0a3e84ca75d35a91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf87c1541daf1e82011146029e779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda200e77fe0d30e0f4b1f34135d79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14558bdd6585910ec49da4fd2a27cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309fcb9c6c71474feb7b6b8c575bbdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b200c86c245c0117e59fd114af05f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebef04258c94f3e5bdcce784d50b98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af17784934ddb0e2afdff4eccbb5ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389079a3debe60913bcb9ac38c4aa22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b701cf6a7b0050435c518c4dbc2535592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bfca1f190a76f6c736ea6207d8060593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273a4b16f23dbfab9ae0e5b46ca73f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc21af91005301e82e5c135cd903d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ef5d34594ded1b4d4934fdd2c213c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69cff50cf04741156fb24364fe333597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d2e12ab4c2a2ec2fe17470127ab9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849fd855792c39fb04e2546e5e3b8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e71fd73ec2698106a2c1fe70de2d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976138457f7b3058f68f69ae450339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603f6e59df99c0a384518b191af7e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696517cfd2e35dfa367388e99b29a04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0d8ffdaa05c0ce87387319ce3775604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dae63cbe663b91d0569d0b686b13e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4047fd2c7ad2ab23765aa5e9fff1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b174a561dfd4521d9d82abb76b40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c1fae15ef5068197efc628351e0a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b7072132915875eac0d7ad285539609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ab35b4addafca041c29b73696ef5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971bd842507bcc9a9b8094462de0b51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0454c3b2ce8260c4b405fae6bbd20c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292089e38f5e96289ff06f768fc07be1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35753d3a3694a8c1b10e323e2da9b2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d7bbd9b84225751f1448fdcfe7032615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd983f76ea998627422ade6b49b883d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97be1cb0c116a10226dc144ac800abd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f79eb584ab224d8a074427a8927a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c6cda3831055d6eeea06d93a85fb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2a7f1a7a80df8d6c8b6a3c9d4cf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed083fcb9967a7382841baa387deb7e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7817783b5f31eb589a665e9f56034622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843206c2cfca83008c722cd698043b04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e93cb98ae6b3559ae1b549e73162624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c567bc112e0a2a9984f95658f4552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a3ec95c0e000a450414c6a34c345626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e3983bcc5c2e44ec858fa3dcdeb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc6bfdcf913d1b8532e7fef73f8506628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed337a6f3ef4614bde1f1b0e1661d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32efdf89151b27175d9de81fdbfc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9613379544eb138c3c9f71cfa9d24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703edb959cae101057fe12602256671f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0821a668b65ffa2bf51ffd1e891b6e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfae7226545951ce570e92b4ac5a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e7e1a22bdd9d73e89d608ceaf2960635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17148429ba0910ca63aad8afb4580636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ad110943606e569936ab05fd3bb64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13228970eb15cf61c9ba807c4cbc5747638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3f7827b79f0b993bfcb6d05c49a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972af57208e66b95f7d56e185c7472d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29c35655f00f65bbe910374f1fef64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381336f671770f63a10062433167ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b681398f2235860552dfa5dd04bde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae634df4370c5d99788aafba3e2d34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb839fd26e1d1a654b34eb094d28340645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b58f81ff3a9af46a009a6c614876646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6630bf3fb1ef9478e323f231278cfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637b82439fc8e0b170e55477d559122648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c3c95f825c157b08fef64c78e967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f310791eceeddb8f97b3dc08eb4378650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067168a3c2f7c3b63475b42cb9dddc1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038076fb3a431fe02d817e2b035e413652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e58e987ffcebf678aa2338a0a761653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fea07508ee8a1c6ebb343ad1cb0f19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb94e2af4aaa7ec5bbd803bd75f0bb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c071eef2f96e06a86ab1c75de8f59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b8bbb81fc47f2f796763d38b4b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b003d3dc4b165e2fc1478a44c6dd7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d29a657882f19de6d747b4d89914659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f85dda03b2a19179a2c041fd774d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11c8bbd67458576ac4d593eed98e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213312daf251046b8bcc4c3bdb4993662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a3846593d7832b737ae7b280d6c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d7c8e3f8fa8026e2ac4f601b0ddd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e94718509fde77d285eca9796156a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29b09268e480a5b1d1f913dd9168e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b841133db909e137866b80eb0067e2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e191102d5ff2009653d59c6a3caab2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4db97325d88e9645f732e4060c549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb2a7c1b81117cc49252a8ac5440e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245212d58528264c74cfda3d4a5cabc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6824b4c5abfbcbf686540e72eb34e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2849abaefdbbffde39829c734ed23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d1309b2f58d3b6814a6839b52fc99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60866657488ae8693df027ab67c52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6382fe2c1a90d37d36b4f3d3770e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826aabd393c87e2684d78d6366d416677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3eb455feb140de0271e169c570b4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a7fcc6dd803592606a338a61236f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fc1336776e4ad048379d01658eba1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291012df9a793ff34081728ca4b5ca04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e715b812407a1cfe32241da6c1779e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d4fa5273804d24ab3b8f17a248fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6448faf4930303a1bd4bdcfb7087684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c54c83dd577cafa70930f752c729685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f945076cab0081f8ebe1ab2acbcc17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc6b312b82b44bfd42a79cc84cb4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677aed1b72adab4642b5e65aaa73d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5cd6ef12e299aae263dafac1e8c91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a5ca9c96384d0867f5fe30d2244f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c89feff2e84629922dd3d0379a13f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3b58b95a49caf104ac9208f674de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48643371a8e39250bb8dbf41569833f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b3229acc2eff5b28aae0e6cd67fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee079141f4b168dab2d38541e3792695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a788c0aaec303a1771a5777ed8bfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc90a2b22ff6b2bf9990f7c79308a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852097ea062295773a9d427c531b870698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74cfce90fbb7a3395430445f94d2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825dc4a4a8e14f49d09a3cf87cbebb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af129338f1006e998348dba28f426701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a2f3f43f0a89a5c71b3c83ced892a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290164af64b1d2b4b5bb48ab25c1205703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b806862cec5c440e3dd7398e1c5114704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4aafe46f54ae3a136ab476c7d2aa1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cc55c67c133e532e6ffdb297ef680706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31c7539c9e028bafbc85e557b3cbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aa00ac125ba9ece2c4441819152e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998beb300b61ff3c6501bbb3cda6af3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b857bbdcee6c365836d77b6a5415710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e271625c06fb03da709036ac18c103711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37482da515f7c5de28701d3071d6dce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37c0247418a7f717a8e3289b88690713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55618db574a8763311a2e8dff30e9b5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56524ad3e3a4c10cec984c192f3bfa7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2c7f4943ed4c6d4ca63347b603bfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07398a0c8de36272cdac3a3351e2abb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c62417594abb004e31043c16ae2234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb849b794892eb487d4a9b45157384e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da392b0d24484292bb1d58469d23dd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d1d1472d1e10ff95f9703a23b6c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085ef77db20b661278f63465687efd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31737ad416fe2b46075c7b45cb4811e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d647fea0549edb0c9ef36184eb0cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe887365878cd7ac5bb762b39e53f50d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63b1b2ef5f51fd162508b92fe62f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca7ee3e1bd99a833bb8ca470558169727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8429411f27da7871feef96b27f4acec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4580c228be475fd8105bb4f2414bff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438010517a8a44530367fa575ebd006730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89904355a47d824e95853fb22c09a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b86229bc1ba8553b0269ddca05862732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f6c6fcb46f54b0c6001b5ba96cc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a536be96119b19ab1192f5171f2e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbe0df24223587c4e736a9f9df39f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d02af6b8d22aebc8200351accd2fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297122cb0d168f21d3c58b5cb4289e5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ba68b8d59e030a28a82b914a56e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f45cfe30d1bcf5f350399be27138739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e956f16ef2b5d5ac27ed82bb09865740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e31dd5615a0a4e24008c3e8b1e2c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a201312a7290b2c45b68dbd719f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326737d0e682e145303656600eb728743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933502b02118c94bc6a1c0f2874a48f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f445c6e50fe23c1889617cf1d0fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbb62320912125bfe901f3c21fc98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30675a34dfbb72e5c58636779f3f3884747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f100bb6199a2f5f31a0774dd240c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c9673997683d9dcb45e22a912b61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b8a77460524858023decabe7b25fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b143026479dc43872df9e836baac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586bf58682ebb552a598e2a1c650b7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b44bf4ead951abaca5feb0037a9e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceda648b7ec0a233800293a5b8edbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ad78ef8244e17c309bf28a2b8f9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657b6495d1ef078ae878acdc39c5c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf1516d0d3dc096400775f9be8cd21757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>