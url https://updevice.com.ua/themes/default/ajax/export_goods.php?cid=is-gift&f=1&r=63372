--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb32d166701a66058af06a97e15f65e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb3ee5d63b47d7fa9470ee6d0fec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa155d9a1a230c4d3d3e5b5df21f793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c455e5592a7014d8abb6dfc377d914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906a86de3ce4ec490e6cb51aef158e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4803a25b3494424acd52d36f03d296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ff040fc266a138078143dd6e29b257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb116de3dbe48577d1f069de64d1308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80d8353d1787614e8f5ff1e4b503fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b09dda08c99223a135fcd1f7681310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1832cfbdb5aa4c9fa3bf6eeb356dbba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c781dff08d2a3701cfce807931a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf97b34ab22a0dd6d47bb5885adcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85397c33dd79ef2f50ecc4d84a346b8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338195edef183aa1dc8c64a0b774ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b6b543687dfcbf8de08a1b4aea8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74238b720e4ceb215705067b3ff6c2ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2da1916c9624ee928f7f4787282d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9b5c779668037d87b9bd9f8c635fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef0c9f6fa71c791ec56c15dd8fadee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086122e21352c5c2d5d54c15e09ec01421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac3bfe5bc4f6d927725658a640f0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a376a503cc5488d9c840acdce1a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d4c38e34385c11e6385810def634724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23cb365c23989e08b83b62c29e4a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fac8059f215636a971bff6f4571b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a2635ad0912fdc8a9db00639d6b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284c7eb3c9cebf56bc342d3a1fe40828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84655acea8ddafe70cc956d751ea7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9a479b4eba15c227609be90d257230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525b55a45ddeed35abdbbb826a69e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b5c2af94bb45aa192a2398147ec732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67fe1f070d066acf92822fcaa25f7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd64a5c856a24c08ae827423946dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba3d3d6d6e2b7feb5ac22b851507e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6653fbdc16dd2e9115269d09653836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f66915ba035cc97dda629aedfc12a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372122c38b2844dae66873aa7d5ce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00723ff380c2c45b022e3447f856303239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52d545bb106c79d68d3bc0ac0edbb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7ff7bc66cb7b69cd147dc03d2a4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a09cb3a346aae8a85f8ebf2cc395642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa19fb195998c88c0765f0d963fa7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f621af933679ffbb1420d74e1a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f6c8b649009935fe03e427dd2d33145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df84cc6d0c4ebe1b87ccaf360453746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1fc95d7f0c2e55f8464b87286e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff61dc359d9c498b04dc8f2cb346f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef5c5f03f8005f4696c6172d8b87749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a7431c3d974c62f8f6571cf34e0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0a33e86d0c137ef98f9c1d969a2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac01d04f91ca6b458ad95e5c8991cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c0983c367f5cde3c5a144b85a0eff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4a1c36dbb4ed266727c4af8f3b2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17f4bdf4853b3287d483355360d3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a37f82352a93445d091d341d84c7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc890edfc0ae600b834b38c2d1375057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c14b9265f11c278626e0cda9f86c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2ec586f5184c77aa62c7354bb1d5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4e765872cdf2df9fd22a737cee5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc12eb775c77f77801e0af9bea715a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dcf46249d328573abae165c75c93362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a4e239047ca5d5bb338e8687d33c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d28a9a5cd296dd26f3c5c53c373764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124fe78273549b61df78dc300b53f7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a44ca02825e11ff29e855951ad4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffdda068c1dd7a162a6f75bda4b2a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e621717306504e2e1c2440d42cd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43037ec4bede435359a7e8a912a54f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0d6449309ef412e81daf2f29007070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd48ac48c2299e07d90a0fe182933871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830059fde88259c542d755bc157aa8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635e6d16f0f7981cf86d7806eb66ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f01c8dd34ded74894b118774884de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2727a7dca285f0a06720fe3f3024275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f144aba022f97a04c8c6aad619b8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa14dfea512c9a2d41f2074a099eb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0dfd9309c162db995966d4a6f25878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90799dd1b88392dd9dc4188ecbf8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f8b1180449c34b11f873aa41b9e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c224e364c17eb8c189c581779a026281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a473ed73157b1b7f613bcbc03e46ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878875602d82aef9107503b0ff8968183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bccfddc13e34c280c7a3739b53186d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1af0349689078513f17a48bbb49dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6f0d527b22ffa3efc187153e65cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6430dc21185b59ab9dd4b60a90ec187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba255f197cb4ba122d9cce76c32de288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cb28c7151b6c129fec6fac4bceb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b4412466d3e3a10ea4fedb16269f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d30767ba84cc092e8eb7eac52baba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad6685189ed58a57972d27ba0b19092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd021ce5a9b106dcf6c61043edfdcaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499f229933fe92a94ef5b19b9e4c95b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae139c6abd122c0926899f5e1728495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7345383ac78eff9af6b0701b15f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a70fc8b225dc8bc47c731a94352797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2871e7baaab7a7ff12f257e288f9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187cd7b10725795b31dbfd4aadecc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124de1ea303b79e057aa518fc4d245b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85565ba0d596cd57c96d8924800de44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01e53935f86288bb82d2613e44a26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a62272dc249be06e4dfe71a35b35d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1319b147ca6d98a60a5bf65cb409fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267228c64e05a88f12dfcf52a51613e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb1a5b226767ed9c7a16d2a9619923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a19a655b5c32073a4b6e66bea21d04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818187fe2b82c94078c50e341af70bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26131bfcb13dd711a541535b6ca77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b5b08447c72bc688434e75b00bb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda091e1f7ca711bfbd31b624606007111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a690a24a2ab7468097a9d1d3c072a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015dd3d0eafb912d4fd7269ddc4e58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8ff211de91f18c56b3e3cf43e18c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179ba7572dfc2af858ad35a7632f141115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a01744e6e291ba091baf1f4f259c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012be0618f487ce9f033d248bfb43bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b7ccee0631b12bf936d5a64e07ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe75613275b77e28b983fb30436c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508f1245f89d5c7ac4fd98e5c55b12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb87b03a504c85a8e9dccf186fe3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fe785886a1986ac57ef34797f5bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce1d924d2e146927da80b6f518f1f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d659708f2500e77e96250a7baf63ca0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a51db0212f584b392678f08a618a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f36de94bf30e7fc0357c1d87fe708126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaecc36bc85828a414298668bce694d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489b2422edc78756d26993258dcf18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebbbd6ebe67f22887f4b698b028dd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce97293548eaca069568783b7cf28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984bea7ed3ad0969e2053c003f0618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8d11399fbd2ae055b9b5d0d2ea82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cc9f77afc7e16a62b1707ac42249e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938efae0317ee6c90aa88263d96f8902134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41df590fb5c26c009ac2d05221fad1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f9e255ae59541f3149f158ddc6fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6833a045a85a03d3bb8ccba6ad0810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737f7ad2860807495de9d2993c932db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e83d5da5ce047fd2b5fea6997f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3c39de8ae7a0028e602133386c27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99510520f83d20a4a94fbfba47f38008141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad40c77564422ae92bc5f898e68825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f42343e91f9ea81b3dd37d530369143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0a6d556e60aaa3339a31ac539a43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e610cd8b5557971afa1b22a2b4591145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a39353af5a14f255b28641ca4c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80507055aa0a9e26eac35ec8bb0a6f25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735253a5284ca2b74ff05c6de4e8a46e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a68fe615062e46b4f4d9127a4d60a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c0e793fdc4f326cb44dcf223d40c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f388424b5ef70dd8e019aa68c0fe5ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1b531484b60acaec7ec3eb96a71f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1612144cea238cf88071bcda8d68f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493de841fe75dcd280f14527ec8f229154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8246d991415fe35313413aa53895e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a54e0282e94ce179e4b7396f264ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea1fa6c74c5c32be3ad413f3aae788157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ed2d8ebc54f6ba2c803df71828ae6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b40a9a9f5015cfc2e885c7be6e4aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407aa3823f10b42caf4ebeb14762dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2263e86823da47ce94de9474108438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328149a4488a26fddbc3f5154d788db4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ecad72fba7f06a70d0909d8297d5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344de02ba48a17d1965a2d5c8d90944164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a4623bc5170f44368af21af17d82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff605d75b45d71a8b6efdb33ceae8b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21e5bc606635c1f7a6a86f65735d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e56b1fe8622b229b9f31f8c1ba933168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6d67d1492c13a694bd447c422825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a950bc9eb4350e6799e353ab1a6a8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8dbebe256afecf69e19c66c56c51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c4f0d97829341be5ec2453041547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec4108fe37a95e55d7c251ebafd1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fabe81e7f87d20025c07b189792dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da1ea5ba854bb6158bc8a500e38034175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7cd39b9b07d57f0fc5c847cca3354176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b31e2ddfd207c456900845cf529ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa09a4ae3444cb9a63d4493224d1e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a925371628ef53deb370bb7a7d9e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7c5fd1f63faad6190551eac8c1266180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0383c4715dc9181d42ccfee014d708181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a59fdb7b2c76495df35d106befb97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585d5e941767b8b26793e57c125790183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c747dad2f58a9853d94c956a764e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9478f6660d219badaae8ea0c6929185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543ba702351461757bc221640bdbb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b935947bf26233efd27185478779e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8b72181b8395da74120624c34420188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53a7fd2214c32548a983276753e92f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb151a8bc7cbec3463949ac9671edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa177bef014eb62f4ea8a42f3e68e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876d0ab9ac92c2f22dcf135bef800b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df148b2978dd16d4a2b58831fdb4963193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1af5584ab4aa73b3e3bc59d92007194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd4ffeb4b25f2971edbc5d05238b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0973f1eec5cc63cd084b1badb239196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc42e29311ee4a5ed4e326809d12a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ea149ccab1468db70d64f0ed38da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecb304ba4b344ce3fa750b6ff7ef6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfc184ba73c65cbb2cc547eccbdf40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c9e85856ff867d0482ea061c8ffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e993d8b983b7da8f577f2424f0af39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8afc3188ca180220223fd669430211203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb6c01ac8e42f8f2368428074d7e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612eb49025d8b82bce04f3eaaf28423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113ab240e811ab3cb844e6775d3dbc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed30871c196ca22d4842770855e42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c64deb6c8d6e6bb712a1b0cdb8e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd607a58ce4d804da34e45b8bfd7856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba051ab57019709a5ecbc0e04d7734e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a655ec484a57019ade662f1934fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e46fd96d7d6455709cf90e4a549eba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd5be7b38cfe42eda61b994c515f17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6654d4c3babc843c0cd86f69984e5db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b07fb9f98d689df2776c0ad0c82a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bd02b57682eac197440aa9a8626b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491e0f25ad8d3112ed3fc1f68f320c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29fafcf68a0d0de7a645ca87c1c3f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a066a205da85501b782312affef726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169ba2ef761b1b5a5e6310c5f9d104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d91f7e3555db09ca02660705ce5536221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b999cd64bf7d5d100fb5ab092f3c77a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ed01c92892c2c4b1155e6eb08b7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaf3191dc88b80911903c52c70c4d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cdec9e4267ab56aa7b1f0f034fd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789f21117571071af77f4bdae174d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154b030d0c5d351819047029b77e3a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d591bdbc48d6fdb833e95f23d570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961407e45065eab709da4d7ab409626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb939429d24d29c745a9d24376ba61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651dd5b6daf3645740ef028c30db51e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6c056df2721acb8e1bfd28838e08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3201fb162a61c42dc59f2102550e1a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7b7aa51978f2fd4708d5280239ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196dccb526c2d4ea258cc7baafd97ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f42e9ff4c09ea92a61e517537df6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98603c6af7b9e945a967087cd26cc349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4f9caa1ffec1a921d5d23b6d86dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a998458de9993575de787706455c3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da413ceb995b8561e5f72c764e48c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefbf14b1eaf5304da5a79fbb15e6c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde814051b63ce9a55f3f5dee6211de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6434b874c7ddc41ea56da895afcb6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825683986454e248f24156a409e44d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4343251af42a4e497dc80845cb835245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c590f5c16e2224a6749b48d5c90f30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871ab42a340295433683e533412f0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad8acfcb3c29c0ac75e1e2d0ee6a4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc05ebe914f29d543e07481c48fa1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e848ff59f8d6bcbc8e216c1a9309250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881ccec183db405d130db462ac17ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f558e115bd7a67edd6544607abced252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeed6c2503f87c43187d6211d83d1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cc0b6cfafccd3962b9f86211787e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbcf945087b4c375567902dbc7140255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e384f3cac130db78240bf434ba615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37871433f737b7b1968cef6d512710257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a2c8d1c6767254b625f8811f8f7d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3bdb5e1ce1da6c640e3be4f607345259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0c61845a852abc69c0a832af0acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5f4183c00b21fc1e70729b2be6bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adefb1199b91317634e4b5413433b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d40d1d1edea98e646054684ae82191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d32806ca15fecc9e32d2891a00539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e8c87eaef341bc382739bc3e33bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3d8600ae4db6d2959b01b49382f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ae685395df81726fe18a9eb22ea3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a46bd4baf120260af9cbb0fce707268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f262821572a81505af57b1464475269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb8a49514550a1a76cc4e85b8b5e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988cbda581cfde5ede88f6ffb45ba5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941fdd05edd95136d961a1acadbb3ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec149304ad708f7fbcb39d44184fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2c4c184b2548de2efbb9fd4c7545a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65cb0adcfcbac0c9ef4888e28ba077275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a5124e4b8522ff19c3825719f441276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb37a04dec0c2b4937b66b716b42e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8253cb1142a5b2715488ddc6e1c153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194664aaff891367a1ce7334f2d78d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e3185cc41d00e989e2ca125c5769280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e25b7ab555495cfb5b59632023695281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011b3074aba26c6f18c92c896313ac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28dc04df1b3a0200e1dd2c9c94a9d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49cdee90322dc3f7cc82692af8c74d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a03e7ab075fe8804768db7c37dcf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c9ece9fd920f43d8254188b435fea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069d95d1f90086f9d104c19b035259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a3f346ca856142571ce991419bae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b17bd00fd36e29e2b29450d1bae90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4ae729d79f26780fc363ad054f05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e3055861530e73187ddbf01910a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef19b0c10063d743fca097771d5f80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adfbae167a6581ebbbbe2317e680f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e45e2acf7ed158fae33d5f9edd42b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058b7faae702e8040165cc07b6800b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de314982871a5198d34ef793bde7332296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e667bd20bdf5f4c9ad2f004d4a1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2718bb4a1d3c9e2c1ae09dea25eea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994523b3d7a0c76cdd54da95ecbdd746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c304d9d3fada19fde3ee5418ff1b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce37341315a8ee7f3c3eb3f2c1ce3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4698e1ac12fa580df596068433cff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8ec380f9201ad7a73817afdc2b83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eacb513dc291edacd0b33b72de04ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075f8358b03243b8ccffba0d3b07c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e30a853beb566235291b54397e3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b90cb8e33b94dc57d39033fe3050e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245c2f81bd67590d02c268f9153dd0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7fb79e087a2eb057af835cdee7da0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac32aa2807948bb81fc275fa45f7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba39c75203517b42642ab7f638cbb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac904d9a3a26680b2daf582d9eb6658312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addd4f5634746c3bee2f51cf972c5cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c5becc7e4e4d34ea0c040a3711bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cc29ebbd79c99b5968cd84fa9556d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b90d858e2ba5ae73a83c4f93b5224316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584f49567733604602de97410fc0f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475aa3ac3e97a8555786f45c36356e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8f8046a6fc0db65a5635f29c1ca4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e6140f61d22a322eac730956452a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba09231aa084127062d43b76683df7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ace10a42b89d6816da909c4ba544b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2fea882499e03f59b082ddf82b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee89863efa8a14ce3b6e6cddfc01a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6324a590c14466b0d35a6a1d6303136325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee1ffb16dc638edf770d4f4d5d652326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae308713db25eb66e2ef46dc784481327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16feaca0cf251e023dc37976caedce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69db8211bdeb740dbac546f59aa867329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ed0e8f7e8652399e4a94ec2bc351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c132d3bcd5107b9d3db74a28db3d83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610347ec514f4854868bcfce878885332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c468fe5b8b6311c1c0b6ee3796e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a7e5b575fae6b9b5afb0cc6d3cc49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29873b992438539516c889a7e56050e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cde5ef36e6cb888f09a2e259051d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe0a06f9bf6d2e327a6f609be4ece4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063460ff65b35e7f13a8f9bfede808b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2dd5e9aa36685262bbf9b8158f913339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d52dc3ffd677adc84afbeda13a3d4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0130402c86c3f8cb6f3e470f0fb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c36c1c93aa2fb506e97dc4f4b35f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a766d86790f9f5a83a33e8c97c39f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554be7d1352fe01b566daafb7d6704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59051b2db7934e78500520e47825b19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d523b67c92bb6f5202d669997752f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6a72f6e096b543adb0340adcb47f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4f9749a3e4b724b87d33e74329cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47214c77b6193b1f050ac7165b809a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c9b9851c3e1341cf3fc8a4151037e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180aa3da5a5c93fc11a9f57ad9a4d19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a17c7ab211a72d3e210df4a48280352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09a9cbfd179ab570a7e2cea12cc59a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e7b5934b634854c96dd8e3aa7f9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1002a06098573aaedbaafc7c89f82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b222912e6f90ec81c80ef39a6937ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15cacc9c2a33e5aa6baa5c934d819357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176de6cd014e0aa7f24cedd3f280e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc105ef8e0b8c0c93923573893dd5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a08576f56ccb617128c5347f5116360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28f52a1b3e7127fda17f572e77500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503441da653cfbf5cc73f586851b8d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469ede56e5afbb4878a0ff2b8d31bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec81e5086b92c33d8bd2be452eae318364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348981debe59ac0ad6ade205ee03a72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29aef0c55d866f60f98c99620b2c01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3335daa7004de04d14e41aee4df3cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b293d4d0681bae58b3e669915cea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ad6268d935273f20f971081c2eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a22e2eef75e77e0a0471b70d442286370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366fea21c35e370ae94a21908387faf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7b71ed1615021ed0aad04aed67b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0c98faf9b8c980a5837de4d58ec3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef98ad7918ff8563c80fe6997013fbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae64b2015b88a1b6a685a678d0f956375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e82dfb0d6162177dcda870e02f6b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064d7809eb874736712c1329d517ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b06aef5d22a3600f0d04feead02dd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bef7bb900c3e7a27ecc513fa4060c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8072212f071ab565bd32680d00765ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf2511936932cb55fc517d0eeaad1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbe06c458ac91d00c02f2da83f482f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba758f010e8177897fea06992816e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29bac16f5e5eb1c532707d51e3d08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b72a517b0e5e071d7cf358dde5326385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a24b8a75895ffe4396a24f937a7721386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52e699ad45f65b2fe339a664a1ac4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926096070e33b846626bb9222a445b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd45b1a5ea89e3d37bb6faecb39907c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0345fb8a939f4a56e60a4c5fde756390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f4ac4107d1f437c11947287a3415391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad5d01ffe76c6bea14d1e0293e1cb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d342c1137345ad5136c18ac19a5a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9c33493748c2e5d7e695c1fb3f09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4204f6f5826b299c34309089960ad0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c4f02ee6949c098cac2f2f4ec209396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25abe1071e391b8bc1071caccd68c09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2710597dd18e9a99ee515ca2f34ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64dc12bfde4dec1fedff8e0868a97a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b6aa807a4f8830ee3dc29cd22289e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccee7ed7a1ed1f87fa6346c88b184a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0014d36f3495512c7988fbb0dd050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b45235f4b618b294a46b556f243d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb620ba91f0487ed6cbb9f16209c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2f00aebd0e3d34668a48c951d3e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d689b7bc8ee229fd5db4a221cd974d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6eef3ee638705bd77604bbbcf1840407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae88890d9638c8d5644bf697906b74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad95e862c6f914cf8535f52b8c0d07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad204e74219b01b47c5b8a47e8231bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5425eecfa331069a5b25153721bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011899a90ead880b8cd3c1414b0fd1af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f63ed661723dbc42f6d183b4ae4bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f13b84350786a657013c7cb1d5818414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbafe7dc73cf8d0ce9c627bc8049698415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19ee08477ce8c4025ea8d45df6410416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3704bc5d9c33b56cfb176dcab0f7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9196ef8ecbd8130d7979dd8ab85463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa32d0aa821fbd4be6b60a08db38b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3782eafa731e445b50154d4d22f33d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c922e2aa9d69e71cbfc8bad957d5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14572617ce1442bdc7aa98fbf4fbd4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068661983fbb6c7ba37d9deb839b6be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ae566a3fcbb438393f32ced6dca04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be8277a2b78483f370b2a6b1259f33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003fd7241e5d065c62029b6609682c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3946be9d19b92f3aacf424309b6cc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48e935f1673d7716ba6fd19af01f12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdddc91a59c4a5b6d9c7b787db3091429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9ba15000359f563ed7868208ee93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b776034d59811f00c9354aa0b79be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350237a9d063cd9cfe45f9e4a628243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2306032d7a7cc6d976b6e5b451e335433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628959c408fd397d1a6ecfecda4fc6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ba0d4fa26f1819ea8943c5396c8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014365877b0c9264ca4d129104eea681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba09ac2abef56d9ff988b7f5e6d963437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444bc7ef320379822c788c0b78a0929438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af770a21f98c5ff218e7eb79b6d133e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b49807bdb5aaa572d9674dbb492d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13c2b6f19ce03b99ef72c186528c1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb430d1047046769745d5a4b8a44f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd447f684abb9146a385b60f75e583e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528c9479fe187081c13c8314c38fa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898a8a01cd0abb1a63e22698391b53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e427b496b249a127e18d590305f06d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a27d27d3c43f3480de25a6ce8176447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc452447b1eb1433276aaf811948167448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355000d700f6f96c59d4e8c079d9e41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f855d7f45d28a4308cb7e484928a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4d04b087b1f6dfcef9a9697ffcea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3d45b3fed16f8d152558ecb6b10b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdbb6de114401deb9df0cab9d5206a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123bc6055aa6e1ce17bd1dc365374a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82013de761e1974103050f64f3f74f23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fe49e638f94dec0694128676c491b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d62393c32e14259520ef69aede6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ffd0008d753f1a7d0e6bf738e4018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0557e6330971e64c722ce826d15e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d975ae065aec37be5b9a9fbfa041460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657c71fab968bd9b9c9117ec20dd6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce99c3f6e9c003f661b523906b6a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6251c777198f2749bd28bd5d2590463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e15607ab881a91ff3d5e698179628464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d21e76c12923d7b0f42febf17b1de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7ba16fbad65b17c428e3ab966f6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc9c07fdd36a95df210a1494b95ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6336c6981c257e021cd51d3f88a42b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d9fc457cf3e6dbe7a986fa9c14c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b903f11f126c25a4686e158970f19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75901c49bef305c4792f907269de00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4864d1d46e44528a991981aa76492472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749068d298af03cbf324cca15c6a4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbf3e65040a7cbf506902dda20257474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda20eb22d61c6ac1cd6dd8250b4d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ffd45bfa55cf5150135fbcccff974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e4f5e0d20ef3861547525e578626b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d07a75296989475a5b82b5ee05cc6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3bc16e51bf4f68d4e1b75cd0ef8cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973f7599341cfbdea9d21f19f8cddaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6414442990c0efc340909ed0d49df5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093611f32da69b99e19a720e5f515dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f405da78a576a8465038e5cdd46921483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc33e8e82adf449de7f34d586ff23e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b760da9b052e74a69c62b918be52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dadf705188d0a4c8bd718869280d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2f0d8cf732054d4f0a8bf3159a3f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147298af6820728f8d2c9bc9bb157b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4256ff3046ce5a0fb29c2dbd2504489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463244ba5e61bd1d25135a414daa8f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dffa18e628f9f089d95ce473796ffc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21f80dd39df4bb44129e63c00fb3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cea1a103454c61a8797931eba8e3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faacb0112796585b16d7ecc5faa1adb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305618e21591b8dfa7a932f229f64569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d96a77d583919b47e1f2bf734884496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebdcc64987debaa0200a2373ad29e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765233edb4c5d3477f488a7321b15150498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13de94797292cebc876384c51a9c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3751dd9b12aa7a97d846383aacc93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eca58d462a627d2ba7d911ff17697501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3c558732b63cff35bdbb165b7b77f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bb83930c533d27f1c686818b33415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2b639be21912a55f109178671ccc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b244bce66a58323fbb45644f5f132505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a163c95636fb069baf7a1dc93c37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b6b5b017b0377b31ee4c414593d68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700cb291be1059627c0447b6182160a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31a7001ed657174c804e6342b20cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11afc2de40a6779126687b7f731e9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299083039e36bbc3c6e8d445e6b2eeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ac929aa1815b89583457eac0824f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513bcc5238a9259f369cbf9c6f60991513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3e0abc498bf08f363f69908c4441514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29827eec978b57debcf62c1857753a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32710cfe82ce754268a5eaebba7cdde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624bba2d8fdf8635cca42dd4a646755517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb2b995563fd84bbc96624a2712d85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e6dc17987524a3394b1eeb2fb136519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfc861784cfac6723a19fe244f0b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b27fc275083839e95c4ee4a31fc16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2e80a8956ca291cbf59187f2cbca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a437d8c5a3abb71a6989c6829833523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6125d781ce4089d5b341a338e9a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ed76bb071364376e7d894f8a001c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e799fb6fa0cf223dab40e87d555d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90794bbc461294dab603d81f93268f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e580e60fb3e38e80f82763b156970528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f0fc581e91f377ef88455fb02155529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafe8d1bf0da1540dba8cbbe1a8392530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873132fd4eaba8bae6ffd2c2524b6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7210c1b7fcc9f0d87c1a7379d8d535532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3171cd18808bdf819aff66cbfe044533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ceea0929dd01122b78200c2d8cd1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a1264f6f79b2fae19b24eb84cf9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aee985528ba561d2b6154e24c3b9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff84d226b46bbe51a9ccd66e0400b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a745359445efd5ff2607fcf8a78ac9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3558f8ae06773af71ced547e4510129539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95762e9be7032b792af4d1f5ec7d4b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb461a05b5cdfb2bd72e6f65cb2e8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187624efdc79df0b4fb9c0269ae057e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa69d5961405b584579e588e246b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382843ab4fd8ea24a55ec2d6336652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc057c2c9cd5b4acf4d85888757686c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa121a5acfa769b5e09d5f870381b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428a8b341e0ebb1b17ccc3ee0f7369547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718135ab017c5af4c9793007f9645c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a404efd214bda6e34a8b72d9ec4ae2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b4d8e6e4c3c2ff3a838135fa12cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacc22a8e7243c4c2f65925e48cb6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee58b59aff72e040bd21a1ed74a0b1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1bef928cf08cf2387b1b3b2f1467c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca1b65ccb183688e6270d79221ecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f708e62e032572a92e29dff0983b0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac3c1f1305d27fe044f6a45d746cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfdc4051adc55a7f8460aa0844da6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae0a95afc80b74cccba9bfe882560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e77b2b48cb932869571c8d2a5056559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c39f7f8a522ec58fc59379714b17e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffaff80b05abca65bf9a1b7ad11d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccecd4c4af37d9d1f679be308426eaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a5546866760222dd55674bc0f64c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c96d6307acff0dd27a903253e179d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149eff78163a61adf929f33c28d629a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4b84f658e171038dbc380564e9ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b83bd63965e378d90a65210bc6ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352edebf75c8229aa41ba2d8f6a475568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3e86389a7eaeca547f5068fca299569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef62a4c4e3562b3beda16d9169e2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279f9a166e2403acfcf8229a9303f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864031f203fa5cc2cd689c5d32038195572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf125aa0ddf28c8ccef630cec52c1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00e60ab8d4ce6d23f82f0e1da8811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13c2e7b15bf2391016f7031676213575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3fdfb47d7a82365dc5bb0065d71f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c863dbaa55c97d5068449c8a19221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c82800484ab021c8c84ae86576581578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e92f29080c776856becc5ec651f97e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eae796a34604e1dd674dd86e01ddb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352870cd7d554ae313fc4c5a907b4ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e2eab6880aad0b68c27dad147368c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab33407a8dbc0433b302c931a168ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14adc9fbe87b0494ecfb50f8416b907584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23119935ef4f373b86c91a7bd075883585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf7bd0a5c6a66e1934297839c4383586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a61336713116ce98206c1162c46c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546bfeda0b92257080e2038015b8b5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031a1d1134b925fea3085a6b5bc4b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e69ec212c20c5a93a169b0b0bb39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03e4647e01759c73354499c6fed56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0253a18ccc9073383d42627da537592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390a733a5649b72c87d232d0083aab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4744747ac8abdf86e567410ed80dda5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd7a3a59bebb93616bc47f91ffc8bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731951d323709b1c0cec618a29cca5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96fb55460d042dfb300c5be776483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060214f7616c096d54dfec5c730f4300598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc28273d569a0af6c9e50ecc63176599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce1d3f7156060d7d4b2ba3cedfaa26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eec2e97820adceb269d4ade4634b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dac0d01d547d3191f5fd163eb00ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19448bb6231906c7b32d72ef5e304059603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402fc118c1ddc8bf65241f824868498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978252943e7d71cad859447164e01b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799e6566fdb280d820101cf084b452606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69cfaff59432cd581cc86897b30849607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87017024bfe3856032421c8aca93f7d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705dfc6adde343070e22788e72be269609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e98399ea9e08b09d4ef7cf89cffed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed21af62f1f4b1ed1598e4212f75f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52be05167f419a461cb247e848791612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16609e70fc71d063e80d682f10aa97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f9e7648a9733d448ac78a5cd26d9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc11982ffc0decfb8a406a3cc13cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e132757cd1d2f9d4cf18971f1eb2ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3e9019c585944007b884f1d61fbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068bae06a987325672d0078ab721ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786af1fbb0e4b64c156c007dd65075619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad572c6c325d083535376f8908d5819b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b64c458cca6cd486465b7c7effab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319666f208e96477e69439a06a5796d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759e44de6a8494afbfc04b7d6d2fcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bfd1798510f9fee7ec687169837e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a5b40e45af8f83db6f890b79f6d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907e3243a73f28f1fa2addfc3124e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001190943a7c322a490ded6feeb49a40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f29151355543da6094afe67f8462a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad282ea9c78ed6da9e625849304d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e54400212c29dd22fde066a11f5a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12415b07c82b1e6e448897db399d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5399190948ee3d929b6fa44bcae07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a3613a797b9936a76b337a035f68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81be5b2d0ac40be463a8d1c1c25155634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74444e97118816b390b037ba21f95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297325b6bd62aff510da4dbd09ff4f31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c08e683a0bdb4f568de6e57ad5e00d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e9bb7fdad7216960254dd8880a87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecb99114436ab90dc1f6635cf8ab0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db589dd14d760a7ec129e62e96bab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe4f719208da4c979433a1a20fc60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb22414d9c82f62de809d34bc99e9fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1362ea7ab67f0a253cae915c072e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658f2d9980d7b11d55a1a99a6a2a87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eba652eec2df4357b609f0c790535645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b918e511b876f475499777375c142a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b10f6767e69f1a6d70d29650ab21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa66f22a7aa52adda786b5d26cdef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55878c5fb4d56c8ea6f26bb15bb6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b56a1437a9ce6164eaabdc8859f47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4413811b0a4336b31b3d728cfee5f9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf508181cc3e2337b34492626b580c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ad2cd7b932039a97b55925956e6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be923f76be429b8f99b0508ce91bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce3e38cb4f7e644edaa798e19e0841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7075f9f55bb401d5a515b56f85dbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0b6060ed4a4712d8afdf1437b11d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366987c87f0dd7570278cb2f1342d7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20028fe6cad1126b36c720da7e90efe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052711a53ea7efbdee3e6daaae75c22f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177beab4e9264e5e26a87882cc333a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216894d451da593cf24292667852cab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ab2f18579a7998e043bca95b2d14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28b306e299b4b0f90fc630990866d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c89dd21afa45e1b3923e2b4dde86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa311109057467e60424f77c197fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee110f2166034cff9435bc555fc8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b88ae0ad071340df2188b29ce160d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619baafa2c47ed7102792be90147db5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a56b49a27737e17f26aa9901b5b33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664388bd68456764ae1c6b83f17f08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58f52853e7bc97b56fd35b843fbcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188bb661885ea788c11a6872a6b2f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459722b5b1453986ba658607a83c7ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04516425becf8f2aeec5ba980751267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34904dd27db9ca80a036cc11d7384d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94dd03e4ed72399790b7e63596cf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077dcd0e15e731257d9cdd0f89cb12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae498ae9efcef80f68fcccd1949e5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70004798bc52affbedcf1cb930659680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af2fefa36bce3356532695a45f607681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513077287c498321e174ce2cbb3a234682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa36650cc6696f9dca82fcc4e5a4488683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2fc1b7b6cca7837e6f2c92b66a83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430863322c8c085f17c484e3f135801e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee0a6e3ff75d929b5ed2715f57f2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179a2e989b410f861568abf690c013687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591440898c55b0c8c01cd25caf8c2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ee78bf0ec0cf09c164392657be6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6f6b57878e977be5c2165388cdc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a82485302ce4a3c06e934254ecb548691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c68a6dea8eada96c311b62585f43f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe5a3260ae6795465d5877a5b26c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e921c866db9ed06c5231f72597803d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765438c46bb3973fe6222069b6a8959695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcb5b5f01ee3a27688dfd298c22e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc5a8b5985d9800676a37986ce89d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1e6c9b521df97674b0018578364f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97045fa94b3078643ef2ddad09c02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe493595033b3be720d3e132828da29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f7b29adab49015f206c95ec7830f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878def4d9e33ce53d057e24a537d3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a08c5bb226a81b874572ab3457b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50eb65611e01a822d7930e80fc55b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d4b2f84f1742f23e64bdf09bd936705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a50389f03ff93f62e4823b19229b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6881c749d806dbd7c092cc20b3dd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa1253d8b1248f797c68f81fc08b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa266ad52fc66e1388db272b53c02f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c459a60419e1cda6016502ab919e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8da1e0cd379082dfd95d748bb07e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ab5d4cd3ceefbf8601e3f1e54af2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488caeee7d395d434e93c9366ece02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef120bf57fbcc207e7123501459679714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c683ae8380350161df27b0f3488c5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f867d3336a52d665ca2fe83a31c371716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baef50fcc5c050ef3690fc698eb764717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd49286557343e281e349fdab20f41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858a6ca26d6cb67de9cf9ee745cc8b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566afa2246094424163a8e2b48c61e0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef42159a63f5429c34d40e74701b7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d1efd61a2fa4e767cf5533bf839a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265baebb2c37b6161c02357eec82f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc5b4a01f421c2276090ce8310380724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f89536fbb4a399675ed22ce241cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543cf3bc2a03a412f35f3c366a929a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e066efe34d68f8f7d3130c00412d82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051156cb837d7cb468e08a9015ad8154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a05996f57415f80b9aafd4151576729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04899eeb12312a25b7d3ea56a059f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3878073fbdbd988d7c83c02852e1e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ef8290c997536dbb4f9bb7b9e31b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9750c15564cfb529837a87adb9afa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df750d749c4aab63b7c22170c50c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb27762bfabfee7a2cce91e3c828c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5c2d1c3fe060669f96da9938ec776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5a1969ba254c8f6b1c1c40ea6a63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a4b05914a527fe802d2b9892a71b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc941c59e544c7ef631ce979e023da8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d34d87d31c12678faf76471a9e3922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40b0106859ea0b5a82eaa03f7f65f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352de7d48031ce0548538a36a0f2768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e06ef6aaa9fc2355feaace0c1c96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93798bd498a11f2ec8a6b13a96e8c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68224e94aed7fcab0747d4d7a4e154ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da2a0be3fca8a6e8dd6435db06527746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788437733be42083d36bc086b59268747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bf8e9fd2b2a583b943e03622bcb4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646959d86f396b475fdecdb64ff7c473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98582e3619fa69b716f860058868f8ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d3b8c3d4e157debef4ce1956daa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6339776d2e17851cd42d4d31fac516752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e415ba51f318d1a8bfaea4110ee9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec9233562c3cac963ee25c55519eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad230198094f752e49dca1a3fc26a2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714dafbbe14a7ba20d48cebd024ae8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e5fbc82f7332178deac67f21c56e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf00c152b5a32b373ee615a034be52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd7f50f28821f22af2e977ac8ce6d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6605cd0e7bd9388b947bd6e3b0301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d507cd383677519b565a0b743132512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0303e3543c1286859ee649e3e9dfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763760f98784cc982100c7dfd2810f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd6149b4e32e91ab4196ba165ce925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816fa294a5aa400428ba19b39803df86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab21f86452341584ceced581833e047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a41efc655625c21cfa3ec982077c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fe5a667be700a4d653e66d77100579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e12a5a0d304f6ddb2fbf652f6c3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b23b3cc1b3704a5b87f5a10d422fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b55a674bc11b137a4e29c866a986d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e3a0929a2510ed58a66782af5d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d0938df543031b1990bb462667c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d66ccdccd4f6752abe1ffed47bec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb837f23731b815ee4a6c7e4fce7a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadcced853e36cb3e9ecade43c20e4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36af1b8be052a29190cb50a74868718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef5c203295ff2a5bb4a8933b5ac8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb4de0660691d19fc298deccb72d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27733c9e80fd742730f38b3699fb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9c44f62cf2418f4732f1aff6c160522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ae31c8ac2e800f177e9799ae915f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363933d9581cd1012094a62503da33324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f42a80a8998f5f9e3dbb5fad7fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd39e6b51476e86805897e04b6087726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c14f7e18e9b30d83a4f4dae627d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba524b6673033beaf18b6c2386710b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a9286f326319c7e2771eccd8df1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd85476b28af558495ddd53381e1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969023a7e2543514a2fffc3a8bd269731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966718c37a94bcf76f3d6bde3a76efe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fd3271749460f8880835edf0d50eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe660cb01fb2ca7c3984fedf690daec134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094d75300f967e5ec448678d8fa617f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c021a0727c912862a6f8efc7e055636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322114a05023e17380ed8646f86c0c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f9e90d662ddb479826e3a368d67638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54f869bf4a2bc1a1d82be089c7d2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600f530545896771a0e52cf62066d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c13f7ee4a8f29959e826887bdf685741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f60867b15b7f38f2eb617fe4bd5f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e81a343bf7aa1a9e7f11d3564f17ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e06fc4431b3da55dffda060f48e2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a62357641a1755533f9626861b8b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314dc09b72e9f60dbaeaee437742dda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe47589cc83292ce6506f93b755c0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b33ba1509b27ea48768ad6fcb18b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac815fbb5fddfdb591e5925f04a7ded49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6f449566eab15efc4c7aff2beca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709ce147ab806b2258f81b621040f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07a60ae269f4345c950de02b3b93e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e59bb66be92ed8cd70c1e69ef63d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3282b492e792f00af8c77487368554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc70ba8f10903c6e4ca2ba212522355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ffa7acec2d5f9eee2ca2d340e55da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba863c8cd0b796cca577670ac45d1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45521f16c45e581ef5e6aa2a032e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2334e8a3fc0661937bddc4e9aab4d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a63f374fb7f2119caa5da3c32e283660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e09172d1bcd6cae0df38c8212359061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c6b24b627df16da03e57d2c2750362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9148c2544aa18a2c6b0a86eea8a2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f2e54e804b982e6fced813e9e25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9598805e0fa80b427174c6d4a5f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b13223b0c53d11da876227779197566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33cbcb865310a931d813fc1bef387967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623601e65666f9a8440463b6d557a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2f74c90893dfd18f414ea6cfac4d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25e737b218a4e804e92d9485213f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447482eab159ad1d7453e4617c5f931171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bbab2bbf8f7df1ed4e752d04981f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff5e677a0a2fc1fe725242ba5cc0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f51c8590844d186880466f250488274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d156473bf8c9cfbb30a599e4e33c3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c7d4ab8d659bdd903d0c27f33a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2311e0521c8caf4af2904cf789caa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d223d05344491b6ac9cb9d3fd136978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64117fe5363b9dcee339298f93a16f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d48cd2577b218b5a761ad3ce02e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab51b76fdc997771d65b79b583bfc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a73b72e7eaf8b2e58e5d4abfe028182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7005aa75261c389e64eea203c34e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c721a187af43e1f7cc61bb9f99c448184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d0aaa5208e243d1c1c3e468e823e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19fd1f375321e5a493e8456782a1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdec76f46d2e54a688fcc2e550899fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5981739a8415d001081930aec4b6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99178f21ba97126eef59a7f75c9f7fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f753044f1c158cc363a08a7da94790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddcd17b728b565ce32b10523cf21a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e78fa65e01f95f8163790e656008c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaec67f6ffd1196e1d811741fc251293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bdc7ec3ef74a75c3f311fa1a6177694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed5f4c90fe57aa9d2e26f745e3c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f86c8fc56231f05e481484c773f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58944eefc8775cccbbbfaf74878d678f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e2f91282d6c92f467c03958c7c4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796330acd244eaecd12e149bbdc82e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60032af55ee748ba9431629a7cb2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c4a9bb78fd608965da7ad901e583e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566caf81c29352ba67f9683f1109fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d90bace2cd3b90836e87c129c8e02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297262aa4db3a97d7adcddbb7c776f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e843085936af6ec76bc33a56816c7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b033b7dbdc0c50943628993300335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd8e8bf0bf565e3dda91ac1dabef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc20343a841a1b4d4acb3d9bd8be4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89e6e7783eca6e22305555b706e7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf351813d6183b793f235a4678a702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04d09f2f16bb0d1c7d97fcf91827a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d916102648daac949035d08ab756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf0cbdd6d475656e8f8e6d583d86d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e175822ec0cd66bdc7f91db9c31ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c56004cfd968aa4a14bf8067c9faa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2df748cd86e9c7222e5e78a52ee57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fedc1eaf60a9821c8f0520bf7f0603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9137691e38d47032761af8c706a5a94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea63e8c0d26c6671a294c3a14875e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219976b0f4b03aef1b2ff98684591e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92686869a3fdd40a39e20537003acfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027768888de3d0a87d0f50ae24cf42b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273f00da8ca609e1222215eb8c5a723123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f5b969b1403a28481a624eb387ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbf96ce288c1a92633643341b23d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae21494389be2085755d17139ae029e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e027a8605cb1f907d807122a31d83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e390f2106c69dbee241cff9884f577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2c046029d62c62e2e04c9a315f43e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568a837cd255552979c464342a983b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a277270c0a3ad8112ce56ae73356a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9665695fe6c8b79189ba2b5c29d2e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f22ec5ff2c27f578ca3332f44a0045133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33038de588a817e2c7b8754c25110370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63faf90955601abbac7cf0e81cb42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d7de7c3c884eb8b5aba9333e85814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db8387d6e468c7f734109974d1c18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6d710d2877cfcfc00c2d760583b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254332ddaa8a6243e8e4ab9904d356139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba61314f2a317bee04a68ec4c1235f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15f8d603bd64940979326c00896e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a99a637a91f99dfd93cd53a697ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9916bfcf8287c837468d6c32ab9acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3561ba132313a4d5b2339e4a948b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a5e387e39ba51318ccfabe03ce5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633767682786ca5ce36599e4a976e2da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bf484d7950a4715ff5b514469a19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e9d202898a4baf4c1f422c4d5eb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e1f9d9b92f7bcf52adac9880d1da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698a5a9ef79812969f467f6099bec6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941d7076ab16aa3347c23688cfdb07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75485c5584955b5a6cba6f34d315be4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e36db7f9123a141996d5fbae6b5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28962163f918e6180e08938a85d4c94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b5ca8041b9f1c5b69741d36e1446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230cbbeb8779db647e0c765160b82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39998f813e5c2411a6f560e0097e8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa35c3923a927f4f52619dcd9dceb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf769284b918025faea8f9539f5132159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b643556de15f3e6af6eca6bdb793b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2d9eba0f1bed5f24b343b40ce180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7baef621f96ab5d04beec43416f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda4188c0635bd7f748b2b2bf9a2464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605144e8833132f4ae27122d5464731164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587772cf8f4517ff69d61c9e445e9fb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b632801616e5e244d6aa7205646e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f03d539837b3dabdfffe4026ce17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e188e7df68bc3b17ad7325425cdfd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488f21e90dd0e247a7c1e4c79396bcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d41b35030529c3f3cb310d071b12d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da2e147ae9878491c48c1c9b04deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9562446c49808d634d60827d24e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bb55f5449cd070b1b7933201c5c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0284b731e70bbb9942b68b343a9846174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb2c0fcc679d176ad87c136b3dc62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421f3dd5f329e76aef07faf7d6ab5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29edcf2157f0fd470ede4dc7a22b66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c266bf5510a8aaa11a6174f70dee07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262861625278ab5f002627c3a9cba4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57579d8e5e728b50b369c47ce5575180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935fa96f27581188ab746aa8ba20610181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a64ab9dd0d0ea3af14df4bbb9a640182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed089a1ec41714ab513865509824af0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae047dbee66bcd6bd817d04adb8732184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b2233fa04f736e71f580f6a08e6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6048aaa163e3b4bd7d7a6e923b6ea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372215d184fa1bd6015e09e703c6b06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ce5295eea924132d5b6dff971183188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd367533c7937bcd3943773426420b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e4c7353407da800534c38e9c9f405190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de53191d7a3ac7cbbb1c08eca23b30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa000d939f8acfd0ba74a7e3de84b8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b563cdfe38852e2fb197c3374a40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033387c693e2955cea6417c0d3571c4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b3798e511764488aef1d36c63d757195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82485314ef16be3bb4f4c844edfc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2047995ad4aafb30e618c52aa538ddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229bdea493fdb9dc88f5f629cc6667198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875beaece97ea2706dc45f69663877f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7dc8ac962c17c122e7d466345123f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029367e7db68ee0b0a90ee2a2f894c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f085a40adf18defdd79a6c4c2b62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac534f6324910f5c8603def5deec8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c0d6cc4510b2d427f82ddaa2abc4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e7d0bee5e6f199c9c2b611f96445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a02969aaacc72a476fbd061b22949206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cefaa0d32bfd5ce45c018eff8135b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3abb7ccfccf3c6437e753948be019208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20fb7fed61b9f8c8ee3daf25f3bf5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922b27fed5ce74574a6355856d1d03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd085ae1e4b90f38aac88ab490c93c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9834a5fb82879a5e5f5ed7bd84ea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29d83040ff05f653f3b3e938d6ad4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f774ec890419965420c01c6372302214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8097dc5c3b42d2b3a0a1b36366826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47093d9f523a08e91fcb3fc18d6fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0114ffd3cfbded1a4cee2485f3a3d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3bf0b18ce326c1a1e5366f5bbddbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f5d677c1ff7a45ae9d86a86194b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe9723dbc1510ee1f2ba809ac045e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f7297b5834ab69543f2c232d95b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e1a93809020f7670f118fc5b4ac63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e997fd5b75f619f30c7e1e3526e424223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c84f7bd05a42da085e83b69414df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e028637ddc2020336e15e187b1a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16817f2ae9cd3851d851d53f6e87cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b3cadba4a9d323706c543e24319a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a5192b8607df5993b80d4ea32b4e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f28a2027f972f0c3429eebffe831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de255135548ce24f4fbced60424e9a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7e53623e0c31dbbce2326e8ce7e95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6a350b23a5e29fdbff6bd0453bee2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465981d38bb1fd4e810c33c5a65d934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bb4a86340721a0f503901fb4076b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece221b366995cd345fc9ded75a77a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c4bc38b14e46aec03206f7c568ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971d286f47d684b240e63c087a0b5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094fbbf93c2ca829f034a21db7e4cef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c565ced3b67277dec02b6fed5a1b56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14701da3d9dccd4ae0d7184eef4b98d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d24e2ff5c8bec56cd3651cf94773d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0ef14f350038655c5bfe8ccaaefa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0efe750c993643b18f5c370d2d4cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc3bbade4c0a8d2a0229721e81e83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e88dddc829e752b8178bd55632561a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767f732a5a3b3e1f0e90b0c2659d05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ece943d7e96b0f6ddba1137da7a0f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90320bc647438988d0ebae318d246d9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd389e5659f1820a702f172834fcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3635db3c7c1173990825ac4899fc31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd885342f7181e2bd4d97004e90b84a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21341b3d82e78348afc36276616a496a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28913ab7f4d3cd2324e26c41b406e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517bfd6527702ea383483f8666a46a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020bff7f657db859501d86411bdc04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29704bfc6ff5a0781aa22b86020324a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13167990cab905cd974b3822803a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c1d1f6e0fe4bf955ebdb77b13b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d7637cecb87c5c5f396d9e614f94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a5423573f6e95ba14e97a99053d3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681173a3ed18be63bf0a52d378100d21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b04dc02e9b9e163457a20172ab7896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178103b2c7854b89907f26a412a3857263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1367818a9fcfc96f61ddf75ee42790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9ebbb379472430b6a0a221f198ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39a823e0b67456af624b180d061dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ed46111b541fa49f47d4f7b404b2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ee378f69b61cd9beea94f992fd02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715372e7b473dc8be329f47c3c1e1922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab67ab09552b3968126146339314e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a659b919cc0b59899bcce30c9058271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205db304316864c583aef8f0a5e86e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91728bf9198acddb8fc7048be2bd980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec698fac479345693d14347a9a4300c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad6f587e17923603c79da73f51a9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124481369ed2ec8409d927c60dde39ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b457531fff972454bdd312ac7a66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c981fe2873f481ef26131998545f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366d9c9b21713d4448e6f43e53e3be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b55452411cbfa5f3c38d8e4f59a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ae65296f521fb85b01c5c71d212e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9fbc0d31f15b6bc692bf86e4a0668282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605a57246a105d1cbeae9e80a046f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6cae5ecfa4ceac9594981645a88e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deacd3e72f6ea55c308161fb67e9c1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f1b1fd72454c1005936b4896000a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befab4491080adeae1435280566ddd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2091286982558d21346ea0906d6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7155c2c68107a6e18588c87780ef51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c7646052adbbcde010b2c9ae6edc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb19e4dc9f267c33209995bb1e636291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79465bd87f0204cfa079d7437610cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef14362c0ba71eccbd819ceda5a68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ad9792c6c9d7bb242d3059f7ac7e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e173b75aaaa16ed71860d41abf6bec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37451072eee037e810bd5bbde1a8c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d72a1d18c75bf4c7498a708b3a9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea02f1094b305082485d609e38582d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce1ca25c6c8f480db02f7b02aad83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8430698d7307d5c0fec9b8eb88c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dcd045bcbad6db58257b436d5faa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df8a494d74e17e2e5af1ad147da6cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eeeb9a29315ae757b49e03f140d45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1945f8b2c52a6b9c4281f7d78d3dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b9f9b133db6934e3ed334b6bf4fad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1fc586e00008bee819cc98079227b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399deb83e7a35a7e4b34a4d9e57533ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c7a22c0690c12bc3e566d116c2bf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e16b093a69445782afa75efc77ac4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed8294884dcafccbfed60e9310c98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2300aa09654721c25ca5b2b75825cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1b7cea6eb270e4a127d6dc2d42d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15d9174ff10707b4678fc4cbc67df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c896691d33e30bc35e60052aa0072a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e79c963616a35e303c6b1dfa2d00a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb04394f3206e13804e12ca9e1791d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed624282ed70da11d1e821441d1334f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1bf377de17cc8e4a0be3e4f53494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0736de650a134574275e479c874d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e76b9d8525b561be2829873a050e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b894b8d779d97155c0c9586342b89b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203ed82f3b4e7ca8af3daa20560ef4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d2d3cd3353d05ceb2a27ed272daa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b0f2d9b6f3de9b977e39088970dc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf740ece116ba880befcec4e5638dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f669f6e2f52d0841d7d5ecd763ed54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4a4b53ed22fa7dcea232253ffe635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352310d3d7505a832722f2a872c896c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57d3d7875a1694d2f29eb8d19b58d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251887f37721050282e559d0640d5b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f64b688e2716664bc1f534f8b3ff8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c059212027603942ebaff7a224d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7820f861a911bd0121ee62778028333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631478d89a058365bb5c3259b3b57d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198adbe69d63a9cc5a3f4b68acb6e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332d0f85916ed5dd538725ee316df3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74616c797ecc6e6b554c3daefc5200be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853409894f6fe5faa1b9ccab5f232c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea426ee0f0f548b29328b686e36f2442339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e87781cc861416ddb8217ed5f92a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f8611c28646c20b71b5b1a83db01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96283ac10f7c0841e95de5fb560dfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4968af8fb668587722e70914c5c83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c5c6af14f3124558f347a3030d53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d65e7cc2ed8571f55a2a42b4976f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ce25a4ee22adcc6427d0e28d6e18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed69f62751d14d99c13e5fd69d38f3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf6881227c20aca0cfe8a5b9b8ec3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a416bcc505bc3b50db14c71a1b43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c866a251bf9220a836b159d1d4aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8cd89e44dab60f2e572d4741b04ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b25ce6f51c5dd66b8510bb3eca7f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a38ae32da2004a45813ad484ecf43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba291844c77f1103b12e67ee884c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b307d2f5f22fd7d6ba37f094336d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a7c2df8df5eb38c4eef39b3defea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e8646b7e76920982aa72dec49da73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70dc53876920805719153692438fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfae430f642f590f99c64424e5d6ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43194ea919b033011ce998cb2ac10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff5027db69546063e7cb4f35939b9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e301bf34747bc8ef3ca49615695fd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04257482dccb66189a77397b1563fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a9c2755d1ec9e58ae6a0e65c3a51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cacdff62a756d994448377247edfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac748833c47d5b36f8b9d38fac85bc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315843cd8b134501a8e9a742f32cd2fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2449fa53171ac5f13ccd1f296ec14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a69c5fc7e00b79ae282fdad3c3f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d041a3cf74fb32be2c69fd0ff754f13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574065219bbdf95a39e7dc53c580d32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0efea9b44abbcd5c8f0b43c008cd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715aac6ee1c4abce3b3f7cdc4870f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43020ae4008d22472f003b570bbec8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26ba6a49bb15e88f80c2e529ab383375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0513a65ac1ca243144cec67af47e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2dd37e973cfd4b25f42b4aa89f122377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ff1f798900f41e2a36bdea43bb8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c53ab91d53261ed0bc8ae1c1697e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2bb191611ec8b3ad49f6994d3447380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cfc7d6886c890003625b9af457c43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4617eff7f6e476aa9c9ec09cfc67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3bfe78d3a37a0542650037d0cc6aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6f2123963b478eeea8e9e04006ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ff5fc587c128103c1850921f554f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3e3cc4512fd062159f8f19a697ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff01a8a27729e9254747b79fc95d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374ac24188b4938267774c34f0ecc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4895d46be5da84f0548ffcb5fe81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507defd74b9a1f4b009187cf3169b120390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424a9900f88ee9b00f255300b3f696391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a59ccd735d0e79654218bca8e0df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3eb2212b68e8f9c05eab0979b1c1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe573e16676854f6220149efb1416b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c49de0f772f0cb4649b7d020a2f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327824eae5af76f5179b4ff50e0b495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5619cccd6c99648be70fffe869fb1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8199e75dd68655689a64b9574a5004398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886bbe7d6aa2bbc40ef66bac54e326399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf143469bbd434fd159594ba610555a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e03dc2be2657edfc2b6735e064e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ece6960601ff6ab1707dc8c91f44b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643a8e83f3db0c6fa096e18615f6b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d704365b301505ed6ea8eaa530afb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94e843d3332cfd79817a8299a600d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea857170a52fb29368b8dbd2afce4a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a56bd66862343b5c57a107aa4b1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247186c80330b1161a6b9352ff52506e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64542c7cae9427c98a940af144bc789409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f4fdc0c3f1a59cf49e1030d00d21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e37b4ee348695e03adcacf9accfa43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe9946bcda17b256cb42246631c0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400365ad6f08efe9e1a8cc26d02180413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50cc929c36357d952077d0462591f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ef5a1edd21b2e1018c0604b0d742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953988abf8b58bd9f0debbe9e8710bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae60b4d5b6141dedd557decf5fc742417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9916b7de2ed6804666723fd92d89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd073d0a57a937e702e3b4441400f7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3297019659411b07f6362ed3267d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69536bee5b9f27ca61581d5d70c2274421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ad8bf1daf46319e4f4dacf0f4049422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d2e2ce666aab84235cfc39a463c08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54793271aa7fded88c245181a8e5d907424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c640b0dfc49af150d223fde381952425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662595f9fc660bc901fa0fd67e9f8c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d6531d57689d755fa482e580bb121427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6c716f12c1522d6ab72f2f04fc41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d45d4e478bf0a81b568c024f24d75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68145dd2511afff603769f1e7ab6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32982b715e00555927310e07fa51a72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f90afea3fef4d54281d2d6ed4dcbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782d7cf3aa44bff43ceb60a1ce66f57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed82d0bbc1b3630c01b5b72da31bdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39ab36192f919de5b86e92b754545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed47ae4ba1901d8a405969e5193c1e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14bc8b5a36e4f7420b47ffde709db2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ce4956f6dee34dc0af4035dac8ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12780a41139dbb110fa391ed397a33c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c8e73e7e6b40c3bafa87be74a55b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8ed1d030294474e977ef0ee1059b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13c68760083b804de6fb2bffdccc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e689a5f84ae1863315f3b08a04522443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ebac270804e1731db1b8fc8cd4a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf4518e62915fdb3a40b1e298c1688445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313f91651ee3c5da0b7604133ac0f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539182dc10243ef4177480cb47a38cbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2c0f250d9ee6fc5cd424d394b11a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e4f3321b6c8d1319ab444e0d1d58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c8f4d1701ce0249e9b692b812711450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d49c3db5909427ea2e070bb9f46c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b2407a6d414b2a6d10880f9d060cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4785f61660306f8f8f2cfc14544463453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e9e00a22c35ec545aa7e95f089adc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcf716ca17aaa782ba483addc6a8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b9f865984e27946354c2e48d26cf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d098d2c514d832a4a67e7e27fd2f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922bbad3b6c6e7a067c1829c1022caa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758f8f13bb972c47154f0fd92d3bad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce6e87b72878672526c47ecf7a852460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f7c60cc71451d6e1e0969a31eaf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7925f76ef39dc243e82b71e21b863462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386d5edb440c0a1ee5e565ee926d0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9814ab5cbcadef1e3757b1141f7ea9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5b6d07c29d41cef26ae37590cf9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99dc79c060f350495c9e4573954049466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb455d7cdde9a91c12d25158675b51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e89e1d7a8e758f0773fa3b2264705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829741264f145acbd129d0dca0f2882469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74247713e732a0c04acb41e66ec15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e56b0d8b954929872a12b00f5a4e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024510d90160934584739e0b1bb90e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbbbf98a2f0150986bd8b89840568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171262266f2fc0c94e66f5881e073b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfc36a0490bbe4a15857d3a758709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50bb4c51ef090c2a62488466a3f7b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b34e6e9aa89ae032afe56f6f4197a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f09a51aac9b5fdb73e1ed9a75d161478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a572d914454462393e998e67746822479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd5273959f8fba1d3dd3e118f6047480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda37993f14865ee99714aa8b8829087481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf2131ec217b1c6726ca56f11c4cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc9750171d10ab50b1b66aae7fc51f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770336e5f35b4810cf22057441f50146484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a491304988c9712706c0833ee170d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9386da2cd9020013c180e60955c506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d73192072f5733004e3f05b5789c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e2832eebef08cc0376deaa6c62f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeeb23e0ee804c37f55aa29c49c36c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73447f0478fb12c3e17c6bd39b9612490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9798ac87970600741f669c03ad56e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a1e94deb3cf5d15ba45f30c069f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ef27d96b947355bfa5c4b6b31405c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55179af7e571240eee06e45c25935494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a39c084bdb921e84e02c81119d699495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687403ee50ad52e7d0ecea1560fb1b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848c910c6a0f6c44113ae1098b1e3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4fe4cde3dacc528025b3f7d9f8341498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb228fc1bc6b94c458eb3cbdda6ebdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d87558401022d1a678c49049304a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374e201896e0a39af6688c1853d7f04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debb729920d9202bd664345a5ccdd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9533475ffde90befd137079b1a8ad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dae667f59c22b04af14b7245e83fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f619762b24782f340b94c7ef92d22b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228476c446db68430a50126545e51886506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95075ca8761b79b4a299263fa62c612507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c78f12d2c2036d2184adde721374b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346ab20ac67ffe46dba59a302b88f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baaf19215fa3cc26dc27f90f407bac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1146d6e61f9ec8ac845f98a9cc3b548511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c290ae4b2ee08c68839704c7d1944a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62fafeeddf049146ba91cb0e7f8b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0cbf10e0d4da1d1fe55c6751fdb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c2ccd928df8f21bbbc143d05eb9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec87d299ea88a4c8095b2ef487205516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07314e092961c40a36a5dec30561f0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aed9017c30dcfbdf662ddb10d8753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3515b9e36e8e8d7bd77a78f5a77e85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666b2c674557ee363659f27c6a3d73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d677ef3d1758361de9789803a9952e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65cc7bdf9979c6337aa9ae54cf381522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01bce41a47b757b0ef17cf7101e267523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754dd1b5d7f0425bf0ce89943eae70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f7eab3217290febc96d8c734109a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019e7fe3df3fafbbb9896bc7158ecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf04f86001732ee8bc315a86fe28ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e33016f7f7f01d925dbfae0057529528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57593be9ef7d92c7ed276d343034dac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e567e9df4f978becd51d8b9bdc7e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ad4134ccc2dca50f4a9005402dba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83e1550e1a8f4c794d415f90278f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649fef42995942337dc639275ab140533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430931d5fc78b3be4441a1b1e99680534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd88bb57308ec84c40593da114f9be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf545f663b67e782a2d07c725f24a088536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac71eb7a1e6e5ab2e8b0c9430750a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0ac4ad4443c700766d975e103b11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaeb98cbdb4eb787649ed55d21fdfb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced39fd2267a6f1c7f78a93540fdd457540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5756be38f513402ba292c0df0e15f26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c476a052786b78ed5f26f15dfaaa74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a744cb2e2c52a1a8193d3e4fd57f6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c02cc362091cb417aea849d17026a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c94af78e7a49d52419cdc88125af4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddac018bd3e5cb7c03e4e71ea8704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdadb2444a7d2b1d9c29665246f72f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91eb48c420275d5576d94d9a741f58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525364c6a6f132dc1bb24492a2ce07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d08070c9660514f966325abc6128a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eea9b1446c2b153015dd0e029ff73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc9a4393b54bd23a5fedcb2d3c6b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617f33e42d33f19e38228c937b1373d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e571a2d3eb373aa79b1b087aeb7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb99dc95c0abde7868de63d3c98a87a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e54d4b48d6645c5252247efec5be9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a627b7f16173bb979c3c2f34178226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739971e0fd096e1ee2761158109f30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede13d56c6f42bb04a538f99ffcabc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd6d7d892d0ba8967e87590560fc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0616d3211563ae4389c7ac35d85270561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c2840c95f64a4744a95494a6488b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299706be0af69f70ae4b891506b5e135563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd368a90a61453aa39a7a5ffd61b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3964ec32b2b3706d0e63a84b26f881565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33834da30b5dd637d82af3ae48efd27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2857a02edffeb891bef436144c208567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf8f5a36229f573a02bed3b6f48fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123b569d7ddc9617ba6ee6aa546e0f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b848ecb10ff381853cf0922c1403c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117de5a3f160f7d8aef367d3e94ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e38e70f89d54a78b0076b7ed9f3ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d695d1db348a0313c248861458559573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dff803b381506736f88e28bc6d3a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b1884362a3f0ffac62cfdb1bb744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e98ad8781535df72df3278cbce9a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa27e1166154f3159bef4284bc6aed8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e57864335efb7a68abbdf1bbcb4f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52230973aa800b2ba2474b6cb43f0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416a864538fbf5e990e506210c0936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c7ebd8fc151ecf0f81b969efe3f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58fa321d897372c637e19854acb2ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39627c1f3b0ded1f3c3ec3a21efc44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396b479528eac05ba1df9c09e34ae8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7a207fa6d4bebe98138ddd48fd38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9aa41928e5891635e9c6d2a04c925586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f25922f67877293dc8eabb0a0f76a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2078d67cdeced2297136f85f4dbb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2b8620ec62628227537616e5f64c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57c47d906d59c8b9348a0d509528f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd4cc28a97e79239d4a91fd00bd44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede54d55cd039d6e92f0bd05a1aa135592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea45d8f86d9d8199aa0d3e559e26a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13317e21d85d9de93d08520dac33f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa368fb7977dc25d40755db46fb9791595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67952129271e51ec8d58f55a3dc16104596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578711174b48c8b521f309be3c81930c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe19ca5ac12f1102002ef2d444469d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d5eb7adfaa488863e60c031c8a23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1fa15d6dfcaed8e1c160ca067960600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bc3b5f34379edc94d2081181d869601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccdab151cba404958e2c5ec1bf251602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689ee44d610c70c7d3fd23f6eb26aaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41fc0ab299cc6cd9fa6f5bb4d124cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb8950f830ce7e4b278ca30d901ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be92c26ddc2d93a7df218d88ee0a4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d6739989012b91cdb02585992c86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e755508679ac1cd2dc2859a012b22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57b1c1f0c598e2dcd09f916a911a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c024e45b85504a7f81be473f4f3fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dbc83d5ab3d43d806167aadbbbc0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1af19b36933b90d1c7e018401bcb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3188cbbb231f25163ff08a1fdbef06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e7322b6c62e04ca7fc674fcc663aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fd63eae4994f6242d8ac735240aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0410bcaebba7f14d447eed79500a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071930cf1c386b8eecc04803b5877a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d078ca36bc7d460acc951837c1b13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64caad3c3cab3601b729d2179eba5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92bdc557c9a04bcc34d174aa94673620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c4d9d38c76ebafacad393ecbbbfb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604f75dc721681060d0e497fbb8502a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173998cb3a0777e326489686613e66d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20455f86280e5b4b2589125ffb734b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1bc8df057358815d6a083e3f9584c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c06a15c1c3d5fd6616133bd9fe4ece626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cad1b175fc1614fb23730e8c7f639627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3d02e0da92c35f4ed35e46f9fb49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb32bf28c654caabc62ade0ccc2081629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695d91df8111df2fb58d9be0ebbee7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f7499de94e9252f7cd50af046a78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2024f05b648b4841b35c37b6301fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ec5d1798f540be198e323b1c1735633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15dd6e9e91017a890f7baa4e8b7580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb0bf526a173ba4379aca0ba4880e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb169088e4f614c413800978bfb475636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e511e4d725bc5c48f0f04cd19a9db9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30148d4b52bf37bb672e062b0986efe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28e767437a9c16f6b20c66b8bf9c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac42d794eadf3e9896b2e11f5134d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f705199777f016d4d5965934b3bd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f27749ba9ff2a73d64c5128220ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d2bd0ee8740d41ac7c3dfcff8e4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7527fe12c70c3646c2942865366486644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796cceef95ef98eca664c35502d0f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ecd643d8e4d46ea4e631be5d507c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d25da29093843960b1af83c126bbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff2c28e4bde5b12ab34f752b9fbe7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489ab7d42c21a0a5badeea78ee20e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e77239c36008301291a5a473ff388650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5239b22e65725451429e014fcfbf8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be7a058d8cbd631031f3ecc2e642e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63ccfccd279a24b3f8b4e32609e43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e9d5fc79011ea7694850944a36f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca271a8acbd560760ba53cc9e8d02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1b6660baded7c129f260214edc0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcbf800cba16f1de0a20b2b80d5f44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a133ee2fa8b49e8d53eb80177e745658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e218b7ce907966aa84b36614b7da4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b70756995f3a87b60cc758f8411a0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4812da56ac2846301485309cec4bd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36ff57b172b16f3cdb8bc8c867979662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a03fd934178b9cf932ddfe1a06f70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa127e64ac5bba882e3721358bc206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf476007843b56dc2fe074abf8d44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb29ab348c4b9624a43442ff44de0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7838fe6f3f6c41f7c22e70b108574667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d792b43149b417708563f6726bdd00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6852af4bb20bb4f8d5049a449ebb53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99441f93c22584d76bb8043a454cc832670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae756ee94de9f772666331ed3869d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c636cbdc28b9912fa07ae50b63a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e00eb60c17157df56ca5359ecf5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c651989a701a115ff9d0364c1d559d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a254574cff9d1623c7839842a7859675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0275b5aa36c3ce83e2f9a5e149a69b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed733c518b76b8874cf247d6c3cf6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde073eaed086fc1cd20d7508f8d58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5dc689fbed19aafc27a413cb682ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32f46e2ceebe30fcd99bd6f5cbc53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caadc3fdef5f87b652f0ff2c0fac842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c452483df03606bd2c6cd1b07fcdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc26237d8d728780c0ffcd5b839ad3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a232a9c3fdc8954e4be769f3a19c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7cafb54a3f2be3345f142429e3667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eed93f615e59bf9af1247b2afcfc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587da1c18e9c9418a2a1bdc8ff3fa617687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39942b6359176c7b0b05262f104659688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba972da860d7d3f2d1f21735e9e52062689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed15dd81b8522e898e4fae92ff4b2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd0c06ff164655695f12cb4971026691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4d2e343c66ce693a2905b5187975c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416714f1044068766fba7979824072f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32815cec4e228cc6c40e753fb6f2824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41d38140b69020920567b888c09f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f7630d9e3b19a7bf7014e46e21bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1180a01f92093d60602c71e0c5d8d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e09dc04543cee38d8eb17d26932b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395a8cce97e7a397dd7e99565f82d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f612badcad5575b8e263070f3559700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c2a8e90382d9ff739cc9d8d17509701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6fff4cce2bb5b3bd73684bfae726702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066087ee8f992d4a0b35092ca7619ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ddf653a49fbfc6ce7f17b9f931b45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa245b5e57cbe59975863d77afa10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efdf9fe99411530fcc745c2768b181706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705fe4d3168624067cd5350713a74f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c172ed9dd0ec5a1e25c53f67142457708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e55153b1c61577aacba10b40b3f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae515580ba66179f73735494136c9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46061f3fe8fece286c0cfcdb2fc9784711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c04694d2566f34cb6a7e64d836ec0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10b13ffded81fc6f99e21f614a879f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06933914bbc9463fe338b3bb217221714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee4316ff18ca9222e4c3bd6740f89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600cba6a8d0c0f1727d52282948d13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2a65b23638a5008f7941808ce951717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5cf7238b9d70e2beebfb4deefa96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9e1f7a80e8c434bf7d323591881a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d21c03ca3013cf8cd9db4bf0eee3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2e6c37b78c0701a62d8e24f73a65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc679c45cdfc7e9d66ecb80d44cbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c23114f1ef4437f7eb1f2056a868723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9b60dba7adaebc96eaa683455e74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8eec94cbc56416d4668ed2fa1407725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df67ae1d627e1cddab4c82f99af94f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aa58c92a1c5185f706697e7a4e31f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380c0487ed2d5237fa27b32605e873728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b59d8b84df83f49feba58a9e13f9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693cd30b44b2ee4163a6e69b4a4c05a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc262d0f8f3e6137f6b7856849102731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9b003b2f39e2064b1b3ccc084c95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31fcd78887bf73dd9959ee5cf09dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5880a05c03b4b4410a2869ed8317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca061880e664a6bd7b6254848822deef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6f3df553f429c2943cabd886c452d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3c5f70f17358e7a12c4b0f81039f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c2c04639750c10eacae0ab0645f10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c5938a100e610212a99bda79c59a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e9b8aaa70053e75f23012d887a8c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739779b645b87948d22e0603f632519e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7b2ad83f595b4601647b4578293d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a93f0cbf712d90ff4bee8d1134e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d25d735db41bcb390e7ca2a033197744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98e9e49454726ba9b305cb9c38b91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15af869cda9c8cf40b4a7996a7470e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b60b7a90a24951998493d52ae821747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376d6c8b05a3f6367f885d07b03608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e43d5eeecf7ea923d9c4d23272c8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf5eda2748327ecd4a444232d64c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a79b499867c106498979b2202ed28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc1d678ebb895e9fc9b852ab123a42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e96914ae6a193aa787b8ac1721f84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b12e431e47d33cc2a5dbe91a6f76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906163b30c5096bd0e896e7a5cf298f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6dfb9316daf8de47d11c7eab75f5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4662f71403ea5abea25492b723b8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d7a5fc0ce4a0db26925da92dc371758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3e379cfe6d76b5d107b1d0fe24381759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>