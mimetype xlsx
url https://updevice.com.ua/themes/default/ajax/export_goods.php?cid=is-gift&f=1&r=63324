--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3204e63ed10271446a9601aa929a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b2788d3e68b078dc7d1d936c04f8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28297efd43d3e59cbf861b05b7b6bb883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5320616f309e82beaa04dc03031ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68828a2e2c4a78f58c7a56ec414f0e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962166287a20f7664fe662292fa42e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30f4d7d3c92a904149f1e993487c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c54a8a2cab512b061e25a4ade1bf9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a274c95852c0f69b1eb5575301459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d2d3d50da65e56b6a838d133e44710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae2e2fe4145f3ef76cd451258e494f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7d3d1e6b5b882fe003abeed7fb0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08bfb7ccba9cd9e71a1be009649ccc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1911e3e9e368086e7df0c88717814c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48845e996b4ee981ea9966d79a5840815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050bed93e211254caa6db3b4b891e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c6aa49d23e69f7a21912fbc6b7fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d10e75975e7d801d224133f8a356b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0277caab8b8f9d441e8d797fb213419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d5db22bf3442e28e2130dec30dd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0755ab8b73fae583f0f7b38b8bc8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003125e738abfbf2d182eb31ffff423222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a972c25a9987d455f1e51347d5c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda25b4905093ab38e40fd0223c9509d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80619526c5aa59a34e68b865c5f1046925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636408aaa8e6bc2125eb005a63b49326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4de1b9f4d4402e306689c9b302790827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01466c763d1e5545d4afe7669e633928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d193cf38ac1a6785bd4a7f3fdf6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c0a08361a07e161303ee9ecdb9d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6907a68c3650f313819a3d12e0ab9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dd598f5a1ffcc1833e2083a90653732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c6aa0222c61f0cae8add531249a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095061c5048b987fc704e82fc5d99a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f6e2e7676bc9aa040f42571c2d3a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda339da15c7684c15280ef31c1dd1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de1c0ffbd3c2ad7d374e03344863f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187bbafdbc90f6f104e0a95ba3251f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d90ccbd5ffaefeeb3abc8fc230e50339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6217742e563d01bce652d7faaf48140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7615e2bc9fe0aa87a6209981443bbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8746e05fc171ce8e6534be103aabec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbddba491acf948acd118d6691c79343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8b83a5283c1d00fbe9fdef823d2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffae3e032fe3a37ba8cba98e2f5bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebec3693c99078bebcb54647c7221e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d02052ccae5ec52d163a5aed4282947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b39d1e3f40dc42ac9fdcf791a5be1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02617f5fd93ea40c1747f087dad6aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83fefdaf15b20585a723ef61e41f3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8f384b521437c20d177fad4ea5e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399fa628fc51fbbc753224923477de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9a2995c435f2d94559ec2950a545153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10516ef3a9f1d54cb3260185c35ba1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8efe0b334f99017e1a4cdc51a2e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85fbc450daafed447d3ddd9264a09056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48483ddc2a9f3dabcc1d4a9f9ec24357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b1cc30874521dba6662e4a9958d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d164df092c78c3d07979eed560cd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1beeb6b387b24d3d4c6dc78b1d211860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4520d89a98fe9a7cee802405a1b2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5dc6c182a536f3120d782502833f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a64848ff0d0b4007c7deb2df203abd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28475ffbb95fa319acb5a33c902d5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3bfecbbeb5061ddc08a52cee05e9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58719d4f45fb3a84c95abd914c4664066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4be4e35b374a1e9bfe3f8f2f21b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e28b07a57457634951b476ca3b6ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b643067c020babe569b71ceee1718269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e3233bd159ce126a0d5999645b1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f487a26b5c6279a3240111f033521071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af62450b864e84d2f5d8965bd1d54c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d47a496fa8d59d458bb83cd07b14373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d77f06a648879b944330e56880d8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265204e28443d8f7241c336f73885c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bdfdfd66925a965b64814d2c8410776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fe07e12f99b645f6ecf956c9e86d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457d8b7fc11d61569a4ea32e2bf4d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ba922d9a5b37dcb08922a7cb31f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96228c048e350611f4352b0e1fc3cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113780db284e8d21bb1f24f58b953db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3fa4ad01e1eff351b1f739419b29982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5eccae3851d28df3d2d405aabfa8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b7387e2094dc1c3373ffdd7d2077384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da845798e462894a8c28c2f8f71c9da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe998dc09bd099fb936c7efd993fd95186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd934bcbaf816b2f64a79e47b6802187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcafa69308d5200b045dd198111a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7fd14958f4f9dee7e01f83fc8dadb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dcd034eefc98736b51695ac5b9a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992bb35eb1c1cfcd82deef90bf15d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b76fe51c3659be1486a4a88cc7ead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e2c16de4934a53cf5fd85639213793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b33371126b440fce352f8a0b078c1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dafa32bd4823214c41693fb4b337895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc5ec478b7e6792fe1cdf411b66b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1ddac4584d354320afb0dc2850ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968a89c369f27229ad1729eadddf9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318847c0547f48ef6338ce80ff0901d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af83303b93e81e72731ef505fe0c55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d3ed7fe0f77478a659a2fd00cf92b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9538860cf5365e5c4e85808c9bfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b326774a388d5ce18a901484f01e75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597683051543b6d714456a7af969943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babacc10f6cf9f2fd38bd52bbd8beee5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f705c31acd370a890e317aaa52e73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea4cc10a45f33bd10a288411fe481107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d6f0cd0844844fee33704f1d957ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e70f8c2423ff474d7df671d30a3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09f0f54f9c98ba3fe9bb5a0e050f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859243ecbf2e232f0189920a1fd308a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4bbfb89ecb727f2aac595374d1568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f91417106a20b53160fcaf2c4e9f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf215874b0fbe0d49ce2fd05aa9e20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1711a75e301332463972996ffef9fc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298184d24f4209da165dd57c8bd776116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163774d915205c2d0593ac868daf3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98dce0ef02e39ee07a268798c01a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c7c1521f53be76259355576db79c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525182ab59f2ccd9529a57188dd3d7b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ca92be709631a147e6085a7b7279121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29366c28ca9817f5cd7d8fbcae9a7f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd42ca5ada05ed82f082827550afa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c751c80c950afcdc99a627df17b2e57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58aa6e9c2efeacf48f2123f4ffdd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83731160f66b2582231ee1abc1af2df1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c86c41fccab5a071451d7f0a28db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b29399ee8f8bc1476245df7589afe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060fc7236196de8aedf54753b7e1e77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bddfa3e2d0d9f6a670fbb09ac1697130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851380df93a37ddb55a507fa7f801a0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eee6f6758d93978e5b8573294ac90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bd10a85e08b7778a03e6ab05301e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd317d899857c1610e5157bdece80d6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9072335575c6db33553cee5cc61e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c66bf3ec840320bfbe525b7fb10e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea42c52b3d1dacfbed7e344db79ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13178c3c7080cc8d6e818e9ac6432138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651e16ba1e2cf341aa291146ea7dd40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7b548377ebc93677841f5dc2f715140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755906537ce830fac6c5be2a00f6b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673534a8a338b804fefcc623d7dbcdf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df054ca4b6cbeae8427c23a09ad16fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0555dd61d09ba2c15b49ec330ca6dea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6742d611ae916adb18681a5d3c33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2bb78f7664cd939396c276ddd42c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580519fe9c19762c828e5f74b827b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd70aea9026d4be6166fc9583a6683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca40400163f16d594d80f1103b2ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8d48caeafeafaa7557fff920f882150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6e213bde6656864453aca061d07a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d59a149b8fa85eb949857b1ce570f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec65c9c5a1270c01455e513140eea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe121c2a69cfd0c0f59e651c05a29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b7b304991e1a647d7ce4d74432d3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce5b0ec59edde7206739b46b9eee0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a7fc761c1b505ef05216b83202f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b8775ebb363cd81035e42376105a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b9fef240b7aa571dd2d34ebf7070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8f2347d88586cdac0855e420b628160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35cce757a74304700672d93cc43ff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926abdc3eb5c6ef97964f8c8767616e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c1ab0713f77c5b57e565df925fdd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942115014dfd06cecbcd2c908b6ab4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b327f8d885b16b9761f699b75af86a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede78aa34c960c21a52de7b36a2b235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaa4f3a3c414d1633c32c76c254dcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed107fa88c115b35e481c66695e6c2ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc166bc02c7f67dd6586af071bad354169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09571688b8b1f73a1418667b79edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad654c2bafacac9982feced7b33534b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681b71ab5e80e7bab335e8e8ea59f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be053de32129db3b1f054f7c121f1a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bca17c048224f49fc6037c556f9fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726984e47cfa5cdca0b84ad869c0988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806814f23ad48b797517f642088cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf6f02a5b646571d2ea9f0bef1ee9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898c1d1d9509b67c8c53bfe568a7d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6f73bcd0769f1fe667a94efe1a38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc88887a2a2477b3f1e2f22f9f71d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb6dabff26b532f8b19a0c9acb5a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945efc974432205a9a9cdbc04e9ca4c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b7625469164ccc37382ebd08671da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd212eace24c970e7118e1d669304459184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d323fd97f992908d890158576a73a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed1719f6c08ed77098432b310fe3b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e93335b39bb20b56b532ea39b1b0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a5e4b71e4feb73a38b390ed3f54c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baab0433a3d0c71c8b08210157cba05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca839cddbbb66db768122feafcb4f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad0097f2622d72cfdbd1696cc6e04e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2db9a9ae41fd1ea55427b212aaad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b04cb1e19f28a9d1a565f0b4ea486193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d5e546a6593e5459affb6e7f0d832194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bd82c3fa6a527046f879b0f49b9dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be47bbd90424145f6834743fb1694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15a6bf057dc37ae79ca66795238e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6cc7d6adb19e4a2e463121738402198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb681c43e4f886e702747c04165d7ff9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260937000411409fbfa3b75e7329d7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bfa66023cfcba31c2b9cfa1555ecf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e20947c0d87bbb7c76f6c77ca259202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e86379cad9e6c32380d124415586b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39c1e34e2b62dcc83f53d47bc08b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b742edba989397a62fb2091c50dfd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e7b0775183f2d31ec1b61a3bdac4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61edbcf54342f2813f5f17f5f58172b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401d855a118e5290669f3d256ba8bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1cfe41ef6489ae7e41ee3bb55464b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ecb1cf8cf591cfb2d5d3cb2c953f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002bc11685e09e4c0396b0566694c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743840e05556a62d5fa82e80dfac4be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecffce404a37ef74573d3b00e34fa77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f147e4db271a051d496d0ead25fc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879849f0139095a0f73dbf4b923f685215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21df3cd5d5508a846081ee027ad3e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4333e2f9be394682066336835d3ba01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88009eb770d9fb3fe9cd4eeae77b44b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b2acfd8361168734b7d33755d79f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e394756da1ea5ba6e523bbaaf0cd4a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b352b5e4ffc0f858d3451bdfae1059221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259f64eed2f59ee84d0b9ba5cf70ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9b57aeb57b25f4e4b241a88de1ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669578478306091a3d0c3a0dbbf184c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417e46e09d90de87457c86213a23b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9670e8ed1e7f0c722769d5f9870b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f946adca7f5bd2b9aa272bac9e4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805f4ad6d7b0d363c153155591e43a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba227566f88fbf0233c9a47621d4dbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ce77c314b09c51a579d83b28f393230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400877d8ef057bc8afc3937783c1605231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a7f623996b1bf37c3fecad25ed0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba863548ecd0e4b2366ef8054ddeb104233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d5f36cbf6bb450a71895bbf4c0fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482053b5a67dc0cf02d68633cf27119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a40cac04362853749efedca90767236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67370a5afd5a185d8af4a4b5068d4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e30db921fb258e87336fe9606e9f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e1cd1eac0b8cfdd52929b47f599bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2202be38271cb1f5f999a50adb6f08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2ecaafd8914697cfcfd3268d3bb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482b047275f7bbbc362bdfa1189270242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3772e46c70cf23b22e5a1cd365c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1a33c417f2a9ca6e6d77dbc15ab9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfca83607727170857232ccb14b2e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77181f883e8e939801b370169f6416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048cc740597cd1aeaed98728fd04d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e050e4997b66d51a22ab565cd4c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1dba057756c2714f006ab51769aab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df0d9f09244f355ce665dadb2bec3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0c7c84840cb3a6210cb291140d40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4ae33f5a4e847a98d8f7482df404252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cbe8a1ec89d0040d67be43ec8ef94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a8d0fead016f9175cc4fb957e0032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e19906ed4afcd5aee08610d250ab2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2abe6a28ae9164ec610483f1fd6ffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b0af1da900df8f3252bdf143f67a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47d6dac20ab8a2864572cda12ac46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccd71d325c81dc3444084a8bfae25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b364a209fd9ee909bfc7d885738e5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebac34d7470cb665a95da1425b5e48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7a7429b74c76ec1cbfb4127ebfe3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677c17030b19b2a02d4c933d2e0693263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c66215dc308c0d44d48bac5503c95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697597d28ec4de840827d0bf93cb2158265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e83ff8261e7fd3757d50ab5f2cba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda520cc575b3a3f02bb0ed5a89e22de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3329961adb1c7ba3c7d206318827268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831349db409c7a5edfb9691cb29cd71d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692f499c19b6639b8e737b3b5fe684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f047078a6362eb82f1dd043cdaebac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f0e79cf8b2396814f7f60fd4a5a77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15086c9666e840a66452b7c75e120a79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0f410149e170573871bbed043b80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60acfb872842ed048366828e85b53ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30e0a6eb266e00a5fbac2407e6d64b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a2f6c8059b6b447c830c31354f95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ce823325963ca2f22168e4b7468c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b47f072bcba07fc724cb8cc5731c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2478e8762a9216930152b482e2503ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e88e4bee05a34ce616a48ec9a481281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06c492a2ee8e422802e8d2bac2954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d868a65c91405b2e78b062f12cd834283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a639d032a5d7e95c1d0f089c970ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac13090c27dbb530aea3636b2b547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708748c8386b57acea28ea9eba311f10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a7efc04ad805af8ac66673575bfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc5d9eb1434b857dabf1843003b03f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08730baf56fa53645fce87725b6667f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea805b56f5a4639047316007e448cc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69c9c71d82a72c5b93083c74935e99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7416eb57ccff4655e9fa94c11eb3b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6936ec04cbee23d3b61a42efc2aeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486e4cf90b2b067ce71452e576496b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318fc5bd8c9c5daebe099632b40700a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084d37819410759b54a1674ffb2c34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b73cf126f9309c16552f528bcfb22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf66867364bbe27b8986e138310d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0c8505e202df2b116c55485134d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a44b550c13d8e49b5e13edd7c0fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e6943b831540af50d99ec43106f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff79004151be56525728e84caae8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df90293aecebc521b3b15f80b5569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba156d11af396f1dd80f6505f527331304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a420d15ac17bb68a31f3c8c76d6c39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a11a03887666624167d363bf9fc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98050a58ed13348c0b31da5542575307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf95151f5668096acef39b242d75872308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7019a002b357b4744480642de3ab2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a37c81fad770c4efa5f107cf6596ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610042aed12de87c76925229b7ccf79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef7340beb2740b8d058e6837981731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe655a027d12d6734b3ab27bb9bcd45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecafc2aa2ecfe54b9dad9acc886dd99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e6c81ca894ab7a09f1a536425381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf68be543b80cb611c8e4aa92faf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9666752fc73100be74104c58e60c82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030cde141392255cd88dc2b1ad2261c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed4b2f32b2a8f683710bca0c17d96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5c0281005c55d02e35c9502c70cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d06fe46ee9fbbcf3cc66ef7e06d53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1383e9cb19c19192f5a3137896b38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b31dfaa7b72e5c458885f24d77bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd02d47fceef38c214894fa4309ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af29b4df53bb9998a376cdafbdbb81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022041e74b5d71a06da43a6f2a2c3cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a09bcc5781bd9e75a4dd9d5d1e2d1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff1400d42407bd5a548759235e1ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236eb2340a3363431d6494f19cd6ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971e9479cd18f2efc8ebcee6c3aad91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c1ee0c99e3cbd1806df20a8ae78f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed5c7deacb763b2f3165535f771377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea518c866346e3b4e76ee8fb7aae0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8a3412189915bfce171c280152f6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc66fec8e6b9164798a505f1ceccf21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7fc1eaf56667d6429b87bb119d367336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab21fb26ab1a58f23623d30926f048337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d8753e6a4cdc17f82ba7abef06bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f3f7da915827ded7c083faa6a443339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473397bf4c04a51ad35e8f5c37d42008340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0b185d1d08376b821920dd425de0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a935d067d3ef18216c7266b97f0b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc74b9452edb840fbb787811680155343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c971f0c5f14b96a6b9a007f9470bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb15712e138ad14e4033d46858d37f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058a81c9ab89648880557ddcca53463346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfcb08e0f495487ace19792215be7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3adc71557d0672053143a9fe8ec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385620dc0604021d429eccbdaa30087349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81905c779e190e196d5f47c3ba200a8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbced0e8aa237c42fafbd2acd71eab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253e3421338b5d8793b4a34d097f65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056e19810e8f53bcec43aefd8ef55c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6593a53fa5f967f34643bf871e79e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9144d754965bb6df565d27760d68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f1532745f016b51e05be7b05878a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b2dd0d1a19f9603bc44401bbc0459357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b9e1123c83022d25f0877efbb86bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc9f72905fba625b1da92eb13f3fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741386b95f862031c75b55a5b2ea7eed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d86bde7aeafb7eb405f2a7f6c98a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc2ebdb01a05a5d44552aeb23033d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee64abda7742ec1548952a152dfc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3a6972fba0139c11abdf115d6d7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f96a45c5a94847e22cfefb34abb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910bd86b4d44b3663755adfd7d3a3ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20700e2ef0050f2e67b4a4d913705a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8e16056af71ec14b53bb22135ad3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3552dbacf3513dbc3adc2ea2c14e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5a6bd43c0c2dee977d51b66926b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3924c708c73f05ad8a8eb4edf390b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81fbbba5dfd6e23fc4b269ccc13ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ad9fc4bd7edda0b8a08a7beba9ea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36bd8b8ef755fd4c0f1aaf8a34afe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecccd0817fef78c8cde8e3ae6e7ff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a609825ba99bbdeb59605df06384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779c7f8f768f0c18d945a1a1803548d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0db61b178f340650344ea22b62af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242ed72350889296f1fed14b1b0884379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff07697a4021faec0b870ccc68dbfaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481b93ea3b6390ec408ca2162a2541381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a0a1fffae76327cd913fbd4a8a7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6be17ca19ef021ed5511341e0b64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660ac58a0bc902776c49c63d5f9afe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb70657b67aaccd45e8cb8614f72a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf870d8748710c81a749f09dc3f2a4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61f46d012ac15c7848362f4c8a0df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae0c36f80cf15b6316a58c181efd5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913290e0a605e64c8e4519b81e316d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd6032d06b7c97bccdf0945f227b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ecb6305441342a9e9b2c12e9d285391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f87084dbf17ed518bbd3b8535992c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a242aa23a3428e0e1a0281bbd9063d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5a25cddf0f4312f28e35ee265405394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a4fdbf4ef2a070456a1dae7fc240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668dca7723490d9c6d82f31f1829666396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f704e40c35e3aa53f901cbfcf9fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f8693178ab3e067f7f299ecbe76d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f84c25673a74714afb04ed1e56a58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068412cb9ff72148d7052f1658ebad3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ee86981fa357655c23f3dfe7ce0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6dc598820d594c429934b4c3c69b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1bdbbfa6e75fff718e9a9a6898e89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9e1648dc9070cf425fdd0fe555fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0044209cc6588857f480bfab7af1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06b6992abaa75a2335763740ab746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012876215ce7449839066091dffbf2ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe2b2a77bb87789327993a8d31eff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1ff2611705bae61193188d37fd64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed1783f6620bb642ce35945c22738b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230f8b700d20a42d9fc57b5683a9c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60818a199a4c55f6d8abb6c8cee5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d25826d4d934b2c0772af27bd511f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c92f71b84cdcdb9e754677e63da82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68f1f40cd98f475b6dfcd53f7321ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005bd9e352c4685e49e3494564dab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0132fc7386891dc28fa7ac54309e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7659cf2a86152ab0193e4c765f4a55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8faf7484f41d86a77b2d9399f4b5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5cf848a4124f876a8fa760f45f98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfee9e608b37f89f5a402e84ff67f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a595a22ca8320db8d319b6fb98f68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69eb1bebd8c8c2ef83244c99461def423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888b24c9cbca03081cbdbb9f061514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128813cf5a0aa4bf57d4f03a760f8a18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d3e4251003d836ba1e96149b55a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639da57a12310c4060a78ef58062ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a27cccf4b622a12a725c2ede9ec22f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773de9526db963e80787e3c63c55570429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c67388e14f2d670c950d771ab390430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf6176f46edd48a1e910e7338607e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770e3c5e1f37e31686de75423578ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce07cb8c9f395e3247ca8f152568d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8bf39380973d4a473e0bd908c98dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc82fae8ddc9a954af96e8bfb06d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7abd499dab6354dca229c4a9e685a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebd451a76313303d0fc9c376f9e087437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb916a8b86e75ec22649221de69fcc13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b886cf760081bbcfac820295219e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830968ae6ad5735722a3bc9f30248e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed3bee26362e970ad31a8a6add6d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9d20cbc2446fa2d1bd374781703e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d9a1e3a4fc4469c27aad5a4cb203e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d5b05b9d0b23f6dfc32bd2d2e335444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5fc5fc9ab1d8b69ca5e8ab1210ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a532e793e51623840e593f8fa74cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d75e0953c893dbb020ea40d98c29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6874b6ed6d72fece32d0484b7879949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac2ed364328a01b7029d8349bb563449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfcc54d9c82484768adf45195175c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce52636cc231e806f965b3c2f9836a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9acefa78eb4882edf79c3ffe941f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d622a0d57ecd96ec8c8e46becf3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e96373de32d992966f8d67b378775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6adedcaede41e86f67b6c34642c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957a91852eb3332c74618ff7fc3996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba705e1c5be698eae0697485aafb9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f60b9c9cdcacff752fa560f5a828458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea717a64d402a8a0ec846c27ec7385459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e06d6ab61e82cf61fb745b45eba7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb579816659adcb7a4afd4f63bb11a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301ed44644077d435a86db03e13f4c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b62fcc178422ebfff2afe75f6c212463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22602de9aaf4b3121b1eff4f117e6a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ffb5543d3161f3147dc37ff21c81f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9878f82937f0bc52b2d00f16de7c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848880070662e3127448d3097f763210467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03671450136b0d29af2b5cab4c03a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1a453e09bd1992de04c60b6ee709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74720264e6a42a29b6dae29a1aa5208b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7931ef7507c7e74b9211983930fbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714b0bbdebbb0ef33303059ea7be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463edbcd5292211e2e72e0b961dd636b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb845bbfa8cf706682cdd501f188014474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661d057df9e24ba5f34e1477dff2dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d09ccf005ad17790d8859f3a0f694476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ae3997836bb037f1b26e0a8bd0260477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8951effd000228fd6d8d84136a617478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750cee047c86ac9fdd50833182e986479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbeb73786cfc1b20c65c7c30f89568480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a65f493588c2a7698fd7d5050adf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce48350ebab225884f447dd059e8db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a4e1afa22bb60ddf3ec13562e541a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f54e0f5b0efe50b326ddc67d67ded484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac1b3c9cee82cab02fd1dec087422485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204d3705adcabd35de16c665612665486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84354c04d95874622b2309bc46c98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89233677dfc37b16b763fdce0e124e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861188db261bfebafcc547ff8db6fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b3fe4aa151dd060df774c580c1d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5883fff4eed018150502150012fe00b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a2098a15eecf0f5f97038af7044a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bc6ddc090ab2ee625ad21ee0e165f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be432141bf8fa32c505ca217e001a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c0f4ad7aa6af69c017fbf429a8b67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849020136e3f33e17c971a44320707f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5722c4c56f3689bf2241e37443bf5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5580f92a8736d22f6954853458c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85bb3446403611f8db9317d746a31a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6663d7b14ae3fd97585d470705392500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398663b9252f17f6a5ae39d497312863501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276dfd7bc91bd25aa8bff7b2ee932f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300423c55f53293783dc25b6e3fa7ad0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898f5e31f45b5a8a562c23b73f9a0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ed72102673af5bd8660b8ee4f59c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885ddccd6b48ed4a39edb457ee3276e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0e0a7df5a139216aa4d773dd4ae3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b212b6e5b931fc4036585ee270371508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb6bff074592914b5b3e515b0b1563509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090630ef34e086160558590575f0b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b2d71868078efb4b8c4eb74374ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5fcf000d968f91dcf128e6f583995512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b8f9cbe9ea894f2e6109fa55c3243513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504e80cf55f3b01b0552aab30a52ad8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6af2e1e57e4c796f2f9e4d73f565515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba986ca11359c9eb607855b7f8c167a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f276c6c4aef6f3dcf8f99131779e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701223aa060db8b09cb76d5918c2ec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82fdf1f7bd669e6c6e491015e9641519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08208a0af124f299efa2e01e3a21b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9086b6a23204341289939e39ed3a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7da68d3252ab9df4e56b195d017fc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8a971869e6f8ca803a9215a908cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df374e9239c18a7339fa32698c6d86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b669c4b17f5d5944290412e25e86e1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f81ae6ef659236b3e79a4b549cedb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02727f28677d72b898d4a9600965c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4f0a588989dd25498e00bdf5623a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97163ded3c07a54ad4d3a148fccb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050c0f76da8c7cbe922fc058d71c5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617e81d76543621594670852e94fe2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9740c5048efc061b1ec40268db4eef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532589606e644e822796ac6b043c07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dab0e35616db3470870758606ffa65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c48a22ec28884bf245bc94258fc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31efd2ab7775e795bd2d7e98da2981536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4624da5d7694639911336fd59f0d41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144c56cec3572d6ae27c0f0f1cd229538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98df9c466d572b5ea856488bdf3ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742232c3f86860c8685edb2ba490926d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab0883a3cf159125a7dc6345601b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05d75b22c20b370360ebd78c160df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc644276fe0ac845002e0a0bfd30e84e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8501586d57ef89148d835c9d0efeb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc7050f8c05849e4b21e521c65a8e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8685f6abc6f183fd629f505345a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e628dd455c86c6da0710552142158547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c46fdc5404ab726d3b569e01b5eb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4c039025ce151add5c7486b8479f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71457ebaa0a438ff20a14226594dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39768c995f80b247d70979d5b096dd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788945758b3a7ba16f38a1177f6a48c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6e65cb5c7765b95357566fb055ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a219cbfa224e5c5cdd2103414d8327554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eb50787da85a9c4ef7ba333fa10b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8353dc025a71450ae7ead5ab30ce1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a7d576fe2f9e491c781009abc0f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054be3d3f176a3366d0a65addbc0055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3809c4e44bc43649148f2873214de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0b0fcae5a839d7f4e6b65f90511a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b686499b2a993db638f6614545d8d72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071926eb670cdea06894776205d57f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741624dab215d1e2aa7440c3ead3a850563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96288f3e0f5aa4e3b297ee809c79b33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145048149d851ea183c7aae6ae183fda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5f67dfbc9b50a06c6302bd11ae9d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d2ee967131d1bd0ac101aea1f38e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed2e304a50995a5640907fe4a3f7cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6112b1e74ce981a4c589cef898eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a68e17df0f1106249c2bf37d914de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005469424a7f3d99580b9d3cf154efd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849afba9733f70caebbbe3c08ebe4c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e791f818a5b9eaa7d6f8b1205cf5cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23fbdffeed7f69cb102bc2394add9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0860a3840c7915186df2a1a251cf9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e427134c25cea80981dba0942468b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8598839989dfaaa366ad020448c39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491856fab53b969dbe04bee99c6758eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e247f7215cd9145c4696a643ebdca3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c6427dbddd11b6b4d743e14fbcafd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ee80530ae3955fb274d2269b47c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27f469c38b5a39f1a4c7bfcf2671da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc92db955d13140edc06ae9f99dc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b103005b155dadc494284ea8e6809d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1db1e8e1eae6449935ddad682f4f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96dd66913cac2ba62c88932dd12fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f49a6a1dde3404fe5ffa7220a0e85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c145b82811c53d982691aba1c071b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a31069b96a53ecd730f46d4dfa790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a0ea55ee20a8e1f83d7c6318092b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6cff684569280d16ac4599eec5862591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c3c1c2a3143f3a5533422f7e0603592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db180a00623d2a2a7735905429f44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1422fffc05865a5ebfbcf135ce5ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd85ba319595a5241025d1060a3569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79757b821661ea839dba3ead5da1f1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e84b9fa2a487791c1f971ae2c059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812a47726abf8b092d0d354da9ee90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd2393f53f7c2b6910a2615916fe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7987e82158f25ce0860a818dd0f5983600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cbe24dc8f5c99b8fbc41ee55c572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb6e366f209aa388e1723cb4ef0af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78601f1bd2eac13d4c7f5091f0cca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7d04bca859d682438cd1df23d741604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088b22d99785174fdbe1596ab320fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78368ba226ae83a8ec70ce08d743d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6f1863965cbff890ba5fa81739a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65e326395ad6bfe1361206577e857608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2c698064425199ecdf8c3358af03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5a5736d55764c4a287822e392bdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865718a2a3969ff5e10b4c2bae8f16b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e2aed8ea0b76a0b48e514504c56f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2677ccaa6469e0bb105980fa2abd946613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cdd8f7bdc5bc2bad2d8c2123d692c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91597cf1605c3dbbb40098deec0d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778674807c3f1d8198bc0528a2d82cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8de72223ffa84b978588f0d2f995b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1291ed6d93e9046b641fc718344e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0bafc5fc7cdd5f32019bc177f9dd6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e542b5a8a3208c60da8814e90f09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91faa380da05853eee17d5bc44654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630edb8089ed054529c434146816e21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a07fbbe9b3915ad368013c140d5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23b968c1f6e72531e9603c8a3d1a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d44ec8d911d980c549b60920a9b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f69ad845c651d8c76b2564869810626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b42ea6922cc618843bea61c84bb3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25700719f21c3ba5385914a22d4ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f8ef8b370d5adf47c888581ef73c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d554ade23521c322bbca37888160f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312c7d837aa98765059929f7687dbcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61e18a27fd8a4a11c5ee70611065d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69280454d60591d2c122750b8f8c6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcff72e560d2e4ed345dc476f94a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610900168100b1cf595542f965e6f4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d41529f9241af9155ce9f647cf8a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea4e004681342bfce99e714be1044637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10a01367361ad27179a098e0d8ca5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47013cf75f617aa2e73be354f0f6bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1d18cf6b5b3619ffb61930fd4bb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e63f510c9dbda3166a2bbb6b144e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c394cc6fa0309b0b3d0beb7e8c9af1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534e84ec9354cab962f72c9f00745e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae4769e096e72bcd9a739c80c500a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9980bf5c44a02691afaf3d2d59317f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721db2dff90c253cad5bb34525dfd45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37b2eb81ff0ca0d5e03dadaf98e99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0179cbb6d56cbdd0c62b11329f72a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16084abb50032acbae513a0da7a415f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec17b973bb1ccdbbc63db3a21e7c6fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b727b11b9042a0f32c76a6ff8a46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a21bf43a12bf9c34ebc316a450468a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3860763bcb8309679c152ef01a37de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bda919e5929797b30019b7475f183a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebfd7dac2e786baef14ed39c397619655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e33764557ff7f3484351d40392b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b776767916c031356ec53ea0664f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871186238c3b99d0507efe1d9e08b646658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71c6a7453656d36e4549102a633d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1c65df5d0216f6cb763d9bae5838660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d62cb07b82a41bfa8d0d6edc57ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3257b25aa5369a609a5ad3a23925d66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea86ec9fb60b744e88d038aae12e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656a204d0e523cda8c1f233b676fe76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a9f7bd97b5e8b33b0551558121add665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ffd13bd282385dda529009dbb3692666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4b4b6b53292614835fbdea59c9cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739adb20a07905254123390df897914668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f203a1861623afd4a88cd4d8e5cfc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36538bcb7cd37cc4ca5e0b23bca3c76d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318b7e8ba23d5f1e467b91868bdaa3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc395fe7253e42a92d8a0fd52f2f3d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf988933ecb872bf36ec3dac90e7f86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1d789ae8f682ec93b858b1c5e73d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9810714b42323e78793de007105cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225838e17c54d0e8bcaaa4e0ab79e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99baf053ee375e623c47935a032367677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721fa4575d99e6c325f9b10d1bdd1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12dde2351ec3e7762cec45b0e7cf3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b89e9ce895beb37a0c7e93a806db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ca27b9cff57abcd1cf8f40d3b17d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7ea7b96fe0a9c1991a37340e5bbc2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b7ad9ad9ea07dd897fd1a0462b47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214227dcb42077eda41dcbb12bb6f6ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4094adb38aa396e39470c2a6acd01e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292227a9fe3528df816131a5057b0cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cb86297c32b8d93f148dc12ca956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4d99c31be61afd631a1d7e72e1efa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae6f1b69eb9e83dfefe88f235b329689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd0543f80fe245bfc7fe922d61bf6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a2cb1f08e67e375028b9c57f01af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806586b6ff320e9a75f0830dfbbc03b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcc59f6d5a84ce832d9f97d8dca2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395735430d7313194aa2ecdc76cdad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818426c32e746e82693e6b7252d940695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e3b2b54b183401e5720280aba450696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75affc48de92f8fb16c2c9251e05da9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266a3773c6482062aa18c36c2131f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688d6f6da927b518028c3934058966699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869a10b892dcca5c05c01b69f86ed0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b41bb0006f44f6662574d760c7252701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9c2b902cace1affb7f620b51476ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832fae791c4364e9303f8aa2fcecbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1975cd265e21eeefa723590958a1a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827a3edec901cf7e766ef5f4bb455b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2080901a2f54630c7e83ea5e9510706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b554d6cd219d62630657bcd495d25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796874c4034b1508038d8a349a837848708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464c1e4535816a16de03af8d640054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26c5180eb95bff0d9574134d8e118710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5acc865263fa1373e3f15d4e344dab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e5dbe1ba43f48507870c8ca50539712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50e8c016cba693f12595c7b4f6703713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01853231c1616bd4ff0747699c4a4e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d63a83339cf954892bb0df1df841d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e7140e163f50f50b6a922ec643b25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739136713231f1c053e32d6d274da338717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8eccf1be4fdc944df185491de54f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07486bbb82daaed0bd0afa30322a56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961640c834d61f6c84e7592f9255f3cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ba34f19816e986e13f11ecbd15554721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a671e7bcd7f03af728c6bd7386d621722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41699e7aa20d80404a82da9a25a5ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d671c74d6f77e9508fd767e279bdf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf133055fbc5ea4eb4170198638b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a116d90a4064a097b78f61587bf13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a99bfbb173a871eb92e98518d7d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b03b3fd3e032d4c8ff24f96494d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6e65c89b6e512d107f928e6774bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230e2595e3801fb3b473cb77b10dc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f784b398b15c70a662bc2df3cfd8da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547f42d4de81a488efd338acb838ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c395478bad57d08c00228a9096811733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cdac85a9440f75848bcaf83b98fde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b38cdef9af54e86b06adb52c51aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4725fa1433757d6b22c8a29b917a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95306da1d906638c41be9d210bde6e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be22455e123d2d67ca64158485df077738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde951bc65e0579329cfc0d8c0bad11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402b7dd6f196fc023234ae65fb3912740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c555c0efeea74163e81d35c677dfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5f838f65d2fc99d206bb1ba604460742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab298e329576a82084077f9c8c746ae0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c633b81741225fa8558c0269ee84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd5472d0c4f764cfcfd87168f2783745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33580d3c5cc706469502def0dac4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb6d13276309d47a01903a119c74ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5277999346be664fba7868247b513b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70b8ef56a61c7addaa6e23899e0e7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33abed6e829d27e08e75701aaddf40c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835fa758ce3543b5bc0cc3e6b59cf03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d947e06402c939e76f9631c5c25090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2acadde6601a1f01016c5efb0c91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafdfb8c041c98d6f6d19f4fa76bb0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e8f7cd25f94b450134aa84169272755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8413f2bff6802fe06edfdd32ad5c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a88a77d0fbc2d38d015eca2acc643757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2627d2cca9647166d05e3010a7bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad25abc465ba9296ba19d68afbf679759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afecdcc5549708f9df530b97736d9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1a5b261a0f926f5289eb9ef736a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a862d58b9dfc07349d330ec8e9db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936134ac6da93055b0de8e747b320fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9904e74e3fec3c45ea0f38ea2357ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f340d01c6023b1be470988cc652f3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f5ae9a1d4e63bd78a455cb652a0417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1dcbc2924bf6e7166df43e31f29f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d5567e575c9572a1451d2fee03d5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c69b8604f50ca00a9603d245c59910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ed0a1eeb7e9cf7ebb5331a5e545c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507994c0d23877eace017c8e8f6e5bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d1f945f056df35ff2ec29323625f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856696517fd1c1ffc22d489e069501f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953793c2b77abab63a3cf014352d18b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de6e3cdb3cb530928ed9a5d95e3d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc95049f06dc49493d0a236c1befb2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed8e873d7c38a2f6fb915e5f17abb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a841d88a2a0bf8dd15de7e462afefb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384e34ab29119cf5a23e106e6984d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456a85f6da5e8beceec6a29326a99221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d03f6f8e81ee3009ae0ba1a84a06e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca151d84c6ff91c541e10c30809d435623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea841bc95623765e256c7cc8942a89424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3bda5d8bae1145d317fb38f993bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9055d6dfa4a8565fc4dc740b57bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a291f4dbf0437f279dca11fed6073827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24248cc45eca3ad70797f911ce1c2ca628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b4a751e237f485e2fc7cab16e5c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fde8667dff57d84f20d913571eb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a870c1fd6eec8978512879daede32ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770b3985c4d0786bb140e2c8e189aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36b4c2a81974444cdc5ddb69ebae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1690754a774779a4aaabfdb6cfffd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041cdbc9287debd841b4c9c652cf1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199cbac81bd845a1625080408f0f5b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a26ea7633b13a60d59374887164537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1479e0b0fa171313900e57a375bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63d031c945eb2a6ab9d14efe2ca5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f65cbff1427f7ddd2d2afc0ca6ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e17484e5aa1176b444f4f96c8aa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177a387850b4a7038e0c5cf82b162242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1755d49f56358a39b501704e4764843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b549854003b3163fed91e287c224044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1225f803d0d25c906c5a5e13388245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de538b03195afcd49fbf9939d6a32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd191cdc3961e3bd25db2cd5e341a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0022f2062b2e9986b426f5dee75c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc47f240f3c0ec019d6833688261649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a747a18b1070bebd0e8605bec4d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a937c4156d5b6009e76024fe4181151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1db9967c0e6613b7c615388b442e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dc779ee7565bfcc5107d182471a6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad436f5a7cd6f612ee7c4c15aa72ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6979fe018715a238ffd81559db03dbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31800705fdc02934a13c6fb8a4c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502cbcfc56dba104f25b95e9f0e37fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c75238d60d9e33ecc78f7cd6269d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee288a61eaacbe55b8a7aaa03eff6b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a7a9972e974e047e1b7b660d2ef960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f758bb0f8201d92d4600a1b81c6f16361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321219bdb643b734bbb653b7364d9c8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680574a60cb90796367ff0b73f74ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ebbfebc78ee02ec55c1a497732ae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9883b7a1c34ff340f8ff97e09203ab465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dca10509920e6c557c2476f09334e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd1d028a78cca6e9989d96b05139167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b0c4cfabc7a73f6341f5fc97cf13e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b4b4462e48e9a69cf20c5fd2291c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78122efdc0c8447fe0b3389acefc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39b126d09d7d0c9f6bdead12ede7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11b87ae18e733dab538a3bd2506aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70135642ef7c6356db2bfcea931d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46674d6ad01cc064b249da2d4ce8754974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f8f9ade3753f683ff4948648d86d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c9aff11a7a3d09e50d5ef073b917776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc50cb5eba7fe806a50fa08f9243777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc68f3fc59a858e98f076b1c77fc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a47812471d11f0a6077397a5180879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3269d5bb5ae3e257f25655734b2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb770d4e16e83caeedb29fb04ea79a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd9aee8976ea3609c06f2a190e07e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a22f9e93745e204d9b72cd80dc73183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a2582e6506b82426e2d876cedf08584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c78ce2398d1c3f118c97f72de3fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ac4f84fbb51f5022e5edfd86a0b2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d618c0f367a35e5bd23638da78d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44001a73554216719b3f8e421f3a94188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904b3de152da9ba233b27302392b0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6801f14b9528d3c14347760dceaae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb74d046f994e62d7ca69c177977cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbaadbf72242d57e083a6cbccb934e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854d622ef1910fc899c63a096da53e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a167015fc52ef2353a0a5a22ff40794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57077ed3939dde67844fc4f319f48fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7844917887d2a77cec59a5e5ee0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07ba6c6402452334c9784cb7d868d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04e65af3624abc5318598eb9f697898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fab25e37ef0a881f3d07ee631360499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cde18503ea4287c2a2c3908954732a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d8a82f05ae6daf3e7b4a57d79d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080dfb402a404223f8c93d87f753f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecd59f5a889841dd332d8f2ded4fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415ed8016614f50748bedffdbc6d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9311f1c6ed96f5108021026ce520105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a144e4e88f231f1e6e35de978c1ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89d18ea262ed4c2cedb0d776f014a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5490fea9e8814668faf2dab1c87bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86003d69ee542c2089d7248c21f70d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e86e37a3425c8beea831cba111c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d3ee3a0518a1fad82818633e86c07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c3c4fd2f4c32332cbbfbe3feeec1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa637a2aa112117abaa525451f397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270eb35236637236e7aba732fe8b3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d1ac9904352620f05c28f2d0f3f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ace930162c16f4c8bf8b6136aca07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a310f53ce75b4e0f56a708c00e82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64144dcda31ca71b7cf849dac24f1899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818598c8bfd3fa29112f48caf3005ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a5a007ee6cac64a89436087bffcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230f9f006912ca0adb4fdb5bff0147121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363dabb73129179006465cec6b4adc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc67b9fb2522329f0cf1966b2fab1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782caa15d45c9fb7674ae58b99bf3778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16235e472690b4da53f374402a767a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae299b768b7b925c8be3b085c91e03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207576748522a6b2925e11b0fe76c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3936d3c4f944083c1948cb1f10fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad6cce09efce97d5ee3f4554a63c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b087cbbabe5cab4b22a66785724fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f50dd3844a8a1b538ba9625320c0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa765d18eb9904fd4da7fd2cdb5e0d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8380fdf83dc75c7948eff54ebb5d0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f9b256596285057abef4b5b91e131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c9f1f16f921d65da5c6f46eb25b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98528d1ff2193b31dfaa7281e1f6fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956424430b9dfd1bbffdd15a00ce605f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617261288a41e7871891d178eff2255138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24a9e15b7e1f207d68c3f8853c019139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c532a6e229548b1465134ecea37630140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c4b9517c9de73cd1140bfd5db011d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9575e603bbb5ca84b921c4d371626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd09b4539c90faf5a172e2a3ecd2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c279c4b7cb0bbdb29fa3ab8ff3b8d5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49453bda6e038af71f7c740f18e0946b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe810ed44490df47db976fdabae6565146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba080e42fc6eb35cc2cbc3bb69d9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e34c7f307e86c5784e15b723970b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a009b4e2dd4a87d8338e0005a2d5a24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b04793b350fdfb9bca1a865b9563150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d5587b0deba2190d1da993c7ed96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7874ff9fddb3724356163d666447e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c10668abd5dd38dd0723675ddc3c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd0a4c01f76947638ef390d797a4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a45e574a4e611f345ff02dcd3eac0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dcaaf733db4c068450c918f2da0c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de052c00fdf2ebc0b6cf9f4144bcb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf661dd618f78e00078fb9f91a28038158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293064c6034911b221b9fc8ae44b6c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008183181227bbd1ccbd00e103fc39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fd4678f8f223d89a53bfb162f5a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9836a7fce708cb15f5a1b5c613de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dfeb049d1d2812274a0b789b9937b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0b41505234085807b643893f6c73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d74a1c1ccbef546d3bdc00028b1605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57125d21faf896b4164be176fa9437f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30d4b8a11ec12bd152d00e005c849167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4dafe8f2159a43d1de9fb85f75f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b8d41c4b90119d494a899c792ac2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc39bc91574f8b20e26ebce10e8252170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f897579b15a39652d609797b9ff0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb064376f53a065313cd25351dfd00d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092d58eba4cbe1f5ce9ce71988110d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdba082aca0bb0ab2def3696005db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e0c295a0de63a29e6ef4fc03ba1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839468727592883a39b2d5c43c1d48aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc3e03e6beefdebd8db2a9704ff86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72d1d3e1bd0bf0988769df76d6a86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c6220566ae935cf4835a4422231e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c34a961fa51280089c8c502285a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4ce9c3694c2d16c9f36d3078f7b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d7f808e98179312cbb764ed20606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf1bb35223d71e8172620db0844d1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c46957856e4987cc2d13c7675523184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef691ef7b16d16b5278435446aa11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5568a51648968d4fa59d5042d9d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39d875e7405fd07de2978bdd54438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fddd2a48f0eb4ad3a0b0d381e81138188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fdff7fdd3fdb7e7b0d806f1561e4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f12acd95ccd725183bb50b1e4ffd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702aa8b50931c4bf24827ca27e365d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03754509f6b7dd4e046c5fa821239a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509b5a696fef7b64040ad5d1afa4a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7506909c8e4f63b4c3e58e3a812e09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc80ef2fa8eb20288805f63c8d43b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19d4ca29299166edc904d17fc7a4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1467024b16384fb6b7b27f9e8fb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de3c43b27198966c5112ddd6ff1a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b582593dce37bed6b44f66da346c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d8b14930d2ffada35169568f4f9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab4b3f44f3c0a009bdaf70c1215cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08893b9a1f4cf68c62b6364c46666cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad459d76db4558f9eee6fd831de281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484a8752f4d1a22cadd213e190be3e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d308c2fc51324ae8f7e0c10d0d1868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69993f8025228ad84387de83b601b85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581bd082b822078e8c5c48d499994fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221464611713716a204afc292db767d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95abcf612ea3a0d01aba6ddbdfdf0ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe9b0863d50ac872cea3cfc819161210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86c6e9e190e6915d5987e79eb1988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575cc67ec1d8d2a3867e9beb33dee17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eae1d3240b660552ff91d9b2d2225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9c6586c5e659c8d294251f9b2fa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77204c9ce1e8169ee0021ffafc2414e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd5ed2faa909403ab2a4209138f88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5889252ff68a7df45cb465180807217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd95675f08ebc843e7df971a942d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568383f44b7590b194c79ec52c6c8f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f10feea9686884956c6c0fcd95142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489688e1219d99184605ced5a40875221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1bc33041d010f36ba8c26535a6453222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181472ad542b62c2cab659f1fda574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc747ceb8f746a86c30a6fa154c32eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7539bfd22a7f3d9663216982b2ca501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d655be6ec6197be3144346df5143b5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1e7aeed7bf1469927ab686bff34d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fabf0a027ffc01933d2f0db78eba3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef101131c9a059f66ab67f5712d8f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360dc1fb0e5211f0a83efefb6bf3918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861398eb8afad60c724e40dc8001d477231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209ca44509a58a0901acac0ee58bf7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d17e034f6a6bb9b43e7bbe9fcb28e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d77c0f1b0643b7bf62bbc0e45fe03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4d23659f1006b013d6c97b21b2fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949125fa0bb1ec196fddc682a4b7d908236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9423268aec922607be813b2883570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a3f4e9b1a19aef2aaf44e5bb73902238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933a0785095e1a3baddff524b848d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f2f125f2384e7d8825f3e3133bbb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024dd7ba53409832d2fb8b01493728c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9e7c0e5c47648df71310eb057674242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494037006ec3bbe7536f48fc4f9b21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d8bf20d213c631372e2c45285a2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59808cfba7d68a228f37b7e23e952dd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f97ae385743ad1cf8e79ecd10d1728246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ad59e0b54952175901f5391a11bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e473e6615cdc7d417f39ecfc2e79d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd117e8666664cbe14e9c2c5e70a2ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef2c5c864ba39bf4a3641538dc0101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77428bc24d7e9a905019aca4a74def70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebced876e5d7ac58c5e9f72cbd14abbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507271ed9d7ec193f9123e5a680649f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21754e142a96deef2fff9c1ceb698254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a0fa554d5278caea34ad1fc0d5aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bff3ab3340d0e835279e4f0918bd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735cf2bb2ee76750745b558254989d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b5ba3b66581c7702f1c975f87b72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956924e5d74ca7cf3116235a691eae2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be75527f54e6cc1ba24e46bbb4f653260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1201effb70d3c25c059c73d8e4b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11aaffc0344403547973ce03690e6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a495f30516b3bf441ce1f059d6d909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2480f1a472890cdd8446ad10fbf97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75346d4d65444b8e1ee1f7d454589392265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dcbf21ba22e3a9baf4ff1c0193552266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a61559b2a0d6e89ea8ad415cf526267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d7aeb4fb82a136ba072659f2f0e6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b350e2318179bfec99b6a36a72632269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58dfc18fb4d230b18c2f2e4d1eaad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8da289530648ee47e9fdbabb94870271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe638a28613338681974a4bf2916b9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c260af72cb87738e726440a8ac801273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e7993c07fa2bc04812295c585de99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89abd6eb7cb5f368e902676cd9b7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec17810bb6edf66fbc1b40066a6ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f05fc562efe6c45ccf6d0b2452037a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a224248d79f461c8b60dc671dd8d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924cd4e42908cd543aae21897bbbaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80a96b9fbe448b6f24f7cc782d33f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4892fbf25218193491c1d2a70f0f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c652e4cbc7700b55f2ade0d297680282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1e9647cb8b1fa9319075af7a2f7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ab7097da7192ea65f60caaf42b1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2d92e31536fb0c97a8c5f6a0cbb0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757f3efc6d868d46daf691bbfc811a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3452227035e411115fbb837426fce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7998cb5eb4301b24903dcf5c8c031288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5c20be8513789f015ca0a455bb0b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a82401a103c5b24f30eb5479bb0a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aadc198e6ae0b48b408eae4fda4d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663e31b35437fd1795fc9a70e3c844a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613bc38dfda37af6df790acbc749d08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239e537de2218a1b152a2065ee02d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47856f91bd6f51095fe16f62cc25b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9011ef948095bb6e2ee33eb1cc4bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e8aec04b72072e8f87cf9867ea0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb4352ab582e963d04e06fcce478c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d72a2b79afc1850289442aa442ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e666f8fa3bf046616a9468d03519300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d4c5d1d48a6447caafc3259761e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0ff4262bb5d57d7a45505ae4abc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f437df4d75471f699d3fa71c1a2ffd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbf82af78fb62e040e27af730a034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb823b03b4d453f6222f479a409dff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48d08d84b811f454e44fa58cda7220306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa153761a802d75029d8c365b516b5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110562cd9b4d7a3d9c05babb8a4b721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67204419643636c414da2e96e77a0d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031af81925d3cb0d4205c3692c73cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cc977738318c94676c4c7c8d51c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ee450060308f26db098b6c86ce69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4be2be7d1b52d6d9d7acedd7162a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0b0d972a31917637d17698ff1e44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbc545cafb8cf05bc6794d04171b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b16b2765897f24e07b76cbd64f85f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87ed7c612ef2076488b86654496b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020eb7bb7cf346104f707d09948714e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba93cee2420dd196082bb7d547b7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b8e2eebcd875255bf7905de22ec2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5ccd84598c35d4268ac6c3b602e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ec4e3ac907c637ca2e9e7d3d9b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb60dda1889adfc5a7ad9ee4f3e06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85075138fa26fde09010180d81ff45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adddd30cd3af7d441a6bafc0de5e8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488b95993b38473663870ee28431d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac7bcf4d9ff69f1770120935087f67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897bc73c45ab1a3ab6ef00e67ee8577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b8037787769e52cefa8a89fe0e549329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792744df0be742fb95d42aaf23f96c30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09234777dabec2ad59521311e13ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84b352babbce0e468e01f2a520f31e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f8d59b3c9aa06d1e1135f0edda41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676929136d732dd36be3acbfd8c2ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398430ba1f06d6968582c2fd439777a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ded45123f32ea3b26ddca5e04bd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92e4546ae5929281692d3c2c939be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175933218fb7aae4c3141c9512b5d04c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201f860de262a1f598f57728ad5db6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa2ca8691e740acc1e964193ede41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507de04626f800ee4bd72375a326744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40886314df8f42b3d8032d7b88e31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeacde490e995690e594e9ab2d7b581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3330ec5064f4ec363e523eb27d4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe94811b7288b1ca94b76a98a2970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3966ede0eac9c2a67ecd1f652eb74b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59a8b9ccabc611401af51d3ac784cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016260d018b9b983a4c70bad18705f87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7df3ec59895ef025224aba68ba62b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950fecb17f4ce8e613d645ad597b8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdae5ac45e56154bb20c09ee8d818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750aba724c441b98fc0de97a49be447352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2537886215667616111974705e8264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f542379e276fb0acb7e4c86de17b5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd7e22dff1568bdaed1daedbfc038355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88fbdb19cc7493ce741f4bdb860deb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d185f94c0cafd5d6861e9d300b21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535cacfcca6ec8acee74771e2ff5d0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b61f367657438feff412c63ba9be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c52670ef8d392f5b3099eb3b119da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991752361d24517611354839cfa0e4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b83e4a444921f9f3f4bfd30ff4fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c17346463f227863dbc10cc3e6c396363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee08d9d270424b89cd8600adf8fed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2eb5cb6c02d303de1adb413913f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0f128ceeb03ba71b63af57f81c531366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195faf6ebcd4895335e9289f8c31bae1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4db93f3ca90a05d9fc85120c4a9e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987455829b3d8ab35e8c0b157b89fb0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86adab635bc95b9cdf0fa56c55894c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338696320ea58b41c8fb39641240cb05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904705c61b5aae8824deade10cafe70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e402fff49ca6c69d8086d105058e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c8ec0f8a24a78cdd50efea42460a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572581ab54673ab5562389897d9bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e68a33d3c9a71642a89443993dbae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a45247fbdc9c316bd778ce0b3f63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691211dd49bc288448ea1f1605d8f4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa14a7fadd06f97fb418edd861e88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c1e5adbbc6c15cc122c908ba998c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632a97cc0c1e95f5b64fd4a5d43613381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b3189b3762095c7498c384388598c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae98bc7e3a08eb6dd668b283ad98c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6a76039482d25dc5f03227309417384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a63149ba273d888c88bc1480fa06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d7ef88ef6f5442e66a11d658ca9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a8fe990beb6ee66a74d676beccd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474100d5ef45bb0d300dd363e3fdda0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c2dcccae876697a357dc27dad672389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1ff48756286528bbcc4e3319fd68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff607e57ca7673faec27cc2e9eb7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0529be59d46c0db6ba0123130b69aff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ced10b124446531c731f4a9ef804393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d08e5758adb0116969104e592fd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928c18df89d61a3395fc7057ec7966395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a38180e980e960a5ddf9ccecaa35f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c29ccd49c12bd8557453a8a817bcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec19cf35dcd05358d66b2ae70a0c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb232d27b9247f4faa8bd262163350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd10d9d91d128eaaf1d7e35df163592400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdddf19b3aaae6cdfa1ceb137f309401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d78e65a611b074566d2dae285acaef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1ccf61dfc153f43d35c9feacde381403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd4b72a375d6aaececca9aa8e83f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa57d3b377f5d89607d0e8ada2ea9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484c906c5f2f1af1f0d4e75b3971fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b490b427f1a6316db0ab44954224e5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49388a977bf099cbdee857cf35736ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b5137cea9c0bdb76751e809da472e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998c88f1696f69139121418a3a3e81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e51f92bc6f9d48129f7f4c5c46d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e685592fdcbee8463006ed80a3c13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513c940c34456d9d0de74311bca777413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1503d742a555dd09b01623cd9263414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9497f021384e2d21baa61b801a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d861bd9817fe6023e704a769b9f87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a3f143ac7bd5a83226ea79b2e8d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d7820cdf1344bd62827e79209fff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6231cec37bfa623fcd691b41f8bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b5d63c6c8e14e75e7089418c7e02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2898d6f2483fd2dd4254a06ae6c41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706458c3c39a683ddce713291dbf7bb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195aebcf5beb2e3f01c19cf78f41c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb30f4936c9ed807f12dc49546388424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90355330e8868a281d4cc33a4588b178425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2adfd8b739221a99bfd535f8e2fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac1411ff2e75e6137657c73760c03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b1989fcaf7d05a2bddf3d5a88356f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996db9f16b39b0ce8630d0aad32089429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb3855a461508f2d1b30f90dca2c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42257628386decb65ea87a2cccb941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1063c1c53ca4b59bc8103e637ca7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab501f09f1b5da12e6d0db8eb1fb279433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce845725046132b102c7f0b69512ec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c4cc903938c7043a9e5037e1e5b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b25cd0301a3b35a22c5adb3ba13af7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0852e9f01edead13f096bee87ade0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879229bd28dae890f2b32b127eccf2bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ce5e5f3433394d9e13c08b051d43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d360febef2cae3fc16bae352d9a0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d158eb8e78cb9fc697ee1d31b8b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728d29166cc2ac39f7a8cec7f12644e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327785b0e248cb3e3646060b25d4d3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f8c42d3604e7c5b22491420605d34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d744aba035f648f4948746efec02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baef10afaa5e78677f4ced1cd2a587446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63874902e86ded4ac356874f0141d43a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c4e71bb5ca53ad4f13836f17ac45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd21a2f8b7079fd114136775117c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d58d88d74e062d8016e6a34dedd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b339d0566295c79e8e598d217f8c9a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cfc50d5bcf9db8e0f6ec4ac860624452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833ae136d78e8eb0b1949af759bff84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1c0683a35fb08c847911f953ab10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84ab4edea49ad80e0bc14976379a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9843c2f2a662ac38192bb6654527456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc645a6abdd388ccb17dd9776879403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d79133752bef3fd3a4d89a9898633458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be7681429e69f74842ef226e872298459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09192edbdfd1ce3c521c1490d124b92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d70e61312fd74ca3175ee02f51dcc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477e2234f96467cbd573922a5b5f51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ecef505bf3890bdb4007d7f254d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982083f9e52a4995442d98407426eada464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338cef0729941e5045d27c19ca24653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82fe292bcafa9b018b77517544608466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c75914be3fe3a72732c7be956b29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086052b889534834cc9be8660ad476a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2357df3d0d5950e43f1507c6b81382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946127e6725c7352afdd631ca057c224470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082579e44aee65964cf54a46e0a7c12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512aed7f41c5d6f91132e012a924242472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8e16fc17eb629dea13c6716043b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983721dd6c00cb9bd53c2810fe4642474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848cd34c843381327fe69d5a374b8cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb207d7e2ec1aac676b22d2ec3e07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10474ca74d251d1be14d4e6711cb790c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f2a4cec8210643e18740e8d119deb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3be31d716ee254ecdeba081e894f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65974267cbc5571d0b90157c281ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ae3c9803f112661dcc636bc05c42b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8c6dce84969f5a1789a6140bc1e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e319eee01425183e04d14deaec014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b1847b01d51f0b5b9c2aa7ac9fd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f95a6d25b47072a1d5b5d08af40f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5e57586dd8541cdbbd8818c8ec49d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6674cd5eee2183dbec6fda00a6610487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411dc9425c2e6f592e6f616edc6693a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ba5238492876a3ca62649a892168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16f142bc665f92931c4d5b48b8106490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f9bc775e273b35aa5b17aff2744e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ddebb3cdbc8490001cb50f9659c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a74435302ffff2a55c53cace9a1fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9094bf3df9c45df439643e972cfe98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0746ea6ac3ddf15f33c3147296301b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ad6083dfb1c4e8aa6def5986776f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71d4553a8647c0d02a0049823d3223497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332862592186a6cfdebac121cac1f4bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e590d88c9becdf46135f187db049499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b56906cc21a69dd9619c9d21dcb7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c6f14f3480454ab55e5abf001a99e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312f6db01b404f14cfb82f9ef1dea39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d9efe42ba6924bcdbd9008986751503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0ebd79f81c70fae8ca43b010eae5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee1b2024c79cf49fc7f2a210b5f46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71e769aca926a6c8939592abe4613506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4061ba8cdd65f3462884457af35b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3598dd20d7a11ae7f7aa6360767faa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b14018da7a3fb060c0ac31a7fc2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ff96ba344cf137e5b37bc82a4390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3225a97dbf6f304f19e3e3962ea1340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b2e991df9a5d7d497fe266fb5774c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca8a31621d7bb293a05b054150adc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142980cc241ca16ba2d9baaa4cdfb56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b07ef8bdac21f5b89e85f6e3c6712515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f92f46dc3274c468ac5cc33fbf856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fedf47af8283df58d4d7472fa3450f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5485c46e463d4dd919c3d9b6b58aba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede4f7f7a11430d93d15404a3623c7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4b6d472fc603a33ee6be93e3a20b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31baf0b3cd76ac09abbff6960945a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628814aee689dbb9568cdeb78de2e47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c90cb5a158703d9f01c79c2d7f02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519acfb30ab6afbf0ae9e6142c480b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448dfa38fd8c3c7f09551b12c13611d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c87d44da86fa62d0665dab78c628526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5dae12e529d5401feac61f6d47913527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b7429dfe03081b4ae0b7627c8c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b7ed595ffce2d0e59b6b81b0f0216529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833319c4b1f35b87cba6aba8a88a591530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b7ce2df470c808231173ab87afb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2ce78a65ff975c94ecc2b2b0484e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e811e53a12cb4085c0cb3bdfa7e3018533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb28a82be8ccbcc6a98b2aea5221e6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6605e880315dfb60fc367b75b36b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3e6680acc8a92839d91831438fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f2fd24f356215df9892a00b625e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389877b7a3e92d15b417a7970889b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b415fe6271307f3d40073e949df40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbddb733c336a4019a72fb4bd817f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf49ef458c99d6a4078b90f324a12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e021e2bcfa7ec457b09040e6f5b54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1896581b39a8462ca97b73c5ba21f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4f848330754cf641b4d1b6304e42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1ed3a3caccc5188ecf540ba2a223545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815daac545a662329e269690284b3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb3c0f45a6e46c4e576de6c753a9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e726983ee8ca07a07002c029121f37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a4bb6f6e65eeeab9be98568cd8f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1416c038bc06929dd6ceb3d356ff90e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d0d62b93f269a6f7233efa40f7985551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ee29887b3c800bfbd91f712123a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da6adbf94dcc751a7e33e332147894553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d4f4f2852d08ad86640739f87d79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5373f9085809c436178e591033a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b3e925e073b90099697463b51cc95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7949dd81dbf1f5cbd9a1bbd6a0dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98f3669ae8fbaf83611028cf2d95a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f3e60000bec579597cc55baed8721559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10f7781a2feadedb2ebd6cb783ecb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fb7d71b63f5830580fef5609271c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff8176ff325da24a7f9915876ef80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d32a50fe2bf65830d897340efede563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9865f750bcba4f8f331c5f53f277cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054638de9de82f821ea1aea0f3d34d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f0d67a17ac95cd9a4bb23867fb08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3376c5e5d2bf3e1b211dca208a22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c1f68bc7f5de4e6e0226b03f4822568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a0d73024018427ed891a121fd353569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f08f92211120c076239152661396d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57e8cf588635d0eb211f7f8c70898571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d90a89d662fb7c0c36df2b39dfcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f1afbe74db5c1c559d2bddff1ded573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48516e8a80fb536da8a2d32910dad7e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf82990a5d192624df65745c368a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470bcfe594e03d4b29f03d2bcb353e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e9492cf9a0b0976280d8c7037a06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a1877a1841ca9546e6914dfd57c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74991496ad0a70d6024cbb01a3af0a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e65afaf128424bb06071c0cc12b7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f39ca4bde0f5eedea506f26ece560581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191a13c5987904d8fd16734ec48b4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e609ae49cafcbfbfed2987b54690d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d1d01ee18572b23ea2f898bea007c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53feb51f96d9258b553d57835180c72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24067e6e63fc32d3be80f6942417ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f4b0c5ecec8311cf80b21049aca0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8787ff649ef62f77362bfec23f27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371315a0715d5c2babdcbf6f749ab9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1b93fb8ba755cefbf63b4010eabb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c63c2acc8ce51b35915b232bf39cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5a52d9acea069064d59109f5bd70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34990efafbf6229468886c145f737593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8a68195c40317678742f799cef008594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0f22b3977324d2e0bf81859e2fec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d7be56f6e66b924cccb509dcc764596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883c344c4a138a8ca6627d44924e32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b765345c983e118b89cf0633e7847598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f9c50fbe7e11885e223068052210599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4284a06cf1fc649d9405faabad9bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e8830b9aac8a6f9e4acf74602a99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169623d32d583084f5c2190237804363602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92dc84de48b6b4c4998026702f0966603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be33bd5a1b9140861000067d0ff4cde604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6aa75be549a608a6f3dc3e3d75aff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248adfd996ed9a3ee4b031d8c44ad76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d13dfb4f276443ccd4e462c59d646607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ed5806f9c0359c14c8290a1a42e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6cae3ae0925ee5a9dc834ab99604609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd8653dd9cd68e1a4fdc0bdddfba7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be988cf5a0bd3ca2a1849f6560c7b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e25e32d97b4caf5ab134adb481609612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ba16aa4056c336b08bd2af6802cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69242ab48c5d6b5bd8590d00413a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41572fa1763fbaff1f9f2e812235fd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a289c5c42e1cf7ad6f164c55dd3dc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee652353b581b992eae0e30e1e0da42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed198f770340fe74ce09b786a6264618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c906205f880359ed32a7680e938f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe90859c8758fa08d430bbb5388cd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333323032a135f95ed5d631b61517c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951afc1561c1db1bcda66d6e95c25ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e009d33e7401794e9cbe33526fdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7200cd8b77938320c753858e797653624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c59958313363e38833f6296aa488e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7edc03034773c54b481bf279fde3f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb6599c9ac309764e23782ed77c0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec504c7acc647dc1b9cfdb14623b6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5f154d08d4d9aa9866d61db43e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7924abab749d25aa5901544733ba332630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6a2e75403bc14badfd8b941e827e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8dcb83f855fcfa5b7672a9ce9e84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d3ba4eff2fdd66f856d2a9a6d850633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc8832236a17058a9401f9c3f44b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e432b01614f9e3c1279c2b109b09ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1c9e4219c9fb23a6d4f9bf000b35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1013a39d2626d224e80cfac0862d4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14917e35b2243ba66f9e6408af151f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f654b21fb8646d46ceacd056229d0a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f382e6f9594068a41cd81724ae7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315257d15ccfe37edc83fc5e0ffc1cab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bae7d1dcccf2d6ec3bf8cbe9c9119642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc06381795b01646943700eb34aee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e4ca2d4bfbbf491d263de279a2ce0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e922e33cebe4449b6355c9d148485645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9664b3ac05032ae54a5da5ced2e142646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0de4da370959a5999bd24a80f81c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59e80d759ec2856cdeb34baa3e575648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f02f591c1175194a498d05b95999b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7d212c6bb7cf0ce27157c659c0c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751d08a5c101702ef30950462ed958651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec2951eef5de6a2b5db8281115a74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d299f7e75daa7a3f198229b2ad034a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb0924c0d902ac723b33b424111d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916142bfbe2987da9ade8bb6ecdbb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373c12debaf7ecda84d3856cde482a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b06f139e93137e9bde67cf7843ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deaf837b9085256ecca734a5bec490658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361b04e10b65017eaa402ca9b2a55b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d796538f5b50dbfd52e32c88b15b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699bccf30093fbc896bb4d8b3145ea2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ae2de6a3cacc86fbd89d456ad9ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49cbac921d504ea2b836ccfc66848663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6b9c163dd90534f2280e290d5332664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72fc00cc9ae8e8b89816dac1145508665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39108e70ec7431734177ea7183b5b5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab1aa6dab7124133a269ff0f914799667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3659fdcfe34692f52c0cd7d458d83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626301f7b11f8d7748afb185841bd45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d372ef9448f50e3b4d418b38e135670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e64b49ed56b0ae2b97bf4181fb8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95e31a5c616f5b7cf3e505169d451672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc178bb957b59d4b12a26f79e8dbfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f941d4fdf6481c2033234523d0d5f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb6d5b3749e0a9ae8decad632a148675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ef1ced4dc842036809938e5601b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc7ad36dfc75819a170a5dda981be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435087f7789e9e08766418fe8dc00f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a3b4af7f66723280bee0492da096679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f8552ddaba1ade3769820942efff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643db35a15d5d400b4d78f06314ab9ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d60c51796be56549840f37e096f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86f61ab9fd12d547c1dd991351b0f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863b2958f8b03f51289eda2409c06a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259afc6cf5bc194637ecfad5261425685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cacf574c1806fdf29d6177f1cfd88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a75ed4867956e987ddc7bd00e86c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e1ad52790d14f61eba4d0b18df83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd85e6068f9f55a8f19dc4edb7435689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1eb1b9fc34c994cde5450e5773555690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6f5ec34b7a2ebac2b40182153df8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8b84c62fe3afc31a30eb5eedbac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24db10e5a47b22133f6319b0453fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfd1420560ea2a3a9db36c0b7a49a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c5f95770a8670c22457d61aea4fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f8894f5fbbe93539292cff242fe0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea68e6ad3121a4963ca9ccb8bcaea9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bbb6bc57dff5b4c9ca38fc86b0668698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555ec0dd1a38e86a0d12c9f3f33f42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0753934b467dd2f4f728e1a562aa2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6054d15d18d10b04e7e9a659287c9a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac499a95c1a7e27ee9f7b7e89c30bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913b0ad177ca1b252f368f2eb21b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5b4ecae757f5f79a1fa83e63d0cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabac261ab545d634b18c2444480ebfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2dc5d639d8cc591bace0ae4701e39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b07e0acc33b34daeebe1fafe3bbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab9a42f19dc18b8cdce71477b0069708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0cb7d7ecc16f3d279924b9bdc88f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd882b2288b17bee8cdba1454b87ce6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947dd77db7651e4afa2cc2125f9d55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ec96161ac9a6c796e3fcb0e3fc86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463727b7717fc1dd7775763f969e5eb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d91093f10b56277e81fc9e3900c3b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc4af0da1068168e307ada4075743d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143216645c071195d3cbddd53bcd696b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a711df1f2d8df92236eff8f1ac8b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cab117f273e7f3c1e826d6a3269b3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812bc9b6afd8da9d85a3766f4874dab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b353f5da86a15cbd4276422f8d82b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75eacb0550e53619ec410ad1b35394721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade9ac6a531b9e1ee7c12817216392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664113f0b57f817d92b8e10ac9632db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ed23a87cb54817fcad7e9a127ca3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f1d949cfdd1f051dbf6cabf146d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51aacac5a20de2b22364b71515e8b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea802d034d660309ecb175390b4b1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a437b7f78670a1a3461c66906f36e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a87ae336ea33f7ce40f0d0117fe13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3a9b4d5177a35ac06f0acf38bfbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540481c6e9110921a62df24652ec07aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799dfe346902406948e66b81cd76fac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282d59c8ecac4f756ceea64b2113f30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a73d023ef62b630eee8f3a317ab16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c4a7cd1fadd7169d721af0ee8300735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27929a0a50dde3fee7e1a2fb8e0d22d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0212a0eeec87a324191a10ce6faf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde7b766466780340209e1a21c0d9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9c98945ba04ab93ae0235b88dc79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9aed87e4e9b3da01e39f24658d004740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e66b1e2b41e714d22c5d8a73f989d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104bdb1bfbb70a98cc177de391f4194742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5b310becb6e870dbf5752fe8746d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b175f0543c620c20edf64960cf71d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5db50e42e5c621072f543e43a4bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f6a0a1cd8bca3c1e0fa71081e5ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b35e493b9cfccc246b6e01bdb298747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c50fcce538366a82577499c067d5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf28a02e00d693c9df4895decb041749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1513f2c18bd9b4095797e2e12443a3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc142c45a18476fe5845082b958062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9d1e61bf63b7cde443a1983e830e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a5d33cc338613165b4c77e53db80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ec448f8c39000c14aebcc6f1dee1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441394f62ee2e8822e01e0c1b266234755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20285c6b3d29dcda09a1ceff1751b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2668571e1a1e85053206c7cd1c4df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd3c012a1e36422f9bfc729d71340a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24c0dd5d2a5c5282027c449209c48759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>