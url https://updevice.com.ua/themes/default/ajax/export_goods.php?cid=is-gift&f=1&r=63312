--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f6c3d82e3f7769da55cd4ab843ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d01767791f6b22a941d16d3aa3832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7da1e1a32395421212a9ac2c53fae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb727f76435ac49ebb1a4ee9f02d3e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8110b7f92738ab0587d4e4bc09665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2adf96043dfe44affaf4bc59616606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023616820cb78a16681d7af5f3d21c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2fc996c3f6c756b678d108cc600f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb442c467640a053f06c559f67a0df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60c2ff275f7ad46df0628f9628be010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33f29786ed989389b79c185d4dd9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b2d56e0d8abd4ac72342e3ab7a82912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e6aab0433b40fcb10f104a8e4a7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa59133470b34656a9ef9b0cccc41f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3feddbd124d7b78ab77821180ed0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d52bb4a551e0071964a94813ce53f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb542944f57b962498b1b34003305c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d801163398ab4ea15568140e4518318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798128b0ba6f7d9b9de207360aefeff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4203b9a0b458f5011c32586d501420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5489f710e014c7f5459d90aee2be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61182c9c4e1392fd61d6af84a333d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16c60654274d5a7bd96eb46234e1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59185fe4f0ed69ad8bbdcb8ad1bd0f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8602132c32dfebf90a3275bfe1149525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf22674a768ea2b7cbedc851f8fd7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d106f285001af14181e773204ddb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c491e2c28c1829ee2dea1906cb3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e298537e27352239a618ba11d82f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3cefc34b1a739e09e998a3ce6937430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a07217529e4e1155962bc77a2ac931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f1f9e868f547282a8ebb02f34d5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa752f64d6f4c178767b9e2069621433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471c601eedddd2de8e10c7a87dde3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99570f7136999f2ed471ab2010e71e5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568617d0ea1f5d8e35ee9c58cd0760f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8d8644b8191002b5d97df454546e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa5f5d742d5b978a5ec763595101a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f738fc4e08f402e464f9343021eef739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f2462d97ab32d90e1f9b6811deab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d23be499e2116d8d1ca0cac9c6c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efeabd82fb1d224f30d3e0148283e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd23a54171d99103149f47545247143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca06dd87f3cdc1b37ddc29a934d4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50d87d466f90de4b13ea204a0c85345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a77e95f64c75c24406366c570f201846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0125dfde54e6826ef1f2d6a373d5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d6f1ee3d549c53351a1a0a7a34e5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792a5a94d4322bd7d1ec53ebf39d27c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc878ed906fa9bbc6e8ba15ff608ee350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc4eb712328d4d60e56e9577b0bdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d038fbe607787e5b98f7c0c489f8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d2f1840718a0bc274778804cd32a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83cc05ed64979a73c6ebb0077c5ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486851346d3a990d3b1e954dec449755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5dd368e9ec107b9fcd7b8d18e15e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31054ffe72593418a93896ac071016857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b7bb7c3b8facd199f3985b6ff3aca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0db04d866c77b52e15948852c792359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38cfa02b3a6cc81455ca232eabe8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04593f575e89dbb0df9948168024861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cacdc7a6224f57b7b8360568dca8ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa33ef1fbf6d025ab498283d6aff3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528a27e5f2efb52f34d7d028a9b9e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83db6ad7a137f25ee6314092f3657865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee874602fb2091455e725e1e02978d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf94cfc8f255cbd185d101c299eb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ce99917b77751c724e9056cea314168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655930ff7b23da468436668b520b4c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3050de880b23500d373a60a5ed8c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe74060e8af711ce3c86cdfc92e7e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760416db314c8985eb3da850b8774b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853d5dec0a016587de61edf2a82484e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6172531f612e602c5a5f7fdd7a8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1b0f78d05c956ab81f5afa6a45e7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754818ba48faadc47be17e340037058276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309eba75a0c81733708ff81b32f294d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82855dc5a9f84852349f5a96604b0b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d380e49b20e6171b17312f888e013779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1a88e615e104a9d8d8cd32ccb04580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92a512648bd738a73e772ff124e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9acbd80caafd0e986ef1ef410939e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96b11f869168b8a1c417a37d9603e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731386c9c195d33ddf19e11a48bd99784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0c1af36adcf3616abf1cddf900e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f3f0c9aee3200b12e28b5ad3925786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c2efae0cf2195bf65d03b37edfd0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ebf61035c6813113acc6a96fd314688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124f0d5c3aae0df38f6c88ca6ba65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d23920b47e7a943e11e94e9e9f570290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e7fdcc70cb8fa03d391dd4d684bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c3d68f90188ccd5eb9cfb3b1395992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d710cc07190cdbb5ba71c9705cd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629588edf8ca4e0e67a34160af3d55494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd4fe20af1c5d4c75934aad5feaa5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8c1f9d6081fd1c7016b353f31f7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6806d0b529a721ac420440fa1d2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4efa04c4878942ebab6c286e17f0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412ccc5dd630cf93d911b4c3b0ac9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f459dae351b206a3338d7d43d49a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a93712763e9bf07eb5506cf2049f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b23c6f73c62ca7a498f33195a9cf76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eac47cb225ecc7c83a0d3ad56ad2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5547889c03267080483dd5ac344bf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5377a28894a3180cae5561a57f3be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927aef9d133716f95bd35685cd5d601106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795675d13a0a79f20b3daac24a66da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a7ebe8c91d0e188af4640d4155e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294cecd6358729b08d7037c3bcf701c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29351b5808e2fbf3a8cffec6ca8041a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a5d25988a89c4dead51f9f4647e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0570b858e5022d515f0a4581c50ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c175e26a14168334149aaee6cbf93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0db881bed74ef9728a1f093bd406114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee327077555994fbce3747d17e305115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014ac3903f8cb43446e9fcb93a8113116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17bb774d2d86029a38db377586104117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716588804e49308104ba3246e5c277a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391323f1c394cbd1cee0ad9f800d655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289921676bbda80ccc7999c374bf3af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6438580c9c242117d3d1324534bb8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fa51be7b21d206259ea09ce15d35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f896d08a9a2cc854e9f8d8314fd55fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bbd40e2c2828edca61591eded4446124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4deb50de5eb85b2fb965464bec885125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a693759f8e8baaa2de869bfd586d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb9c9663d22264c574c5119e49afe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c728e712d573b977952e8c4b139fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a304e6f6d4d6a8129c61af904d7df4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a102931957e8c52c04820a6225c76c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ecd2cc2862e0cf7da367dec9d4b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d1726f41959a77eff98360e0415ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee9c02b0d0c4bd99fe2ac4503254b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a3e8947d0d0f00f9fe8949b942e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f67435d49ad8c93ed83df2a83255ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32636e4cf89b8ff3f6ac08f77243606136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efb95ccf7e207976d627eff03cfae6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43e4640dd9c4b90120c6d06b330f90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3f724bba7c07ea5c1b83740f7ad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7589175ec1de39cb430ebda3ba5038140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34439e07630f292bf5a3c781605e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc14b362ca577381f660a3dd7b2d84e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a0df969520b5b97e61d05447299f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41ad0293dafcf7ceb046b20024feb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051602ef35169c4bed2efe8b154832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec97504c39f2e146b280acc4156c45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970ce74d9f7b714de462fd461c64c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd53dad55578142733d8ea70e3e26e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655801ac8ca978abb9b5ee9451a093b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4c1c6cb3e791bd717c5e3d9fe911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681feef64279de91612e2f0a7548667e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d21f732fcc3928f24cb8049c2cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbaa30287623bd019b00a7da619cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947141bb8df37f090d5e89d375a759e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089c7b331a74709b040c3f0243cb2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77afadaef3e10d189d4ddfd636f633c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9585ec0bae357e31e7a8e0b984a1c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb850e3874f4b2694dbb002254f14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778f13635bedb2d969dde5fc030dc61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabfaa0fdc972518f6f86488020f3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c8fa68d4385772cf1d82e4dba168e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26be1b3b6b3c4e40d31644a3dfd754162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe202b4a98c24b4eb1bc11822b6d9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff251eb6b03aeceab1efcc68d31f0a78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb097d1dde1907e504b4c0c8d835a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df3b062fb3aaae08855dcc2ac7cad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c96371edb4eae8749caa25a24e2f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e36f9f136eb33fd750d0bbbacd739168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b07427f76643d43f4a8522223e16a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd91637b6574776bd0f1119d4dee82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada290084fa4540e273f591a3e2e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44446872646ad2585588e430bc74949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21376ee4fde039377fb1665924d4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4faa8619ab712774f0c53d73cd20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e766ba55dc14d639457afa33fc6ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024886f70ffd3a88d80b47fa3592d0f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db5d904bb2a66225463d6680141889177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae3c26933cb2a6141ff8d32f4db4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf0efb2dba5572f252291f029440d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de6f337222a994d2f0bb4e5dfb920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e58f2c85c70e8ae95b46aa31c1cbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673a56d96d9484e31ab68d3493e3aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635520bf188f9f4b1ce5fbc51531be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1bc23510041637a6af47a6e146563184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7aef43578984255ca9dc580a26a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4598f938a17d5a5e6ae5ed24cf2f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399408051ad9e3ea5f793676e5a164bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035378d34c75e6b98da4db15ece4e53e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e445ead0ec20ec323363a3e06118189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ff64ce6717bd78e2511401fa00ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f2fc9b2ab6a07190b33219221ca71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675de85bf79508db001356a6bd0f00f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b945b63ee354dce9b628b6741faf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fcb37a53d7a31d1dc2d9d83bb4356194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfafe2ff63b3a64b73e9901f4e2ec13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49acce52836f52524fc9c5a931e39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3453acbd0f1307e1fb9bdca510f17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453d118a346943fab919ec07a79bf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7f656bce136ee668757543278b43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e41f52fe7cb5f65fdb862b89dce55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d24cfa36b33ffd6eb6f5c35c2b407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd19086a401ef1cf089981cc2d4bea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa495c982b67fc99972c3462c2ce0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e20e74434205650193564b205f7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405757977c4804dda2e03eca4222e4ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767dda9c92db93550c05d4f42f2cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f279684a2a48946a377b29ae3f29b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8bb04edbcdbfed3a280e71767df6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17052019e5b4036dec95e427c3c1e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a202969b77d62830904cf0febeb94c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e28abe3425f2e30cd30258cd8898d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b882796c9852f971af0836dc51e85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6217c42d9ec863260362ccca605d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb10d1a88934d148e462bb926c2b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10eb5b22a9f527aa15f19af5a23c07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cad963834801cedb3dcd84aacd51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f37ee2d54d346894b7b276df7c708217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8114125e7c3231749e02aad821fa43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2663530a1ca65e1b9a27a7877491e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b276140c374d608306af3e3c5e51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249ed273ffd502d85045a7a7b8e21d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8267dfc166a5dc7e322c7bbccdca5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939962075872c0ef25d3a996863df8c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ab720a658dcbee663d6ba16e4249224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0d286b8ddf3ce7548fdb7c97a043225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28928a0f3b709229b08654d0e3134de5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102471b8cf4783ebf1d20bb2c228cd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c3886b2e413be84184080c302525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dc17df64054d2e94bf93df6b49bc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c7621e60725a7c830027ac0d02fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514944214111bc8a6523812e98e3ecb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f7bd4d9de9fd31c968a5d7b97b122232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b5279f92a112a8f88eb2b24b9465233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d46d63b4a6296d1a2a33b957054df5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ea58b1d8da80dd01316f490a70af0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d3ab4f8ed48366608969787ca2e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b6b1e35caa05559712c78d151130c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841d564c7c428f0168aa1057a14f2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476998b89afc48d4442fb92047caeac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72601b71d50f99104bd07b1f5d1d0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a83c9b4748115e8948a96a579de8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed53a5ee8b613744576f0d22363fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad20c5393fbe6fbdbeb19d6b4d7461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3ba46af2808de9a2e6cdadba40fa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe9aa0bf9b1062359bca3a047f396245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a44f70fb9f06edd04622d04e191fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b01b90bbf2e1dd382903dd5a8f07a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d9a6d83487b6a3410258da0cca7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e7c7a58d160ee4283ca04bd1c8be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a2fd5e093ab095d1fa4c2985868be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adabe544a125adcf362e04fd60c706251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe3e5a865ee3b2c3828086717b222252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7c3d64fe2c944d1ac0993fde5933e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fecc99dc3bde403248ee9a8de9077254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1357ab1c1659b4888c0ab67a3d55d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad79a97e4f9e39787177485aa390172256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea4db2bb8797d1f9902fa3453b0729257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159be0155c1e26426f3a68690cad4bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9421754f269b85f1ff5ffc096b5a21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5f0bb1d474c49d265266a54dff3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84281883b07940a789871556638c3068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471b862c33bcf58d1c467342c9acb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f995fd16a18666f34c9e7e52b8ad6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecefcefee9fea6a762e09b50cf32749264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ad5ef8f9b1296dc557e85089ca5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d399dc73c4f0af80c415a6205810a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c25c2cf511a12495bbe8298519bb1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988bac035f1f9e3417d19e3d4f18a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595dfe3f2e1d2678cf2306653882c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d237b21707b2fe4affecb719fecda2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94824fc2b3d764d86037fcfc33cd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd51f1b2f0652b69cf5f29d2bb409f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615389bddacc2c5005d3acbe66f421df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729419f6553c8e1e3486dfa7135ce9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278aad261fe08d20db77c8b92d85c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab7c5722f52159751bc02780dddf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43624c565f88eea9f675fc6a16cf8da5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87192a1ad3a37a727e5a9a305c93af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94b96a9fc47243c89c84d9ea3eff53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444994d0e13750aa6346e6aa1b2bc4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69e7716fab58bb87abb2d0eec25e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44b3f5615f1a039afb2aac1394c4bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc40246444354a46e1165b21bee8e62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed8f7c7771c86adac86f818e8e7e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe32267c643fe97186cce165fb93d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6c869fb23e41ea83a477f7d28a61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccf23f9f89f3763cb4e87356bb33a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ecee6ad51adb9249c2a8f6424e5a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0aef2ccb04a4a4707d90c838d487289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af153747ca9864e8ce348e7cb842c63f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c65a50dc0e87e0c6f1d412a93f62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6868957f9e261164f3db790b22efc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712b20aa2654eab8a2a084aadb4c7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4feb1bb0ad0674431914672a67bc8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2532a42103bf6da1ad2429a8b042a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c79d4b1ad566aa71b6ac3e1e6106296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b4cdbdbfe7763e72a6e1aa60ab4f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e849a9c94bb01a83d1d87681aa41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6a1b7699a70b989deb8368e6b55c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc535bd908f4169d2e590eae785aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40afb2435c3fabdf19f940ce68da73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf063a30a1bd778f26ad6cab03489302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9018fbb5945d30766ac7d60fb79868303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42ae1a6ea2ca9454032db9de2a498304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62830c919999763e47cefe368e60e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651db14bcb9489f3662a27d591797ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c09ba76c2077748e7847608cd1729307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2b9ad4fed599e481ad5992522d88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f82a781988528676c4dff3fb144ddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ce44ff72c4065bde12ba4149fc93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a954ddafb68ed5c9bebf174fc1f61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f6f92a499dde76f39fd6526492d25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a87d878e545d1a097cdb3b01d8c0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda938b3e9145a0c021a04755682387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2996cd8edcf020544d499c5e5c0e442315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30246707985a5911ad897bf6cece609316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6872a0308cd3ce1f71edd7535aebb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1187a1065d0b56604279748e778d3ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07c0b21ce71a8c6743f170b18f7a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82e4d38cdaea36f74b46e378c0a909320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a3c38a790ac63dfeeb066cae63e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609132fa270257f9a321dc61fbd256d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6623a11e2b7cb995e76f7a85e1ddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae2049bd7f47fbc2277de7645683a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ea048c40f4bb4b964c7e764df25b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f988cf9766dd7d1e913c72e7d6989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34950d3b9e78dda90cf80ad949738f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab898edd324a8c3018b40da0b7cb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01f40487a138687b06c99e668a6f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5cf7c04a2ae650867b882919ea9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2af1b5a613e17f4904ded193990a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992596875410d73482ce8ecf2f80776332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49c90036f4d96265c83bc1d4f01f3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd44d8bd4e99e65811f434b2c9c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7887d5fac6f43e8684bf1ef20112335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe53751e41b4f94db3e94c0787c1aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc414d373e6e3c35650049f811aec4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e6500965631fc1eda0ca6ac9d7e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff458b834eac45ce1baaa567961666339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c3e56d06256c3b5a42434a8694b12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443111a93f9350338f5caf0978b0f885341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba36e3a7d2b523d176a84f5a9e0ef7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159f5ea1a3b2eb89a8b31eaeff4a16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3caf9cd0fafde1453755ac7cfdcf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7e7d1b72393e85349b1671c7460b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7cd1f0857285ae84af5a836bd45d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d54cf135b5a151b01b3670e35d13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d68a0a8474d48ba578dc0c00df958348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9b64bcbd7f447d68c550cfc16350349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6ade04c27929cdb8a4051604363e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1223aa22e70215f2b5d7f5abf94bed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b53e940eb1143cb46ac4a9d900813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80cdb49817d5e9a119e7bda4b6a61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398114f1ffe7c1576e20eb464e52ac76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170f025b1ef93e206519d5e37d56f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f496dddb25e69b8bea649e33546d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7e46fb6b9b952811a0632a33bfb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bc8fdd4cf38a01236425db1baa3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b05cf4ea5956b729e6c348cedc86a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63568b80ec241a08319ad96df0b615a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91eb80a100e5959bb8670038d4d47e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9be588ac7b798c69948999d6aeb561362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966832956ffc01dd0f161b5d6702a1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdfae4a13f37ef6eb49740e0a539aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf708115236d37d751132ee8a84fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d4b06feeab646c1de52151757af8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea097775f96c4213a69fe68ae13adea2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff3aaa353cd5b1332af3bbc2d6253368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1e692a33eb8f479e941b8db82360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c8fd1667411734a8b12c158d00a45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08f05617163a847cadddf9edafa9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d3d0592cbe08d985eeb10b4843f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c558d214b524ccb825d7ce8116ab2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8732077364014872bf87563c494fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f9dcc88179f1bcfe503ff7d85b719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ade4de41301bff7ab8399c7d0be98b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108016ae24c023ebbf14d416b2d964e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd3787a2d5d59d4d434e6e803cfd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb54ef0c61bfa4db170f279baaf2007379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5227f64e92faaeb3d7a9ff9a702475380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c735cff722fbfe43e9bf44e40aeb73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4420b229960ccf655278d6a4cd7c24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a11ddd2df2e49cd6aaf36fe1efaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99c2312d09d93846ed3c00a7665450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa040f67c78069197d3d2732481aeae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7027678f48eb58303386dc68b0bf63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a9ad5c3674b2350857068011ed9fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f8c9c800ff3e9d3b835cb22513e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ec21a31838cbd3e3a96b474decd5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95c2a5e59d298133836c40c4db0f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744eec896b600df64339c9c862fbb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c55b2c8c8897dfba11d24c0362062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec847ae2aee41ad91d66b4f98f04f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d0b15a5e972319f023b3d733e4d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f98a83370753f18bea389be083f24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c3f1feb054463d8b8c51c5fb477b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15832eda7cba660642ddc9f577c25e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c997a6a593f4d979066c29669ee9d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4857d58bf73bcb84a90aa7d846bf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8b1c1f625e1b8706fd3ceb79230b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4f01114852ee9214ee171f384297401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a90750d76e3fd5b846f74ff9bdee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbac4fcc6fb678e8570d90dc31ffca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796fc2c3d4dbc7b5734a2eeccd44f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c877f553269485cc4b4ee6e1c3bb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c894b408d2e81a7670ea6b65639c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f72211c418486f50b7e31b53fc0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce45a2279bda6155cf3e20b74f3e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d590bf7f8303eb4e6f05c926382c78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d576f02479a4d077dbf19de312aad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e556f8edbaa6d3be797892a5105b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af816c3ccb28190ea69e1a5965ef53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315189ed34fd5d6cb4bc0efeec5ecd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31e9a04494c5ecaefb73b6d0ba13b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a765ada4488fb85df59345d605dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a014d53bf9a269b49d4e3a64ac95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fc2442bdab82c1cca32e2663e4d61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a87a207e58aa9405a3e6dc7fda21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84cba3838222b42a72ade1e6bbeeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af60412ed8836381971deae75036c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264b40eaa90ead112e7bccd9672fd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b727f19bdd49950f3698d57cac344422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ff2a836b1be67be528a6ebb01a11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbbc92a279bab8605f69f3e4442ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756608c1e153577de9d172e4d544995425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad7fe178e370177405c336700d5b83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d671267cd945752efba1e2f427ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43e92a4dae7aebcc8bc186514c5f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92448cccb521de498204286238b45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094923a9ebbe5853442d211be2798e20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a82f914edf507ad4f9a6ef720717431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2560cc27858b3fefb63e003c2fd06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17e0e5ad4daf702f366f95523bae1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb4b4a6612b14715235fa8671a17f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e40645981d65a53effbf82ce667456435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894593291f764ac2611ed477e652ca4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441fdd974d9539933ca14b25558efc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddab511feadc95e7a8d53af2ec6ecbe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073f3a06bc3a3e4842fcde871cd6a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b0a91576349d7b0f2d21e99e7dfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087b9b7fa4b4c5d2c8e43847f75337441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2b75f5f6fa38fc3bf920d707f365442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6c3e149c4906cad183f07a2c4628443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528b131068d68e9f04473f0304e8b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987c15d39c0cf887eaae6a0993f0b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51891f56c94c692570530343431770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde802e158d374cb5fc91fbc55a68a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d8ec2b46e91d4cc5f189170eacc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4100b7dcb5d16d488269f43901b5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae026ff5c39e5b2cdbe2f4809b21183450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a7530f2589a119a779dcf37d5fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813150ad99497f77e2bca3ead6fdbd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e0c90339e901dba9633a669083d48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c0dce1cf967b9737bac1d1ae2264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db57afbf4452c7ea537fd2012e2cb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1f3de9d0f13fbb6c20d148a5dcff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fdee9f01c0d8c0539900a16cc7c66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb602a765c1fdadfaa53291d5f5ebf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7996080ef5fe635786817950864df1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b134c3400f5355085654184d99318460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d323ecc036b0f169ae642a3e73c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7f6ff54a3be8d68871731f1fe935462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0fd1937d72da62d31e74b06ba2ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34907cafd6d198ab53f58c167b1d46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4ed719720b31367d50200739acdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f3b6bbea559bad82f06852b9b90ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1c667a2af9a7735b7c80b9d5fd00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f8a08c57d0c39165f5e273247b93e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f807ca41cd485475613d53ed5a308469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d549ce1aa0ace869b36a181917c77f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d15a27c5cb1ff034e873c8af17ea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec83cbaa0d7d212398bbfe3910347b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ffe2988b2c1f0a8045f0379456d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ebdd91e70e452046e24af4ac63c5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368eda9e1d8a3799b6c3d65cfbe5ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af89b3961dff4261478670a3c5815b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c786e89cd9415fa6991fbd326046b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f7c250d08912fd5f3b4f9aba3bfdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c654747fd8cec055723feb39ca56f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02037f6810d4ee48d10e2e5939264480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f20d6144e1d75c4b7346c1c2b345e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e67f11dcebec2cf1ed99aef743acb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afec2654278c96a324876ab1b0cbcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3c07a17078976e68dd49907bf561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182eb84d21b992598d823cbd368d68b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf3bf16e6540cd3e3b62f92166714486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26853edae1d02942db104fcaf83546487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7b5a22d92971a32ba5f84e38740d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d6b755308b8333e85e76b8074f43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e964782d151fb322e76b5e1c96d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a78b288f746d8a008e481d6ff5d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003104eddfa80fade20c810426c0122492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1b9b8f33d0a14090028561a1b288493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d77503482fc0d3110e92baaeb286a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3710b6f925b829198e5b9c2405cc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df73b3230d4016037f138db46d9faa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafade4f4d7fff82f9d13fb5e9ac443497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ba690bf9f3e67993455a236c73eea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ad3bb0b03eccab846ae6c2ed46205499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe84ac5b0ba2c35be713a3502e35a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada32cf181d5e60d044b2622aa786f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed0e83e9fca72b810fe0989003a31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1e25fb332d130033a34e6bcc6c8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5256686047946c6d5f374cf3074a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82b12fb9804bf77348253c84c30ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc117194c5799361a883e62185df013506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9b746d36a689d2c0a2c9a31587f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd583d38e80a68a4da283f0f28bcd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea584819418a8e555c23088c7023d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03900e82827c31262a2487fcd9e08bb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe5087f8efc2b14b638d7a7f6a20f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6a17c5e1e201b4992cc12e6e54f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613976228352a42d39177ebb1f62d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e3c29bc04a860ad703d58bc05badc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e53a65d4e203c7dc67dadb263a53f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89dd1f0c359071035a96ab7a6b6cab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e15bc1c945a45f5f986f6f0640c07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7ade65e715d8185743fdb571b8eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258bb00e59d7ac1ef443c91865300d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f43588f49b11e4b6c6bbfaabf41ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb7b5e5bc53621a6115eb8f9c24788521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb8a778eeb72d97bb662b43e11be4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949ddb01396b17adfd2b011968c9c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b006efb5d0a9207e9e43880bcde4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637b1438e87dfdd4468c1bf2699cb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce9b95669465a9f18bce6f6dea38f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae1c6579d74c148e7b7ad9ae672ebb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d874dab357794be23565a485d1443f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd842fb18ea6a9c469e54b5004162529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bc246c9ba9aff5a154dfafc0840a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cb2139bb1bc9969bcd3ef836031aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d0c972369259f920c99521141ef5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26261ec96a397019437c7501b8f93150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834659fddb7341d9e1b1e3e4079806534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068debe7fab60b224e16f1630ae66c44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd907fb749f5672a2311c42628b78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5392fd8ac6e19379964ef7456d042a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f33ce0f7ce22601a2cb1d032fe4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7740f65d26b60b04b002eea87fbfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ef611be7c1c3f89e9ea08fb1b76bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e2a31b43c38a2ca72584dd2fa96c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96524ebfe35274000af955c56663a7d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6501e0e23f87fce248a3fadcd3d33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7b3a16de44934b0591962bb1e20e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa0a818347db5edf1487a5f7a7a9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c2de2070cc1e2d5db6f0f837c5817546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a143e1359ce2162a3285e2d3956ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa53d08c66b2321ebdf1f730a0d0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d61a69d1d3674ee25692d6f017fc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ffeb4fe5d20813bd825e5f1b194b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd86a191b86f7fa7f63a5bf9533eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8aca325fe9e90e1967582cc9569b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562b77d49439ec30a4befbf9386ab4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72676827ee076c10cc2f4f7ce0f5260554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad022ebee3a5667cb7ca0e3084f9831555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c5ca20e03549a7448b8c7786a1b34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338570cc1218368dafef2b050db4b72d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e6c3019b3e5ce16f1fd01627b096558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731290ec9d99dd9985acade170ea310f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59e923e7921fc015e25fba0c633e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddbe1a38ce118fb6dcdaccdacc08bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fb0830464b135befd3c7944cd84d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bd735c67078543f2a6c16000b096b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9c8d808cb9b9a12a733ce271704a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a96d41aa1bae1d3c7eaac2f73d709565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20dfded45e877ad75d76e0cc54dae5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814babdd8ab76ca3b031a7b8d1951a91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c0a3eb50c883f6762af64837375c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d521201302a0db88a55d326311e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0e89f63573c0654c9bc537e25b7e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637787cc80d6eb212eefc505b65b96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3cd1900f520001f9699409f8a3547572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060784d0c95232f5c96d7da020f413f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabfc8cb524e01278119e0be68a1633574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391997f8736652ae3f6eb6b9aa9bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a54f0aafca670673feaa20c77601576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa00f41202e64122ff061b73cda084577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ff4c009dc6aa9b6af5ebaad07859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109b4dcf4786fc2f414f112cb64045579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f090d34df96285d28d0683a17c30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756662e70c31154599a55059f3947ef9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9e3498c3e7251a4448bcec3fe086582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e047ec75ebbd52690e21bb0005d011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021384c31b72000bf6d039e3a0c66339584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d4c793de152bb32dd10f91f13e054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b279f1292670f1b76023dd3100a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd9e0e14c63a9a520269c15b18317d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d403bd11b340a6447139563c309c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f310dae583b6a5c58d62b95a634cd1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69201670febaff7c82ac1cb01df6fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d700d6d3bf90ba785e4953dfcecf1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcda0115d07eea76e5881ff94492e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edcb1d97eb5ab35f0102623998dd54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e0d6893516913c215a4bce5cda10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c76630a131126a84a1a218351db4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c9b222305b658c9841bbe7e90724596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b3dfc7bb13fb3eda56b97c9f28afa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dda5298a626aa1ac9642741e2f00f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de41cd776c29bd86289bc3d077041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e485c4d21f444bd04e3c0408b626600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27ffc0b364f6a688ed2efb76462ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536af341de9dd251bcfd21c82f862f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4d53ee8d1b6b876cbfd46dc017b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d386d0d163dfe50820125e30a948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332de179d205450747a53747bf6882605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1a9cea1d62174c9838e27dc8f160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9e3b89dceb0cb5655e253601aeaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52df6988d53b9aef12f130778f4ab9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb061c759c53a869eb75c9507c0dc29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17616f30d2565880b3b8650b4f226a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf79355e892005f3fdf5838f653f38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ff1c898e760337d1a92196eb4f92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63bd12d07104177580c147513fd6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ffdce64e27a8756f9219977617b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526808606c360f80491b779350dde8f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508973e36b820452266e7eb5bec92cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0d949c0e4237a6380ca4ce15f4cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3061987b8e407b56b1b0b5efc70b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38fe797ef6aa01a6e629cb83605462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a8733034f5d06f0a9df89db23c36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e8fdaab131323a353766d6ec30c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376f7bafe5e2606b467c316113f71c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16fe2c865ffc6e7862d93edd9a1d8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea40b0bb9a3e88b17403b23c41bc9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a05007b895e5128dab952e8077957625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662b07b991667dee262deabac0c9e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c56bf5358048bbce274b3b049b4b14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95f0dd6068e2c045c2bf591d0e0a1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dbeafb8e1bd3afc94ca13b671316b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065db8a31bced4b0e323ba28d65fa4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7509d4c971ea03e17789f25633d5bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737c417d4cb885fee6d2c6544f16e7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8b9980eabfc2662b2df8459b41c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce9ab6f440c07ae4934ea636af76f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d3c2cd08787df05b452a929209d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927de57ee80b3060ef7c032deb99c0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568921d1f5a4f68ecd7ea2187b0f273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d3683400ec7ec2b5b1b774f5bcdb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496866321fbe4e24dec2c46bbc2f666639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff363d1221c69eb2609cceb93be136640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cac95b5730d86669260a01fcecddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c0de496d0ae095fb623f5cd6835f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbbd5c1c00d62ad2bbea9f6ea9027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83d468cf391b3368924f48fcf8740644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8067e459a70dfaa40650b2cf5bd8f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224e7983c2d06543cd2f9cc3363b4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba18cb53c2285aa1a8d1feff7920f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b84916a9eb807ab51d2ce9183a4fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c71b827c8438fdc3f4458b7a4bc8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37592d3fbb086a409ba79bb8529d99b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7328c1490145b063a0aed24503b648651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccf17c9a4d595dc575798e3443508652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0335a9a46487bba86beb53e47b6c42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309175e6f66a414e1cf964aeb193a28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37d8beb18e7a4f296f41e88d592643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd2cc76aec960deda1795c464be082656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc569603bc675be1fbec66bf4ce8569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2940547c5070e48f6604cb956322c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f81940a0d06e7fc1be089b85c3f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cab3710bd4288e4042174c7199c97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622cc67f78eefcd7008f34f646a459661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daea1695a4740fe94188eb7a931e32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d84c154e8c557ef4a9497129d79e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c9aea5560846a9790c7d33e3bd7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6016e34282e85923d509b2ef39ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e572832da38c9fb4407af07d92957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e080922dc21b8e9cbea3b8d4f145a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d3f98aee0de6bdb25b7134caa6b63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefef6694792cd574d2fdd2fd21d8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5274615dd8cbd5fdfd52e5f955b0459670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc086de8434dac03658a28dd15ea5b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867244206848cf8226c5f6c92e2325672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8992d9355b799e5a5b501f21f30b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1b85dcf77674ba36b3a041c56e5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4106d1dae4cbcff1bd79470d161cd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3886911b284e47b3232822f5c0fd91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f34860d4a9722aa3f819b4dde8e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813597393456d840e091fa1156854104678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24092febce6f955f8f7a207d8bbc7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129111500b92bf9907e442d68e89d553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f745a4dfa6af78dd9c2752233a0186681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed1a7cff8a86cdf2070315f6d6580682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26443a6dcc7989a73aab699d664857d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778623a455c8fc1731d51627275c2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54dd055597d82060cae5f3c4a683f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79362b090eff90570a394ef785b6e84d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366878ed5c66dc0abe02baaf29482418687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea9c47a5c3cab13b9110dbb2f9c64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852cc599c97ab6b071fe039677a171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a64434580f8da64466dbcaa705ffdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba18edbd26396e863cd2ad3c01e1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c6641457b5ef9390a3ccd741f4c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d8fe6b100dc6357585c4663e807b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59077a0282ac54d948b4efa180b303f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a025e3e2b4c799800e1869e3f0a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99adc38708c4572b39770d7a6709a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1991164f858b89be3f927fdb976cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb0a0ad028354e0fe298aa66918cbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d8ce65f2d14b36efe1900b472fb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573818356399f7eaa73e44322b2416b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b37faa8445b70a0368d04661412dbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cdc3654e2ba84caf9bbbd4e6b2b03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96534a46652da0253f7589b3f9bfee1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35898593962af68e46b0bb626aeea916704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ab633603bf974b764433ee508462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3d1ec567b21bf15071d220ad4ccc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d874b638f5379a84aefef4b7d8a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452cc729c930f0c1c4f6fcea70035b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43cf0a3507342f1b5f80bd7358783709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334445311da6b2d3ff760d2d7ecbc8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ef5ee233fdfa74098da877619c3d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8915a9ca9fb5c3aec392151c0b4fae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386d41e3bc13227df1946c91d4c3a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aafab73c538f4c773c686fd60f9a5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da7c2bf3a8c0c2e796d75b947a4a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9585663108114b8fe8db711f8d1b33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31a15426f4b6838777108ce0a9a8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705dbca07faaf4cb90791abf3db32d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317de1ada2aa062c099031534aa101f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987adeba7df48057fa331209c3e1e091720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5361017afe6a5addc12cd2b476d7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b1347997985f971cf4be181dd78b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e723b87377d458c0df35f32fb9de6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cecd3bebc585655308c2a1dce13b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132c45b012fbbf7d681e016f233f25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fdff665eafcb5ec1af9caab9053a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472acc474a1421710877ed49d691bca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d340250d1dee26945a6a0d61c898728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0af11f2ceaf1052f38b245dae47e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b305cf37c32e6112234414c72140b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df903b7cbab2215bcc816047d3e1d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761fdd8cf5fe986d53e86b9d6ee15f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517a4f51d1caa479a9cb156d323c9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17a170ab5322a670e21f39cbfe14a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc1dca2a21529ad15da41fea3fe430735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417d1038b0a3de9907411bbc87e8d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300559067d1bb894b9ed943f1c5189b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a877d392aebd787721c30d4bf3cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d9ca48c8ccfde3cbfcf73e512ecd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c5a34ecc2487948227c543bde8ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a07cf36bb9e19097b45ee04fcbd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef906c778ae8a6b095d60cc534dbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed199183205c59dd0121e2b85398dc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daac2be51dc4ebb1a00e326427209a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac287d3fd93b6e2e533f74ed92f02e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16ea2c135e48384639b2212fb5b0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429660c2cc75b1a2376b4181816d025747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b096956751f9e182e1eee503d670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889acb46be5907c4f92779c359f28d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416548d5881ccb835723c4af7bd47229750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53483556b7b94e5c055bddde21b0499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f02c3af8e082d7e784aa2c1b5725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d48f9c16d824b39ea982a4c4d2a22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e68e0c7d12bbbee37236314fd5a135754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b4710b2b3f58cd05cdfea837cad1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3990e8341bbed419eb87d8c93cfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03327befb3b04ba6c28c78ed2e8a5d3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d68699e699a5d31a216194adbbe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78fc2a3ef873989f065bc18822043759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff904e83eecc2ebbb690a94ac550cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1082853b7c09f7f1f15417cd17e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaad5df70187d372c276018cab62353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7279eae31876442e3bd9a4c7e4abd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251b2cbc41828bd030c742592b92c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f1e7e329b65de91a3ad09bc8920f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4012115022ed3cd958ef99a7ffac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e64ad58c5902b53ce7820395bba34c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d824977cfbddd8b7e49803885652439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e65c9834abb5c5d8524b0156176910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e58b235f27b42ce53dd65125b73811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346a1f648f2959daa6f29c06dd198312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229cb772ad219adef6ffb0f4480eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad0b356406b9613f7ab265c4f703414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6034be1d97b9c9b88d918fd8c55715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b495eafb39828307893b770e30e9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092194bcb7444c17f41b69c5edcc62617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a058763681946bee80b671d8a19b2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859556576bff81ab3e73a96773d444e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ade26a8fdf44c1aae4dd99811e5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2644642fb9ccbe27dc4caf378e46b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b66c3455f2f70bb3c4b7d758a2b4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac2115f651dffffb689826fc009a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850b7c14ced37f603015b3977b9035d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1cc5078eec6e28bf7b735abd830e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f71e294e011909fa67e2b6115f8b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9477bfe99154cb9c867bc4c470c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d8de356121e37465d3d52d3a3ab628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865773c99bd41fcda85adaa8d4b69b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b6e040c1e9b4df38200d3e85a6ab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea89e48032af71ca35be0fd2cf2240d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319cd1a27a16b57d803b7508ebd840a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da1e63e585a71b684b710d8ce846c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a85470e30ee96ea5c485fbff595734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f514f72e996a01cc3b6f7a679ea3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af6a44c48bcdc778d6af697690195536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52276cc39278f6b260825633fbf53a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484befe9016aaa833ebf0359b4b7f3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e74bbee97bf9d11aecf50a448b2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612f9d7fcae87644f35393ea1695b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fbcbcc9902b9e7eeaffc5df51fb8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137436e7e8e2b63770453245b499f61042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46167128dfa10eefb8918adaa783f0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024348ef0b18ec8b81b9449f349b9b8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1e00adf5059b94bf1e1a1b619a7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695a2aeb9dba7daf7210a69e1ea24c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9768571347842d72454ccafecc591547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c811173eebccb1ad3b310296e6ae3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f3ad6a030f405192d42c90e5432ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599392d1c7626de1f45a13ea4ff94ce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad4790ca2cbb9f42466b19ad65bf3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3813ae30f801d45011361f3fecd82552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf4d63c870a14f18f5cb3000659ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d4300d6974e51da55985b02b09d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b83c2b9a790b6e2c612845e0e1c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6ba8036bd8b64ef738d39e00300556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff27d92df4f6b63c5efdd9e1aa08257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6dfd87637c4daee102f50cc6a29c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a8f57b3d31d5823d74debf05baee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0d3f1bcfd61429d647e653ec92ba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc9d3aae95c4fd396741e3f5c9af461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51642bb54624e49461a67d2c852bade62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb791000895b9dbda819ceb4521779c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74744382353893ab70cf396c468e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382390a5ffae2990356a0037491b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce6ec84a4994a95c47e2b223f34a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972665f6c8c94a80b3549bd0be44b7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e8671905716fd65e76ddf273ab6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64286de19936a53316cda72288c723a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822127f3806fab7ee32d0dfbbe8f7c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f8cf165db6c37283c3c4ccfde9de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7dad0a2c1ff9d74596f84e8574f3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844994c69b67c8dad46b470121837773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d716d77c7550be4e668c82115f9da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90370445fdf0c43fc8d49f17db1af775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587df542742a6ac4aae77040a22888c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a2ea83671dfd9cbaf2399e90a87c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af95321bc471e25225d09bf0d7414c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc4cd5e95504373ab0c868da51aeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc91cd2fb03f5e5523830e6e23fc8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c70ccbdcb2560db4a3c81b4e2eb9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486f65c1fc3f6b9aa63dd8d21dfecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be094013b609a880ad10c566e8a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a9e6d5d5705c4401093231ff5ab0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97716428a0c5f4af7568fe4d3c57ca085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440773350b6247733ebd4815dd87a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99784fe4a6a563059a31390e10347b8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a285b726f1e3fe737046af9a92360988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172000cde1b5c2d2fa69fd9eaccbbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717303824f3dc46d315a68ad8ccf341890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b61d3d4ebf648fa83c594cc6322a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2effb77ebc09aa44256bf655b28eb7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71411eeee25becf78f16617c76b97a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ecca7cb123775ae4c23d0933cf1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4e9a3e2c7dae879eb9a2b18a8fcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e37d845dcdc2d16d61cf35e4604296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55301ee6b97420d6f7ecdf4b9094d5e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061500714790dc8b296b34e40b3a9db398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2ce356a8b008423d0233ca43f0b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f1225e4fe7770c523f21c3d27e1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed946879fa28c6e38c6e0cfb9aa480101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200e7332a216ee7f31e1158181ed29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12b296f8abbb2192a5d660ba0884b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bda6059e5d3482564d8fd2f7459e9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2cfe0160ad94659586fa862aa5b58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd1d11caeaa79c593ccba955eb99a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534962d08f706b11dc7bb71a9bd9798c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd7faa7be2bbe6c536ac97e803f1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32eb3f54b51b0fcd3d1f2bf015a28d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98928ef770cc78f4596ac78f4e85aefa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238757e2df01d342901c191a3ffd9819111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb727e19ac3083b8c816ef2e672133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fea40611174d763fa2f60cf01ac88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadecdb313904261add075418c96b6a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7db2573592e12f5baa449ef52d445115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f78133627866052bf0dd276ee04c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a693db2ff195eeebd3c5a759f8012117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71df8434ca24fe1343e89626444fdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513bb69db069e825cd3cd2c2c987d59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4549023b5ec79fd205d51b7884b13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e7de37af54e8d43f77c81d3bdcd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8304385e016aa81bd486eb0600323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847628942c91c1b00ecfe80cc2581d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8085ec04f821d5aeee4c43c0214f15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a12e1880a5748c48f53f3485235e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a73e8c338a39b39da2e632d314b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e5d9f85796cac6b911b5e418980a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186cfe26a204fef05af71a06136ca04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a70e9f467a404770993505a9fa5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a8bfc30f5865c9e6c93fd57fcdd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b41135b2c793f9a9a828b27393c2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac60e0b2228ea07897818618c273b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9acf5fcaeeaf4eacea67fdce5774e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e4ee951d83e1ba285c7aebcde6b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756feb9759e340565723284dd81aed64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f69553b4ef2b9677b429d9815dc85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c5678d4cafba788ea3e2a396058e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103b0323f146f12b678dc769e32547138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaba0d709616a9c2a5427e3f901a0c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70f1d60b20218792a6e59627ec936140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346e22298ed71ce17dcfbc81131eef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634262793b6c0dff48181a7eec34fa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a457c6b849f8664fc3a8b83b7b6a147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8879a37d656614aa0de71a06be3159144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faee0f8241848076fc6d605af09ba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa994a0bc56915d2b900ffc76552459146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c2b55391067a72cd96e782d9a8f8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccebb47ce971210a70d3c6b6256a4f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986aea3942fd32102e61a070a236d5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b2b5819a84dca918ae70f54edc809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0290d4c7b32f43639f546882baa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383614a263938c1c1046267212b47f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221b015791542d581172ab5299c067153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c057905fb4f2812639d3fdf718c95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c7dc7966ee6b5a2658e0eae65557155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e460510c015d2cf06d1e6229d3aa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb5aa7a8989687a7a91fc8bd0d967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0fb369a7fbf5f8e39bc08e399d86e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d38b72c7b9312ec03ba9e76635c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df89d5c4ad595b20b1837be349ec92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11e4a2ca9288fa30cfaa50de671e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481844193237b98e4b5ddca6c499516d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddf0a739e4c596b00e9c9720cd274163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b28bf83803d23bdadbc1cd8158386164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a404419bb599186010b0c9a570b693165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeaec9d0c7eba4add0d2856e9d5929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359513cee549ab4243b9284e3d0313167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c522650a03a460bc1c37538a923b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa90641efaef039aa7705579f3ec18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df72dca1bb7aa1e17e27f900fc95208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45efd0ca01b4b66e74d023b05d9fb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1daeceba7b57adebc4a89b01ea0141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292462c391e0720ed2bb6e6e1477a0c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7e9480db6cf0ab31f7582402d627174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d51998da4effc777d93171df1f8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3c654a1c8ba12ee23e37d447ee3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9d974a69100854a509d7c13b8695177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3f2103f6afb962453c34481e12d3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49bdb2a34bb955163ad7e3094569c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4caa187331fef3e2c470c3cf87ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851918f6c685a4cf010429ab1bc7153181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1e6fee40ad9bf136d7e1f334d7c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5686061a57c97ee1ab99b438c8fc38d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704fe49d3ddc86d79de42b364556f41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cc57943dfcf430c8c2f3cd22ae51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549368c7ea8f7e583be8c4556fb279a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a64847547e4370bb6f135a855afd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6474c916c03646a773d1af0bd804f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d98b6788ad9e2fc637d552c96d58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315c2ab11fb52bd4d003abf90e75295190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7ba5a754179a21503d91a48c273d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5909d6215a190eea2d4d2037496972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f4ff89d214a0aebe79ccffdb5f123193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33314e1858625c30c189dfac7fbd621194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63f9cff32015b7d2b39a5427417e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9172940e5f0873b6d180890fa044f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ca44a7d3a838c39b7bbaca568843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205acab501171afd112b198d6ccc01a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ae91b6abc96f2fb1f43c0a9ed9400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656e9c3bea513c78d7d9983b6fa2d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2766c52379c43813755e0bbf20a98a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432645c41cad03eb35beb081d68f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f2c242191664d22de2edc5b8dc86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70931bf852d9f23f89d698f8f19d1f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58f044a1ac2b4b09ccf06ff2d33ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39a3ad0dffde98c7e2531ebf98117c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa015c9bb7bb4d029da2457567bf59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f67643b209c62b69018d57d7146b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1913d40aea1722466ef12c3a311e15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b724f750a744cbdd237dbff07db9f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4395d98d589bd4f9f38a5b1a95a48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012ad72eb9b4620a3eab9f55112daf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb032d64f29e333363a3bc381311c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1431f81a4ed70c2e4b238463224d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5673b79abd3902cb5cc3192bcaaaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331657fe07c1da0e28243dd503f7a1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e105dd96ec8fe17cfa00bbfc4f2cf02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12c1b30d5520a855a6774ae1f3ac4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e0d96b80fe1e155cf75072b86c105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c146c74e19bb3a2572014941caf8f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240bf848b3d81ba84acf143788f39b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8aaeec1f1fd3d876576154961c319222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1801985572f03eb13c4893d0c7b9c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d315b11f5577465335d4a5b2c8e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f4a19cab43dd432241744a2c8932225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9ab18bf10e0f31f8245bc99018be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e3b267b741dfe13221d0dd18df3d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac57a9b316c8d5fd93e453b316d19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8108e84ca63f05d19777e00d1f029d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9dfd34128d36faa57c7f4086ae2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9057870cbdd82004e132cf0140c1e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a545262d76dd89fc6707291d5b9a629232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398aa92d0c83834e90b521c863f164a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ab6524ce7de75b8072ca8671c10d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df913aa58de47b79d09c1158efcd63f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889b32e1695963918fb9fd01fb3955236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a8f7e3b429a8ec9f70350143d04a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb94710dbc42b790241f85bc6dfb8bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ff66310307183e69848fe5246a66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078febcde3c365669dc41623b16b64c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4162883986fd986d75fe71825de6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d948acda1ee29b14b65388379cfd71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975679d56f04324fac618d67a0aab0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3afa31e812e6e376973f272bdc158244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d8478b3d326d3795f58c60ae46cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a36f7dc3613ff916df7bbae30d78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b17767636be01958ab19e8cd997bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac4014fb2e94243e8a5d7a51049ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ce9369b078f828dab818b6e18624249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6090fbfd03f13c2a42e0cf1de95768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d917b5ab6462dad178e0a71123de2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136dde91b27f54c0a61b3587025c85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3f1afd19b4fe209e1ac05f5f51ead253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4cfbfd0f6657ffd4339d20fbecb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a1acaea96e432b23332d6775fc887255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa7c77c798c1c38c14833e69ac199256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d639b14317a3943a1dbd9c94ca11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ccf99f383e5416207617c27e3a54b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642aa3d93040e353148fcbcb0ceed41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8ec47a70b056f1903cef6f399516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466613cb436beee3693f276c5c67017261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f8e451afcc420c165d8d3991ee655262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38460c31c03b57b4356a9e0b0b700b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b039929f83ad8ae77f22a363057c31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45df5d8013ab2bf1c528b6022875d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390157eba14bee39a9a88e10b5e6af29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8ed877482ce1c488936443de4b31e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed613e08947792dc13ed1afc9b03f9d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e1bdc9d0c4a60de299674ea239111269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f68e9ae455200424f3d3a73e9ad155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac72f41ed1470ee443d70ff7f449d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e39d21136223a06e41bc2ef18b6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cf286789f26176fe27a5c5fcd4b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e51c7f5428343b4332cbe5591f7d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d9ddc66bc1bf41923abbe6787c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2160c10345695e461edb4eb4cae13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb484c816f34988ff7036c4cfdd6efd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad642d18639685e343caba5cadd590278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c4533697b387b31faa00d981295f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f8562f6d8f05826b891a25a8c76c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1da20062602143b105639e06d224281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9d4c23f6768964b99a323a8ffb44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d64ce5e1410f4649ea0fb84bd2f1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81d76e12f27cf17f02e9fe7ff3c41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806fe0872a74658a8ba48002169227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a51ce0d96b3ef3b01d5067d761c01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67bec9b8de09dbaf990766b46985c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35e452841194519905f4eb6a6a5e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731069248498018eda1badba4f9f8aa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0e06eeecb541e26fbb7ba1b999c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fbd0c4ffda83814e0c843e0225e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b892b253474d53c886f4c1f42f3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12de91f76e22e80d1f5a6bd738efd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f8f9d1755748c24bde5eadb31669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dee4acf21fd55f8d37842b352e661295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c50ea6f0171dcd43328847968e9c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159db3b0fbf1df5b7e143f20668d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2906c58814b6d2b7f7538bc6cf3c6c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb722683545774f2108bebbe3dc15ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac701ceec2fa268bdbcf39f4fbebf1ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d410a200c552b256d5c6e865539940d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c13903967bbe2ca67eb0dadb46bb71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb0a7b8e810453e61de46104e0884f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b8d1a477f1e3bd34412e61dd61b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6288a31e5871a82aa9d444f1cb174c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66091889685e5bac2d46e70f087e857306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843afb8edd653b3dbd59f5a875e2f4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631317198c9ac335584f851820f00882308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313e73fc1efb85f9944712781b0334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f2a0d3da95e8d6dfdf94a3c62d53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62acff65a6f91e34c9e788c76e008f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea1b598f9e9a402164db700b8efe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fcd05fc62aae33434a63165f870d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978091e1c1d915289215d9e7029b1f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ffe0d3be8803458190f038a48e4f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc28201850e88f8bd62c1fd73e4fa21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0adc02b052c7a853bb0df18671bfd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf19933b63b2b3818ae916883905a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def4af7260f61a76b728658a7a7ca4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ddd9587e7a83d615b6fe86190e65f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5aa6591a0fff20ab416d52f474fb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0557797fd1866fd1054855b70c9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacaa5543cd353fec91cfcc18c9453a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f76e56d9c06e1894eac49b5230ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd3fe2e0d3b8d3cb0fbb3ae996de0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25210cb6a8373e920d9cfa232fecfba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c74a849e0474cc0ee67b473fe1e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158757d1e501452033e4cb856393f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee1185e4e326042de4e6bd8524fe89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f4dea123b860d3a8528182dc68e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da654d24fdc2de195263152e6806495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2164f26cf53a21c7bd8de36dcca3657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf7cc7e26184cf377152e95d012ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc4f831142f5794a6c753816bef50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d45055140ecef1b876db390dbdff1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8b1c2da461a08193c803752ca3f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77859da94f8c277c8f586b832be13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a8b4529971fb2fdce48263d3abe0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84a708cd4a86f52008bb993227bf9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90d44b8b8a4d3b32a8dee05664331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626169dac5b53112ac7d69f4201ac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb1333d50d967333bb2e6a0e4d793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492bff28b19c4aa138692e9482b8418343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064d603e74ff4b1a86988c521d53d4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee655dabb09b4ada38f5c81fcc3845345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28909e64ae7367a4b4a7e3398eac8730346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda799a27c3ac6c08817a029326705b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878733947f7944f550639e5013a8d016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1756c3928a19708eb929897aae240349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0f7973b30d05c9f2d547413bfb3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125caeeb3eddfa9d113580f0b233052b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e82bd8205832cb4293d961312ef20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d4e7c7068bd2e829779cc278941e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e28a8029272e84571fdfea6ebd57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c674e958c56670c5c7d70459d7a0ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ded1f7c0fa53472da650764b7e43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782190dbab5b1ece6b7ebf7c48a2665b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4cf23be6f719c2a0c1378cfbea42c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ff828450c8dc90fe5c6e37bb050d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0b564ab708a2483b372f86fdde80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb598f92b54857cdf141a0fe304a32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051911e71715ee5f531868c237eb12cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750d41233525dda8d3dcffafa8c752363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dbeac0340f59a6cea8510c37c537e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b619f8079f9ab484b3d0424dc2f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a994026804a2587303ef3487d658a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d8cafcc2bee744344973b1d6f72e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfc87a849fe34d6a82dc14bbfaad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfcc84adb9b59abac5a033c776b327369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61671cc1207348b763b7bba5b6bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82033fcc44903c36414b46a13cf313e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6e21afc157ab91a75fc8f2715aa4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767135dbe8ed7f474497b3136e04786373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ac4fddc31cf4294ab9c4b3934a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef3fe6eadfa3617f0b5a650650a1d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad8216f3d6c9960bb980969fa7c17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf408eb94892da9894cf4c3d748318377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7d88d7c35131bbc64eae7d4e34b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939e1eec478be38f127d873b33106e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d0a04441cd9942aed1570018e648380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87bfee88832e3dca100ce227d3eb20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4da8286f34b870bef6ca2e0cc51a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d30f865d336298cf8cebdd0773ea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb04baf1cf3bed6246101c5d1a10a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8682dfc284c0d44c065f9dca3c6fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea26ec1e3ace36f5fd725d0026128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f941cf828ed5bd43576025b8f318387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf20e21adf010e6537c454cd4e4f890388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e481003ffd9eac5ac5f1a1e71f17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a4a213ba44e15b9022786bad707b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b910c4b383548a5d84e3ab91a48287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677aa64a21a1b52e492e49c220fac2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e176e4706b6a7138944b5d254739f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf93e41e0a414d89b1bfec0646970394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f04cd75cf87bb7affd6804e7e7091395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb3ca8dab08c8495403bb8b3aaeac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e477f25011d5a0a2fee0eaa23b83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268834570c608f39c97314b0031c2487398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43809f0e9080ae76990848a4ef6b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa552a158d7623c1db9f88e8ade53e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f1b228571ec85e3d11bbfdc60e79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b844ea28a79395a662997d912ca17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06957c3de05886e31dd790c78265fe17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3be83a86a48d12f00ff03c1cee870404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e91d816feccd9b3fa91ab54ae5c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc81dae07950733e1ec00370fe2c4d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34000563e117bd658ac2e5139d5cf85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b133bb0ef58bd06acd31a314b61e1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862c610addd2139c8f649211a5a654409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f183d1f928b861bba779798d2fc59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404ead99f17aa49a80f27abb2e8525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0f5a313bb4a33566888b2cad7669412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8f409b49a4875f26e04dd8ef27b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14adece4567b96a433a2c6cffc88b1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12873c10c573bae4577d25007bf8cb41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683e485cafc17b92268ed6bd33f9cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cedfb47c454a3f153edba9fb45f43b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085bfa25c9218223901c46ca9b32f5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030891c98f10406ef44945f12986a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745be6c1a74debebee2284ee9d8c4cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd046f0282e119637a3e7f298b44ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048357b42e60548359abb1081d4e91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe22f889139b2a05cc62ea491c807423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b7406b8191c3eeb1616a99f2f330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706eade1498a6f78d0a84415ffdb3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744892ccbb8fbc739c4a63ecd92f60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cfa780178eea69645bf5fbcdcf038427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7fee2c2661734ad250c4c31ef25cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f6e319b172084e641f3167b396b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f824c4754b838c2b695484e08e2361430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ef97004d3e03db9dae43b44927006431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ddedba6576e5e439c412795023c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a27b70d176257e8bb729d9b3603c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721bad2a1d7d05d983c7ad39e002c83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c707c71a65dd0fa0bf02c25caf51a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6473553a880213f86a6977078f6e13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa602f0a345b93292e3c1b4e3488fec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870302c2911d1e4ca0691f58e9a74a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea65a6d1bfc422a838fe2ffdecfee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0597deb4dd317fc6b208b1f46e96d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067216ea8db344cfb3def7ab04771e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9009a0fb28599b957c16037a52a55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e28322281631faf3919269bc4a721a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a9a928da9430ec42990e66eae00e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de163bf005580662a80c5da5f78b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938e4905cc9c31c3bdca2ca2a674b79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569dffeda0592abfd0650be9bb0951447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e18c2b34e74e31965a9e7f5139b411448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176a30a259fefc7a0db07e9941ff1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601463003616fe217292f4849749bd7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4bf4a0c3de23053b2862a696163c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda91da72f5fa0c039b55565c4d93e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf1930609c3a998961b6c3180b63e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0ae3c8f617d66787d79a756af1bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b2c6552d8c077bb6f81d2140f52d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54026ae1e93aa4630488d63b11efa435456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54af153c9a2b3a7c3347c298dfaf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93caed24e48abb33ca6151c722d06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156aeda6fe17ce22a87bd8b97798fcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc78738c41406b428bf55c4e8bfd2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817c1ef3cddf402506520a6f67e48af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecfc202ef408ab78261390d5d07ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2f306bbcd20e0707e2449d933d11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeba57ae84bbbdf079740ff3ab9a91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215561d13355c2ecff95ce7ebe11d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76d554213ddd590d00075b04af73d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b03f9a489172d20c02d13da7506c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f782b6b06b81a8685dedca4228c75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5401282f598745db9f9912b188eb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c63789197f0dc37538e5ba655fcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac8326d44e70a2139f2642eafd4faf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b809a3fe0ceaa624be696a5f27782da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec7a0bbd16e98d1b785f9a6d0fbfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc48ae78aa59f04d3cee5859c4f70a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a531c01fe0973fed18edf6a73b16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0f08d52cebf0721119026ed4296f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa066f38cc7665451348e6ca6039f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5c0445f99b1d1454457ee67e8e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d3ce5fc881dbd49c4111b15d029e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e798ae5f3c8b852394c62a06a691c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8e524d45c9f2d59be8810fba7586481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950a8c7b18216dad6e8fa2edefccd44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff3fbde0411bd84a96a5552a1cb85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7f944828530381bb820e70a92cff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d844d7a9d2d794cc762e472150f998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39a721bce0977357c2e249abd3c3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06cea8d9408e995b7161748f5bc4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2d964f7e5cc67326887f26a7e7ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76330d58d15f9eb993781d2183a88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e4a1c785145097f841aba0bebf9a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d250adf3216d4777815c632b4d889491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bc28cf4c2d2ec71a9f90d7b9e529d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e47cbd0c275a4772d3f2abb0116d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80668aebd440114332202eccd2578c85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15fd3140e8695db92ef484121b141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188926ac66b130d86629598ca7c68e55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ff029e813d1fd21644a311f9aee8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64c78e2e49a715d87f7a6ef2e4ca56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401753975ec8a0c9404798f716086c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99b425c092c900bc58468109a4cf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c543b55fbce2c8cac5ec144eeaa02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3c82bf065eea908fbf91dffbb01f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c56d3442fe356ffa6f3dbdd0cdb44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b3bb9b0429d089cb2cb1cfc8ae95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715dc5215c1cbe08cb7ec4124d07298505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791e4ce07ab8204807f2601085a281d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae56ca606f733fa39d4915e5b30722507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baf85354817d0a60f5a1af2d2670da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa300e1c8523b9a7b3bd18fb06e6d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e8323c35a21308108d93a508a4b26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d2a68472392798b7c0eba7fd9f4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc751077a223151a620c7f8baecd36ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a616a374fbe97ce2340744043a53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369419657b8e7a90ddf9638fe3fc2bb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f48ecbf284b95f2fdbe218cc0f05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d885499a8e80d5fa2faa8a7f731290516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e8c899b2befc16863861c522743f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d174d2f438e5a2008b4b12162cea8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b2e6075d7fa9a9e4b60deb5bcdf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ddfb2a6709e6243f7d06fda1a6b2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed6f2db110d9018ba266be645da01e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac17e27d9ce3eb2f6fd4361f650c7f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41aedc247044ce8f8e45a0e8b748d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6005915acffbe142b14482ae64d463d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95908e8af27ace578d83c955a6e7c2cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d8b51ce7a7c83794326c34b425ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc8291e27dbd7d4eed314b653b37c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018c9420124ccbca5d53c3afb2548f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217e318c7a83f0f9dbf062bd9d1da00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01822564252aee38874ee0a5e6d6f3c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b47f48efb1cf8749427d8bc09c4091531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cb73917a0617f4a4afc06000accb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38459d178c5359e896eaf07a2c377988533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236927760b7db1adb187ed1274501218534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298bdbcc01180a3a6c5e120cf39d22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df6644aa395e8a2cc5568708dc452536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0ef16dd6db46ece800e2a31f64db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf465358d0e50a7ea308a56b300ed36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7093f92ff1bf4f09e556fbfb4f1d81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5486860cacb58fc4219010b4fb80d65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ce403611eb71f71f916f3f52db713541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db47a3c5e09402ab8fdf9d75302c70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbf525cd09895fbe3089053173af9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a00af42a10811359d9b948ede64c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083f70fd19235a0611665d56130d02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e755766353f069e4317a43434ef9c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52426fe622016911c4ffc2c93228d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650d3939498b08d210a45069c53441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d9b11294a1d57dedf9587193c1e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeffd7d60c96166e3cd18ba280b902550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a7b3606cba7fc7069b3ab299e95b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710876919959b6f99dc6f812128f70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578af2fe6fc52a46ad04ae9d1549af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef580210b9b4c7f7b579011bb29042554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a27685fa0f804b9f69db7e35f2eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2dc92bf051d790cf532e1aab659a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe019ca8b2e6557a5ced39a0629117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccc0ec633fdbcfce9889b7d7f4d1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb02027d51338a67fa680f88c3365a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0150bfeded206c4cf75f02fbe12a90c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f6d459c0583f110b50f4504f82cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abc661c1aec5103843686ce871b1d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1e7123da5e946ee28b7396eca256c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302894aceb0b3a7fd1a9139140ff241564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb70458eca0b02cf7da50565b898d8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf80416cb87726a7a82f5db0dcada566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff94c8235e7d12e6c3a368c61c48c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac5aac6605a6523c6aa576adf3e113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d992c484dbc00023e10076a483b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b12344a7f8bb2c453d2814395024570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9384ca4da87e8c077e026c8737d6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e068a036bdd43dbf25f6b63a6b3fc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079257ac92c2cf1acc8bee9cc18328573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914bf186ca6f195985edff6ab588e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24584ada39b870f7c899791ff9112bb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128287e9bdb7a600f35bbddd7a05fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae177fe6eedaf553821c3da546380852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f5cf52d5275a89e17b88b83c13357578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb03f9d03e4a91c9179a36cb7ce058579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca3fcc26cc15c1f33735d11fde0c9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60717e8ebc838530edf1aba09a7ffcd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cace50452dcc7417901f131f59f1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946ae84284abc4cd5a1e7ff1c49300583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086280cadcd6f82540275d1c6c4921ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a09b29c85511df0c465a8dfc0f1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d3a805dc87fde8cbeae790e0a7c16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca70e9ab2bb56e1410ba13611493e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805bacd7f796684035a13ff6ec97437588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158202db1e293033e1e195184fac4c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cf3af9478ab2c2b608b071e9a2ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f9d57538b0b889067506a2aac6152591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ef742e94cd99ccc866abed292d74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17a6baac38e4943a97a781a28e231593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17160b737eaf968b89ea5d0d6e77d396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377ad15f70b7e09d3cbd6d8614dd146595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdbab8cc06241ef708f886cfc6729596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426f72da08d6ced0dd8bd35250186c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4441977e51012420eb6ce04d8c9c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bdd4ae101e1268358f26b8366de6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377ae617ff0b14d6c8005ab0ab583c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b508ea94b7454e4b2dad1bab3e92c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a04c7699ad79d2ef6a6dbf7fea3d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da428fe2e9669a214d076959a3e04329603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb09bafbd91b46aac74d473f644992604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc591b5b13d16b85d8112606752ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf10074302f648809b95f292a73b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b11036adedfefd81c39d0fa115cf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601acdbda8b2bd9a2b16a6744153ffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d545b0fefdecaa777378d6ef0fb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f715974b7ea21a7844d84f5e2ab55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaea5f42d32f2b37d36ed985ff05a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc96a680d7018fd6b045659ac32cf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426622d80c13947c4d9f2fd993e8a3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc293e035c3442b1a2bd9ab057beb093614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4201387e6a01af175469fca6c9556615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd91d9e8df3a302cbbb8cccef647754616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d854e3c12e78f90cd38dc1f1a7bf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209bd788561dd44dc992bdd0e654b12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add7c17873e0dd469ce5df2bb740b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807e41e17e88b48667ff0b8de1425d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6dcf82ed1e0a5612e35e32f76c68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fdcb98b29eeacf123da2ca414657622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d186fafc9554f957193779b76fb4b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d44eb2f77b620281390195da8495c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338a765ef890d697ac9cd2da8fbedbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7b424553daa0c129e4f7934bb531626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584197ad2e0d555984b2aef5a7f4234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3fa48acdfc25c6bd4fa3714509139628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bff2187eabedcd5b7d63914a9fdae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e98a03414c7730c57fa56543c79c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de87a7731c30224e32c2f06492064631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cda27cd414bec044e6e7558ff3ac2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543cc449873329d6c52f1521aedf781633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7d7d59f51c61b1ef7b0ae508f89c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa39f007ed2bd688319cce3134bcc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00dcd8a3353f67fcf154a67c85bcc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacbcc15082bc4e08cf165c5252db0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6f579df0f7f943765ace06ebeb7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0a7cdaaab3e3952e206d34eff02c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5161e4d3ea8a79dee8e34fb0ac9e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a99df990280fe30e0411c17e206a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c9a05aedf646ce5605b522b0f7fef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5382001aaec227c1dc6e1eacd0ce64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80453920656824d41eb39cffa38a66b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f120cb2e5716c761a16c4347201c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff5d34e2265dd4886f1f13c0629d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71608808b3d9038cb68fa0760ecacad0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a57026fadee3b3be40a775bf33c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4a6f5e98ddaca188df7a2de0da52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3aba13b0bb51db62782ac5d82a5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea724bc4e60f698844e2b122bb96b50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f42fc0fdd9d7cb29465d18e6adf20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11d7fdf0af78d62c0a5b45d43d363653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25d93e96a8a27c6d361b58422d819654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f3ee216ecd76854ea7cc0ee7a3d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31991f970bdd20d8247cf258199f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefe0c2268dbd4c91a0d5def39afb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfdf897323107145b632abb6d1d1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09151787a8408c1ce5a27dd9c7807526659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cfe29bbb5ceb5d5f9a8e7d3a78c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d907c49cc58924539c8698db8cad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d35dd5bf84aacbd779030e8befab8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d719f8838f62fcb1e2d36c40cdc5016663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981554374c2d36b45f83d664ddfcf43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e82a21d83414adbfe7fb42b81d430665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b0a9470670f3f48c3a117f0ab01d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac9c0682c730a826388618b718378a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92592ff451e2c4eb1c0468c65d5398668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078d0bcb50d9d6acb4e92cc43ad363669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4819cdf866f154d20af6ffddede4ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19570f8fbd1cf14dd01bbf6bc78487de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632922616ae3ebe1e103298e9a0bf96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff676302effedc22268fdb5612d305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a76aa5f970bda6bc3862b2560e0b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81063a1627eae0c9e2b826d53eae9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d008afd096fe6cdd19c46629f2c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935d356230e317b09baaef6059a58d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da93aae220601d27695eb9ff56de445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552353a8d1f2ab504b5f85fa779932b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428230bad857d53edee5007a785efa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432ccdf077c0159ed779fff865b311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e778bfedfbe21b68397d437d730bc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0f798f70270e46360643793e5eea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cfdb8addd9fa2323c37cd1631e89d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d9455a6854d6a35568c0a63915d58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c356fc3a9a2101d9f8954d6620b2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85ac6564253a5b38296745ff96736687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19790d10cd19c6bbae015885a24b3dd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb502a5cdd1d1a1b6bb51fa1fe2d085689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc0e6abe0ab80d799914a325e6252690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c89f4ca0a200fec50d25a3fd7aea4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29dcf72a5f2abb9fd718397d1d086692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7a055c2c2b71f1b006f72f7c7b8ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734bab54c4eb9d0c995ecabbb0440e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9046477481d574b6fee7515ca8307f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799940897fbac767044c0b48328a98f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801ba55c0d5e0d3c0a574725a1a502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b3420524d8e1cf410d3df8d13b56a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b6a48e5018d29f15ba18035a4129699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f1b317a24e08eb126f51805daa8c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b5b05a4045906863187f622242e67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8eca59f4a573c9634ee3e52d7ddff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7728fb58692dd35ad37e3f7f0c14b40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c571e1d298c4353e2ba3c07ffe38d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458299b84974030462f3c5fae670fc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4c93de27da6e9387685b89ce7578706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c8fb7c2dbbfbdc2c36e7ce270779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e78352675561b68aaf173cc27e6173708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4383455c8205e0707497bfca527e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f17dcb9665a4308f922b077fec3f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe628e37474d256fc8d27f0a1d233acc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ddda2df93a51fd9923640303d60c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f97ec9f830b2637462f0ed3005173713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2a434feb4f4ec327996bb68ce24d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c4823902498819f296d2fba7759fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc661c6c3c81217dd4e4aa21698216716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf43df273fc5aa277338bd229e85b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92329aa671cc623f43c5835d0467d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688e08cd005a8eda9e26a299968ad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71668d196af9ee9cb1206e59721685720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49bfb60c226ad1e4eb0004a11a7294721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966aafc77b21d222bbb03cdd6a4f23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54f8c68326395ec3f6fdc4689401c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab337b4f7e9f668e92935f181582c01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8157aef102427a8fc9d8c0dc28bcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012837a65e4d9e11ccf24e809154b6ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c744aadefbbb37eff16b6ab1b66358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a081eaf6e8f5f47d8dda8cedf57e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f89a717f50ef703aa5c7e5839768d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcfa6bc5dd85a591209018b4eb8503730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34ac010cfe16db25c016d73de3ac03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e7d900b7499c5a20817d9e1ac7ce5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3442a88d4101f8b0d3b6529e1631733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a76dd41d7a1ac2d6d27c2f37d733e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e1fb67597e01bc819fc955bf6043a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63920c299517406d9012e3dc634f4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536bac09f625603a116571130e04a9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b71a9bdf828c9007bc2d9f5859f01e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ad7b97b45affe5aea4068c434c0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d8fb827c997f2dcde1446dddc39a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde41df12cb9c34e275426f0d59abc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ede1defc2d7bcc37b4b33b783c73b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107b54b18e338441e500a3a8b9e96f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605668df58b629f5ff23dbedc85069e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a70df39bdb0b4cbc11f2b7709d2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f943502f48dc8a14439f7782ae1edb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ae90fcc078c1d7720007d9817085747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2ace3eb17bde5fbd7cda17d96c8a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c2eb24199a27fe7b85cc16e26c12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5c66b1918901508a5bc3061e473e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd9a59e6551fbdb11680a8c6e55b29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a188d6ceb894d456444d2bf99402752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944519c18969e2f0540e98d5e579b8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203fb60275c7914a094ec3442fb03ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c468ca77c562e4a22a62ed919dfe58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcea4fda3d8f6a5569458e700a6d66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170e5aa26608528f8dd19d68c204835757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf109a2804fcc75212e87400dfbe922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db1ad7f9c5543fd9d0f983527a873759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>